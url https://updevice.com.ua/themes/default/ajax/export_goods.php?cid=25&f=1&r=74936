--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca46b24ded9bea9d43fd4142a573ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160501d63f6905100a5d73fceb4cf7122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51a5d049f510ac3eef2fe7abc44f503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba5b7b5fc72fd25b297b7505cc0cc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd64beb656b1b802806336daea876345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36640ee4d7385cd76050e5d562b6fc506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31623b9479fd43c711012411e19aab3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa3a46af46dfbf358511d060191e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5804ad7ab140e8f9207f491cc126f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cfccb49661ad24342fd537529b2d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5254b6c9a836a17eb13121bcfe41a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bee6af6ca45dd424feb8b8ba5490412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c4d68e43ccebc964d0e0a75e78dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108ccf99509d5166eaad7191d78efee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c25d6ff50700ca9c042700303a6a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a225bc49effc3ba45e784be9b1e805b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01347201b76915dcd6d7d6ff3ddca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c094ec391614a0bb92aa031a203718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36fcf5923d259e525b22c8ab0cffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7631a25b08b1f2519de4ac66469a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9c6ce67ccea0b003552f12210eb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e200eea367f21c0f6e63e2e23094f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408726da7e1ba46d58730046f95f29523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a968b659e4bbe81905783265ab50e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc187823a868d5df7a6e665dd1dd9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d433620604100d9a492a3c33be95826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb0e49303dc156f22ebf0833db771727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a23571619fabbeb6c0bc91bdb77828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8cd580945a181dcef570d2421806529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7544202dabbf0e3ca9deac4913a3f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483674b702e73305be3f846fb17ee1f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb15628d6795b3ad1c6248c35077db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fcd21d6440704c275758f84b9218633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3ea5d5c106b4bf288ff2a712de3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baea2e3868353281246b65517b4d7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224364389d6696e93c74af3b6e01db5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c543e57aafe2a77059c7c16d2eeb9f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e93fdf2c44275ac5369d27025d840c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd989279c2b50f1b7c85d94dde09c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6667556223ab984cb8ff767c71f5bac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6702427118aa65daf24c3cb2464b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2387e780dc7a0bbba6a28de75d933ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4c077dc1ad5741ad3cf5789d7008943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd668e25bb1e63f6e0a0c8284ce616a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096189d0e2a3c93511bf3368c408c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd5fa0f540dc7cdc0b39cbbe7fe2e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133d3007b1783f0368a9ba2a4f132847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20f60ac1aaee64ea93fa8e300a6e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ce74861de7ee6a8c52cf4dff8f38049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6b39d29ce8e1943a9b97bf96ab40450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d0a2e51b9c695451c13b23d9e634d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7da4f41b810f38c9efac6d7256a2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3525ad7c150035db4d2eca46c12e62653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc26d7d1b091b82e1140de32fd9fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae753e771d5dd12e8eefc9e506bb32d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fbb32e6138843789b996c6a79ea0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda13439037ac5318af3137676a9d3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383423854a86b14b9478725ad37be2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c8d8d5bad64794b095ea96a88c51b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8358385d897d2346ba06cfbd38b167660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ffe52bc75954b9de285b2d67b95be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b3c453c97b3c395ce69e9735cd2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d1e1c72241b93108f38c8971613163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e1dd47129e1fca31e388bd4796e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa305b3b4c9e3e5ee799d806d2692565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180882ed9972e873d470efb61d509e4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2331c00605f6add71fb18514ad59b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e5cf5d2fd795bb2d970d0142d75468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8960658804d20ff8cf3429b0a339e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70220071953e94dea9e70ebe86d989f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896911a27a38eb4c73223d6493df59971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44753e962492982d8d36672be40eedd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5a8963d093b707e0cf4e8cacb43f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090bc5bc6bed7e03e5c32143528007974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec140c22b32a07ebca66641b689727875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e06dcda16308b9540f274cf4c4c0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ec2b91735fe307ec0eae6ff4d1ac777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ee523da341efeb4d5d2c0d45529ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2c3083198cd75fe6fa47d2eea5acb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52d8c48800c149cb913c5ddec5805680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853f5380514deb901ae28fb9dcd7f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18d3fc6ee09a06f8d43c967c0bc3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133451f2e97c6c8c3716f57e23f77f0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900347a21bc5673f835ca7a5491e5bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be7ef27552bed058d423dfa457f9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b51ba27eaeb7d004c87cf4f17f7a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3e39b3fdf473507afd3b7dc3b28587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fde934a959cc8e1b75b39aa0dbfc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99137c34258f91d9821a03dac13c70fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2bbcf99d7a475a60a1f586be3eca290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9a888d220184ae5a310d21e43f01d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f7137c6d377125259accba07b51d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6504e3011d3ddd76590b9b4ea7541e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffdb940b9074a76fb6fc69c0e4084794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0b1aea50c080eee591cc4e1775e5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6acedcbbd6081bac9a323f71d8d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfbe37df4158e09a97c9871f707bb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c28c33e425a6bc4570e73b086c2fca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193b8d23f2a4e2ba11b3844587ef92099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58312f656e240b9a431ccfec2cde1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9524acf48e092d744dd1d7ac47d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544dcf203270cd84c25ce082fecb72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ffdff01fe44851badeb9b7dab390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbe10866dfd628162713f08976042104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99daa5ee35a81fad318fdb723b6dd03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf51e1ad9319e1fea314bcd92c0942106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6b1b68adab5a9121846bce3e936b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1487aca5e30b3ef0291ee98ef01b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519232adefd9313ddb6d6c7fd7615c29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5c44319a5cc53b3813d40a656790b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4352c8e097fdcf60e31a3ec94dd68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8520b86af3ae70ec3dfe4085a129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e591703d74ed0dd4188f440fc8911113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111356aa406cfd7dd33b6ba2ceae2121114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298953021484e8f5d30f9d86a0542cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4a75745df026c08099530d50b0c14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834098fd073816318eab4f52bb3a79a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2965a792a1f637d4a287923eb678c85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b7a3dc6c87100605f09bf607dc39a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893337ae71e0bce08d95728678eab78b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631ecaa29c7f94935738b596c918a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c1720ff989986c91948aef123cce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c29d0e7229b7d8cdefee5b99142b20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0eb8c176a188ea7499c89b00c6f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b133ef6aed4a024b3d382048d478125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658da23e3f09dc3dc669dcb19a684d07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240101bc9183df835470e868a17baaf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23446ca69429a14c29b6bf9e76c1ce6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f86d1a28f576871359fa0e7010b910129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d871d13d589d23a98ac3079a7eb5738130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739333aa27649cf610b65a11324c3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227b527b0c0830608100aedbb82becc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596019b7da26945909de0542e82007c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c977c54690361b34cc6c7d4cfe7f1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4263dcdc6b103c09f691387579c21c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d515616ec5812b5e5515df0d8e78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082454d260e568d430211a96af50ec9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dc470b2892486bad33b6368971ca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223732b833131547254c67381bc4c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cccd923264d80c167a1d6a67e24f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c83fbc01f65c3f785dc2e5f74caa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae83d62093351fd5ff110f4b2f221142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff36b73b4cec39e60a6c0896d4297c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21bd3dcfc6e4f94d12b0a91a2642e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116184985cf2cd246d873a28a031c7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7a97e9e9100212c4e0dee606d92a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddd6bcb6d889fd10921222085fafce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106dcc34b45567b2f4f15d41c23f20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513754ab75b77af0f6b8daa86cc043bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769bae7e85c5603c7c51e89e0e6222b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877f39dabe6f2c09d751623d0c3a437151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b91c22625dbc5ba3fe5c36db64ee4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570dd6116fbb401495e48b4307a998f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940298462785cb54af7b15ce97e038154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b3b6bea0a6ddc6995a20c399e3aec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc0f11ed443eb9631d63adc3f09ef8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6172322d8bd928643fb48b64171a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3632056680f6970c00733758fb559158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0316dc494b367a1ebde39cce9c5ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e446a144c3eb3a3e0353ffa6eed81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23274d6e0ec4237346d15dceef1dc93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871fda452e4a7fa7683264984b1aff7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756fcc24ceb727f4910d65823e6d332163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddae8bb8d227b1a33b3f7d76f0bd51f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e6154d7cb308fdfc8cf70bb61f797165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9914b6cab09594b960384d60506d658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3f1f22309dc9a3a363dcac83243c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900cb9b6de042f9c87f9770baf42d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca13ae306cd9d52cfb12b45ab6221c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557515590270f376523a47ec66c25e84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1063c4cf18f0afddaf8ede9a5dac96a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5442ec004da9b197c99d56b82aa9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f8d32442e9c995d79a6b5bc1ec89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0fcf753ded05c5f734a883d2c44b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91bcfbf5a3d0ffdd93784c5d70835b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32285eeddca18cacf932f44ad41b5e12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fbcb308114b3a50d675c75989a190177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ae84cbfde3f94c1a710ca01dfbf27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59d394a9d0c11b5b4af7384fbcd6c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7f803cea373f2f890ada62742009180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe51de03386f541a4838b3b859105d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad872bf75dd1d38b6265db0fb15d6e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68b400b1a542d983e6a38b2297f9e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90437b2548956df21094f084331cb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b635751fe039a144891113a3c610e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f1b717d6d88367a26833fba48c86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221a30610721e3a5af862b8a530a6e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ad8fcc821096d3949ce5641a6cd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051590f93bec2bff713c6514764df24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6f74c23180c84f88a91def5805c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c385fbe5e0a14a2e822a7e3d62784f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38232d53815bb40efad787798f22c14f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfb923c9db52721fed2020850f7411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca575f84f3ad77b8a17f12fe9e2793194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a5d185e285cc9d3d5dc857345d3dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625f917ca26e244930c2d6f54ea5ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488ed60e7a8a8671ff51f38a26cc569197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa58b2d67a09b7b512efff1b50d9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee3218dbde2095228514fa2f3e235c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33925d6021ca9e2aca2564f9688be0da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f284351be57b7b120c2b77d5b1747201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a434c3d2fdd3cb5ec1f94e2cca97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02133a086c6b0ea87553ddc4c6f87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b4b3d0eebe39c4c01410c6c4bee7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e407ddc4944690ee3cba04fbafab3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3027a1cd9054abcea738d4c92c9dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58711330c8ca8e19288147576d1dea8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff9a9c215242734bf430ad34f98bad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6a607c5d72792412b7a41c22d640d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5da4534020720633404bd31c690fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc66dda039b7375c0630f95ce7ef2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabab2c6e2e6ef0622c1e49d7d4bafd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99106a4ae503c09d326dc8095ef38b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f5fc7dfaebac4e33f5cd789b4ac6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef1412a82a0936cb6d4c288f989739215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10d435afb1c51be4232e54445ba81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c0fe7633dbcc9c9478605315b8b66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6fceba9833cb2c7fead9813eb78f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2f93f844c30edc880adac13dd8c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55d416752e1efd532607927937754220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6ef3c5f777a410442bf76143e5797221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5520b3a22c2afa7ba24438c19fbad45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5585dc986103ee010656eeb4f17c3fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c37fac62eae3ad3936d6944c5ae3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5cfc54c28a67b659af3c18b3be963225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693d4a58a8789cfad8bb92f71aa9875226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed2722c220ae0eedd732bde4e7fed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d9a2aea03398078e642b9900b5a9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b107ae75f0d6f42ad030ebe9a518ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59523b4ff9b6a1723940194782c8cd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6787b08a92d32156ee4778ff9d079e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804c313e3afcce2bd614a88c6566e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb9095253342eeb99995027bbd8dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabfb3bc990347bb86189a47f6679f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec53ddce37385e10ddb96c64020019235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603332e2df36dd38f70b32d25532c937236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57395b2e77c87df4491f40498b80d1ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3867c9addf7b7b69ec9bbabcbabf99c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b100cfc9cf9568a36b4848f0f089239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d69e37e67c305c072a8bfd6f857e35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e087df06d0edf816d634568d71c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6f31cc087ac941b338dd7392de17d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1d1dfff9dd5a53c3f0b17208b3ad9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966db2c13adf9d1022fb8c7265b2c074244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0163ebaa40beac8614c415389b6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314501665b4e8525ce9eab0467418f24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ee5f82f51638a6142d5d3756ce13f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ff19b585232f7eb69f49152878e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f17d36dc3b213ce18265ee6c1b087249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d25d5c3e8552d1caa58579b9e531a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b52c3c6c9a8303040d8ca514f4d29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef0ad9a0d799e438f7ead9194f5313252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5d722177f00574d42cbce182b36a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c8cf978f68dd422e0c43653fafec9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ae5674cf2c376aaaf084966564ac5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15f642edee0771c7ae7054592b530f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d09c5ecf999397fd684c16cb2711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b4877080bf27367dc2b0aaac661e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a28ecbfe42b80134be6f36fc90484259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146492e7f641e81b494793997252ff7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4790de0c9b3700ae9224981b196094261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a1f702dfcec49f982bc5cec4950fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804cad5a908093789963e25683c0c73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfd822fe8c09051001fe104c1e854b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c0a3fc1dc6ecd568084cd5c84cdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85c08ac585ee6a3e39a434620dda18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76764dcf966cfc9dd4ffffda026e8996267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb86da91948af56639fb1878d96ddc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c060fb8d281e2754a58af039b5a68ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063759c24631004c834a0dd6f6ae9471270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8455c38d9e26ad172ca4d60afda0b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94752754d99a4f8ee37fec4bbc19d1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae634306b48998c1c438bf0dd326c422273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0826b96f885dc2e17863a850b47350274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054ccda57c1f1840bbe8c5b5f7b7bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300328b23a9ad76238615a0e2fdd195276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb07a504d76a539169b92776ab15a4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bbeb18061381d18cfa88504e051ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc733dd6277f76470bbb32cb2628120b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255e2dfdfcde8476d6bac058bc1b49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3ee56544773b9c566adb7c2c2302c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900cf1e35eae4aac31f5c419cebab4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4a1d3727eb15cbf00637cf2e252f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718688f2fdb463b7f62092aaae9f8517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b9303a4598448de6e5004e99756d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66fdae4940d238babdac0dda913391286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3acff26ee58e54469648ba22905f67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b93c69eface04d252e55ffe11b8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323daed1e07620137cfe89f3b32a4bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaab0b22bcdc0e1bd14c114a9df14f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470543268d3fc61017a1270bd2c4abe9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422dc5cba1fd299121e803b145324d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463d5ea80d1ee6c94d13c807138c3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209707afdf006a8a9ce490aa740f8c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446482218933d8fe5d1c594b14d8004295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d3f4ebd5d83128a3ac2072fc4e67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50faebaa4cc640fbb3aace49197d5a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d34d17cf2ba68c953da279fe1ffa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29e73c43f042892ea116cb3999931299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b1437728b76442682c658e25d9f90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b361e60802c812c01b96d68c5396a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bed080169bd919e2c31af5b880263302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea90ae3d589c5781951a1698f029ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec8d3d4ad4a9852d4c687d2e4c41f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18139e02f88df9fa8e5cf33e029ba4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64dba786c8116bc5b79a4171970cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121aa3fd057b9a1da1709191bfc53f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd6d66bd085530bd166998a0cf46f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835fab1bdba57dcce9f70bcc22dee1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65eaae2f5376c90495c71fc331fe9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb045035db7c1d85308365044917125311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509f1f65309d3720f5ebea00e139fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8edea8ea7b29b97498df2b9cdc165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d4fec96350f8d30968b77057450b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e937c924057b8e851d07227abbca9de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57874b74c89237eb7ed94ea119c696316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bfe6cae284ed9c3a4c9072b8a5e09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf98e75e2a7b9fbe585a0cfd3812e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f60a64f0fd20e90d8806e45222797319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4262c54fa3c5e4ffcb9ae78122954320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d485fd6c341ae2171f6ea1d6b88877321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545059c2966b4bffdbdbd23c9bf3e33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcafc19e3f8357a34d0a18d5556322d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f88d0dbb5d6bf252868afd73a40d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880dcb262248716be0e76bedb4374e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f896ab2900517795eec7cd08a16a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23616972739425ec66ac44472feb8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d21c5d22e80a8b286bdebae9dffd91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae753ca797a90e67d6aee52cb38fa31b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48657c2bd22841eb6f3e1a7c52e795330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cbb83258d98eba1f557b24052ef7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6036d3e7790a18e8d915b5c24bfaf2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac6c3990f14b78aaf433e778009cdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e4dbd7b1f89b15f6c5b0eb53142b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8d0b7ce4c470c9afde10815e3c19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b1a89603bd23606aa5822820ca439336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5679311765c0a24e275ca8e986ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ed31148ddd977ecc4e9a514da240338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8ab5f28423eb3231d44e37044d597339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcb53d30797e61660f62b712ac31d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61fe75f3aae8626f864c914d638ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576ca420d87d170e52e4246742e7cf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8305356641b9d2b888e1a9a60970f2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425675375a1d5da85a7720783adf3d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f7e331ad961c0906e19f38d4f91b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ded1f42215ae85af9ff83ef77020346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20abc55f228bd8715c3c0bd8334fbb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc26f5ac65c85c3de2a2fe86c8c138348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7646bcc98a8c8d10bcd572943099c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc53a6bd690c93c51808016d034e7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb670a3d94128e3041b44975014056351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6a56d68a103826b1b8051633b534b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc523e001c1ac17e7b9078f332ecd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b1db7ba54fa623edcb7a311cc76c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abdf8d209043b647c6e7c69b837954355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47bab62742adae3a8acfe2b0426ba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6f07becdf28fee5cd60d4111a43a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9171d3c46571c2e67b9d79d0d7d535358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb4a5b4f4655952f5bfaf0ca7aeaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dd88cf3813fb3c67201c18466a178360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241293b746eadcda284f211f0c7258361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019faf0c1db36521f33b84e3d15a7872362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64c7289b9e39127b04cd10ea42dff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b950437c7b913539679014166217b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648ec89a8768d87e0b5139c514efbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3da70d9f09ae1b2cc177437b2f3dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6978efeeaf1810b1e907b94e6c6b98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83ae8646050cbf4ccd9d5cd77762d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee53106d4e1937af3bbb9ab818b2104369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4773e294608879229456cee5d88ab2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a80265a536de4ed6ca59dc3184a80f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fca7add8d8db5a00380bc0bcf80c59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9db821a59b3c5ca9e5b38868ea383373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35555e5738eb87f5121d9eb686dc0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8281e4cc7b7d685ec457a8bc633939375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980156a6aa51ff6e6fc656a66f97c7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf272f52a224c2cadfcc02e7cd3e177377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ffffc0c50a5a2ea766590c1a6f92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55047df7771ed51d0fe05db9ebe2142379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e2fdcd37f83cde4a912f33eb26ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5946e8b1c8064a7bcc9b735857979d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3516ab8809ac32ac5669a2c1d74ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b54c944027b76bd93caaf370332af3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf03d4ac035e61d6ee70a8692cc7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9fd2fcf64613cec5f9cdad1f747e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be6efbbb4d67aa10fb94cd0d19630b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b02e23586226e8c795b79d01148dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab61e1c2be98995b06710f0b7f3ffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9edf21f67c3330a7b5e81b550dcc54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cbdaf73f2d6b69d924ab8a3e22e25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98764b2646b3941245a3fc6c61377434391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2f6deee5e619ad01a20864588d6e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ca2e317c15a25fda89d57c6a53a81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96f554902e96c46a6b5ff43b503f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b4b3bcf7f8fda851c6fb44e78948b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a327e218409d493f2a891db0969f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919320cca5cb23e795ffc704572314c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26a553b16726c6942ff3a993d5b8f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a409cf383cf1a111f62e4652115c62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc666aa240065041736f32a9711e449e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074b0b30baf38458258b5953d009247401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b934f95a7f245d498d747525c3f2ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315134b6f461698c61e7b93d266f6200403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca61e211c5c0e4713d51bdc5f81fca1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e2cc11d86bb42b5ad33c7c19f735e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a943561d31a79bc5c26b35e3ae3d56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503384b558d27a9648b5caa1f5a87f17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e16c9ae81b4e3c386282d0028650b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb242b377164d58bfb2bc4fa49174a1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efd8ce04a69087199b34b9ff740c3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a511cdb91fa38770155d7c980a84808411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8653ac625e0e24d834ec09a7c4ddebd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78092cd9fcd55fdae8f5c9bf5bd91fd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed967a8f18062624bffb9ebcc690028414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202bc16d0f06adbf356a8218c8043a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066aa91139aa151e6b501d286dc70c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f4d9295d9dd63068d5b44a628e9bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2729240aca49596a0c6d00cafafa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe35492d725f0e62658be0d41ecfa3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a85e87db948e16e6e446a1b49a8ab4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eb216da4d32a67309617bbbfadf4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccbc1cb6ac9ecf481c6eabab5758fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb14f0dc718ba553c74eddbc480c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e686bbc6bcd4b0a1d402d3864f50f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229196c4fa582ce7986788d1cd39755425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44741c5277ba34747465bc49a79969c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccae7157d2d306ed5b28cdee94807b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126db8015c006ec9e8ead6cf6cd72d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676070431126be57bcd3dcac21891ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f4e2c8ae80fcc14764c842b09f4d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51097570bb1a5c3002c9fc230f10ac67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4acfd8a2aac4e3e230cded87ee12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c0b8d396f220552168a873d2c43c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c5350941ab8e3d7872f994aedcd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a4da38faab202c2caaf3aadd83b18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bd3ea85358283fcc42e8f2b03780436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823554eef8523ad617b8baddd005acf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3922785315642a36990d0084cc48ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b8ced25b334fd8873e1f393e57a92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0169469242ccb8257461c88a68144440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc8c47f3e8c1f4843d1b7cec1a65d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190c1c9dca1f1473d115f1a674d07f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d7fd6bd00f2efbe81c03be2fba7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3301b34f1d031892677339956474e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05572b11f843537ab435fc944775add445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b548b56e6fb783123dee55024ae578446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172a34932ddf5c38953b73501959164447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d2325d13a8244b5bbc057cec1c13b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5da6ab1498c58b1d8a37eef95eb9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9757ce3ce79f0e56b290450a05942450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c64cd9df809ff3ed120858d8d8f358451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ac21b37cc1f8141a6f1e4d249562452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b982db7e8bba8758ccd688d3bd9eaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b408da754a806695b16c33933688e9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e373244ad90fcf25f46441fa681f99f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c275b7a39b835fa5fcea7f3fb49b48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383f21ecc78730ef01e1610fdee72a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483b8bec1534fa6ba8e0a48282096f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e6ddcc6db034418dbc5af40f572e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb820e1f10e6e2272f8020d519ac4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd279742dd0a583851930f1b454feaf6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745fee32c0d12c0ad1b2f57f6435105462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a950b9512b222881ed6cf57db9bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbfb35c4f3d47a4701209a1b091bef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bf93a88b368a546ff54f1147ab6ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14045a9d845056f62e7e09f309bfb9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883d287e633be4726e246665bc08e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d372bdaccadf4adec3e8579067e1b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb064253b9f47f7c4c71cade628bdc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e516ab2ee5a328c84f3ed1cfee6b9ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5b4e027e22aad74414bd96ea17a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9275ab3e43728d3e7b170c9118f8ac2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08e837a5a5d167e80135f7b265685e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc6e0a4e424693e8c48d1dbcf4ea33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb9fe5bfdd4379ef5e761fd5028394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73076284b112ac4ccc5080554511cfba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca4c915aa071bd6a57c7a06c1f99d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c71c411cbe3c675deec82f6041c93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf5e110796c4a36b8e5cca04035cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f802bc2ed24782458a5f189093153e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182d754be6c7de33ff2cdcf96c9096f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0725ab430642b3d9343b6047d31a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d75b84b251549c056af7eb1028b862483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7336783eb40afa8e72cfd6dbe7e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533e38a3b59197077ac8ba16aaabda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456b2a400ca1a8d0bd1517e8f1654f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b2071f3a0265b8906d901f3f6ef8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c6363aca545df54e5f2e0372923a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7a3550a537fa80bb2f31eb65f3ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c693ccb65b75125f23766a46eaad5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df3724f89f4a0ac675d1628e20202491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446bac81ee0585e21cf0ce3d682a1761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1993a0235271b6daf955f089a88b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715e177a3d62562fd9321c8664390d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1793dcca1017261e587848a3f9cd6704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97638cf618306a3bdaa5f7998dbaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26212bb5a83207d9134ed9b4a27266d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f1339572aa002e45a3e93ed253be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cd1db410c91e217b1163bb59d7538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add469cb3522abc57189fd97c8cc3c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea991b5ff03b4d3f95b87091f00334a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985137fc3c9a639dca653e78cac0abaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159eba15b50cb562f166c5ff474609612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc013dbaf8ee9e4b18cd3a7468a0cbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e5d5aab141e461f672f4cf286ba0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0efd7b0836bfbce7c12d11fd0761f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466d586b57d1ad8c3fb036cf6ad3f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8eae1534244a2f3f34d0aba297d1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b56b08e85a0dd84b6f97d26ee7c8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec4a2b41db882e962dd0295f3ac00219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c321ddf99a244112d3846bc7bc0f0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e74102d82862e33355e57a493dee621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040667142475a679c94253f79ad7cad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadce157fbdb4882569cb9dee692e9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6324810e6288a920298f1052b949e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadb85e367d522b7ce29f13ffc5907825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338c55dc019bfae2bb6ed37168227e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95019bcb4c564b468f408ddb9a79df6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05276cbf07072d3eebe6d53936801c7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178850fafb04c3edbaa0c8c8a9a816fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a27377a704fe23b4543e54d8c605430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277b940e24e6fc9df34e769c5db71e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea29ecf5352d26721b0dcf5c066cc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a4942da2c4aae982fc0630287e89333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470770ebfd55e799ca08d8dcd0b1fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cec593818acc777a2c04c3c72a00a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b399194fe5374502292b08c91aaa036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f5dc5f58664e3547bd9f9cc95fe5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727d4da0e986673e356a967765e87ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150f68b0ea69b338c0fe850e5434e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d6da80d91664567994c6b696213fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383343ec98cac34c21972b975fc26f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b753ce4a3d8dc6bbfdcc231f6b0cc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959a7e7a141a2cfb03159291b62e7da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ab2b22fb1de318133af1d79453e5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e1608155672394bc24533894e13c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d442fd5be4f30763f93d4c1f3786c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d367e8d783341b36ef7e4c02b6bcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0ddcd9ff45889d2fbc0ce35e92f8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5550298527807954694e73258ecc36d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eeb04df2b1be79e0a940a3ed0ccca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac120dc92588d4269100deeb32ce17051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd4cb706a75f6ac7c8680936635f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf0df098997895bfcc810c98f3e88753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8f807df93a0a91de2f21a5cd24be454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81919c909e38adc5d5096514fe61f28355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd13a4f5e064deb2b5051c0d9cbb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a74a93c9673a7cb4bc7a912577762857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e11f08e94029e3f0ed55c6f276b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94779602bbfd7273c57852d71724a4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d12d0383ef9eea74323e61b21cee8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65758c25129420a24900ef1143d0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e912546202a9b505a7b00e393380662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf5fc7a0fc7e39594c08096bf68a4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba0a354a64dc41bbff3f6a5cacba5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4316c0cdb39542de343cac9894d91e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049afc301d4e30218137c2e5fdb6e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd17241b2304088df84a37c8d9c3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8531d69417fbf9415159d2c0e853c2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087d6ea7e88efc4e60ce693af226b7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8744a7fb9b367f8ce2644cca834374b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac535e8f79129c71c78989574b154c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde253b7d95c08bf648626773d8a9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c12d45d7d62cb476d8108fe5afa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5d5b31b9ded6c1ac1414931f0eb5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8729c583ccc3f33476310e7eca2b3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac865e56ce5e8f973bc87061e6548af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9403ffc7eb4b1a0d636f28799bbf4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a684cbdfdfc30e8ed4d9f54b5f02b4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474286e35665ef850aedc5bab7e5cfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9d6ac2ae3b4d10b2a68e247ec8d3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf3cdb9f13caa344e0b7b8adcb7a1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0630e34aeb9f1ba38fbd7c58b7eda9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f668ca6d88a89077bb2e8e1a7ff324583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b8a5ce31fc72325beb4617f84b1d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5116bb034e20ff3aa27ffb89550acc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed3a473815661d6edc06fe2bf8b9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a003d5cfbb19708a8ad662e7f198687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6501304edf6b2416af7b6cf3028782688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd06c2cbd460e744e62e0cbbf5f6a3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337191161417ed3299ec8403276ef46090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15af6c039f14f3a258efb3f89ed3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82354d3eae7727e2abd5e09f3cc0af0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187033ba9520135869a10f4bc0678d8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f990d964243bd064152710efba0ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560c5d42bed58013e99b4016feaf3d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05904355c7234e683195f89d5fda648996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281122868de4c44a1a02602b35438897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65051d18bf6888774973d0828b2a68c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd1272a78570a5c213ade2d5731b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25687840c2cd403c3ffe70f878ec1c1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3d75ed248247990fc91126fdcd9d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a79ebbed529ef429a340d94ec1b3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b922211dfc30bfe98e97cc3b509e5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4527593ae6b770e48123aed69e534b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063d6e760652aba60450fb2e61c2201105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf9084e4c0959110cdc7abdfa4e64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b46e4fa2982ff054a18c11d99858a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182a0abef9a197a4aa7362ed8ccf711108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675ad03c8cf394fb4bf2efbed14965109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bdc73ef9b2f3164586ff53adf23cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166cf18da04aa30e8f9d7c6046d8c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958fcb6276af3cf3a91a788cad4bc48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79039c07d21b73202240fbd1cfb2c836113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3894761da78f4fa04adcccb38e0e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e193f14800e10dd1dcc3756b10f292115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb965ce8eb300cd9dada05b158d13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c79ecd2c7a12e6a5cd5c11fb71efd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628cb345becccbd5402001e660bc841118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c165e4ae4406fe27111b81cefb29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d240ce8b86fd46480c61b34304ba0cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c440c58629a984426a28cf0a7aad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4e3530b2e6d65599b50dd86d4b15e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695c16e7e41878dbfa2f07d591a0b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707b36fbd7f5b664a6de2f3318f51d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea8aacb5f817e1a44e9cd1a18ded72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a10d71ec6c227cd914be2c9120d47b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b51ae39b77fa049a7538a79ea715127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b801480e382b599ddd9c51c9d04f54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697965ffa12b899abb397ce121ce5e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e126183e5d009e1b285a4db46deada130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c986eb194725e15cad9e91239219131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc1694846352758791ad0e7b5326f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32914cc7f0bef5538edc3d48e8c49f5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e780e549836671cfbb94d39df1329134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7bf87469480736f06a0139881f4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a510bf177e568910fcddffc320cfee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff5039f4ba0fcf84087ef585d3db32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bc14fc243a2de55168f03d73f169a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af672413c22c3ac3c7021743702653139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb47455548e5acc52aae358c73634b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448c154ec7c60d92cd434c28fbc3177141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db679c109efe3a8a8ce273e3dc24d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8659e2c80a3e140211ed35649934aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6190b8d42d9451f8d4d78c4d9b3ef84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c7acc699168613a0978b6b752d722145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9012397ce750be68c9b48cd6e205ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75441c31bbe4026b6c8848038925ebf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625c2cb1a245ed45023260d4dfa6223148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081fd3a8b1475307a747f9d7f7857c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a28c00c026944775d02d55f4cc93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2db5305bb81b37b7185bb979b231151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa98dea8954619fdb7c8e9256b1b043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2200f34f7aa5ddfcf13f692f5ff79d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d4fcb4d45db4d1202037ac8a3135154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc694f4405bf9ad7bb3d39b795edfcd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332fddba5e3038b5aabb55109336bf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7c2fdbce80b22a82b42556b30888157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c632fdfb7aa9015f0aa9a2a8824a2f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529770443ea8aa1857177fefc6b9d1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd241a6518f80f2119ded989f872df4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef8e9c2b23cb1709d039a929a909d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114b41751a0969edd62daf6375d892162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957b8d9af73e5e76688e3cacff5df78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dbf5deec66e5e1da5bfcd8d94431c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486322bcb3b4353f9d8ba344ac45e73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add08836aeefa34d4dc50592c4b25d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a4914b57ccfab80b0646320af4dc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378044d645b565befb074c0f4873db6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f808960b665fc7281eae974b4e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d8078cc44c4f964d66b1aae345349170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eaca522ae8b85fab536a8d7268e3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2b8e8188539ec9257721d0e7e2a2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9a83ec80cbff9b346fbe62b587f4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d614ec04acbc08fda7cd6583215cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea51f60793315933cf0777986ac217c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840c7d99da943057389986a5774427176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce30c8e1ded936305340bc54747c39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bef9d2da1a204582f1f9665077c5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa79a751b9665f0b0d70b9fc19dccb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64546a2cab8c9fc983bbf86608eab0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d11e9ee1398bc0ea9bfc70c6dc39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020f7b56eb6216a0a9b487f7e09b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af869c6d3e5c6cf3ad34894dfa5c9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9327ee1bdb6bd65b8a800db83cb00a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78c6c159da3a00f610a6dda8e9f03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82542b64a1e233c24e8cd8e358dfad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dd784d1da21805483c79296c13692187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b389b4f36c2e333295f7ba73f734cde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf223352e8b6a04fe84e6dbd7a931189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c19b151fdf6fd17738c6c6a53545a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605148aaf9ef5b417424de870f95520e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28e8b0084c4f2bda26f61cf3871a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2e7c55b61c427e52a22bba689c61b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe169a0b3cc5b6de7102f8e4b71df9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee35d58a1d155ec5d1a1f894e5a0be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b830852de405828ec2b693ce6564b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84138b694d05d3b324fd67f0a7efa72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00c8e65678347189b455c486f64f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe45770df80f0ac572fed43ea5d9fad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360286341dd0ebc17bdc7d2c1223c6d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950d8167075b38590afd7ba0b44985201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4868f783a2f9e2a197ca70927c814c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660923aecaf670c0256d8f51051618dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3081d1f38d37a37f8ce66456f5645204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadbfd553e44625d916ff3e9423f44d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272589523892f317ec3a52f2b772a521206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efede979b7a5b71d2a9e103651737b3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63771b1ac5d96b49c1c9c96e100793eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3834a617a2d20a891fb59dcbeb721209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdda9f7b1b13d15ae11e3ada40b306210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58205253310ad67c287890fedaac9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155c9bfa2bf33a4b8ce0feb8e5709d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2c9419b2a4c19c4c8166545ebc994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b332fa25618880dff5b8cd9dd00d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc59791eeb94e4c987ed1ea8129e5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc40c07e6a8881f6099b45fbd75d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27c0ad8b97d7e76d6e2d275e85ee61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311268f11c9655e59d7a4e99e9cc3d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb26e06a774ab0cea63f7abd689acb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37be5de6d45bece6218bae63954563220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5d6ccbdb6807d7b934a5711dd8d50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4843e57d97c906da04256fc3b1517f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a2da90d588d78cb2b37ee97a5b72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb640e0eff00f70cdc3aa65fa9eba548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e6761fc8814538449aed09238ad5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1234ed8c3e322ef27e58980d13478a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336334ec8079aa027178bdd1115bdba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2db9de7eac9aec3e444ce419a6545228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392869ca35b9b648019799ebbe5c57d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f056a08dd724f95c90be6afeb09c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ae7fcd408f9d50bf87a64f632bf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e1fb0aaca21088fceaf782cbbe436232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8bdcee95c5e42b2f44649d5ab7de9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed9026f59587b8fb137a61c48261ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe729334c16fe4602fd33684f33a575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef130bfa4b76514967f6913f72205dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9ac4e5e23f7f6769b11e52aac8a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b62f68e3f1e31d40cd4555b89f9c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f2fce4e93b08de48227da40081e41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c630229eff0e2dfaf1291c8e8aa00d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f6190653b4bc5e7603c39cafe7ef0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23c01e8f1356401f2226826efc05c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a635affa15cad2e4c1e9d39c24c1f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc5a22cef4305ce6ed99183e56e63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41326025a4507f85c27f626edec60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bd7f6f5be27ab03afe2ed56401fcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66439703b552b600959a650d9bef7c62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fe16dff1e3e4ba2622dca79ebaec2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c98baafb204f8e4a5e4ad9bbebecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2e76c347fd55149e29f9733036b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342be3332978e7cd9160ec22098feed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec5b223fea127ea48bd4d704d621a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aea71b52a1ae8557c1e3a20975c92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410161d6de9a1feeea71e1a5ebcf7e4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27df02884b4496a79443daf3cf266255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60753186ce1ba98782d68e17b1714abe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd5de352a04789d7ffd18b3b071bab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb44a9f917845fa3b1a28aab883fb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eef7aec0d64acbdc9f187c376e2e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96c7b6e7066228e77e3354992f06b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c195e4d54e3e6f1b7d6231f739202261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6c02e7b0f6f65bfd364f381a7b139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44f70e68d6f53b1cbfeddc168dc007263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f23ea4a0ec2b2c25a4d97e0c1946264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1d64c7adf3ae29fdf4f19f6399e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0250b538877ce686cbaa947b77b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2381dee5c5b5c6f7986085befb39e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be95f139097e79563380cc1ed076c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ba4a415cadf348a6d90f78e61888f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bedf052a0faab1c5504b4a689b44d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc1ee1d7533f66316924222bef38c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143eb0368e4de0fae3955779e33f9b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a48903b9b7369452045bd329d512e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9c3e4a8fd8dc8d025a3d2af3ef47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee9cbbc197850b4754fc1214356979275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89c9737d5270ef6e0776aae1cc1d4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa1f12d86b73580d5917e74a31f99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a861b9ebef45963d94e0f45d98192b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4518e5e9303beacd75150c5f07344279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0a75de6f436a14a31e60cc4efcd84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec95a634730afc32c85352d32907bd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e3ea36b02b7561707ca931f51d22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2065e7ed178944243936c74b9e2f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9b70ea299d94853edf47898a6349e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e4a569895b68556981ee7095835a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbe3d2b786c93c475c57fd3c220a6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8993dda56863f59f0a6f42887ef88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504b128c40083b0c199aa4d954a818288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5fd6d209a47d7bbd27b9c70ed7e94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60318e4fa96322a80500c5459a480b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf3fac8654da717aed5256c5f560d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df4b43e3a0e00c8ae4171bd73a756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1afc8931a8483976f4ce6ddb8ba4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b33d17f33b81e8ac301b1cc1d4b61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a74c1ad280c643d24b9328b655f0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd31c3fd916888b7c1ecddaa834dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef014495d8c2cd8aa5629ac697072e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe802c9eb3f0d5338bb1feaa2e944a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40252fa1644d692b23662f77d049180299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef43c84eaba01f4800072fa5a91194300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e2e931a333eda48241f78536c682301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820120ecc0a4028c79dc1826c88a82b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce27a13417fd1a20c7c68b86cce5df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7765a69d3fc89ab784bab9664e5c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babf714aa5cd8119973dbb7d72db4e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb65b453632e0e5d59cb4839e8fac8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983d525838511d537967d8b6813129307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88f91722d78fda543b07c2cbaa8bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bac8892837f9ee89711d8e5b850e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8436583638d629ef31956c33ca859b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b575d539c7e71a399ed15af9e11853311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b84bdeaf47eae482add0c01148995312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d80adbd36bd7331441912f0f2782313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7bee56ba8363411f5957d9e8918d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f39092320d40284b3e6d02043a44c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f64bdeacc8eeac574489ddbf9342aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c34a09b7d6051a13ee079ca3b0493b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f64b577b53d246bbde7590f72957c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f1ebdcc2488b3faf4f550a782dfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600c668853ab1cde17f81a97bd7a53a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b9019823b7f2daa8224b1e268e30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2427a61f362bf46eeebb5da13357322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ab7f4157b554a70b59515d5bfd05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8eb92509ae160fea84bd3c1e6a7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe846b372ea89f4414d38a4bb47dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412cd5861c6f4da6f8afcbd9b828223326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef4ce993ed0fe143ee1b66c0e4cbe2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416e5708e933e9a3d84df840f5a9f87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e7956d8db959f42830055300130a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005874bf2ec75490ecafd78a517bb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce792fc7dbc5e8a50227ac3a01540331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caae50054e412f2d8c983bfea85a50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f9be2fe077b5024922f5d78f6d8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd8512405775b607218efaab3ee42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b6e34e1cf73ab4f505d53a629f2c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa60a862d15dd3472bb095d7bc873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e55ef801660d2da3afa17c754662337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164b65fe485c150eeba58c2fa6164a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9443baec57e898a2042be8c39ca5a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255246d4450ad5496c3bbcd89c8ea0b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193b51b91729d7c73e0ff592c7a6ace341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ddef13b90c732bdfe5a7851c60b04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3247ca2a3618e52cfa22532fd8d675343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8e64b33f5e65531ec0919333419f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e231d7d0a9cf7795b65a0acd1e4e46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515de228dc11e21fa311c67c5361b099346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999bc0646315b9962693404db209f44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354d05504105242d8c8ff3e0a23234348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834729aff47a0a70947e233b8d4a4457349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a284411128ffe78a02dd74160f4ffa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf22debf38f41e87f47226988c193b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfd6c44c3ee1273f7d5177bd1279fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63522bdbba400637c2ac684698b8c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87529643d574476935182200208a6ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c670c6aeebfee64b79f0326f442b416355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed8b70be1b470a9d0f2473a8ecafd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f550b4ca1a02a2506a27bd2b465c50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5338fbb3b2f35c7f3598583022821358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9852e2a544607ffaa4a34f334ed40fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41728f97ea127bf57f17decbcac7ea4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452dd6d3913e73b7915a20109e4d93d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7efa39817578b3d72ad0c383852425362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a075d122f9e1ae984b0c5ecf4984d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5e5a9e754e22eaedb2d7dabc240c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087c45717424dc26e50ba8e3a559ddb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ca74759f28d295f0f51f2958db5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ce5a685ab4881f0fc29930c7b6b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b8fd6af98e174bfd3368f605dd094368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d07af0c2aedb440269fe9478a1b14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f362feebb46f5b6d49d4441a6328d94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e9e3ae533cb3b82961d5e8e50afb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9230a0282c64f52d4c781d1751f6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f93e4c5b7f3a139d6f49f5b02b4a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9a91f12e011f76230b6c657194408374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b431abff165555816ccac1dbf3d847375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e2e91ab7fc53df641e82f728c4630376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fdca773b08e7aca374a2f860968c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64b3373694182279ab447ca0af71b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f9f6c7964c5db0abab55b48b554c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7598006436693330c0f8296713f0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea27f605776f4eb5632ea10653fb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad2ccb4697d60f04d7fb0dd581c0ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216afe92a51104b26713b979f06ce02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608156a15b54f86c04e592413a2edad4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49475192037137a7eec15f41b436d4dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336916feb1c36a00b51a0776287b3b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9341925a2cba1075e76c88f2e67cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98270c1b773bf61f1912f926adfd35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f6abbd677cfd01f510d238f0df28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca40411eb1875c53f8d2b20e072c518390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d97579e6cb998732987390b7a1b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fbc451d1790adb956718f0aa8e625392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4d6744b7303d244569dd4216495a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef6ee06a0b888f16c708657de746d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f8e2e0ca1c08fb96f23d64de2fbf9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990c6f1ca4621c65c70d6088b1cfba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2450ecb65e6c9858306c66c81e3df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae03437d588cd985f06392a807df13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd757aa0d235f501047359b6fc6d6993399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69807c7d2583272a1c800dc6e2e769e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599a0035787939f5d0fa3c74368258401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e61f5503374d63e1aed43825ef462402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19f526842a57daec6f10f5c1ac8db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ba46446091f3874dd62b95490ba2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eaf40a92be7fafd7b3b1737243adc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc965727079e867e47cd5fdf846af196406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eca64d3f22ef2de7e2f20c8f67817407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c4d3311270d81da741fe9f57ce59c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e24b7e603ce4db0071c16586dc841409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4b60a023230e706d48ba07c89e632410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165013219ebde95e0f203f7e75f05980411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342f9c478091b8c20d443b135353fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0785a17f105f7a8f88e1923ecdabc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c950a6b85fc6273a9f9d2a01170381c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de10f94a4eaceffa3bfcfa1715672415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc153ef116ce9e84abb1caf2306e124416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b86afdec575774f87f420bd30903417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a73f00b832316a67458a48a39745418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef175d21fa71439fc0ae4dbda9335419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdee8059e50530cf13ed7536c7525b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779690b6f8801ade20fae9afaddd5eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72254a22f72af3cd340f6cbac36da13b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebebc7c1977fc3ab45b4f2f9e2018c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d8b5bbd19681a6ccc3fcab10dbe18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e9426f3db81828346c02298ea9e28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ddb4dd2bbce74383dd837026ab5b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab25871d076c5831d5aae83227fcc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bdf9d2ad5493fa9f6a68c107ebb98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342d038b5108a49e294bd207335b4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36a5f6e0bbe057e6ff66bd5708d50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40de646427315183a428864e4d8d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db7e3179b56c5cbf7479f7afed665432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460ee2927c9531e1ed064c00d913e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a177f015e026e0058001e79995a2d45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475872d3f0baca5017eafa58d246eb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308cf30eef5a1c6eb9c6269f5e8270b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24ca50a46ee7e172aa665269ed0a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b4a3b398115d1afa5c1dc65f029de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f82d09a455f60269c055e9dc3762439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b1748803aafbaa435aed33438f799440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f57e64af0a0246f10d5e2889e848c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbea18421a76de5e0af4f2b00a81b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137af6b857f37a1dce251ccff51b0b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc28e14ad0af03814d4add415d761444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490de54cd93c09d89ea2799d6ea7c9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef8d8009cdb65c0ee9b712c5008463446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d453b153382bdaf7fea125291c917c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412acacb753e1aab35986b44bd30ef39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a84fe1e053c88700df336a0d594b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe869c0c31b3b13c450cd047ed1f32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c36376c54192bad75ff0b5ffe9530b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47689b9b443942f582a41eb7b4b689452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34314df20d1e96432a380250eb76901453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e66e0a8c133c550f489cbb14efa5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57d9320bd48fb8a40a395298da3769455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fb7a8e6ba3693bc6abeb4c06da0ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02318770d9ec9d8bbdb968f51c0060457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71033e6bde9d52bcec6664c127f48a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeee7d8b51886cd9c0a23f4f31b6f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c1e81ed61ab13db2aa76ea092791460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b8bfeb822b7fd73f23bb5a6a4341461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574903ae697762d42420005e00c0a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b92f2e0404fe37db75dc86da89a11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4470cd78c68b75bbfdb4776cefa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0999726327ff08751418be7d75a95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20871c03247222da9da44b9b76473b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fadce0c320c0041cf0ea1e5efbfdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80856fa6148fc762ddd78d6b5366363468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd2e04ec66ae4a803f0b9a57362e4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa694ff67ae207a3b10d345ad2ccef5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab3a89657d9c9e60f5ae0099a43afe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd1bce47c2b125cdd673856441ba45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f5916ee83a8216350483d63545ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a627c3eb7944cd8cd7f059689e418474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5184b5e2fd365272cc6a407cfb6fbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b43fac744ce3669eb3d1e2b7870477476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85624e428547782f13b8fa033fe185477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28cf180ef20d2333c9da087d4391e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013ced21b1f9619b748bf78f49214ba479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>