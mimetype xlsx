--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcca2802bac9cead49e495813821221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab5f07e216f027741aed6352a122e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322476adcd33416554d96f81d2715383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2273284524cfa6734502ff08cebcdb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008bbfe47dc1d44aca6860fe36c5c175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc670e350a1453122e91022b931640a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe87665fd490043bd85bf155e6108687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a3689d9212aa75037eb758919f9228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40496ee49d8d5d1da33ac179907e229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80837a00a4daabe47b8dce7e613db44510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d8a3fc9ea0d2cd003746a4f4a9c3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb380641dfb191cb93feb18fa5d60312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d029aa3cbf81369cce8b64662497e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578853b34da5353e5d06b5f2202c3a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e2473c7bc278231a1633cd93c2ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc429fb0ee662e9ca4021ba7cb50216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48664d93ff57f64781d9939285c99717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53c4cf399866f8751292dc6f3b4e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359dbbdf348a2730d33b12daf9f275919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f80159fd0af13442da7a8952eada7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6bd73baac364728670816c25d84f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436aa8a58d78e340f8ff94ed150f0b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9683efec7cdaf622ce7d7a6aa774923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923b7e0810486cb9beda472ee62a11724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081df974408cdc75e731c04a5cd997625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b794e45771530ab88af79fbd177b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8af4fcc24732441bd6d3af4dbf38f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2d190fb7d13b667b1f03ff66b085128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e03f018c49232b426709fdd212b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da1482030821966a7c62476ff623e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4b008c7c3126d608409657e1edbd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655215fd5d8f41f2f7e5834b758fc25f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911405b940d29b3df16f96fa139c1b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1668bb3311a419ba68ee6e3d4ab334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe9f7d64b8d064045d586124b04c8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc92b70d6acac78a0ec5601c9bc1e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dfa5a5f34a12f07bd7bc7eae7757b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c64c27b936aca88bbdde9ccc067aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6ba1809257c4369186ba50907527639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ebfbfbb67538b5959d5e4286e92b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fed993b443f6af1c89c1640a698641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48031ac4d46e20646dc6e88429f992c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1c53637d7d62d2069a8fb8b7a29143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f58eca89f8f86c31996b415374d0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6744eacd57b880337cb296e8311e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475fd439e1610eab83a4c79bf1509dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08475c902780f447a2c51d2a50f2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1868bff0b3409f8c28fbf763b8fbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b62f8a259ccc7a95c6c550e8f7a3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d877e029ac24c54ea4ae8d03d12de050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf81dc962d4f992c03419b5f4c6b7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa8b1a50497e65e60b016cd4ae169152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeeea29904f382f4eb2874ac80908853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836343a35eeac197bff21a2b88e7b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e8c99be7e5de0d530e30df374ed055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58646b7942aa11a4dd1f79aa99cf46f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd991b6aabfed5b9e90c6611c558f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d187228dec4f8f5cd67a18afaa88f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786de78f9510987979f31156fb7b2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe705b5f0a9250df317926bfc4c828360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fb6bbcbc5e64010c01eefa89e688b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b119252d338fe47b02825044df344062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990fff27072c42dc4501705f8a90d5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37212795134d57a521983b2efa343f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a023065e5432b6b665237fc07c548665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17f6354447d5a75e834d6c6d1b81e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec237dc4833616ecfc4fa821d519e7e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2306788779cc3dcf9b38d437a8d9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67e7472870523c5fc4b25f8917bfab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16cb7f58f99e77d99f97b9bef0c82e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87771c6f1ce7a09da0004935a9a5fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ef878c0d278a2537cfe56bbe4bdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d38d9f0b40d16f070f38792f8693873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f205605f6386d2c20499bd029f525b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c39880e87e4149ac844dc837a877b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42d3ca3ec007e575271aa5b872882c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf2f820cb0eae539fc5763e929970d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72fe3c2584a7ac6f863635ff03953d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c3dfa6f8a71f482d8cb14681836a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd6e225b07e2487a08f4418fb741d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2460bd7da5f8caedb39dd12db0563681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b4259fbc53348ec4143d98255e43182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee04d3cec77cec6712023ba53a855183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117863bdef9afacab2ea6219e744a9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3c4baa7eb6fbf2163e8ef02dd68585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25450c939086ec445fb7843343c0c7fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf65c09a0395b70a9894b93b54b87d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f0535b2a548b0a462beda80e8c1d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3eef72b2bb9235f89edf7817f84189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb61d3051c147d6a5c2eed169a3c49e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6646d66ade6a8d96fb1e9a4036946691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8765fe32adaa0a7e0f16ff6ebc37dff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c624995480c8a12e453f6b9904a9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049209324096a3009ee0f09cc8e640694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa946886a07f8bbe03831cdc953190af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251eb62dc29a192fc9e13ad7af69dea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791099b470feb34f1752cb412558e3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3012bc5e5d0b4dc40cf6e9fdb43fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84fe1bf292ecdfe56cc4ca29375d1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4b4ca17c52ea49d777d1c59664ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b955fdbaf429f12f16e82606565bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bbf9b9024a8791dd729637954979a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0111e95e8f49ce001e9aa9c31048b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105ac1a431a7619beaeb87232608edf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491333b22e30b2e4a150fb404ff53f9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d950e0b685d690918b5d3a6fe8efb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5480bd75979a2dcff39d678897dab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb596485d97665e58966d8ec231afd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd62adeb476f4e99afca70a38460a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694d02eaf2e6d50e9a2312530630b59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5d86eba19761aa20d200d4c8b2bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c2c7307c7a6d65c22ee126c6a91da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81dca83d9ce964e991b1b171d6308113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ac1796add7ed118c9c509d6ff06a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12a14017764ef947951f8019e9da3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8979e94d08caa9f7fdd80f56f409e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722aebd318d28b5bc0b1948474dae5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b9ec1b6fd10e310af493996cef42c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c93798573ce1800074b2163590fe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87825442b4b7050435a98a76c8b31ef4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a32b319ab9c53053ba4a719666f360121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8cf451574f181cc768465383a1cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1296045cb05cc30bea3efc554e3f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c677f2602e44d76dd08329d57f6cecf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31416acdf2fa1e4bfaa9641c6f7eac32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39948e4b48a494d681cac02714f2e5d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576e65a8997cc46cb76ba522a5b6e38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b034bad94a500d934532a5e8e4ed54e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499a4a1aea470ccf48aa5961f103e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86725c9beb2b7380742e3cdac4084e95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce23422444f1e08025db5b1092db1fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7a58071ef68d72742a03643eeafd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893096185712599e5a61f522e8ad58bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84360d18b22463bdaf9a8da7dd7f86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e95454e9d614fc898f07b70f703cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f42f39d855796f919f0f67d1f79a10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090398500b98b9ba170ab7c97288d77c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e9221f7bdc3c16c58641927259a9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73fabc854aaf4b1c1d3e451c82172f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94a29ae31ffa6efa098323e68ffd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137903e3d23580f0b50f319a7569f533141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9c37e23d64e047f3c4f5d5392a157142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18b6c09cf0f7033d02511236a72992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670b26d3be65512c3f46e59b1594b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ca6dca8d4fad15b9bc79c74a84e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328464e76eaf8f9a010d63e7d0dcee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d404e71c1d9542d18fd274e954b70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268495529bcf565f8e8560fac791f05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a138b782c4a36c8abf19773ce67c6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958c270ee9f64fe8e0b557e55ec3dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8c6ed99f805bdaccf7667679d9cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e59ea732050675f92a2964bcc02393152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224df61e4a96876edf86b8af7df6fcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693408dc5bdfa4f62aceb7473695d231154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2612c7fb223171a459dd03df35b963e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53a849be3dcf3043725476509d5ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0acf6e641b74387b3f2d39b80830e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9136a4cbd2a326b9338a749c4366158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576f08f4928358c361208eb723530a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1697bfeb1d94001c7648118516aa53e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da96b5f18913d241420c6bc2cae2d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008875f5eff2d47fdd25bf32f0ce375e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d9a7c5e6dffd2f079194677952c96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194efb8ff777f949ed84e2b3fc1633db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce16a1d7d1aea965159ecf9fc5e23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf94837c645afb740fcba4c6388f67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f31724bf8fb0a2dac610608cf80f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cfb5a86f065772aa48464d18fe9e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133aece298b9f05fac3cd024c9e5359169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5c64bd752ac54b16d279d06b9496f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a17fcb3b94ec336ec86d11297c42b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daf6eba134f2770acc76f807948a20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353c68972f35447ad4575a06effe385173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363787ff27380fc20cd975d4842d344174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f430c468f882770b7a515e3204d8c68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0cf4662a5b61634891a4095dd8199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb1a6fe98683b4862d15d97f4dfda3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebbeb392600362295f2d6c9738bcab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870c749b22004d11d6b39c9b7f27b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffb46e4f61614b758e392ee4c674ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ac216dd16241c39ff6880b345a895181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fd9f74a29fea6e61199ac387df934182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099528c6251c68395807da9222e5919d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451d3e20a7aa58a5e67c815908df53f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086114ba0311686c50a761cf9d25e9c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172584f1c5e63df175dc292ae286a40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0164e92b0490fa1b99d3d62c0ddd1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1a8798a43a69ace2a53af91c89af8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8088e91e221800ccce433b1de4101bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac3af1011e1046b2501f0c8facef14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33ee739f1f480c398cf010eb2e29ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa736ab31e2f7d9648e7fc7c09a03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e74a7b090e47673952399ce3a467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9923d46fafe939b4b0ef89c14314db8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f5c316baca8f9132887f35dfc2195195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d746164c3f165120fbee5ee2ed876c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa50bbbde4c409437842da335368de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20455a1e378187a3313daed056e346198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fea76765aa2652c7e18b2a3c9320a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75079b8162c7b471586c410921ea6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb204559019150505fed40301d441c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b15b571564802c6168698acfb9d917202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de5380fe8941b74bea04e21fc0373203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09105c64c215c87e9c1d13f02ea3a151204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985c12e5cc5bc57a9a958bb79701a6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a6b2880aec676f3f3bab7712d08be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc9032a6831266a7f79adb8beb270207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ef04f1d82fce00cd43d7dcca3df42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bf67789693b8f6343e02ab919ee2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22974c028ff26b820893776b063daeee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f11ea9773ba8198ac07c58d339b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be820267e8712ecf1267e9d4382484212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ae0c37efbbac194681a3e9b22c67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aea1431e63076f2f856bc5816872a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a115802fd50b70bd03069896021921215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a371ef2a4a16e7f0d51a49e8fd860a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b2b899d78ec319bbd45d0d1ab16ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce29c24b29adabd2e3b2f85355b81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07876cfa8fc2aa45c99b85c156174313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cea41349167a13c7f9820e28b04063220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f19ddaa73433a4c4f421e0bd82eb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f077a71381d3cd49a2e4f6bfb7ea69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b3006e5b5a5fa7a7e8d2d33631243223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac253cafda27697dc953ae739408f649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac3cdd3206eb9dc5e756e830336da8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b53921fe21004f043cbb36e5d6f1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a0ce4ef811a8a4709f4eb8d7e6fb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b140cfb24796585fc6b7f5bdfdc2f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957d9bc49c437a08b525f53a929af5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d88ea08a1664e8594cda1ce97dd6ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607329fdc9f960fb34d036a0d61e3870231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f160f7d52d5fa96582a44c463da04a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af987aa076fb37bff14d44a28ba884233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0856717cdac536bf7ecb6c5efae1ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9c4edb533af6d7c80d59e9cdba9a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afaaab6948fd0a1dd1c75303fd1f3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9119ebfa2f3b1e2e912ae332b87c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704623b4fe0319148d08a12c5aeb89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9aad426ba832387c9035e043474dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4142fd0918971f3af66d14d0c76950240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ddcbb19ee9ca063227cba19df412241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4a10cf91ba9b9c593fbd8795e726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f94ee81f475c3f8af4cfe2ab53063243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d2f9a7a8e2f9886fc7bb4e5930852244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e694b0364e4c2831f6712fe612ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75464cc0f0b28a14d24a12c6e71e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e24ea9870a5d418499758ceaaae1eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584a6b0f36555877776cb04e3542300248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56fcd8c9f6bd3f0200c86e3e041d27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfabdee66fc73ad00eb031efb28b11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda3402b515338f08a6101db172620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14359191db2c92554a06d0da881563a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef180f59e9988fcfc521a7eaf42de093253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c40c0ae96cc630bc12adbdc5dae7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e46a3ef98d41a49d81d9c4ae90bef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfba7b724eafd2d7dbaeb8b64bb76c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e08183894ffd39b2ae1c3dff9f31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa440e492a170d9ca2d4c2c381c354258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d12c648e5ade1c5524e65a4d05fdd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04302f67ce4513acb21546c74952e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8776b769680d733206882ebda2160a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc979a00be1fb30a1a3e6314789894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb7033cfa5a5bf6b247fe54e192cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c99d84049c8a6a805eb9797061a46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d58752eda6b8232d36b5885969199265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e8d3e857828ddaf96d7e6f8c7bdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f2eaa40183e9657a9f544f38daa44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c39118146325087b370c76d70c738a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256659f438b01d8f5876d714c2e5524269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484091d1c84132581a7ea64b6bb26328270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03470525f3fbf91b7c266ab02fa18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85dbe2f5ba6a5700ca8d06e3ffad98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b542667c63af19a24b8bf6ed875e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae7c2b97377a6984472d1daa2c05c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ef9e6b593dcb207de9b86ed6c8f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a90a0361b8e7519329b38419bd7d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8444022cfceb773bb6f08f6ee49755d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de82c3bf594c8295cad5c357abc1ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb881db2ef6af187b3f4c2f29b1a339279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e805c7c35967cce3779cc4317c47b14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df54fab0d1969118005d6df962d867d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4efad0b86746d57e637a7461e25da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639591ffc3147be7474df72e3fdde1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbd979dfb99319496d09907455ff77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f620e6a9f90d30bf3edccd3bba6da1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f50479670c900c46b72b68bf11155286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe74d3d2724a4b2814aae496e17df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae854894b86652104e2ae300f9c9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b6e6078e4f064f32f478d941268b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc343c6d9dc5383ab85aeb3b9518365290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3a53346dd360705c4c83acf0cf539291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6d7afe54a30aebd4ca7ae83629746292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91a99d6f49c84482c7df3e8b837561293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955879a73c567ace69c42edc2d0ddef6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2e09e0ad0015bf2a93a40e6a6e389295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf36dec88b4f1ffba47b0736581684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdd4964c5fc494ed4cd23758baff4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c072432a8256d88780dc3a7284162298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330aed14d9a7f3104e52b092f9a6b3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f380b673c13e0d075cca16d9145c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824a60e0dc365208f33e62cc31f401d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276931a536776ca99439b7a75b157f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6df6a866733aa3a4679e1c9bc9c600303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b254633b9927157aabac843527e3b47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270c5a86e5bb7bf9e74c8d4db448b89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf69444e6debf28bd5237761451af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1934fd2e01c440ef6e119f84769c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bca1f45499d5ef3914dbeeb76bd42e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c745f901711bb8393bb6dbae6efe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c9be4078329176136904df032157310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12341c34f0d39c7859ca48896b8bdad7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3513335046ce7b25375d7df0df6e84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fad004aedfd3279a12f87d86fa72b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb8251ce72d7eee64cdb22738dc4f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529d97e19638084f9d4c2f18bdbf70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0bb058b8539638d33dffa4fd0e9f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5f96f87c49e749295f75c8bf99f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf35a7637dc6921afba137507e291318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f4490d60168a8d63cc205969e16ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857d10013c9be2eb39c6a40bfa77e49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357663b8c41701bc4df3bdc3cb69e93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18b3b71f2d3ffabbb2149d54584b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef85cea6151778b637adbe47fb2cea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b430c95702f0e1c1e1dbba93948e2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a3e971688af041f902ec51ba2c173325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872f7a2d08df931ac93bf2f86aa0d2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e046b3262d0fbb8baad68a799172327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e46684954e139355d2708e73baf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acd622f50339f34d1ae6e145284156329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b764affb94beea986abd0e01ba6cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d814074dd9280f44055da0edd5c20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579408f5a5183caad647db8e02bfdc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e39b14947ce2952a8f88d88e1533333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad23967dd55538f661217454ae197e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a1b62626b019178adba8c85878bba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b9f896594e8b028932d2269dc1f53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e08e1c56bf6dc67a4efe596a7655337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff35516d6551bd04eadb57d427ce9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d356c8036b791fb0a07785213bf443f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39e5e957ccfc1af73c01a9e305909340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3a7a7731f8e1ec4c9a28df017bcb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ea05b2a73cd98ec694251b0309f28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361d0e3240631412e7c1bb51c9e4445343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ea9dca60bc978cde3fe268969b81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454a32f9311776189341b24af3106b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ffe09766d02ac6be5435a0385c4c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfab8b0e81b3d69dc39daa5c8b80cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f75b579d5f5595aee35affc49bb0f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b2640351e8fad1999f37022923aee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f36f22c3803578aabc811af57bea0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed9a2f2dc0ac4a2ec0f18ad074c03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119613a495799109952ca82b8e4bc71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886b43d5f3d33f8fa1ea10c560a69bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477188d319c93652427c05f5b8357fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca280bd90c342d9cf36c20054ef22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af1cb9982ddc5537c3f1ea8c72272f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032b9d412a10a9e9a71c48de35b9d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed980a041a206b4caad2f6e630b01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d816c13ea6d1c4384e7c29d37b5a23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cfad3b023ca6bc0fa659e7055405f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376e92734ef654a5782aedb3cd29b7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe80d8ca303f25864b724cd6bc53b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf10a3c7631fe0f9fe5844b97bb911363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a350a77862cfa5bf5b625349d7bc49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2308495051576f71bee5f44786720365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681da2dfef100ec121f61688cdae3e64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44a0f186331a02e456ed59ba6ce516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff395b6df46fee2f6222ad5b2f34c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d54c3a41337141d20f20486bc2e3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70f31e13b816c7abf89b39a36e59d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2dd11eb928ca3b326a0bf98b51199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8c51346888b59f622934b9331c27b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a443e59a1f8ea6467036aab82bb3a55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642bb4b5c0d41c21613f08589663627374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ff2a8d200a6589bccd561266d9d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b60d29156819e145f75a6e87fda4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c58423800639054085b22659ab6a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b40224513b60d1924fb8c34eb6a35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad5e4463919ac53db082ac51d96f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e11269d5d9651dc47ea5aebd779a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c668306227fbe82b7fadc822c98d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707cd2a5edc2a303de2ce53b5f56639382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8645e02de677fd3ceac29dae1b870ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235caf728fe2072073cc187a38c32b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff2b76b35d80245931bc4bd20021c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c2cfa36df7a7d3922c2e6898bcb36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40982cb5c39e4c7798445574a3ea2947387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd2335267662ec502e0b97c7a877b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d46d1c6ffb1479de2ffead74fac8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344867ff920ecb3d3fc4c3be515e0b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86715488a1b87acbedec0bfeb194d07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d654bb8460b42750d34db560ef1cd85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f106b7c43665a8d6db58a707b53e5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2477403a059a983f4d254f86c35fe3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3fee9dae8d06da08d4f319665fabc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e5a21b5e0dd7d848fbb3667837ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95178f700eaa5c4c46d1b99aa03fb38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080faf954ccc9bc21d48cee68902d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dacb31283c1fd76bee1c0cf75eabf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff883886a7218eab5f51c6acbf84f7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245154f3892978ef8a56476c570bb04f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170639d5d4a4f9808faa74e942c9a874402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5749a790ad6d945f834b589571be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec870e3fdb1484bd5a9ab599131a1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b003266e4817743e648f19de8ce92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8649e96450e2a15ae960e59bc2eeab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c82e46eadc89e83d24f78ee31c8fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182442ef8d319d626171a7f5f767065408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a8ae87088396f117728fe3e55ab42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88933f58cc83be4596c55850f1ec83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5471b4ce5fcb94f2cac03892bed0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d288fa6b0921ef313df98740536021412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4909821cd43f373c5865ea9685fc3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9d837b1d7f4b4d7a5cc429a10cabf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c5db6e46d0ad16802c5517cb1e9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024500fdfc96e2df11a29a0c836834d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf3cfc4250003d4029e566a3fac61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f93cdff12847eeddc30613f094fe29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c7b674af2f712b903de5ce515249f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e6c3e5dab405b692a9c95ddf72ed6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da05a768afe70e91dc4ce79a46de95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c0816e2d55c3926259673b7d7d00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad10c2ba695d54d81fcae0b54c5ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513acedc8dd6559862348b36c533827424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f41525767c91544c60b6b822caca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfef57965468b1adfa64bdd7461d69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b07e2e8b67d54f62ae7a4585d1c162427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18c5a82d239f6d358007c8960156f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94de0656023e88d448d52f12529174429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539003dec1bcc319145dcef83170763430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b061c73db95fa16cf245aacac40ebb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a319a2dd8a0bc90a25df78867a22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc03b97d0ee4537d3666a4270ce317a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c581a4d042fe10276993c30c87abf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ab445599b7f035686ae9c80b6ab5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a28ee611368bb29c4745dde943883436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0220ba6787ae5073713c2b5a84aee83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce731bc35143d72df98db279a5d4560438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378830af4c3c572081a4802e996d86b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcc0ae5201d28f90f0d697b39f73e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb53e819cba5ee11c31a57dcc5e1b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883cf081b0f4232027c190232389cec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189eae39ddadd3f7293687c88c7c88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a947d20fa372a13b8c358f3ecf037444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf27c0dd2771f5b8ed0367c09feb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96047f90adea3bd95fd07830855407446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200ac14a2ac381c44d41d50f5fd975447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c29dddadc968965e418d73e7ed4fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a7202102ebe6de3e05d85c6620fc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6d7fbe21e98199ba7a68adf46683450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de4715953c6022bcc1d99657a960b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa620f035e43464a449994853917a52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08a071d74808d64b86c15979497018453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08bd13bdb4cf5a8c24175ddc038124454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e63c8eba75d80a229dd232b65415455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e2e4594733c655b9a61fff120b1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a730ebbf489b95c2e66ba1f57903a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c47b7c31a12eb5159bf70a93d63369458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39569bd2903f4120c3a2f4ecd4e64d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d428c9e68853f7e482a24811d261c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd209ad77447cc2705ca0dc6891147ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe633e43a2dcb8aeb820a34c3aff637462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0859fcecbeca232a401b34b79034667463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542b7809b3534ca6f1965a07eca2f97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f298005592d52b3010fd6795022fdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b8b510e080447a61be847e9336037466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45814552a2355614529f80e41940c49b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030cc496c6d868644d0c325445d4f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7ef20c8486b57a18dc199dd5d125469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177af20a74a232c6372b688c2a8b3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358f843b93fa6676006cf9e03ab1df3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb737662b15e0e75fef74db0b5bb600472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d4c145ab3c29cd6b2ea15e9b10e20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159869593cdce5bf9db5c60bb83b89f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41423e739bb1e21ba2215b84b73925fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142091ad23d3b6c7183097a9ca4ea8cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc751f3ed1b761ac2e3bb06e2d7f2d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabea3b676e32f655084876492f6bbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5b3badb419d98e2fe3f3e4d8788ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fea8a793d5bc7e22ce4768cd582ce0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da147238d9dfaa2f86f2458bd00c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c7cde4b34f74fa7261886e92dd83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec6bdb21e916683c0d6da27bf8309483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacd7de3aceddfb2d56652473ebfb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6461b754a814ee47c9fc87b0bae17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255c82838bd0361ebc51912ad71207486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d84c39a1e65c8cabe7dc9a6362cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf139b82be14823d394fc9d4e6720a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2ab8a936e29235e56a211851d0788489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb2937f72e0e22f7759832b9d692a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e010e03486aceb6a49c2b2b38cc8082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb46b1468dd3a230b1e6f9f5e98b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b233cb78a9a730fd5cfd1df04d0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa51e917641a3da6420689fb67853db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527a9a3f5138946399acce3977f9f4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d95376e70735b59af333b6f604b217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2bada0da4a99623bd50d8b88414658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2454dcf0017bc49343db1386e7167b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37495e06b06729308fbebfb6ad66117610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90959ae22ba25b5093e5ae9d086744c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b3b8d4501244c2d46957949b8ce2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87dc4c3a97f6adccc598aa30cfb4a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88118657cb508218dc1649049a97290e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2486060b7a06da0b09e5ccb3e79f0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e3144161686750d1ca775d0a9374d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2351ce6986bec9b56dbf1c16af2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e93d6a9b6906af1e209c9e0e0d01c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc7918b76c0b43f3ac5d932cbf9c3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81934f54436f2b17b4094b72dd91634920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daac50022c4c17683b97f7d1b65adf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32702394d4e36de57929e29a4ea5ec5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503817d930197730e45ea038e0c428f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c5965f26f38610212b45a8e32e5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436872ad71c09595f02b85cc2b693d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f5180a889b274e2670cf3f2957d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b793b940eaa0dc1e93d31b8d6c1f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec09a6c32950cea7c799e34d2c287628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173fbdc586c9dffed444e706aa1cba829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb70fa09c32d34b23b50dd22ae348f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bc77ac02a1347f790c77f20f8004e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914685d85eb9c996d6cb1c01896e7b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a10fe4fa58bdfe7ce40d529242758933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa231a5c5951a54ac8f2e6d05b1f5c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da2953365d61047e159a69a8d31fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84125a48aa457200f788cda7beab31b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9999b0c9ebf2578074b4c69b568d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f834a859c9d0579b3cdafeb7f58434638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e4629107bf0bcf59ea22ef42b064a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9ca201a15e0bbdc418719238bb95440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887a4e63361fa9ebc94d63c86ee9c7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba24a9e0501f3293baef530670917042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b700f94eea5d949754e7dcd20d120e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e301db3bc141a4ec025253a3868fe2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700dbf239795546b4a8585706dc37df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d75f657adda565164d618603529e7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb063522b91b533cacf3d36366a0a8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49866444ee674de4a5491141c06140648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45673e4f7b61588d61934296fc042949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43387756a9f70b61b12a2fa86f98750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1e1c0d62efc720d7ee5ce2ca6711551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985454947ee9d013174b64e8176b24052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26382e263895909152ed24793f911f4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611cce0390b4cf38040d4237985728654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3877924c743e1ce6672d70c8e930655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c1411e89e7255cf0d1b4de0eb4a3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0e2fade16f65690d291362840543457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42facf3981ef5ab144472e85518fde0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a502453754dd45b500e9eb9b7b8ba359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec1f6ef2761f7b58c2745d62da901660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486f1f10eb52fba2dacf28169ebcd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117056df484d4f431b4edef0933dadbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d451dc303e96f68817650c69d25763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257d28869eab7979f1f582a69c4ae864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea43226a1fcbb0fba44653678f844c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec838fbc4d8d234ece78f9eedaf780366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab7f74a5953b9810c8841bb3784e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06625a8c208d5a5f6305be95bd6cc98768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f154c7f3b089b809cd824688168b8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897558f2bdc1aad5094b7147c91949a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ea5b5bb015b5f04f761317a9c773871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc5a19dbe9c01e35000152407a3cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61866f95b1a2b44eee3ff5ef8c5e550d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b5692e3cea9d16cf912cf218ad2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b8c177bb1403ce6655c45b7b8c43975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200302ff7ff34eb99b863c5a9f15c6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73787e17e1eb7942be2a4d7cc6494ba677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdbf4cbcc110293e1cdcec489b3dcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a526fee9253c8c0b0b8db6b27db38c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac9c293ffb3b6ab4e4ae4ebff148b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cc8607b59fd1363b88325dad9ee3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccadd690b3c494ea3bd47b368e2af7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b9a9868f937143dc4cfa03ed765ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a0f5c1e31577dbc7e5366e3be30af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd33cd2313fa5bcad81a0d02334cdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf59be51d9ea9afd36bd6aa594fcad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a92f00432ad84b4f6bfb462a2675087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942cef7006ea5d51fabbfc497c1664f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c242408ad9ec6a9f98974acfba32489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d99bd6cf160159ceb0677886c211e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b51120eb674ff5100ff693c76922891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6a1307b7f84fe1612ba5a456a242992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca2da63d162b7daeea7cf1f8e67adf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe20ca5e725dc31ad6ccb9ed0ac91794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91623ba6d6e6ff72087553772ab99595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c18f2dbdbd3205d2af77b8973b4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e47bb600707bdc1158618b2fc8b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ba28772d298035514390db94989d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f60a4f7e1e93462e0c592099b0b2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea410400f4a758e5cbcebc364462e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a85c3016d6f44598f3ffa1b70d2dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b32943aa0e566baca76284db8c441102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fad01c33e2b4b802924f7683361dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273491ac77211c205c2d1183c4fc8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e828342b3890cfc89d0aaa59945f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa18a0b3111068660dce7be7f62001106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4245e64aa241f0057bb2a7964d499da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ef3c79ade796d4991f06a4575d72e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b03a3da63251933a0a709472b72ffe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc69d691ca8a074c20489862b6c2c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815285d0d036a1f37a08d094c5de7bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdaffe98fe53906bafc719c554497b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d484b01574cdc9d6b01e6be3437070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291393c93c1b15a8d3c9fbd953182bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ab6faa49f28bd49cdb41ad2f7ed5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413dfafccea89328a8874a1afb7b245116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0237da2ae7ec40939e97fe2e32f14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f8c7f447f935f4dd53c339d6860df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7eea2d71ac858f64ce59286cb972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3db00e83e4f974ad6cac8ad305c157120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916cf9be271aad66f8a4a9b26bc31da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19b29858d96456e6147fe03a29fdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a8f6e8a59cbf109b61e88fcd06d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2ced8c5a67956ea16167ae34a8369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd08c7074c190f810bdb5ae2afe056125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851f761936ff2a195037d73de14cc27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dafdbd482091db281d9a31f05d220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530f8fee7e8b598a9a5ce49bcd3646e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b168e25fef480bb70d9f2a21eb2e1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d403986e7098e675384953cab6da6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32938c49aede92506325f62065aeb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cccc5748bd14bdf244f1cb7c7cee99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb083d690e145686acb227b28ed746133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95699c95f866206d142528d06b8fa5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6393354a4c385964c3cd82e677fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5827ff622b88c86b9bfc2343fa1ef1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9bb227db2c6bcea26136d0881b996137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d186a0c9ecfb7dafe1601207da7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b6dd29e678ac6840d513eca07aff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5848667412150b72bb236fdda6a908e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83f731b62af4139ee0be8dc1e827b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ee5ca67a7506c9e066c2cc120af4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7431bae7fbcf289798db592092579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab78762c24636c6abe4c7959585c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcee3f7d1262be0f57ff2de416541b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff80bebd4daa9238c40091966775fb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ded37bab964d55671818920e1930ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89ef28007f0402f85b5748472f972148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336e6fe88e82c82a56c33ff49e19935149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3e7a57262157a76f25f245696d6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044faf7888d609d547cf27f77807752151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c7f78bf77ced66c00320ce282f543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f50e1c8ba9f2cdb16ff5e549545b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77635292e8f2f2b3f380e8da45d4bcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d18e6beacd661b8d0f973c5ad07d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa4693c5b7fcdd1df90766d00f2b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da3324aae14d80ba3327e6407bde1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900301d0e2e57536abfe0e671b0b34c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14050bd18b7d682dbe550f5a39437f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395a0722a29e48507ed57ee6aaed13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c08d0592cf6b77ea03884da85f3fc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b56950b5ae77b13180a6d4a921c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c615f11ba180761ab9122359abc9e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a296a667ef6c15b537136698e09c17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177974e52d2640ddc985d9f8f3fefc6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe852118b0f67d6e306b0ceffc77bfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77676c537eae9c42b20dd4ba8b5867e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442296b6737e9574a8206d52ccf5f58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38153343c36279afe0ce7d5309b4e7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa0eb464b76d7fb9a5a3a40a00862170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abc7ecb6c982605dd5f7dc5d986d8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1dbcc0d0abcfe8a23c93de6a04cc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde22f974b76144289bc35806b4bb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf632a017b7cfa390348065799aa5ee9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba94ace3e336f8b64f4596111f27e16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf43661b7b95155ddcccb1b12fe5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ee618cab5a2ba736cf8dfb7c1d17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beaa6e1fb5bb3412a2749f78e00162178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dba8d0a303e87de36beac37d1f9525179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162f04335175193fed220aa6dba1365180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd9c7fa925267855ff05d1bc59a71c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455e792a33f26d6dff124eb7343f88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e15190cf2f2e3229a672f9c230e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7716116002a10731e24ed8a8b49cdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5642abe9647d5a395d33d4d8c565185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b42c2b192a2f0c615b56dc1e863b03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a00a2aedca4c5ebb04de6392a06c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267bb377d76d21d8bc21d12044a49e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec14819b7edfca17287b2104c79dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b8fe9c1ce1b654e10bd09569550dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d47ffe1b995e8eca203beb0dc230191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d0836bbca650fd4d86ca568ac12e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed5916ea8851b30fb50d7b9f9d419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1721c14fd4004193257c58a37a62a76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7fb61533d1aacfa40b5e8e9ec12fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf41f87db938e4e65d295b8b446ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d94639f90f5ddbcc86e38e4f3fa88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a2eac94a1c00b065532e0e42585d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab800946f94b381dfa20756c36a75b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62361cefc2f1e2f75a5e25f5c563472d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e3c61cfbfe14f5099074330d620b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc1b47c2eddd85e96486c57cd68790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0996464bb0e216493cc769eff40b02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba631e35d3b3f35af946ed8870a4aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed505ce5b12a2da5003e53144fed3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb7af28f78dcebd7cb6de6c95b6974206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12137688ea2fd255d22a3d7d84c95f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e2d5f6ee165b821c7ce5b39ca71fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6769974434bed73b26a2e76e5e8d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf90b1b040e27b8c54e36916370cb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee47c6bc8df251a88b9443e6d28d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d04bf4c4ee740f93f524aefabd23ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfe49e68e047b90aaa0d99ed1d4946213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d3690d16dac01829197f233e238a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6311301f0f4457677d154b25012f4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1b4c93fb2d4a7a9b42617fa3719e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be22a1aab4e16cc8a0a1d259fd950217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc9d607a615fa27b17d11b6e6222c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f8e3ef04d6fdc6c58792197759d67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f07911b4439e2a372cd66a2aa549220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403ba51b5a0feddf228f23eb38bd034221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1d364b7f2f9e04db2bb757b20a649222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b2e90f28f73788de46c3830538a0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b31fd18400c0933d94ec00be4904224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382cbecdf9e449bc0f00b2ce4b9fdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d4be49a54e53efca4358a91289560226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eadc41b922985f23bed8570bf73b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1465988bea2c2f35efb22a6e6baf7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd7b247f6b9554f5422d0870ae140229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c873273cba4b4411a3d190088cf6db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d1087e4539b400f4228b3e2554135231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c48de319517aad76b8b79ea3db7435232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84421099fdbe90417a75e556f3e1d222233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d57cc27da3bede6874bdda8207bf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28159ae346fbf7620f389c578c7385c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa009c5197ef3ba3dc3fd60cd5b89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d89d95d9e06f7a1aff15db44b4aea5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4264cd6d029f4b06df4f256c5608b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33deabcb9c75303c2761ba965b1d302239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d870a68df18aa4534edf86fbbe9084240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb09b5754100aca19baaa18c9ad8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d037b569b4975b565fe14f13814cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7501b66733f3ba47df56060e20215243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69f49c569f1c32fd08203060c2a99b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a6860cc0b0165969f2238c2f3114245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84412cba83a563c776bf6ad0511a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80880b9b6c88260c704f5b33b81a17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361db3b30b8eab59bcc7871d304046248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e941617ba3da7e48c6038bb0cb3a567249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a56f9b99d7811b05ff9c429231864250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107092b33e763c4bd7589c1c4ca6c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a0d99eb2356b461101396b0f81519252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805bb2cd606a93721d38e7ce88ebe82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad29372e2d479f16fabb757e77c44ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6578f80e9dac7033a5ae3f90a9506255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527529f063c80b0be1f37b1e04139443256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303af368c6553df06af69a5e34afbdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f574aace9b1163139f55c5756cc8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7edb33f28e0f9df151e0cc2096cf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5beade8b3b54a92a5e3c3396615a73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898498ba51935a0899cdb36783c78f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfebd7ebab32a9eaeeccda09b3095f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3da5e2577b36501a6819bf9e79e23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9052343e024a922cfd5b8d3c524ab9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de801389f0c52b2e78a67dfef0aa0f73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701e1219ac8dcef2ccf548b7804ff9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f8e7352f86f7e8f9ce3d3dac2fa0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61534ecad6b51582f61c35b1df018f33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3d630113185610e1f8a44575fdf11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9bcb4e7b93edfc8a09a35141a688270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7b3c3c7c3a8b36b85db1c6b7babf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab1c8723be4afdd06fbbeaa213965b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df9eaa9379a7057f63bf39433caa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf184cc130ee4decc3eb25ae4c3ecc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c42b9756213a3e090559278ee34b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35351691e9b6c902dc39347c795e89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92f407c83dc8556a1234ad0ec5113277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f22be8a4bee4a6f1fe7e48c90f0dd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63bc48d67b87db1ba53f5ffb4101b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008e5e9b33975e02bc3e0ad7cd719f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d96ba6b3c4dea11ce09768bab9b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7598e14f5e7a0043f217acca41a32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d9c05b3372ae4bb90dece9d2ea76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214da57c5b29799fbe74e6732c3513b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8165c5117eb762cb6e0f84f8f1472285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5704d0d94d02fdb3b0cda6d81c08b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26634ec781d663e9c2e8de2041a8a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe597baaf6f29a7adba40cd5e54eb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d1b4f310bff9c1f37f38e01548c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a88ba6f06e83d9164ba7b1f8e9a4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12721cf64047618410e5b1a5dd43c298291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce966cd6d585b3baf6689791b6243292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2aa6b511363f90d7cd8ab479546a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45160251a2faaeab2535869995c1ebe4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3231299fb865a7bee146478c94eaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d3aa58fd8869e5a0cb07bf89160c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a3348805415ea621af970c10ef6b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2340495ec210ffa31d75e3abae95a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5823fefc9a2dd895ed8589f036dfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac480ef8755450eea8e3c6c7716362f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb7c6fe1966ce2cef4f578a575153301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46df0edb8b97da4de30a3b1357df7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26af4e5b3b621c5cf609458d41651303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b84defdb16058457b2684937eec8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180f93f13338b6e57b4e2a52781ddd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e84b55f8e8838d9826fe6c725660306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efbee74586adf21a613fb5f87dff9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57264b770d320c2a640311dfca68e3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df6f93ceed873585c898c6011ff176309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301999851611141379296849b594cd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac69f38cd9999b31a2944587ff1980311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4d51b82818d0a4b50eee008b4127a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ac86665c9de83a6ea7daebe70a45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c120776ed47e023bcca954f2d60b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29084ba5d5f8f2bd230e401f5253200e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc442293f14e93612687c83810cc84b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42e03a73a4b11bd92ce0c7861d73f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfa8ad71fa9c1bfd34981b4dd7cbd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa4df4358dc474770f310be66658f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c8d4a51bc1d0bd14c89b1fe977110320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd323bafe7dc8837b280885ee53c38c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee7d46c3ca32813eb941c6abd79ee8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de0e4bdbd3c60a96d71c8e24cfcb69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87508f32d03140dafdff5e15684123324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ca7375fdbd88a924df00819f84ae4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575debce4b9f246569acc8169277823326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059f86cc0856074e984e5910c2f99eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e811814749baeb25a849bed4925b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578278d86a63bf2d2c38a0de2c7ba40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a60f29269435d8decba41e3b5cea7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aab4cf83497cc9124677fdbc53061331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427396ab7e561858131dbec21cc042b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a00c83978c3e34c8e1f72ebd87fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1aa223ff5bab3522437379fc90aba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b831d0d042586692be90e7b69014d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d32ad78cb13979d9725617f492cb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c682b65dc94a8d80327eccdf7925b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878165a143474c5d9310fee151bcb056338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f2e8ef8b7417b1ae5510605a5a4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d9e005979e2abd668688b979ab873340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e97469a8b88b0979d81699da30deb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6a8706a74e86ce57894d954b2a872342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e039737db6a5df1a7ba8ca58e94c86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcae7fad3fb264c998a706a3fe3662344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ca40b57825ab4b922c7476b185f16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c261febb539aa9a4e6a529227ba265346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0e6e83c01fc3657ecbdce98d22a45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7e0d3da4ad1116af25ed19c0e443d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a5cbd40982d1908a7ad1b3fca577e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc90702aff69c5a21fe6d1124a797cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c9e611f4ab81309c66c26b332f38e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269813cc803101ef0996e59646f27d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892e68dd8d20dd6d74abb4a87b8a8d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e1910ce4567719846701aaa535d5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef508c331d67d7152229d635f0966204355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6a2451e1d95de5668825305787b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714be9592766c9a688afa53f8899913f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ba75b97ceb7a5c72928583e9766c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e67baeffc906d32a9b28ab7f43aaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d6560887813c68aa7477aa99cbe73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6d0c2eff602f049c060332cea2160361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f59729bd9f8b890ccbf54639e744362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb03e5ded44d40b37f26bc9fcc6e53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9619848f73c7d95f849a1c59b9aadf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63b91974bf7062aaab9c2abcb61f06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5565778e00feb499fd79b379532db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b53f0a63b1558d9f3f4aabfda5ef7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e2ee41f74472b047fee8c0538591d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b43f8a3868fc3025105fcac47bd325369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed2914038e446881a85fdd0a5a7d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b0af2611a7eb4f260ce392e052cd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2aec901ad1464d255d34b7cca0762372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66303aef1b14a8c57430d2cb39f92ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa6fe4f17869ea58738f3cd54ddda3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f58a9023a78d31d32d05bd8dcba14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7fa5af8f11280572f97166dd1af2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747d95bc09cc87476a21d2f387fb5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86f5c011a343524181f5ed56c4a71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44870557bc65e80f468fe698dca2edd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965b878284a5a4bc1512bbbbcdf47b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a31a1cd0cbdb9675395a9429659e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522af7eebdc27b107c209308add1eb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564334a26731177fbace182014f65a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf4d3568b1ecdf26373be82a2b0198384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e00f3354ba28253bb4495b94e5731f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534aa4e33739c676e196c5b039dced8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec621b57712d3296fea2225bbfafda2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e11bf9fa30a1b74fd3ddf572aa3ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517c2185da55b5f725b953634473b37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7af9d64d7cd36438d5625fcfe865a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949279a21f4a423d1203c1a8c8fe08e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f15bbdf4b86b1525e31b5eae7aa5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7762c1d1521af3016e9e1560803b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26a35215c60b3e8debe4f67a595822394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daec6e332520b9c3c685fba694adef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28c6cf02625c7c5f0feabaaf66cade396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0353d511c6e9c82116f549398e71fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2068a81c25131e9c74ae798b2fd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c43f3d3882d6f58702620cdf9b5aa5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb6736a20ecdac89f593aa41b9046400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d5f40c684457caeff30ebaa5b2bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da1858afce446e2e29d14dec77b54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73023e4900eff8fc5bfe0c026bab5fb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec24b32ae13ead42b8e4edb18f96b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab44a74cb53322a598748717bd907a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc6ff3f84df8863b633991e94782a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b73b0b6051760cd19cb94c12806a58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a588e4203d9d0454b84210adaa6a05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68a5947b160c7e1228d7dbd14403f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00db9cba69815f76f26147d2838e68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a8ca904956372c2914b95067cfee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b5b81fd307d86d852685f246ad75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c005aa970928f77b72520f778b317413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d0597129efc62b692e055c220242c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd2e635d8f02cf90f9379db3953b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9fe9bf061fd97c042567927b849a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20edc00822865f380daa6b927bd0dec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ebd2e193862261e3391f2d4b98eec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4fdfd7e4f2d5926e1aaa4d191a236419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3b5065a3c876d53c44ec1d82b2e29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856723c2d58a535ad3808de899f43013421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b56966e94ea4cf3b9468a28057cce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e721336ef62823e4818058ae35fc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8f09ec451c416e9c17c3c5338736b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac35c6d14c83e48ae3a1345a28a6bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680aa8192a03e29d11eb178a8040a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9477c46f687d30f8307240fb6d0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505ac4cf5239c35f514d58108ebbd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec3e0efe5f2effbf0f90dcb04956f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9abc1ab25e0c1ec936ab6aab8d2df8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8f7e4fda21eb29c20bf68b48b8c5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489f5e0f33321b34ca0285b0cb2a7df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a329ac4bef37e39e95c33702d7b66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa384216a3b10f6c84205e1ca4f3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd82d679883fd69d0e33f5faa2329cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff99f3bf17180333849a3e67865e246436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a13a3214e46c611daab81b59b8c41d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6ef9210cba3cc7a4eef7928013730438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5849ab4087816c75381bfddc69ec8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820deee5072e2aa99e72a94261881796440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc049a2b9bb20b3e54dcc8bb87241948441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031d025876132e7ac7964ff9ce3233a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9bc80bc11a36985d5774bdbcaa330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27874f1d6526c7c7a5e7a55ba532277444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2cab250cc110168ccf84c9156cbf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c41341f04a218b8807cd0c31a94b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221234ccec0b7f2a567c4bdb58ac90ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301632b79b8110cf6818b28fa834eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5aa0f5ff99f9067155805b4fea4a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d6cf1db6b43ba619376e896d59a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3a9485df615f802767f4f558a2651451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e160ced855e9923fac28cc70f89c73a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42436a0a12ecc95572d92e9cfd2ffcc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f62508238288c381c8aaf58af50d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2879773db4c940fdc06255c423d4554455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d0ad51d387296e38508a6adaaa1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d24cd26df21a55d69f43f99c668a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d02680dfecca9cf9d5a2e700ba632458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab57bb5468265b8da4e8598dd9fb062459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbb4973cc8f16c57e08aa834422861460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d10b06e2d59821178e984afd99a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704463ec35f57475be664cf4e5ff4d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6fc324a13b3b924471feee41f2ffb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1abc6223cbdda36685aa417931ca1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a6d41e347dcffe01febe2e9f9bb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d993a5d1a3dd8aa19dacf70177bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a269c0127d4aea3c8b963fcbee2d51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8071ffd390302320a02e88061bd918468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5108f284f5f01737c3582be87afb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19871a43fbc124f81716fc1df2128678470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fddbaddbdca9f8c3587ceaacecba9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd82bd3c7408def86e2146a1e670b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaed8b501f83791d2642356d77d2eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb30c1aace9d232ce4edf1b06a7d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51563a1cae7cbbc5740f25cee1d269475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f6102acc3833f2ce29f32c9eb4e95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98478555fc69198f0baec945462fcbe5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9507d10ad139ccae77a1928d165b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298269c87feb250c2b680e647868faa6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca013061f45b63efbb39e95a7ea0ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ae3b745ec8c6dec8ad8ae31783dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd9a3cbcc0e35bf77bfa1f34455e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f57575c7e87f0184b26a666e552345483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14127172825fefd978e694283aa026484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535065de37b682096f629394ab6ca07a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2ee04b75e21201832f5d7333fad35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ff9616e44c350529ff63bcbe56bb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f55c9aca8c24f29ddd8fb7adee524488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774739993ada7c993004f5a7608124e489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>