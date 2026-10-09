--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f12e236d2671b22efa3bcb22085051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c2e8c90d0febbcab6d388fec7c5d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23f9e109dc6256919c7a302699f0c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495df7a1f90af863914b991d5f764444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca1d24154f02a7cdc577546b01b0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822bf0011ea3a2aa2948b371230b456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988718d72aaede25ad0a5f8b2711c25d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f67b59475539503cad2cf3f7e4958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7934d9d2adddd8ffb9e8b92b13ca79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21a126a6a9f0ea1d1b74440520429810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20e3f83ef6c8a70f0b8fce2c05dff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c59011de3cb3c3803c22a75a4422f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bbf519352ebeb06ae4e8996f835dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e749ad616684a94185c3fc3f02319114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff6e0f1177cb242096cc9dd0399a8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca8cde41eef349191671eb8c197b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c511a00dec0b1d1525ccfb14252a4ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38a8c09032c12cfbd17e255f1c8e8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318336b4b9402387a9ebf24cddfe59819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af4dfa3e2fecec68f7a7c6d18f6bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab373523c660073fda101436a21f2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad1ec4b3dd88eed3283b259050acf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201defaf6381fcad9a77aa76eb1137823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff85c69d1236658b859505157723cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c69cb58b4e629d2c8817389dea4b2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815acb24bcf44ec91fbd607014d1a4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05731d3fc449351dd0a527a78d0130827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483195705b196b76e3a3ed88e3042f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c328466ff1dc64d4b1de3d36dc98ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eca8b314be0b0f99da8bb58f529f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48cd8a21b73139f2c010b2e0ec322331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d01b5c59a1b88e56d16d1a9886a7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9958ad39add62339b4a696ed0f5d6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e140876ab433f88b93fff8dbbfa2ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4a254c4b8cf90ec06c2237fdf69f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9071a392deed055ae56a20cd7bd27f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780855dcae8cdcc8792d1056fe06699b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bfdc943009e37444a92e98e98e2e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4821d080073d178c1fb930b017f3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c663b7f7d8d09eccf786e4c32193c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269ce35f8f517d2eaf13bef4f725b1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81dc73f9cc0aec55b987763f7930f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c6d7f1f27ab94800a14019c4677743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b107272b2a0b9685079646579e563f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d15df11642640690f9c052893df79545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd514f3da6515c3c3abcbdc5688baedd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5b18246372bc0fec8a03c3b0d32b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd3b29f55debcb2987d56c725a53348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08207ae8d12caa9a3485cf9fd14be29249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767d6a7e06e01e57b41bae1c73a797750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030903e8728d5da3058e485355acfecd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c877c65abd8f0f266635a69a27958e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2095731fa5da05124e7af2149d1a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e39ab59b8bf27749beff42a080fa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e276e47050e640a9424ce33b44788055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e52c294069fec6fa042b63694b5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a143d6ab32c454f0e602973d32371357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c91ce44bc8caa4c4172666cbfc5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dcd71b29dae18be91f1fd4d6fdc5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3a14e707e4d2414ccec18262066d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d56c582eb4e101eaf95aa3908a80261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c4c6a2afaa2a8f290e266266b0d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f629ae4dff5efae675ae088f613863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76b5442bdd08d488b8f403d12a89a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d836648232e043c1c482f827516cec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f4377c760bfa51067aa50680e77566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9985e23cb8508b807fb609454a010f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3909a974486c2ed5065c815560921268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2809227327c5a5d61ee02ce5948e7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b6ff7f9fb8f7ef0dd93e2caeb0faa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb860f0aa5d2b7afabf3d406c9e768271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b7d6323265aaa7ebadba92be71e5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb55910c9aedfbf914eb4e65e8b2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aad78be826eba60812a2e183666ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1248d9696f67e0967ca323ee847b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d62620e2ff3aa96dede01438240976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d541ded2aa381ba0117e89209006677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91c8663035e7a1933d1d3e91934b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c207bbe4383d6edf275d2be98202e6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c5316be4c4fdc46c23cb5f5fca1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f0d145ed45cc5519b540e838134d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c06811403b03a4a307ed6ca6843982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf8ee38994da94db6a3e05b6f907be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a125906a7be92b3a93afee39537a11e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf822b6eef90499e4133f69e5c60eca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ee51d2c21764f5b127b239d955ed286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf390d7ecef5868ea5b9722286efce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699cc2af859ec62fdfbb0910f23e9a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d378ac7f01fc117e1ddd6920b2893c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db06869d3bbe824b78b1fa92677d9bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac71e16edf1230a366f60fd6946c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911118438db51ff0a6837e931073b0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc2e7f43d1076b701ccc94c9f177393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b981a863ca7a31a67acd646da8ab394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235271b26e33cb3342056b57e312c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a56c40e9108363b3ec6af53d334296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde5f43e4b561869419e5eb02147d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59a73ef332d965a7d4f5519564ae1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0f5ee4aabfa88f30581399a72e64399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32f74b7e3844ca6b7f6d00099444f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a805190e1f229e70eb0e3e0ac691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ecc740681543c37ba07069c30a35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b7d6a2baca080f3992ded67233e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7a44baa5585e2986fb8951b4711a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf409617e1178ae4faa4a738f550a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22c2f256e49e7d649e926a6005946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be62f6f2c1f1d8247516268030438107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a7238018bda5a052ede1da39a688108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33b19bd11d75cc6cdd6f0d89c2606109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482296b6e9df22f2a6f5ba128ca6d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e037a517b4a7442a5baf6def191b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6c86b13c6e6725b9aeb9a6dc3bbc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5e65a08d355b5a4ac971b90858ee5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865172d136e673cee0aceef483816a80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13654e6e38b12b7d6bb9b5f7a3b4195115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d3ce57a4434c19ef2e52e5b00e71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0325ee9ab709a3c165341b1040495117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd3d2547a5987bb966a92d66a08f7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce889bf84129acef3f85d9b7f16b0e57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5436bba2170a7bb3433d80682a751c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f6523cc0f5ceeaf465536eee0433121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d417893027063151a2aec3c9f7499122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2f8493032a8683a79af3886fcc80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7b131e7e3ab3bb4dd229211c2172124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb7d213f39ca988a0a8a09845f4e67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9da235667fb8c001a6d014046599fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333767eff6a5b75072d265fb78bcc152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa965becbfeccf72287da6f37d0f89d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70508f0e558d43e9dcf3aaf72dd6450e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd11a4622118b395c3896320caeefa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44cff88bd0ce0c875882a90d7db21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60824ae9ef38fa3e92e1c921ac0227f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1126fe5041ec7d2d98077680c33148133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdaef9c9822439bc8d366479ff6d89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59564a3b5f94275b451101a4a74e0be2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b5e46eff3ed7938faf7e5cf38376136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4c769b0745c772f549f94a74f7718137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e6a820e86113d3a02139acf9880f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e3171faf8138e1fea264d253aec2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e595495eb5e87079616c5dda5347b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c1315413166b7df0351a3f087dc08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5c4fbd3bc028baf04b353c48be4b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b711ad78cdc11c786bc0f8c39805e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8708fce66b2f4a6d9cd09df52224447144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732e3de52c00b8807f3692975795ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5d2c78129836a88714612e4e70dfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27135f24621f80bf96f71a4f3db80df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c50cc04d2599107402429bb8e93cfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb790abdb2e067be09883d21cc38d0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd64f8429d2217f1d4bd631107de18a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972c8a8afa52530bfa5297705704d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e266527dfac7f7ed2f5fa03712dd743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861333ebf7adeaaac9655e346ec5b0d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4927e2025c2acc7ce3471dfcb0e778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187978cae2b1f5239316bb3ea06d5cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1beb2bad47f41d43cfd16fd13f088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8ab5966aa2a37bfcdbaab1cac237d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deda417c6ffff4a1d1f859b4ba4d44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a85600089d93665ea87b0c486eb9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca895bb0298156950c835472c1c73c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab87271255eeaf4a4e1b61e56a6fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364794c3d0f6ca38dad32774fffd54dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1718eaba83fc22a107045bb819df1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ef19912900f619fec1ba4aa21cc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2531204919ef7bbddd67e30f3327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f192ff0a2290e05ddc6c4b9e2e3118c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618155380030094a459af55f6f03aee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468ec6145a13d167c2c0ad91c595fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2cd2ccb71de11ce88a9078b58b79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce797bd93b798d23c95e1a8cac1fc22b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466f784aa4b65e4f3458c05569fb49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3783816dd2f61ab9434a0385ddd22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141ca36792eeddb723c1e4c374508c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e7f25260be6a0eed091d4b1291d99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea502272bf4db107202e8e843d28155175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8ec56b05d8f55cb3babddc20ed00c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd28aa7b09a72f7e03c1465e9e9dc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac107e9b56294d6d51784d64d22d99ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0734761ff5334e49b1f623e0c2ca0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c85c256f6e8605bded67231e8ff653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241595d02b165684a419929278a05054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f08fc64367bc9559c900d02edc499a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbbd5409a38569777fae052711bb01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd2b4c9f07210a31c07daa8bbea7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619858545f5cc79c19ad5a11e64c536185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee1a72ce791b60219779ce24247520186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5372cb764970b977de112b7ad387706187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb9b77c8fd365fc6b31ce3cd53391188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33247fc2cbf88171c726dbe5a1bb0ba6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0b7a101a6689c7933fb5e66fc935190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae265826027d24f22a10a66fd16e33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26199d5c937f2432865b1f588d01146192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2582d36639dc5a549e9eb507fdd3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6adf59c80fbf537bf4235e2382cc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768723f9cc3dbc77279c0630455e75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751dc5099bb3195daab8f712c1878f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880937cdf750642a979831a2180ad110197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a0823b6322c3ca7dd5c64081e1052198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a44d23a65d666fd30a221afd9e053e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138b3db1ded99419d14156d8debb30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2f2a7f35ae216c132cacfd162367201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcf8841d404a0592e241b8be9aad56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc776d6bb217939e4558de99e9fc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd302f981a1bb06f82dea6a0f51cf23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6446180afec4ecd49109a4a296133205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91839ae8d01fe9a694999101b7fbaf34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13a51b855c50e2dfd662b8c4328170207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370fd77ec3b3bc2b2bb9d00f4b735b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201520ec80f58d1e0f969978282504209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f23789f69a76ff362f0ac52c6c8bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82ad1af11ffb29af99fabc914c844a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ce84acb05cf497085092536f507f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f86de0ddea4fdea868f4c3d31574213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73afaf1d35a80be060f5d86a12b649214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c76207410c35b8da20eec8e4eaa7e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee651ec171a6a5da547c467d05f3ac10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e238ca348f90d4529df7d9f7754458217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cceeef60cf3271c85c804c54f26300218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fabfe97a15700a9d62d9d969367864219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54889bab646037edfac5e3b436160122220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a160f95bae42369bc022423b4c05533221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e615f9497131aa217f7b1de316f5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db0f62b8101221bf6e2d487758dff9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10575d4c358903bef981f69ccff63d2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8738ddd717c4d66d1140168474e592225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7e4b0144267421e5b6246db20146e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa616daf86a86b5404c71f6d7a9c628e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76ec6e5071c2d633aef1d5bf68de83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd13eb9de03a84391b049671714722d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446264cf9f37aa77c14fda41f7c037d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1c169e9fe1a1c49dc333ca4dd3e79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0a16dd44cbdfc1c25a88469fc1a04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bed395f32844a97023cd99187f12c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3f1d7a3c971dd4fe902c2ed67052f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539098296b75b17b3c26269de335b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cdc684c069b7aeeae48fe317a9f0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de70781e9052a6bc8d788f1c4eaa3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cea9272ea90d06a218a8ce9b3de435238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd74ca46da3fc10e0fa3b9bfb51b7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5559c6b94c4a42d36571e4af1a914c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968593df0ffd4157d61d2177ea9ea743241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044139f55907603fe0aaa6e0a53f3dc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7657a41b961d2f89e76d305baf1c5a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6370df1359f7104b5a2a322391e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a3f71be49085e285c2e9d41cb1d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a5252970f4ec58e03e8e99b3731c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68437463c340f2710f16d3ea90c3b780247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60f07c9855b304166323c2bfeed5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426e34fc33f8b40863ba9261a7ada3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dba26365e8106a2c7ec361b555a2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66d6ccb686d9745b68c4aee660251c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d076fb66735da00be1dd463e574e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b5d76ecfade228f5fd7c02f1e5f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040f34c8ce4a1f6a3e327eb11a7d9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a774715ba6de695815110f2c13408255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da375ef5da1df42901c82b1899e43eb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f1660525c7191887974a05e351630257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd8b829e962c067730199bf94c72e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda85c993640af9d59ef6e0a4b098d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b490dae207bcc360bd96daf8a1cf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a8bd3480ea2881d89333cb3dd5d28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e259692121588d7ff6bd279782ba7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a430fe75d4f7321f6b5f80a98844263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef64613a3d5d3444612c2d1a65ce65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ac46901e25cc98d7d79bf2972d82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09963e1d261ccb4e4d20cdc63cba2b94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b792d7f631adbd7c5f0eca250e88252267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a4c27889553940f3ffbada5e24d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1db1f9e54c917515b7f21a6cfaf82f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c15f9f3eaf30bed050ba242134bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecb93acc48790d319be39413f33a35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459fd6c53dcbc3d2cb300051f5e405b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670815d9ae695666f37c1d2e5b4070cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db0367c5e7ed621b3012a1763b4d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d003fbb29d9f2e1f5142d7264fd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59256fc2d5546f11bca6d07c532fb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b00e4885790479b494285283d96e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb370596a5318cd7576475c04f4a3fd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19415b3e02e5ce76d2d580a911981410279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc8d22e48e8b0b6b5d359ce86cf53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aed3f198a1541d50c16f1c16c3589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f4fe747addc49392aa40336cfcee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d7fad95285c8562d8e3309ee8b4cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b72927dbc9b43b9e96210534d5aef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55e15a266115861237660380dac6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50bc80e85883559d5ebe52f902a50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5c42469f1a5347c5988801807da14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dea3d1dc859cbe4776bf7a1443360288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cda71b8e735c787b43c9a5c051aba8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda304dcf2a6ba56669974f8e3d45a35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586235ea9ed78c681ed123b0ba0a8894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886924221095e3eeaee1c37a43bb966c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a733c2e21ace57d8e6642917627cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5967317ed0141fa4fd99b348caf18bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cfdad7a117a1889752b8e8fa0a99d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f9639ec1ccd9f7d5d50f900f3622f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bdbcae90b1553dd7c9e0c08323b78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c88a7acbb6ab5f243ab4d8b65cc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a543f57548a10c2ef42ef53b84bff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2950282b9e8a4c7182bfdfc0e226e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31953ba7f983c1ed0ec51746a62176f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eafb09c910f9635b1a0f2daa0c8324302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a0de88d5bb837926c399c87825144303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9459ed9301b2534038f5d9728f5ef4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e1bbe4834e7671187333f726862e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769966a8060602786161a3c382e94a80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8ca384c9f04ef867c4f5b4f5bee8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fdf5efc2d4cca72c484efd1568582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47bfbd42db10ed0e88fe776c0cdac2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24518d6b7353d7d78f3fe7a944bdf1a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae338411a4b63abb34de877f6596ee9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932420dd40685a71cacc27ce4d57a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17411cf97476baac32d16252618b499e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b42e25721439d6876d93febd3fc2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6576bb19a37b489c5905f9cc2e95be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899161298bc2259de5adfb44dbbf3b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d6bb9e22a60ef45148f9b890922f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df3239fce2f67ed9c81d1e39c00f29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49628d05ad1e4e80891e82a2d724c599319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad43a0b310c6cbef9cf1f78bbe95e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b94ebd8cd47cea510d84b6eb5527b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0447180cefe9e86c5d54cf572ce422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2832f14c019280d77dfb3a64b8c88c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd76602951fbb8a09c4ba3f07bba4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f5a7430952ddf8e21fb885db1ad7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8bdf1a764ad416c2109fd6ffad13a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc6d90a4411cbc4c43e99bd51d4ed0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bb8368a03a1a7d6928512a17abf1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22c3d6f599536663eed933421b1f70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cada4f263c3686f4c32306d4cd25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7833e2fb23ee898b0df751c8da86eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc74f3caa1e0a050619a94764d5b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88148507a870bc4729fc79556fb5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38cce92a080234410b229dde2703e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76409d2dca67fa797f3b9386214ffd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d27234d6bf750255612f13c5c26614336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04903ed1cccef183321fc26e81c2e392337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78fac975d8298c7ac68ee5e845a3af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cc62ba8682b1af26d87f8287aaa33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53cbdca5ac76ce880f4f00d5c615e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6585a0a5834584af086a447883e9a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a0b58fbf963606ec661020a15f20b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18d3dbd8da50769cb77e5c0bc0bfbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e2d052c889bd7ab9eea20a52cb2f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78226649deeceb04b755b65cf62c7749345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3362a02ac596bc21a337a0a26c9f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97145167c7271ee678dbfb591c360f78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a72c3af513ba714269d7b5c74167b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc087dcecbaf70a157b4191383238a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04548c09ebe2bc61b17d3233f0095d9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e225dddc6ef216eb583d557812ec37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db9bc3a9d7a9c26da3b91c12df264c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d03321a63c521a35e1e141137d957353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fb1606b54ae344682c7c02273745f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f812118acd02aec76f3999fed8b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c30462eec59f4cc3498fe79f27d2f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca958eb6699175c80b8b359f35720357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a10e45d2e9ea34531673ffb2dda4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6553bd32b4ceab35c0f12c997ab75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a32e63d47c1eeb9dd12b2173f19f84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6e941fd5431ed35418d50b09c481361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96676672a9f55d8345780599f2221d94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126507a83cb8da4c2a578eecdc7157f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb2fd9eef444842661cbe75a41b25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e2634f93a14d85b755926a0e3e244365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f1bee200cab8d6171e25374e21fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc5f82eadd9e16cf2c917ba0421761367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea30e913af706dfa4881cb66256b4c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfc27c64855a1200c62f2dd8ee0d56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaa7000d3d7e1e457ea2ce7e384b86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c9cbdb3c7d3853cb193aa6b345634371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec807eba8b575cd54bdecc9c3502cfa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5ce58004391cb23d390af1f426a12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e7abcbb161e6f19ac55625e9dcab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52538fb5c57bef4341102c1f83e0dd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e4aaef6dfe0acdb60735fefc32666376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a8a3ec15483130a6b497612076696377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bc5b2ce19926608c4f1f55f056e2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a47dbfbcad8c13d0f097a237c747b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a102012f38219a8f7b1d26e387096380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f6c28b038249a98e7f8d93d33095381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3e86ae0f96cdca7770165be215b27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d6e51320f8b8c2b3002624d2e879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c2d4eb50541c868ce362eb19b7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514283349e5933b4e9ba1db8ba6d700385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d60579c642e656defaa486afa70ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8c1baca1a4f8e0b212aa47122692387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9424475226e6b1787b1caa9defab2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c49b2ec270352b474fb5c0f3e6fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a3fc172564ef0812a2513f325db89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493676e36f3b6c4f606d90ed728d87a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e7232ccf5a835359593aa9f51d7f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7179796d88d7382b16fa893b70e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e3f40c1ee48ad977e5231e2fa32f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b3673640947eae9197e2aec5b9cc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6452cfa7ab4d4529f133c486062a10b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb6f63c4dc7223f79ad10a0258c33f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43866880ed2334c359e95688382d67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed277b924aa96f536a0477843d582399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1649675c18bba2e1305f8de0bd17b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e9fec1be2216c1c1daae71e566bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379d11c38d90bae2d3023e78b37479402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c689b0f728429704f0c36202d5c38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c73e6cc3112709c1d58b565da95e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905aea0bd55925c6ddbc23c7971ba1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaf905b0dc20fe2a3d2c44f16ecfa6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419f6c61b41bf9c402723faf65210ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a61f93a31afe74f8fb747183acdf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d90580be39974a7293ec95bf0cab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540431e4916a4d1123f5c81c4e766b47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54eabfec7d519504410f91e459ef8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed6c2038361333bcfa2083c64b6cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a35554b2af4cce5c3233b9a6112a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5716e614d80f8b3047fa295efa04e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b859a995206b154ceda13baade798415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793a693d8ff4939b8ed4d39b8c0f98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9454f89d579b040e77cd4096f86ca8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de0325e72caa2f8cc21f086048336418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cba775631bffe0b307d37e55be6dfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c0c49a6abcb2edec7b0d4cc3982b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d7118355b95065b6e980c92b83e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d9a0378a910edeed497739c74908422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08dd3e171fb6cbadc685ac85d2379b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df3aee481c22cdc713fcf54804de57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d96307d0499aca7112b91a7590db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e406662fc981e712ed2b574b565deb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d401817904cc7a52d2baacedf4a0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca659c84271c032091576489bf05b29d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e0be979cb875833de5bd45eb8cf1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b792e6e66a2f8e916079e2189132e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb299923b13485fdc17c5a74b69ff70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5845d0e35bc9fb6be23572723391ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf51044902d869601041578804f58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39af5b5ad885de840c41b792f11512434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb57e393cd487373c133150cbde4158435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251e9bcf3129884a9ab7e3133980c1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5998a6119afa2f4366ceed80efb7ae8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f1959b365dbaf044e067f2ce807cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676dae648731ae6ed4a384f3891eb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c57ecdaec37b100942a8cc2a5c960440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae94519285bc8166555a91ca692b20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0e7760bcc185d88343edea80f16b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb7d25b58484074401217b52489da6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb6dd539bb82db0648b52d4d12b02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab214e4de2fb6dff34c0e929acc78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01786fb83ee4b1272e11fb6facc600d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bfa18c8404355d1b163598ba6b8ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67817e0839c6e0a6b2756b861dc7bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7cbf2e6ccf08f156dca9dc93c15f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360594aa4469610f8a8351404372ad4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd55846e4dd2cb99faca0d2f49184f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6504a189511685f935208aeba7dd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a37c252385d5d7e5a604d8452328a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bce7079b0f13d3fc6fd2cf5dfdcf8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239101ab08c54d17d2ad53cb1ac13909455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedfbf913f4364d968417bb0b9f6f1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a73f9ea3e78f98deb650b53d73b317457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4486e1177e7d1e2696108b854f8073458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687f52f7ed3d94a0ff76a6fa24a8b00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933e711b6dceab251286a9e28513ac0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb2accd34f8c11a0337ec5942777f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58da5bf76cc7752ac2817dccc69fac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52226021af6ecae95f8d4c3fcee9ea61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f69b55bd7a5d8db60b2bf6774f5e47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ec672448c5937377619cb426d5bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb438399f1c97ae2b5b6d1e4c05cca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2113b87bc576b2d969a404f638123b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796ec91a53642553d7a2037e755727468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86676cd977169b67af66561a12f6e1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f06c3b334d8a252a4c9816f61c86d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6920fa51302802e6bc19445a14d8b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8fcda5378af7bf3b16970411dbdcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ec2644b5067753920daef70dfcef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a89da490c1d710c3dd194b793c7dda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ff32f6db5e556f27b8f765bc10a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7ea99c50246c69c968a0735d09cb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930a239b961b800b732b2e1bb4ca3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a3baff8bb8c5ee490314dca2d459a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea08c152270eef0aa4563f38662b556479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc321ba90383e742c29f9d2682cd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab890e80d055744d1024983de284f0d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d276817a836218f6ae847c16ae85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0cfbb0bb6229222436b203ebd9d9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b3cbccd0cf067f9d8518ce1fc0ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d69ea9cde5f2a96922e64d60b90c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f52e8c043938a372495e758f53f7dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853fe9436b0a9b30d0890c6c61251cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ef746a373cbd310f4e1bce36f4ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9659a264b3c85b3c46130a0d9aef74489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284be56fa588c3f956c5a4ee93418ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c2616e87d10d165addc2f83c99442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce6b2e84980472d296612a821e3a733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d75b84324d5181c978ece4cf0464e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510321cb1ef66c47e352b17b974e661d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ced8de00e0af29543f75174e7bda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693426f6b894f4303322268a3cc6457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357d987fcab47e9c179306ccef01428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0189d65e134ca7cad338754b5a1eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028461c1e0fa0913ec23fea63d181b1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cfbba017b03835ba21dcdd8e3c7fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09327b6d2db15404365eb25d5269dfec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6a509d31203da5e39ae9fd2f8f0af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572e1d0c3ca8111864f9f86cf91a5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db1716335d328a0520a1e1041649515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525461e76df2fb6c050ce1f09746038e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5d803761e120d2d59bd0c3c790f0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f7dc7436b928823b70ebade043a3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b2d54d9f6d393a4e5095653533d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbf2ee3d829d596dfb9e5ba08f580c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df0c338f02b0229495841447ea128c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517cc89e0f19d68c0c58d35abf71f0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcbf5c1f4cfbe4e09689ae5c95b10623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf31d6b6fc0e25443e88cda1ee7ce524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a63252a009ec2b442bf565c3ada03225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14031210e883362a4161c28741b8e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c37821c392c7c5356a250c8f9dc5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fc07a774bf58d3d90cfd3ad90b1eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226ef58fa3b1504ffe0f2a643084d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8dd0182c4eb58dc228dbc86b4e89630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6550696dacfdbf72ec30d4b9cd32031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b68bf93a0ada605fb6e0e249a01b1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8829f6a5719761ee7a953b237ac5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b45f32f1003aba794d9aa9ff2933834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882bb65b24a34053c7d80c400c81b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc31a5e17c91087ff8b02fcf66a18936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf49f22fd35dc7f8a76ee9e77ff6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68b0ba1e6c2efb7b792793565de49c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f217c6166cc96a4a7c2071a4b409e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf16d60859ccfd467dbb3282019d1f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ebe5799eb59564d0a0daffde765641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de18fdf96cf2a77de80b082177b93f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067fedb36a0b214cf8e2d7851d6026243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d14bafef7bd57670e0876f9fb40c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c64f3d18c571a11a90adb314b05a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b05e512d71378b31b3fde48d104d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543b16b3f52013b044353c3b265c8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383c2a57ec3b14ec3dc9880effcb79248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371f30409229c6afba83613628592e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c3569ccfff4ffb2bf9120910134e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249fadcda688bbcf6d2c093e01e66251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaacb6b3cd9d3655533ff020855156a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdb035242cce12521772da2132991c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcdfefcd86446678084781ff6533a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec18cdb37cb75bfe28d71369ae1b7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268018eb66b8383cf2e574262fb888cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a48fdf7757939913a0851b6a36ccab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43080e4f25b47694dd6e9b22e937f0b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f48aaad8ece16b57491c6670b371159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20145ad4368254ef419c8967f1d38f5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7674555108613d9d43e8676945e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248f71ab7d1f022afaa298d482d94162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ee4cf260a2ff1aa088773ed06b7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d01221d27be9554d856afc91bbeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a13533071cec730f91ff7c7119c8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8d282d58ef3f82d70be26b47dd03066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24f76ebadbf73591a5363c6bc5b51f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39b55292f6bbdf3553b8fe96080c1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29343899bf882419a8b78aa1c2ae2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eabe181d4e7178694d706ec639522d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d39848b745e4e4847c006c826660771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c661956c873826f6cab8c3d7054172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a89ca017b0a589a6f31b97a879ba073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2838475d506e71cebcf64176a7cbdd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03164813cdd259db3cae1180699cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf756ece83debee15604c1a46c72ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5789f75bc8f1bd1325e06bf73b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bf59343e1dcab73ca257585106bfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88507f9b89aa39f36155607dc250a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d94a3d8240fe589e3ab18a119eaa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b628964f53c3eb94b87829927e66981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9ade63ee34233142c36477dd9d1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd610ea133b6b867b2c803da2a17a14183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc17f0f879a589259f9df3b54a77cfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9aa9d3a740907467ff30b068a92d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139b78fe208c9e686fb808510e2ec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab516cbc7149636d53f8accb8dcaab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd76f93cf64ddd22a274d2c3f8324288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171114b5eb778cbbdb6bd5881990598f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab55a82b44683dad5459c5cc81bc9f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2376b583c8009eac2d109450af3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76244f3dcaf53887938b62c4ee1e008e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9691ada77f391b1a869b1e46d936aa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ba67a1ea2a24f03b8fed9d656cce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818ecd5f48cdcb46f8d6696711581d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415cfaf37360f1579e43eb98516156a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69981b8b3e616968ed93463b21761a9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6d71051f067eec098e1ce2388b7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f274e386ddc56162c7c3dee400a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be904bfdb7109adfabe33631e5dfcee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea141bec3f9e3b6628ef3463312d26ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b5bab828525d3cd4abbfd6e13aa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01105f4c9c6a5160828e8740b00f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa7cc476caf0345aedb4a4d94b575e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f95c6b640a7ab736f7cdf4c663f130105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96ad3dbd5f7bd62bd05f60c4b91940106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7cd84bda1ba8b3743393bb318fe45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cc5ddbac4db166a57c466d724da44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac281b07553515d8de6dba081f1211a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa7fa124c132c74a874e1725e3ea79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aee74ac08b5954279a4b87adda607111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9be079a84b741d108170c90750b39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc335687bc93897bcfa82662675e2415113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fd58089dac0c2128ffa1c0091a085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ec160b0cd6df3c72bc60a573178ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4638222d776ff0186db3432abac26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5768b81340dc0cb7262e9bd8e31d48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e257ba3910797e383bdf1e3561590118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab78de439a3f3de016d226337b869119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab82994503940860b9f0380f22f1f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3875558594fb89d92981e9909d7d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34995c72393429f643fcac1e753ab337122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad8f138ff0d8eda237ede6463e2df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05115100ff364b0e0a1dc7f5927806d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3e686db7e71bc86056edf281db1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06822f12b43bb3f28307edbbae3485ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c37f22256c408ceccbc4a3df341f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249910ab9ae8582c87b55e2710afb0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d966338c0f5922496a253a4c7b1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f2c572639fbc08be67feee8169b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe22b70d1eb4e4b8e84660bd0d30d67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2402d5de0a22a3c5cbe3dde9c89f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc972b9e752d72ea72244b87b713bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d688249bc375d5cd81d0caab98be3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7f24c2f4e4ff4828b3becb29e7ed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5a035594067cf004a17dd26e26cd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82305b0a869e9e517c7efbcd3f7dabb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1e86ac761f76e13ff9fa7904b33f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ac97859eea7c076ec916b8d15887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7484f8d1c80b01e7a026060ad523ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c36609c27d9840705a00b0c227dcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b538d82d6f247648eb73171fff777142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a0502bbe03acf7f7844f56b3a59b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034934632f220354a593e71c416d79fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462dea7b5e0b7fe7de94b43620c8499145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7caf4ad838e8fa259d048b42f577ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c7d7b39693a744dc1d83e398ac5cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a5e781a799914b09d9480663370b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb637c108ad811b61e8176235730d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a84d6d41095189b56fa86bc8acfbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f2efff487826bc940a8c86e81e041151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f0b4fd735a82e2a9632a40b21b50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98eb1ea74675c2b5ea56bdaf525195153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d29545ffe02ca709c8b12496a3c2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b4ada8d6ef79602338cdd66bdd2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43cc0aba01b012a223d210570376d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff560e11deae0648a9c5502219541157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475f7dea4a000201f76c1b6a738edc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc959aae96ee1a2d0689f08e9bbf752159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a2f6a6551ce91c57451125e0029ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad680dc1c883964626a9327de028fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57dc41b1233db9f6c1d444edd3ee14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291fffa105edbbdf307bc1817f28b92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b331e886dd114d7c94447d1701293a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762d5b9c063d1e1e1170de21488abe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c85fcd9e99c8e0d18902296d09f34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd338f99df3687357e1c54c2a0cfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4774a7116f10b139c49768055ae733168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f52042811ddcceddbd78f367e42d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6913f493a1ed300e0d809e862064a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eedff78d4b5e3a12273f919ce19b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964d211b329d3c46d2f9cc77a832c28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbcddb3c6b83c38e48da6333ee1957173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c1096bac7bda5841eb8e68aaf6a0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ae4fb05dad831a5b221d8b028d67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef1da66c4d696f3148df6d5a4f096176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6538341daccfaf55f2712ffbcbaf74a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408597178d55f06d75d59bd87222244c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7efc46b116f63c191c7c96538590c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e3aec2a9a0838f524b072d6438fbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912afbf8cf07d1a00c15b27369eb117181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8713b302d55883c3624d7fd7022fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa320743f7081a7892375794d8bb446e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9db56447849e027be598c9ebbade6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9705b8a88ead970dfe6b23838ec6d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d22f56cb18ba3c2026b2db2fc0b04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0aa46021f9a8c7eca7664673b3a1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3d78770e90a340f078928ef6b0a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd6c1042ff71ef86a18ff5310621a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a1dd31d48f5c81f4d23b292e08a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701d756eae23c0b5de51f5c616650c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fee7204e9c3b08b7658763f8d3513192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058e778275caa542d3eaa21bf36ad8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29727bba481ee9444ab6ecf8131be84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977ef02970085e9e1f77ca09c889c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e59d8db337448975ad54c1e098cdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f94335ed55bd080dc7a7471ed3a4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f788c6af6dccbdff548b382104332198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9683f315a515c116425188bcbcc42a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c7372e2972ee85b053acb6660363200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b85cc7900ef5f8e88074decba7cfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a269dce8125beca29f37165424c44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9a7e3256faf124b12236c77bf5274203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f523d1e6fef80b7ad17e8241d1dc9a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed03e79cbd6c1b12ba3d2660579d1a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b785f4965030a1fa91178b0047bfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec583f3f85e795d0bf745bc76b37a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a4f95ee28e188a5d8de638f0deb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369e19ad5ef114eb4af3e5436e9eb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e7313ddc66a156ba1b7e951f354ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050634ca053fe2b1a87bf8ba3bbb286a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cb6f20cf9ce206791e1ed8d330a5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c245aee1e8834361c38a3bed4109543213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b32e25296ac342e4e0a677d2b3a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6feb4afc273a4af4ac4e08fb932116215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467e59b17b64df5caddbe518d51c59b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb73e1eee49bf3dfe4b4063a66fcaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee59b940299481f26410b5cfffc4ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b0be5b8cf6771213f848731dc6b38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ce69cad238767f6e4fee051f49a91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668679d09155a996d5816b999964c44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78eeb924dadce62cc845c29ec7a539222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ed9e74c72195d83f949336decaff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5e377559849e0be16adb36925171224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777fac655386f2075b9325dc955217225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1accc63a9d80b4d746f46e5db9d8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b626e216892f932b3bda246cb21f79e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaf5870a5d621fefb6edc25076b9ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572fe45a198fcbde162d695878d784c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd923b52fdc857478b1659e675063230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b03b1f6729283dec8b6759275908d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9813db7b21a646c7925b1e2fee7e1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc6cafb2fc45ec83e2188dcca79acb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a97eb4e96a24edb125ab8667aa2ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d03c2a08ac05c2a239f8b5cf9b311235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee479f687c0f4006c5bc424256a884236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a268ef7494ec20aabbf36ffb0b828237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897537da793468700946a780fffb820238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7127aadef9885b3a4912f577ca85b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e891b0fbd1dfd0522d856d048109240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab4472fd616a497b7a625bf5d983e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dc96c6c72069dd5f1a11c4cc6256b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f48af2fd648dc5251d9e8d4ec25da0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78d7513513614e20f7ad9d2a4d92c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af7a0753d340c199ca5522e1d8b66c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aeca1c17688a976c88fec4a424b47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2ad36d57573d06f3ece091e51fe39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81f753103aa869ec26afbd0dd3aa9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda37bf12c9b0614fa98207aa10d25c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e32157dbf9eef9f9c945b54e6d42c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ded4fdcede8373b9c67d4fadbf4cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc96bcc48ef6b4000d2a37091e8378252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d73974c2c47e27bc81fee04641ff0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6883a9f33cf182980f097182cc5f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909569a2c2610f5ae58769d44d59f34c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4f98f716ca84a56ba837e6bb6ab8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8c04a1f08796714c8fe2385e84273257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7b72a21a154b473d570ec143baa00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115242090261773bffd2ba941a27d66e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c709886c1f0a7badc1e6c6787e076e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6231fc25330d230fbc0f11d9eb9b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b332cc80053b9a172f4a96a99d610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767445529c1a1388de1929494944c875263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cf0f1656074817266ce908b85a85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078d5b2c5c7904b9ed2a94abac2b4ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b9626ced0a3a79bf020a13abdb2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d0cd39def83730f4f637e365d697a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fce534b84f461cc38083b7bdb3aab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a741c8550829265b972ceeed59bed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b40fb4711887e88a2bd8e84c975e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa6a4ed1df9ad0c96572d52134b26b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e17fe3b7085bcefbb10d01cf59e6bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03681152cc30e18ed6452a0d2f8a7020273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254d2c74a0e02e9045635d85a740ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0ee7965e2ed7c7af02fb066d40c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd673dc15f77a2f26523e8605aa7431276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db126f618c03567e79522e06aa62613e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718cd688ceda0c7452171193441806278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f34b08332a7324007de43be9b05131279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0ab9c911ecb84d0c55dd2dc7e35f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f15f6a49cbb7a5c787572e9571afa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2d884ef1f5e7b15b5530c85e9c49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a26103bc62b959088fb988ccbc41f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a3865fad41d289c5a04bff5234c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560bda45daf3658c07202ccb436a81f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331985a6f49e5a6937aacaca955f9c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c37ec041c1cbfc510e3f952d46568287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c031c8569dfd21ccaea2050a68072288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2df75a5d9ac3f764ca3ee4e37a09d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8c94b3545ae95ff6c3d8e0b686b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d618305c277657aa80f3343f33957b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f495766c1a570ba5320d13a8646e265292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b94fe0b1d75e1678748aa9882ef3ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb32e402a3102a2ab1a08c61909405294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a06b1dcf1beec4c818d9783029a2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650a8c10a6da0645f0c42a441ac809f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0719210981998a73fc4860275b66e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c423a81b2823d6aa294d7bbaced0f72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ae47f10118845a4228b7f26a84e79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea1790532792cfd46c2ee65bcc2b62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a0dabceb407dac8e67d0e5e8c9f59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f0fbdb60fdba1b4b641626c10a620302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeed2667d6e0bccfd32f2af88587dc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd8bc2eb349839b0141f707b276b2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143df6725c5ab76ec085c57f5b6b9a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be375fce2699bc28dbb559a53cad5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13893ce9d834eea51a547dc8bde1a4ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86baa5698f3d92b23413917d29c9fb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594169b68b961fffd3b33c80e77efbc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec2d89097a6c216dcafd3a3179d71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8714db0b9b1cd95d60840732198580311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46a70cab937574d12e68fd95470028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b3f1b4b7d22a461a45e28cf09cc58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78495e2ce91a05dddd87cb6c0dc4e42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296965e856ee18efd0536bf20fa3013315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d771167f762b513ec078d4c28de49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4da722b220969a234f9884359e142317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4085a9778718d649cddb57f8b03fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d80576b661921f27540276725d4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c04eb3150e3da5743261bdaa27a9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771da6b584c275abf626a54af1f1ac7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ddd464e28dd580d768bf18748e5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61203e75db3513217d5f981f5a38f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beefde30cf4cfc43d888f50fafd620324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc6b31a1515ae9179597df16cb574325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40907efa1cb7450e51fcc03e4cf0479326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4893c063908a10d2b1ff5dd105fb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eed3ff4bf69e8a2940cf0b1e1528ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b0dce7b432e4b177c14d15941a4fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1abef07219f052dc25bfe6d841388c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c882a852c96914c94217c4fe8945d4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab623ee4705f64e7ef319e5098c5d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d6cb0b3fc18ad4e8e88a219c0a5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd8404db16d4e6d49a22c1a2e8d0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70801eeb46de1b8e0d3cc6a4e793a14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14c84d6c79608c56214d737529a096336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba939359de472bdd8b0aa6667506f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cabd3f90f4a529aff573059e8055c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e916b0e7459763cbf0bd5ce0fa857339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6c0a4f6cad2598b8cd517fde6121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b15a9fffb3fa17608cf72db781687341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1daf31bd67df5b9ebe70482fca84bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88955ae7874c50a9eea0103e1008b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ccb49c6a10e0312e7d8f0d568b7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af21677251cd9fe5f0b7811f10bc9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea3abcb2f241fc65e5ce7d4c6a2b67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569110b7aa63021abbd52a7ad168e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8272b4ffe1303923124340b6f05fce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca090aabaaf2d1351cdcf95f68bd52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279fd236e9f4ca030038f5735c52948350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4057f67f9fca44aa87b7c006662f17b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac46f40f6ae146d4959319363789773352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df92c1133bca3c8e346b398e695c16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b21de52bd01e61c67ce29d7734a124354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1bd3e190b7e25108ae4527f51943355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca0c4a569bff68b8442fdecd6eb5e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd2c9b3d438e6809e3c1e5a0d9075b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b41c80e1bf0216dc12cceffec10f4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb4321ee62d953d738af128567f33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4fb142faa4e1a829de6321998958360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ac74fce524184fdd712f41f403cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44f9653af3ad2f7f945acc7df3a4fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e16e9c01f5295c2faba70a1fda4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e6d4d8042dab7e0645fc58836febc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc29e355c9297c03d47034a341ab4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97085c950c4fb669697ac20b53589366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd3318be4a9ce6e4095453cadf19f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c165ee7aee3f84312ceff5736a6fa42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a972833101929eccf1ab82f63a9b14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876029848d10623a3c5cd6a9ebeb4c4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121bdc30d329ffd01e07ca9724e3e6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73937524b948e803020f5682ce2d67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856fd244594b52340911bcaf388cf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846efabdca6dfcdd675cb8f85a6e4490374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36278da08c8418c241889d06eb1dbfdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6614fccfffe1746483741d72dc72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c39604d2e441a63adc570a1ed668d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a704a403f3c6703ff51e20d3ec60659378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e81bba59126edf898f4155e886934379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454bebcebb63f37ebfd2fe13ad7793b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26474ba3f5f0a47c46f7c4f5d3abbee2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3455260a8e33a42e7dcd7193f4f70b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f66fdc9cb876726e2aa261129b7ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da4acc8b2c64e442158342dbaf9fb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60421ee0059fb6f9613820da1e8c01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b209d258c41888c62ad43707cc19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e8f206f8fdb2b34b194a435570db2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dca9f29e76a77cf5c72bf3c404c5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf0e747d21d9cc48f2560dc1ad76b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166bf8c249632d65b715366170982f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7fd79820a7927535baed668245110391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb0a3e255b4cef23a157c5b3de1ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676773c1eeb9e4e13db681a4905fa7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecb23fb66dfe4a75b890dd35d49132394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43a6ccd8764d66147d647104fdb0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304121eacaad94ac9a51fb34694e11db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8dc51a1d56eeaa228572eda819ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f344151b43d8da56e20570830a312e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693fa3fb4005c650c4314d71f30021e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be184b48970faf1f87ec9ec7893ea02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961942d791b5eaacd2fe2e643d37f37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7714079157218f399b17a438725592402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09026e310e8f8313e68b38ad324c04c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32da6236e02c486c6668151ce7eef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f2465819f3c471b8ed6e5ebbd174405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eda77db310f2844617a26623eab761406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99249d5eec31f257445a71bbcd831e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58dabd3b510ea7d998cb2281832175408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c32752468eae4e0c204d0739c8dd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39681b8ac7335fcb2fdfd25692999d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef8d1babc4cd48678fb83c82fdd7a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace720b1336c3d8ec80a4d4596a608c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c87cb406a36389fe828fa282c66438413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad65ee0849e4cf5b3f2978e9c5b5db0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7393ae1b9bdbd42764e1f417971537415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a0f209deedee5a2e52520fe5389da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226efc313a580646fca8ffb068076ef5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05c4e9ed5cece08b552a053dc38e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b6806e853a25d6a96596dec866b71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0f379828ffd8c952d170d3081bea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624598d53e20bf4e3c300bd1eb377c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708731d2b13982fe8dbb182c5de7c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676324a3f31e8f240f8afa4a1d7624fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f9c08eb3bf3c2f5a1b9e4236c01d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561957a361aa080bc7305a90467c4a8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ece015bc24f0d19f31281ac51aebf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5184b335875cc680ce633a2fc58fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c514297523e2deedf05b1dc00b7777428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565912aabe02d8ef356851f57a77a06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad85fc1fb9bc0d58acd887f63183220430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a603b8fb1c4c937f56499660a648a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a576ccd84149c30877324c208aee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1de29fb17232b4fb3052af5748bd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c9cea3b7d4fc5de46efe9d63b4e35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd593c114d60ffd9d0596f30424b0bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fe30bd988ebdd33f03e9e98689047436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fee1e2586551ab7755a0a62c1baf9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce8f52d6c829e4e708ceb3e40486b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002eae8280844bd98981562d95e4afc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236871024580d8adadfea4aada87b59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea09fa79d243712e60ccb9084b3d35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f599e9d0b4a9a5d4058da130793dfd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ff0cdaf43119ccce422d2aa67fdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e5a1b91e5d1ae5465cdeaa5be7b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaafc194c7a1aacb2a5b1ea504f44a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786cac38897a1e32aba1a70fd64c260446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b791cd3ec5eca1af3dc3f79108d62b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f415390e8ff449998246ccfa7afc2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a5fb8d63ab846048521e0d2e836f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547377c595f0bb1dca70b829fdb8f91b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d3cfd547c3aa397f603b3ed868af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a5269ce8eaec3bea243f0a7698c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e10e9808d0ee25a8de395558ffb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b1be197f63bb36ed011075b0ac0a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226d66718d0f9e4c3934ac836e91c5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9202f7f5bfaae928c0295492cb0716a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9be89d137342a905f7d79fd065fa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e840a4ecbb1ccc6fff9a6bfd824a594458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67bd0e6ddd1e87148d73e5494a88a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085af3c036005833179d21961f2182460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706f71ee99d7128641c691296b1469461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359024a85bf71c3efadbef3ae580d45f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db242654d11fcd07387d16d7ede479463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6036fec99bee0016641f55eb4d4b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb238c66b6123fdc3fe294123310c63d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f79a255f40922376bf336c340af4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b64c6c2e351f6c1702ec14d1932363467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa9379a0ac9c6910ac1ae1dcc177ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fea789b5d74cf66ef287e5bba33f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e1bc7106378fc56d26033715301a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f125dc35400c151ed485387f36cc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eab8dbc4eeffb5530c62fe17455bdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58daffb071798e50538fa70d5dc41a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1845dc0762053bfc70f4783913a6b74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445529abce214e4465fe7f5d4e2c9690475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e751ed098524e3b3e13ccaac7bac4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992b4750c3ae6a46d282794ac28703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533af15f57ec8b4f21b6643d0c5a1c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fccb84620e0a9fd038ae55acb4664479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>