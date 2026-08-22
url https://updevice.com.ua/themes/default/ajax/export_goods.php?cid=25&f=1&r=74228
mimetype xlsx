--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802327be3ed2dbbceda5c4fd3da33d4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6c56401e3b2cbb8f992b0844491d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36433a3d60339d2210e9681f4b2aeb993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d5b21d385b610ad8a988aabe6f284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f93c16549fb44854e40c63c65b5f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b115385bf0a5928b975b2833b3f1946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3fd2eac2d28bed8689e0d9b8c07f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3b87a076f5863b0522bb4f72640fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2483a694db2e7276a436cb542c15cf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfab518c2d60eb3a8be9220bb3e3fe210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f171ff916aad19e1270a8b318f33711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66a98975391cc60595482d0ff25bb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcb6e4eac817874c0d0d28e62e53ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e46c355d4de84d7d1026ca76a7c09f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8bec17fd73744ec7a0f2fe0c8a2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95665daf06eeee691cfeea43ac875a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f22b91a1999bfdec5f48d851136dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8e71aa52ec7c5cee1637ba53f14a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4c347bf839b0d97628e589cbd33e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e45246e6b252f7b4c777a6edd28bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4309f8d7cf6a1b12976eed582e6f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33aec8b11a381c7c623972fae6e28b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33965e81e7e2fa711e3f5b5b5eca3f2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f4a484c2201d71aa4bf637ad593424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8521efd28d3cabf35acaeaa38bd4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99836fd5044f5d8a1ac5a8858a64c89f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f27993c0527817e2127f8468aaa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc72cf2c24a10a6a6d55bebfdd3947e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e23f626d6009c6f8a48b97ccfb3a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc31613d3619efa70316039e9f25730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da29bacddb3c7c857a760735c595a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b7e46814c1c1914a126e8ff3c44332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ea92eb936df7c7bd2b7c304b2e61733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b22c3ac7c96a5c0bdc80b1e8bc1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d95e1591aa2f18a57abccc78bf2acd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d50511796e905e1c59b2415c526a5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610afc0f1bc5603a03cfc1dac8e18c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38019ab631bc4a13946f490d5c133338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162e42f5f90323d210c0974099f2cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc126dd24f6c45bd7c89b5afc93ee5e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136afc436caf781bbc281c74ab236f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c1a225f55bae52f40d027fb05a0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465e4f7b236011ee32cc388aa535d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce7a59e01cc82185c08c5f91ebae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580495501583c94caa9bba57c11dd6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1968c58c0545bbad7d69d6b95af7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ffcdaca6209161df27246715acc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553ac65d86d6ebdba4c74a0b12bee748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a656e1e93916afa238905d852537649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a81e027a516eef39f8bb06a8f0cadd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e335d32df9254ea1bb4b485eb81c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1092b4ca25578a4f14a2c86ca3aca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdcc989bf4b5a14722f144771c855c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613610a6328babcef0fe709955cb0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58031ceaebeaf11cae1b18ef2397d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e10a8f3f0571fab75474bc8652e0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045fee5c60414336422d1a3e839deb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472455134773cc481db08d4f65da6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75786c7929307e9354c036b43667712159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417409cfe7b562bb4044931e77be0bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c66ca5ec70a6f2891ae8a9f069f90661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a19c7995b8190807b5105554e9d2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e19b184f7cbbfe9c26ea0584be6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50833888f63aca63772669bf8e40d20a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c919a0ea3b465e0c3162caf5f52386965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667d3dc35e49793faedb8d76110123366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9231cf36f48d3036138350d4758267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d268bf94f8d80c19895f59792351fe068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b661e4839dfb2a57ed107afe6855b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d87782d385d30cb7aa03de4c59f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83820832c11480bfb4e468f9ab56f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de14a6300f74558e2e8d0a811ea64a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99282598959a4a756587ec3b167fe45773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08b9c55f9925668e2829dd327df5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525d60bd75643517d46fdfcb4dcd10675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324c9e42bd6a148b49635c614cd6b3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2032d4fc8b83b35bf70085bc9a2f45f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03640a63e86614489f20bd068e29a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3b581bc0a6fe8089fe5a12c6888a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a29ea657d38de53b6b7d2cd7824e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144acf7830a417ec6734da0b1dcaeb1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2f6dbe8efca2408897bfb4d3c3af282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964fa4308321dc7819b872c66cef2de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a3abed442a4d4b0c27472dae9d20784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d6e1ff214e1dbf3c7d691971982385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ee60af20fb05d5528889c0100d3bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eaf49c384ab2c5854a2ff134193c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d594b95582a8a9cc885d9bf4b6707588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba35e1f0f236cbabf11dc4d712703b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d44928fadcf2712f2cd1c9c34ad0c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f9c646861fde4eb02580abeafc3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bfad31a7f9a00923e854ec05318a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c19cfdceec29f7913f42abcb38898693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634046dcb3652b54edd107978dc95b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bb236be70f01567395e5a1e09505395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713664e4123fad1975ba24ab51a26d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6682c544b06b3ff1ef148da8b35277297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b997ee1705139e116ef0399908b9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3d546de8695c4d86f3e936156522099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624357d12cb62dba0e68336d9d6e80b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2926876138b24fab912b24584b642d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f117dcb729ec416ad98edbd5e652102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe82fd1b2b37719149f9da19343020c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709be472d302fcf993b8418825b30ac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d72aabb0ded4dccf063d491ed99e66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e470fad69067fd14302c762303a2cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f69491cf3c610785687f94b1a205d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda481bf4975cd41800a5a35601b13ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3375aed5809fa17e5eae12cd49045109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0f2ecf35cb00ada52493e01b5d105110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8cdb20254ae8d23529796d750895111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a1046373941434bfcca79462056f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735657479b0f4582796a45a9bfc0115113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba0b045145604f377898359b523733114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a3ea14426181273bf5cb50de7662c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1818b182234ae2dc59495f64cdba3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da6e740a9d266ad93a576107ed889117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c764df8e1c5218d68eaa21704fc13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b76d9d3fcd98a5b1f35ecedbb0ad02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9782f334da09033ec0612cb59cbcc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838a286f712a1ad4b99b473e0280af8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81cc1977c22c24518e4a55bedac795122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cecddfec0d97e2b0144ec130c1781b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b9f7e79ff31cd0f55a15e33c42a8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3b97bfc79fe552f16f16d388dbd20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6eccf301b07fd696df30a350af751126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264a786ee2d03c80b65a176f819ee8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2beff5e11f08129e97c315dcd6f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b240e31092d793b6ba49a71a167d54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3d4d311f69b270c756f2dabf091b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2344315610ddd3d8f5516b66ffe7ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e46090e5c00439b649d71d0904052f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eef3742769721976af537594d9c35e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001392c287342f9eb06a6f21e8c028b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de49fc745d463c76ae2737c2c6e75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1404b106792a7cda55cac0971e885136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62603977b040db5c81a4d73d8bc02a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401bd727f32499d6bcf3bca66b0d590138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200db64d2d082684f65effab2bf131c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b4ea3f04919fff9066b687fd0cdc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e62643837e2810c2c6431f51f51c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712e777283af644b3d53644ba33e5ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8236c51dbe54cdedaba8dfe01d439143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe25c882ee374b52cbf2b348d8596d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02759ba9f3f88b4d26efdedf9832ebd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822975c4f5955081ac9c2457885825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c6e4b293bfb359af4279d1a7c4235147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194f281096a5043b62a6a588292c07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042ebb9fe76a8353c25faa34a1d548149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805458305d3dc137974191ba100491150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dafc8e9b0d4ae22e9310cfd41d348151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba5cea4fc9c7977b20bc7ba359075152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f1201617b2df503717829cc7806cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022d931a60b43a5f624894d28618c4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fa9f067631ab32c857c324b1aa2a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70b1aeb27b0930cd62ffe1a8d5f064156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365659d8c3dc2e9246967be8d236cfac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f2da3b07d32b0a9a8fed9640b5fa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4ad80a202ffcbc98dc8c5d7061730159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da677e703370d976a6a3bbfdf2a80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad679398819e4b335aaaff774bf141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a5bbd1c8acf4932745cf1d101da1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a14f6fcedf05c6d4f8deb22c543d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fd05186300cc67628bb6be59f09e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bbd41b0ed881b90a62cee14f0612f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbf0edeed1364305447a98e9c91440166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b44b6beaab96503ab97e6400838887167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bad71cc6aeceeca3fbaa86386f7df7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a9c34dc55b76e9443819b2527cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59b2f2c6ffda6357dceb5411c3f14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331112098ed7178bce6ab4c3a4f708a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f07fac58f5ecaf46b3a54ae93304b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90d2e51d7af06be1e8e35321350682173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678eedaec5dfab608896904ec406a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9ff64dadb9c3173664a20b4a4ef1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c72aa27db0c8e1e01b2c7622c08ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe36ab844f29f8f1b57b27397c7861b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d678ee8ae33ec3bb4165692a7ce2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9a68e504a4bee7cfe5d38ef0a72f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b27341a7c657df456866238207192180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c1d00635e403c8e01d13c92c76709181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f0d9aacad0b6c1d69144bd1ec4b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca55c689f5e0399c21d5c7182af68d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012845e38d5f3b4da911733ba4a29d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231d022bf782f0b703afadc3cbd2347185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694db6df1bed74c6f28a88a2ed2425bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3416b56a9835cfb7bcd5ea1790804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b901d8bb88aa8e006ce6510751fb8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c8be04126207e8a618b62ab83bfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478aaa2e0fd72d4385bb96fb48a7b59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae07348bf5ee9c65fda487ee1b4f13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dcebfddf61c36fb75582a5a5fe1bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0525795355191f923419013856d3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038dbe7f1315a1fbc5169e59dc6edd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001739559c444a7b77b712906fb9a09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8376c13e4f7dfa5e23f0a6a3de372196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a7549cb3d166591f5e33e1eb19794197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f07e07c77245a50c7d185d3fb0e72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a755ca9667116a2cdf2ef51fa4eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb9c161b3439467e7a3b9d17210828200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075fa4652039f4d6ff19e23b285f3b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504f8f57205952281123e21ee4e049202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23899629dada2e17e90296f86b02a15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89671ea97af70cd04a0cdee84fcbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a42f3bb2c9f70ba2bb4dbafb4ddaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f11cebecc22e2f93c05953491f72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e8d9499c5a9df7190e7f5b553876c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77053a354f420ff324bebff716a2f2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ce92c2ef37b02aea1d897fcb3cbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052b854a124cc4b30ae00b09d4d33f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d76bd724bf86f960206d04a5e05e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0db952cb2d37fb565a3e90ed4a5ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77180256ee38c7a5113b6aa84bd8d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3de74323ce41ca58927a4284fbc6cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91207fd14a1f21ea5a166dfa86d58ffa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2ac0c70f01690ef0c6609b2160a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e098856aad580c53dd5b94a9a78574217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531907ea29d3024224d44b341f7db3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d42c7e979a687ca0245a94ac948174219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b7a68f8e8fee25284d9cc50aba8a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd7d454e8942a2b35c3da9b25a3390221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785db0b935b59c7189c31b4de4a83033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d8968b56532941fac387bb9f88a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c2ade9d1c34ac14d920a05f69681f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa72a5435b3b995f6bf3640a6eb26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bf94ccaccbbe91c6c6e19021130c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62da3b5120ab532d050c4cf22cb60e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbabebb014e5e8fde746de17df8068e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e35f6afbcedb5465d983eca647eac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f073d93109c048d41c37c1e75b11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e709d173859f89580f3645f51f78c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24484a8ed6cdf3f46879e5ee0ffdca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead2ea6fbae714d67749035549997fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd02460067e172d672378370803008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a99efaf589062c29012ee48276429235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650075cf928c44be7f82a0ca43d9bd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76defab1d06d5cf62fdbd20bd140638237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49897e4e3dc7cd9af57f93a386ef4933238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beacfba8ce098750e09b92d13965b9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c088227d192f2525cd4116748b3b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32abfacc03bb74540585a9ed8d5687f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18a0312b1a832d96c52e88f9faff7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfbdd592e5fb7d033de699e9f9f1a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab03ba6701fb1af7e9f4107da37da90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e300724d576037a371223cb3c86ede245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d0413bdfed1dd4e702ab2d1f3e4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95208f72b7de30709ab4588d6ae4fe8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a81e451d26248078eba7c7885d971248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d7f97a25b56d0e6d7c01236da0c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b413b9df7c4b86feb08478c1f961df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152909fcc3c0e1fa5e8324aee230be2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ddb80579b60ea394d8f3010e20b30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa5c500aeca729d00d5d01db4ee4f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e1384f43e2582a8f9020ca08d5c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2996e9d269c72a29ef9e39cc5534455255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196c843842bf30743ef4e42deaed51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c5be5841b00b141b7316a3bf529a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef559fba59e57b28ba84b6ebc75073c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ba16c804cb38d7691621ad440a7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e07ba21c4c2411cddfc93e517c49e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dadbacdb8b8df2a2ad5862bf39dcc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b4ee183dddc576b2985d7e523d05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30797cd22bae6eefb490a40b9577bf56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f80cfb53c9197861d673614d15e1b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d0dd27ae34f13a332a2a6546eefd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef302f738ae0b6156668445f02a37f27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445c9ad71177f9d5cc6e8e0c741be3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d6aee7027f0592858af517d828f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48798aebf8dbbe15a9e767cbd4763269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c3ad81adb6fe89c63dc8e613efbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea306a86a99081ed26f4f6986763b87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44dbf6806ca12f485e761f73fca2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea9cda1b03c8ff96a6dad91f663fe8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbdeafcc524584e8ddba4b2e6b345e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357519718d279addf9246aef57b09587275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4418373f3b51289de47c5058044dd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27c33da7ba472156abf048392ec66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e321cf48fe63925825e97a0ac950a57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980efa1c7e6f412c7b1cf509de52ddf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d85f73d64ac8fc1768185874911af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9539a8adc776a2c433aab457fc512281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cacd79dc308d865e40a3ab89efaf1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38c5b0fc0cc2b32c3613ea2fe2c91f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bd138da9b8149272686193d730b71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e535057037f46fd971db5758319e52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435418e532062b517d6db47c40c051a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f7dfd3b920694e1d505164ad0bfa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd3512f1183acbdae5ed0677a61733288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc7db68d147aff8e924cb67f88bd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04a9808cf8496b0eda0e17ea44fe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d5471a1f238440e586e8ac6c0aa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f14a56be4183db2b59ee2cb57173292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d55600b29c20f299078285557917a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8131c1c57f189cfffb2dadec257648294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdca19b1f7c142b5feda561643d7637295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf9f159ea4b9c0934e07d3183d656e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0647ca945e752a688bbdadaa85d0934297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017f4c783638225822cfbf0918475b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81af9c8257934e34855dcfb120a476299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e9b0e6e0ec6edb39d9a803af7086300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495123c116ccf64b242a1aa6bde9c3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34035e77bcbe438cb4fd62822273069f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1114b52ca4356d8d774a77ad45e917303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ae187d800bb70665ee5da2e981a2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3caac3884439e634876263a241a40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f318c110a0e162dfdbab90f2ee493f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136971fb70b2707f6ef39ac9fe1dd508307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b1550becce0ab222e4ce3dc51fff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc6bf5d694a76233433e825785bd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18774c88fb5232fe9d32df05740cc293310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7ff4dffe50bdcbc662626e823f5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c39db0664b74d71b4abe74c77b47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a21b23bc564cdf9194d0777c7183313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265a076d539f8b6d70ab76552c811b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f580be1e0021a5f08c9300263cc059315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3c4ff4ef7aaa45ad28867f62eb4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5789a0547ec4952a00d793a7d6371317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbdccd7c4310db56740ab490987a83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c59a84ed2fc56e3f7ef626045f749b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c2b0e70348ebb1cf00d56495e5c05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a683eb42149a10e1ba01a8b7c6579321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885256058da9ce243710dc23e06578d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6cdd7428d076dd0f14b7c774e4bb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919efc9365f72646f2b1857917fe820324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e419b047307ca397f60200ac097eb99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099318518c88815f3a38d363137821d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b09c32484378a0704be8319d215f7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d038a4b1f49f48eb0c4dddc17f043328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede9d06ba790aa5123e6b4c74c5ee3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70297af7964d28eb43e784dfd6a1712c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7107ecbf3fbc59babf7afe55bce362f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51053d2d5abdb8bc992935c85c9fda42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6893f21f51e072993c258e9f8c32da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b828b7c087d3a418b2185d3cbf896334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78095f2c887797786bbaaa3825c4369335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3348b61133a3dbc1ec1906076c7b10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e196fc4d936c483a983822060ff35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54449a8fa80dc5230e5fa55c0e5d74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d8272506a26148d84423508b9d85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b565ff9747aae34b9ed000058218340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d722966c20aba8ca068a7ea0ab79d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca809b8abae41be85dba5a20d8a653342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be29ed312b484b1d6ee3f6108c95c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ed2de8ad844b32ae918e81f2e518344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee22a3d803d16cc9fb8b855e6a8c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c99f5914188a759d739a3571309e58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a844800214fc6ba3653c9913c6a12b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f6a3300b0abb131ac695ab35e954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd8e05675a64a511563215349f9e09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c067f723db610fb594ec96173879350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea318aceb8db1e4d171aaa26c8ffa296351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94712f839b6a8a31d6fb7ac63005d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d998ea9afffef1b866bdf9e2ba632ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd435b495915a1b603a60f15cb559a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dd7894b4d1fc92e66bb5eaf770747355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31310d9aabe5e3f88529f3bb7230dcfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bc0e2f1ec3fb59df8f18328bcec2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d615b958c4ef715e931dc603cccb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0372c4341334b6eaaf1800f8b241359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f72a51a8647b56197cf4bf621113360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4bac7058e0b78dbe1040db0022bb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd36936d3706ea07cd1b6ca89df061362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5537b34b34397f7a48f29521a3fec1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b6b2a92bef8c6606616c7055f879364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8131e84fef0e1868e9ea316b6f0c65b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22171e56f133ee479d863b39123edbb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3241b419f5b2d289caa5882c02935b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0acd3693aedbfd62f184309aed8d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df778a6a1aed828b55eedbf7181b9ac8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180caf2989c255da1f502a3e6fd75639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872ad73aaab54d905e009afbe07bea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ffd277723f90054b4be007f3d843c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec888f4ba1fed7321f3108ea4577c74a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243c84433bd8ce53001ac62ff29f09f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1519fa5be36366db02ca7378b42e15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beea0e64cedc775db53121768ced99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad0e9bfb5cef4b395b191fc1a4ff2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec8d5ea0ff90856696aee45d16aa80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc10c7bf0c8b9775d1ab26d210a5a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b79d2b40a523fc883615fb67d038380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373057f553d2098d9042e5082e5fde8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae844e5087c5a565b05e08b8b5a00ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3671649baa79636a16732e32ca1f02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0070d9217e9e5af88e8ef1e00b189c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c5828cc8dd2be9b5b4fa74f5ce60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab20f668aaa888f163cc2af60eb6752386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae9d3fab16fa19b9932354cc3ee33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6154144fab604c0f1c64306de1ce61a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef0b57c06b557c2128fd9a0a902a24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fd47bba34b7ae5fafe73be695cfca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c3da6d23d44566bd1b26cc9b56b5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483dd143f54000044966e5e17541fb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db363cfdb2e37a14551155bbf0a413d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3297c7010aff58ccd3b1d60c2ea32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f778e8a4f0925e84f5bde7360f82bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6c0578c1aa5cd7ef2aa279b2e2401396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34ba8d4536d0a5ee10099f242c1cb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb888768a988d5c94d941e300bd68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc9b791e1c07e891bf8eaf16f77aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6af7a0e4e9f1b28157f256f1209a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dee3f3aec277dd379b55801fda729401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc43f460e6368d1a43d452f1650996402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390d466cae317535ef3603c3dd5fcf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3d4fcea9858e90da4e572ac318adf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460596f00af23e08c5dceb451fe69bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6cf76be79142a5baf4bb5f857c0a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659efeff8ff6a99b232a08cf7f01077407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b81bda9f93d4743e97ca7cbcc8c60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea963e0c019be8129b8e5528abc5ed1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dfc9d9f99a58a8c54b7e55d67c5df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292136ce43fca23979198ea77cf62c15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da548775fabcc628aa469eec587e7d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207828d09029f75470966c7ada891fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f22d9e2c0f28ff894e5ae08017cee0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752fcc0bbdc3f7ccc47db3f5e5efab1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a39525e7ee6098535e80a3621910416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bf58aea89220724a60c0652a6b5fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a913e77fe2feb91639f3b7c3684618418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8533f6a3b09fc20e255ae3616369138419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c2a4257311ea75eccf9c8d6f038e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e6a487843f531ade647809fff065e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e5a53480a5e139427eefdf097d04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66943903a813d5df47a8866ed924412423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a84059376adfa80de8fc215e09ed1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc772ab0a41280629e81ca3cc7d01a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5958b7e03adbb4291f07c6f17d0276426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cab4b1ad9149fb2ebbc0fadebd761427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec77a154ef0984efafd8ffd80e0cbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51102c8c7c05acbdac71013e00e338429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cebde93bb91541bac7a42bc59dd5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efff1e86291f2f38ef266ee134e803d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fba45195acf128d2b30c5913e5901432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ece5894617467313d0e34ce9890c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b2e329e1d2a4175840c0a28fab73c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3814910037730270216c06e64e2884435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06400d7ffc6f43a9413334031a9f5db4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac0250abab804f4041acbd0617792437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578abb616884e0defd737970a33f133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665bddeb68fe47782e95cbf17867a55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e5744ec93fe91a1d277a1cb3bfd3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce522c129bfa49862e806834ee7530bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f29413a98849553da65cd4d6326a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659acfef5bb0db4b15358ffc2f9e832443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef266368832818c2c9672b9eb5b5cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b18f964e5a3e3cfdfa5aaebfea893445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bec01b3311146691c4328cb9c6650446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fc08158fae238af00caa552b11ee7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04bfca96fe3c08b80534bbf87ad6ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca4349273957147d2e8385703698c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc7722bf792ed4e37934a596f28c24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1e7df294db1e5b0a6f53ec2764ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5699c0c978023d59998537bb27f709452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c2ae00bda15504ce7bb2b67b02a08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576caa20982f174061acd9face1dd8f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184dde38169edcf2b2b44fed9a18a22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11cb175f8db1d444daf2ab184b8f69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45068c1e4048da6aeb11deace3e8bc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f7d5b441db101b02f689726070669458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a6a08a381629023bfba03641c12b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3978f1fffe36d194ee2fd6e5bf6e36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecc9badf736f64dbfe2823796ce836461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ab8f6b0084d2640355ef85700910462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eda5c5d9eb4c4ae9b7794858efd080463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f21cb2cf346ae6d43ba53e853923ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff36f8eab2401c5527d16344ca5b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e451f6f59ab083ddcfab37c76412c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d9549f69cbfa608279cd6e952440467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35017f8fd6f96f9bf325b3c6ecf5c9fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf8ba15d1eaa72b07acc03e6909455469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623978c319b046a30953cd896fd16db8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b5d77f764a9a6a1d079a1969b610471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10756b920c3fed81ab1e4d4a4c32f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106bf18e8b4a474f1ab05eb32303b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde326ad4f285834c56a222ad7a33a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a3eb552f23767b62312df24afae2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed12b5ab2bb77968c27c56c8592978476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72115322d65fedaa60334486e645d50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bce403256108a992d88aadb3156c0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5eafd114b896cb83fcd7c51eddc71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c4b06207efdba81a9e0ea3427d48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07974a56b10ec993d5b4245623ffae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4299b4bdfa5b1eaac481d2abc6844e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37270c0ba483d92211ea64067b8c219483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228de9518d7f9eb98ea4fe7fd8fc4caa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47454ca67eabfdc82f85edc0695a2da5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb6bbb72206d48d0ecbf408292392c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef619ddb4bea68fff6980cd4f6fd4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87dc34de7599c27d35a5ffcf09c446488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6a38343a578351f9765d23658113489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ee1cca25cb18c07fd7f85295c4261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d6f48a31591a1677d25b5b566a892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e0448d1a19d01551c06e381d91ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892fa9004f11c2b0555f243f892fdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4529398e25d9beca903384d0620810d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1fe9fd00eda3382ce52b79784f6176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79a2aca399017bbaa1d90875a739c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faae81189674c027f21acad6fc9afd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082619844eb517c51e226ca989b4d589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bdc81726635e3888d6607445501a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633271f63955501a12bb3b4c800d5a7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cea7d95b1ec511bda4582ae7bded812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb5bc3a376cde34a9f6662355062c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef6c401e298dda913345f0c24724c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d3c81026f5064e876cbceb65d55515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19cae9c7ea4d569d2b62f5ce9d64416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b18a627ff472a4438ffca13bcd8d0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e843b44bb9bb7d9fb04171805662618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94c95111ee2a25e2f97e7f94f8a93319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98a5cbb559b4ccd9d4cf6d65ac37f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a53a7ec0d9152ce8820c546a290a2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b24a2c52a088eceef1b77ab918e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde7c8c2c4c38121c7670f2ce48d05723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b1172c557b5030446ed472e644af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a347cc3ba15e904381f5cf0bb175325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fbd10f78f6ebb2abe85b5fadea2d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aebff7caa91d0b3e6c3b8cb64e53f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c746e59f3157235e88d43d59612aaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78407859d39bf5bec355cbf0d7fb82a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bab2e9d53b1da5df3dbe07fce156730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f713e5797847d83cba220ff4393131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47528f9e9a18f50529ee03b4ae02f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e413819cc09531d5eeef74921a1f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65df591c0d565c3196fec167cba4c1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2feb7ee2a791eb4040e255bdf793d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b48328ebb4ac91486395164d41ec5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f755f7b94bd27e8c659beeffa02fe237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4c9515df22997baaee51722c30c2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0be21312d3394be3470e56b66260239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c9086853705f001d9ecfa0b78aeb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d14c3dc857d91e032cd7efa1896d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1c017d6b8536049aef17bec64fcb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82bdc0eb25dd7df86b269a31ea55143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff32478c1c2d2c5116cf4f4e27be85b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c62574470a60b40985292e6ba2dee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e131d05189ff25c128f1981bc8fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c05abc77f195a4fb740cba6cd83b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc6e15c1155a2b4c1e1e2cfede9abd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bac9826d47fe513c0e70607b4a94949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba41c76e940d62c14c8bf28da1bd5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53404f41d9e514996857cccba3736751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba29bf60962409f565f3f10d3dfec3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d987f90c89ba8cbc7df613cadd4a81253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf351fa139fef380ba6cd9b46c6e0c7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f36156749913ceb7adb0aaafe091655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69082de8bc59dfcd7fe7fb70800086a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e957462b8070899c80d547e69f3c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86686934fed191299c2e62a2e97307258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d213683975c557dad330c88b3dcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d56ecf9518cda83e4c7768b8e5bfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccdf79b91553bf60d70483b7919c4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97449b0c765b224e281b1642ff280ea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071707166096b2a8cbed89294e880a1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecaa732ae7dcc19e0aedded0650c4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98847f2765864fb6dfcbb818a0bcb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f9d2b60340c8ffd63f18b6748a50766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7a29f1bde9691edf5b51b99ef397567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee6423569eaa1d39d839b4c3ddd84868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b81beb4d3d3a9bdb516a551baa80769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740da729e89a9cae47d002e6cf6669970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f2d0d52fd333aa39a60183b9311af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dfc4f34b549bec70694122d3d35a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a572c5e36fb798d0a548435dc82e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc37342cee4f32ff7dad0314e84e4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88112f32c7cc809087a92b510e469675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed0ea97be5aec84830fbc1c9007bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932e50e48b938372f49c324f44a79277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856904b3613038407c11111354fb3b5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78995053fd14f6d78cdc4e1254f641579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27bf574d67bc739b370c80e77dc61f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ba4d0d77f2fbfb9920de5dda447d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1860fe6adb0dc36d0e4e5ae33009c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552f95e926f3d91bc348b75d21073483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb5f036bb7d9e9c27266e48855ee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a8a819c33dcedef840b6a837e0ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f05185134dfb5c3db6efed000685e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007b3c33fd00b729c5b325b3bb80e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c408b346faa1032210a651f467527988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ac97d5e3758ec1aaede0be877284089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6731febf3a96ef939fae4e63c8258b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce94dcfeeaee3166bed93982385637191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea10f018a33c65f578db98c9bb8e1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ffd2432ea8188b3ceaf218f8ea4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb86309a2d8a01022104586f790a8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9ca15eb3b693c8aa4fb9f3f061d2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a504d211279d4d40419da93634dd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c12ccb2d22b4c9ea043dda54a48c3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a409c5593d0f150b9aeddbed530151098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba9250236dc810f2a394135f243a7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e8c04fa3150f4091422d68d46241e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14245d4c76e5b7c77fa11b9f9992f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ebe72768464f1360c5ee874023bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65a0176ad7b4eb7c1ad116e80b8d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a15fa64d256ed653026ae9029b67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c3659b9c6ea20d27c89380a6a013105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22d027cad8245fdae779247088c6b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367422bb338c3c76e3cc6fed31c33292107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b53629d32067838cbbbf6a25139e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a47127a7205bde90d7ea0db2537d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eba3870ec4d313a10949e377187819110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec80b5268b855057999c3f03269dd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889df7b387328951353bd6f7a6fb03b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f8e8813b70d51f2f1d2a2e8316131113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce4ddb3198b298dffdf708adcbae13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f4973fa92189137dbcc5b5b23630c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36ec6b6ad23ca2ac4669a998f55d8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c463d347de1d978e3c7cf478a901354117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc721c724d0af9b737fe1842c73297e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd1ee6dd4bdd788e54f4ffae4248e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f311f3f668f6a8dcc2cbc87a67234bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa72483df1cbe31de84462324121a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb565bf64628a56ed670273d9eec02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734508371e18c3121e4e03e831d5b764123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a696eb5d84e40cfd545b9abd9e7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be2d3c6fd3e8149325adfa18db4c2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797bedd53e049c0b80b8a337536684f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaef8aa4604d17b810cff584830bc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9499f57c9f5e7d4fe86cf6e5caea9c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e4c8fb95f6b4e16c5a9ac29881828129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f843c1268bf6cb5fbcf0003c12d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5164a7ffd9bee404d122381cd3a6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba6a7e14787f20d5857d5f1c82d9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb06d9ac1193d42c0d7ab42dc65d99a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c55750ecb6c9d0513d90f2c1524d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77855b8da9f04b2bc69bbea1ef8bae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac496cf7332512160d1f835f091970136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f269c3fa88227af262fb8c96ee41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae01c71fe8a9413230c848e3203dae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1640832e599be776649bc6375328139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df3671359efabec1fb16b5351e55a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8603ca1ac53d28324456cc7e6563141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e5876ec5e5a236ebb12ccd97adf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f413b65eac1427a1cb94a3e0093caa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fae5e791f3414e2a1bcae5d9e7397144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f14cec3c9f5694f8e052ae71bed2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024107276a131898cd1f62950499b8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eca7296d5b9ad3cb6adc0e247da693147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd1ba7fe76677e651e59b233fafaa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754741b4e34c5cbf8aa9339046e258149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf514300bb98bf25af53bc0ada9d84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56dc775a70ee51a7febcb617ce775b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941968e3584205a6e3bf65fc2ecc40e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13e6ffc0ce7dc578d2ce1be12df4ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b16398a0e3a8110db5ad838abe6c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d1b8c42f131c18fb624f7d275ab5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09bdb0a83e02d31d9b18d6e75fcac4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db1b3c4aa5872e79976eb0333d04a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd604a5a692f6dc1a6337dc23f204b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c49442b9fd7cc170632c1dd04f9a94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107728d2816709acdefff41401fdf711160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea397ba7d573a02309771d32c3e825161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d42e6153ee496d917c36362ce68d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b86aaf6d61599cd6d9f49feb1aa9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66638a5a1b1d71182b60ef2d157a9bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfe7294603c2c35ba35a9a94463e15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112f612f75fd04c243c6846e60019fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f75fc3b1a0583340420923e8ac715167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18fe200957d66429f641759151db9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5e1a7633a70fc149c5e5441d790c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ccb81ab1c9d7b3ebc9b2f0fb4db3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9a1fe07b86327c0541ae2c3005a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7fc117b7ae34d09b3ddaf1061bbd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d03c878e6cec49196fd3d95e94a06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f52951a84bfefb18727cd57698f80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabc618690e76b7f2d02fc86d0adb36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1ea1387857a462a88b4b8ee9eec1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1153b61e9c395096514ed186e4770d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5fa1acc63e87568c261b7bc56a00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f83fb1622ca38a8f5cf5efddc0a00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c6522670393db34ce441f84b905cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464cc844f63e3310c63eda55cbcaf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2def0701f25332d31b1600bb14b485182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb0b9055d3c2f08bc88f63624ad98d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e623a41addde3e2c64609e1e3a98e6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e41f750245fc78fe55e095270e0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a5b9c97875503b940362db6f81a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fe9a8b6845e19446a6e4ee12ff833187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd28664d4c4f2af3f5177cfbbb7c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8142e27b2d3d9594531d0828715e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098520dc257b44a5fb7eb3981f1595c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b923c06e6046886da30f25f1b46e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef816f78d435770d5400aadfeb510a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6557cdb689fa6dd14e55e0948db11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb6f60b889d689d366fb6e61b32285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922efaa08d1b789c31a13fefe72d722195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc79cf5c29a0aad5b237b7e6cdf651d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7622744e3fcbc1e121bea3b8d4ebaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840cc268f87c044c0565a6df9f0193f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc1afbd942429bf9288cc2e6dfd026199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaa5ab169342507aab3fc0af6970e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c1dee06fec84cf29e7597125b6b82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06403cde466cb862517908e935a84af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab98ab043b429ec04000d432143789203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d796f651a4c8ab50134ed8789fab62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d665390e38e68c34e603deca7237e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e2e098da65b79b1ea1dd5617216c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d371b47ab78052ac7b356ff77ea11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf800c6d6253a657a5da376a006615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729416367562e20d5c3561c5cda4932209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04f007442c269ad864890617920b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f9b8f270bd9b87ade16d1abbbd70e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f6d160a0c7a6def4663b9e790bc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99dced3cb13fd4108dec2f4bbdade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c68e1d185ef72205397ee41e8a2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90babb83b90fdf7d3cec2c38bbd4c645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab871a7dd20a22dbd4be700d40ac28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d555f514df8430ca573f398d3374c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ddcb1b88ec5e90d417295382ed02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f52d5368b14b1b924ba3f4a2dedc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4c5114960a573b0fa7f9fcb56dc74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a044d1864a596c4cee1c86037fb1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bd2521bb6d8505a145801b77e807f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad96a731919e47305d5b4bcf0e0302223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec29af1e2540c31fec00550dfa61331224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9428f2ad0ec3e22fce7f0bc39aea35c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528f584b2a55e4da56a921e5d113450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949462c25924f7355f43b3909b0196e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559fbe038252184a81a6085b30a0b63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56384fb8d4df1c6b1374b813f9c86067229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d287ae56bd379634b120621948423230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88b4d635ddfd8c47c8455566ff00b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5667dbb52869a12c238e1aa610542232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1410d4c0bf7f36b5e07b42fc8d57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83748ec761c9e0d8c15f5d7c056ff5a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06533445f346b642eb79711bcfbfade235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d234567ee216423720a00601c63c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b4786d07acbdb4e8f2e5e580672f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3376193dd02b7ae89aa375a69611652238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f9cdc68108dba9fa6c02495eb817239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40b5880dca8c9b1e649891497b65c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d07546b8cdf8aa674b766cadf41fcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ceb1687364de2de347527cb08730242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7302c9f56ed256599fac636b652603243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c52e23aaa2b8dbcefaec1ae34189c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d14edb01d638463a3527692420a2c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ec0a1daf53c3219a617e6d67f5f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132cc24ee5feafc2c1e113fcf8520f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d9bbb30dc9cf14a9154fe803c763248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a43b42ecd643c97b93ab3eee49b51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2318f07b3f199b70c1c8446463a56f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2ba1c92ccb5a0f42f63b34fada992251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67212cc100bdc11a33728aa3b846e4b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b0b931799115f43f5db0dc530872253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206dbe6aa868dbdf3e11c2964a4bad3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b7c1a058e1bc71c2ba813ea4717d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05569a5e7d02f9c02c6800a1c88dc1c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d8793c1ee90f1eae9bc1bc147d39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4acfd938510b0ee2acdd1ea72852d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9faca373838d93ab29f1ee4d258dbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b5ccf671ba47673983ce178ca96b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc8cae51e0cbbcbf001c8f6bf5101261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f460899a008ebedd91077c40cfc3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b42f81f59d79ef50d4b16ceaee2105263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826ca5c704d52c288727902804cec88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d198a879fdba45e30f2d047626a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e9e4749ad1cf2c89c815abce0ce4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01020823754ce22eda8a67d67b18be0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8674e192143f558e5614198ac097268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090fcc191b80fc8310ebb2212c5ffd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfe75cd4cd7a6c25ea14c5a545bd80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eeeaca6c4931d71b2e33109130cf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17390befea4781e526e30799d2084db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5992187714bb43bf833080cf21d3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0911c1f542243dd52f7f1ae15b96b92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f26b79fad9e55aee2441d9f4eacec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9f62c1b19f8c9730c7a94f507181276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde236be83f8aa675d5e7e0e3b03b1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e42fa45e7b0dc0a5036793ab1cac56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a47ddb89798be7240d90b76d4a958c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86f132933de4427b073cdf7453a20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c641b1c7e65a720f9a8daf7f82b71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556053643b7be9f94d0d7f4cc6e5a704282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f661ad0bc78f60189c062333790e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecad22503723bd9bc8db93d515d3568284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c03b841a7281eb9d55971c279103f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198c97b086fd55b7a76e1564a4e13f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2259ed833001a16a1280132fb75b151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852c1c66e46c62e2018c8d64893871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317cbe7f4ca7a5e431b0335385c6ca5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f50307e91ff079c0a5024c53a9ef2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970edf7fa2b92ab0014772785542121291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247e78dde38b49c1d31aaef66fc6aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541210eee82335546840c5c755b18b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea197a7e8e5abc631436b8774919ead8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf5ae02f6574b4a7e5c525768b8c20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d954c2c9410a3bc36b3be1f7b178e21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44a0dafe977286968511748017e42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d629e122f44f95afad1569d658994f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c353510a73b33fabc8c812090a4a1b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c0c9aac39da1d8049781061becd06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a766f2d62c0e1c603cecc715c2542301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a64d2b9e3d5059c506d5d2049e66e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7cc7a4ac9cbe1ce4748187923b10f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff83406b6a18b8cda645944adf6206304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f124d934d8296fc65fc10c9b65470305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9738a59af3de88acdc37136e51208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711034d654ac33fb43f78b54b79b6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991820669260cca462fc6809f97ffc9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252f33805aeaaac9271b387fb2a05e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4ff6ee9e1656be9e0f67ff7ce6f13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88a5c62145440d8290391f46177cab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc32df360ac7eaabc240f983f96e08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b49609e797a9b2d8a34288a4830abb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89ac3df7af60aac0cf8ca29a423cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42460d8b98402bf3d95e758f2334c0b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a696fee1be778d7d127a332218bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e9cf6db9312e7200c2271e344edf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba53c3b183dc53bced4677106b40841318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4652a53ee0c2e4b13e34e9aae45b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7ebd57022e81c2824873dc661411f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c937ddafc53cc85ab9a4ece030a27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36268863e727e9ac8672e954fb309d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc534991b53abede83a31b6d6dec60c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99fb927ce5ac8ee106aa56c01c6248324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260827ce0b1ad82a0c3e4f5a4d0f2d3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c807d387782c7b273ec43c1a3105326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d75f7eae0a69430af4d5c0d456d4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf49faad4866cb9f1cf530a0b1e5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f89989acb072eeaafeb5ea6ee0507329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb64c0b7f22bf95d76547a4111143ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9430f40e46001c4747ec3d2af00a057331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc90ba824c8e342d3959ffb60512d64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79b1340b957b87f4c663523cc8200b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27298787e74719ae785ed4eb33a9e2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76568099b197c36ec63def020d9eaf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff624d52e5715ab34ad3b294e6322b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e995d8e833bf15d446b861f66a89a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a2fa429770b8015e4732bc6d6489e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9e422d4616a206b3fd107597ae69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e6299cedd8d449d555cb1296f0ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf6e56693ab82c04f260b9266bfc12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755374d21b3797f54b4a9854f52eece7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b89fb8ef9f10eee7de7dcc0d960d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e889d4f8d6a2f983529a38aee32d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff0e6233cdadbaafe5a60fd4520df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454c6c8f88f14081600ff9da008cfff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e9efdfbca8258eef7a20bd4d6ca2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79733a5d15c3799d0ac8e32d184c9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f415f6b43eede443e393666f1ef4791349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866a32c43c3a1bb4c775a1c636d024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897aa409b75cbda0a5f5e7dda5a181351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6003616228806d535d82ce4654ef85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7951dc77ccaef37bb573e8289c4563353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a27ed280e3c66b0832eace8ac3f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1123b52b1c83c3491916525385138355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a738126d712e7526c201a82efdb3225356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7514c4f20a336a332f128c83c3147357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4d05e0de50c87e4d01fadaed2170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1f60ea882036a1897e0ee12f9b63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efadb2f587cd43a08b4e60e37addf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed8c61b67a8faafaf59ebbafc4cb66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcdc008f44c2ca7f75310d94ea06d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1561e77093e255d7d330da498cfbea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78884867c6698a6cc7a26a6ff6ae0ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99fdd2d20296131d588748e1db6f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13e7d4c175505bd15b7d9980dce94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcc19544d6e3d309bbd76ac352459b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1f48d08f9c9a1fdd995808ad65c43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceafaa88e4b1940e1402c3bccff454a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b1c77aad19a7fbee6d3085cd51c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc248801e8d6481e2fdc93ef3e2892371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37946450d390fbde06b8a6f502625773372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47cac38e8cc0d88d7f46b1545d002373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a042b3e3cee9ea0f006444b2892e1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e1a410ab66840391045c1c4fe5116375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73858c98974b60c0853b94644b49831376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fec0b4bbd0ecaa455e86b5f9513191377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040458d4ce9317778a602ec6be2f3e7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d55b1824f818e9c80f6f19b7339bc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be91e2289e1d8b19de4b4e5a0db9d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669e07f974ac44fe285080c557a2d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99888f17c06f19c11f9dca164d0b74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0ded00abb6781cdd330a99ba169dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e2bc018e2428688eebc17ee76b51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e2057f9f1972fecd0b49da14607d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dbc668e1191e9d7efda4caca7c07d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55ade3932e7c2da31314c5d4b2d522387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b5d200ddcb406094af89cc47fcdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1cda7be0325c924ef162a1a1e0878389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55299c2c0d168b2fe08f3bd98da557390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189348c7deaad061e622eb292d058fbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f73274051a1944a9b8e4a044afe74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8bc0817795334dad9e9813b6654b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f3b1f34905f8a9bf0f451c47727b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe21be6ad7404d4b2b23045bb03a1ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773e56dffacce781e9697f78c3b9a66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da130c54a517b644f799706d28ae39ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18a01ce63ae2394ba224c6311324a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd9142a2e40ca565a0dc2062d70220399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14c1e1e06a88eeebf7f21d85aa490400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74853e731d301911583355184d05ce63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1b18b8a248ba85226dff9a21a77c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd32ac26a86f210f12d34ada652576403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe201eb0de4c195e12eeb772a2bb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0127e9e53ea548787e430056be7b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fada4a43fe39f0c3c937e93914a02f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616b080a87d3632193c04eae1f6f96e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f6723628f763ac46ecd37f6c1407408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41305b785f50f2c05f46a89b2b46dc1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a90b3b2e3a7c9af1e6cdb067d6b1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d0f1570c683a711552471fec32af0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a68de2abab2e9b30360b2734799e40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e25df087c4d297129f56b44841f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b688871ad90b3cb9d8ed08863659cad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f396f6a4559091a0999810f5c1ddaea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c9f3c46d1408229fdcbdb39b7af50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da251170762f74fa027fb05a20606b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5299a13cf34226e1390341d84156418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba3cae4c4cb521ded3df0e7b1e5a27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb017c9ba7ac1208bec0b2e50c832420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeacf00e8a72b241472ec2742fdb78c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d124d05e8fd551dd8e4f80718c0ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d5b6a6cc2325dbdfd1944fe2a745423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee313fc006e23e879308ad9b7a4b66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738909ffefc0ece579f39cdbcbe7707425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5222fe01d1f76cae561b755cac328426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ecdf1c59acd30bc5b2fb3ab1355d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2fa876a849406d9ba0bc6300ff5bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd3c928a47b649da80c3462fa1454c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9dcc7c69168deaedf6a9077a4b787430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa780e94909d9128f1f382c8ec883532431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db255eb67a69ef62940c45987508615432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a788167c95cc0bc76a8b4abf7413433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473dffe6be1446e2d7be32eec6f7fb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff59a4354256ef65b2df00f10014ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6edaad5b6721bceb4af52c79b7b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab8b6b05f94459363dfe29b10ba41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c732cecee89549939c0ad38870688438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f87cb9aba74b8a0eaf74f7c0ac07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e95292d00dcffd6cfd4967bd55eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a0618554462891115379e9f2d6b74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38e7454cf76aaee0a9c09b7ab8247442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5e6b536a97c2975f4032a4eb27ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1ad0eaa3ca46427550132b453ae7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de077affdbc666608ec4c8dc509708445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03842abfeb2fa7fa54a8cc8b56c3972b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1002baff315ef4a22f2841d032082447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522cf425d2c575810e034ec6049c305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ffafeb99aa7a504cbe47e9e822d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02551da486e19076dcf4819eecc446eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892310f0dd5960694ef2e45c7799026451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b900756ee9c6f77e1591c58436c54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67641ca9542e15356c856e7343828e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0483656cb3e866329feb57f8c5f73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3910dd935979a900b0b01d532264bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb02157a5ce0cbd9da8d5f127a4077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa15bbee7fc3af48e178a1ecc7d917b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c21ecad420a030a02ace45aa3a091458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eebf9c896460be896cbfb4e629902459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021097d18b7c973b4ae09bb02e3336460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc83008c41522ac95b08bff091d657461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce74b47a2388f0b023919b792c458b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb3efbd31102cf981cd449c0d05baa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f0049ff363c44f31b306cbf3b4b62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41395bdc510a32a41ffcc9be752ce496465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e49f1e934f8b487c5ba3c1fe10120a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb56b10ef71f4513db60297a568686467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d952423f7153689deda1e1cff671468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7de084e64b397030584eebfb747be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef93a012a9983cc9173a209579a5a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ea123389079c80ec39e26e52819da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677990b3701cbb266a59741c9ac0e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5407c1ce6ba097bafcd4662a15e936473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0d1302ce67002e8dcd91c36bb589474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72ea56021e08488ff2745d2afa40be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8b413edb10645ba7fde69f2422db8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd82c85ff909289f8736d6f995f21a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f1a486978859b1a9979023577356478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00861c2290b9fdcd6e21811a6cd00d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa57d0ff9aecddf53a4065de740a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634291109a7a408c71bb427ec0c5a4fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b13ea48498e23f5b334d7688e2a0a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c3711bb40d734e86264067e08517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d84984d8a21bd07a266064cdf62b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31a5ee9b24e7b9084d21224901b01c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf28a3560039d5fa10062f4b8d2a4d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ae2720b59cb79210e56c27f5dc45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0bf4ad71680bfc292084eabc55cd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84004ad1c9df0b5f0d2a5d2ccd8131b2489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>