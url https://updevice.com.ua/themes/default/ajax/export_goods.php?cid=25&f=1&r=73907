--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009b37bf0df029ce9ffebdf979a29101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68b9c6aa8b614062a3ee1cf9f7d34f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788a8065468aa0989ee355e7164ea83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f433f2b168c943cb65fb75e3e1d1494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61e38f13a6a9147506cdd9bd3768b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff367e2ceaa8da2982ee77844f66206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a34021eaadd429a94c4080fcaed9917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690b8457c23bacd239cc6d80336f5108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ccb4a98c484085055186d4a189499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc8661dd82a104a123d4e7e56ec7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cd5cbb2def28159a9f7f63bd9c3c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bca06aa89124b202bb78288a34b02f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7857793be637a2e110017abc7470113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40fe64e1b950e442b7dcf738c2af6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f0c1b80a9b88e91246083ec366d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d219f898f69ab519e618e285d80a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefefcb8cfa5f2b48a9f22f7a4f07acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca60edd2295a3844c211949e478ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bef2286e7429922110aaee020e829819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453a502f15d7e0eef50ead7c6641dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97e87ac82487ea86f85a111f61918021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0f7cc77404a86719884f31f38aaa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557116a7239360c3882fac14802f6fc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11cda1f414caae3e910e89a77436fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd8478fb74035a7f4ea60a592aad2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6a88e54f0029c401d02150f6bcdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f29363bcef71242d4ddefa5ca97b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df6a94b18d8264fd29825ce6dec5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540cd46863fca661d080454728cb0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72b74969ef0858c690a5bd58c82f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ad330303af960b2739d56c38c7a3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76704a4c434871b7fc055e157d965fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380341ba7cd3fc5612a840c355dcc58633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f276e2c5377e493fa44d1c37e7ea634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e342c7f3389acdb938a4408a6839e8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81924993efa1a8e183e60abe6d6dfd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750969cecb40f12ac886f9dfbdb86537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6925e3f7b589208639072aa236df2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93351dc38001ac2771bd7c57bca692239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e901993d9d83f6edb1d8089b40da0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e6d2f5d7f4c0a96632d1effdf6ffc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe8a2409025bd817c5af289a22ebe042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29857bed2b91ceeeba99a56feaa81e8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fc4c3ce11e0d3ebc01417aa449ef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8817a7abab6b552783489ac17c40ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0792ac358470751447798777b68453746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ba08011ce76516639c94161751bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f2086e617bf7589b90ca133add97448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f20ed86f73ad05a76a6398b93e53249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5f9d0d95a70afbad7dd45ae08e13050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeab162ec5c7c35e9c4ea5dbedcea3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596092ab8203047a6b354282213d48352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846be0e07d9865e995aa6291f2c9876953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc25a6b05af94bd3facfe2c32ad1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd62e81fe84b494d3b4d8cd7b3b17055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c621cfe1fa6b9270db953407429456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0ba62a8c325a9d2f4aff3518210e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090170599e5e55d6e8ed6f7b49143cf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f306da7c0ab1a8564370f75a4c9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d6099b74b4d38e05628e06336fa4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c850cec3ab758b4f30cee15b756595061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2acd589201d67fc2ce68b799ca01c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2073e15937bd6023acd1d4c3a94dd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fe78b83fd7d36af692147dc52323864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09517ca3c36be4da75a016db4ceeb37b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715cdd3cfa3921ee6d1c60eb325e46d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49efeb6f98df8657b6b76a150fd64f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca965a746458d46e5a7934dbc2170668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559078fdb0e7d695ec92ef76a7e7b1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34217284fc378a02e114c0e05ec20f8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd2a730aa6ee2011e5d84db1036c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225a2a0a5e8b023ccf718b98bd0fc9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e9ee7c609b6187916f7b8950895173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19d87a387cfe0e3cc98201e2109cc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3386ba12a87caa8988faf5d9d9878cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7cc199d5fd7fc21dc4bdf0580f7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b34e24b5ea8b31d2c3e93d1c83c3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dff1dfa6c26864808c98aa4059bd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a922d87d6242690e18324f71a033779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f58c73dfb29747856e04a6fe22bf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54241cbdf5d27748dd298376c36f62bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9537b102e8c4173b8d8985f27b81882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d06e30f692025b948674631ffd5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ab75bee6c9b46b15134759ae011484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ebbebda5ae228fbbbb44ece5d3a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb057facc0d176eaeb770b2653c67d5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb8f57a7d8de1cf5e4143d7fa999887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ed685e2374a629b079050548ab3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1286df70b88f111ea05df36be92e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d248dad15576e61b65490438a33a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce62195a8236b341b79c0253b6229d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efefe9cc23b2f50d81cbfe222e13f9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06cec67264f7e099c76dfa25098b8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a182aeae5f1998516e6b924cf20f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe4ac6f6e9a6ea66b0873e3aca2a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ba6df2031266cfbdb81faba4c13896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c1bcb07f54a496223cf600ec2d3fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37517b33a4a043de15383d882ea89cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492f93be2a60a63aba830074077091b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb942f5597999f136110c36e56fa84f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b86405765003cc895f488ede57210101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e8cc660d99bb8c8c299397d58df4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e360deac445e3d64ec163d28c7113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53fb59cc738a06e71c0dbcf1bf0517104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655061c94a6ec40bddf2426f2b8cc150105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0fa13f32adbc66751263375c79eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e47ba5612e93857fab6dca3d09a8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500a1eedfc94a1dccac09f8b6d8ee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414a2faceda0b9baceb65d8945661dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6715a412a550b1ef51c20f6fe6bb92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e7b215c9d94c5c73629faeb9ed0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d00a261de45af9df9c304ec5131185112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392936886a10acbc8c11abb1f6686b9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947b7353f89eb293898f20b0b0c3c60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc391265fdc579140c6a6ec90df9f89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae823e1ecdfd2af04fca4314212f8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07a8a091853515a950cec4f3580180117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efae9824fc9cce6b2ec6a513366e33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c6d03fb7e4474eab8fb8bd8a94749119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160fc8a7c2d216c1713bb67f4fe244b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdacbe1de835cf5b915cf810d8d254121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da7cabed0e8333f675cc520b9ba8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0a62de056c445580a7837c18d50cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ffd814d6e37835b2adc96d82cfc91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e653f4066ed8aa31a89e4801015c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7dc0f691fd0da9b4546b9ee7eba90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459dfb70e30d557f35175f11f450d53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5009d6347d1f1fb5e4cf78e563c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50360b887042bb596d048fd62cf86302129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9351a17600c89ea82b88dddeadc4423130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57474fa177b03f77618d49eccad393c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac202073655632a35930ac01c2e7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f43612cfe931d8b7a587f1d36eaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c9a92143655aed0884ed5ebacda30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabbc14b56c975c7d4e133f33894336135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e03e29ca4ad69ed127aca9bf17451136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a019375814a29e11d5446444cde01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7e370381de1af3c6aff97749ca6d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1abbaf5834939f3858744754e4e24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e8942a71e456431a9cc41f9052c82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a86c352b0a09677313779deb7404d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6b9e478efd1250044f6a5b9afc9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973ddb38d6ddbc176116da2353ec3d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1d91e5ab777deab307b0a703bedc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5eb3b839850d885be3867aefa6973145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369be1e04364b13f5e569599f4b1e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eeb59f48c8062faa97df60c57d358147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086feefb1f1a34a05f75427ddefaa77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf703756bdffcb448dc61b8c4c7565149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6da231870b725aad4b6c385957818150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ad63c1cec6c6f808720400a0e941151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c82cb04105020bba14435a702dae3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745c2d8901743167ec624a137109db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271aac63768c383fb90c3ed0fdbe3b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c665d8dbb30cfea2d457bff7574c71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351cc5e59c325181ef48b7c1e9b4018156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db747ad3046761d5c5cca18ebbf9aa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b461fcf00e24008c70d8ed251d4c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2fb0de895e07f70bef1601728a19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc87264494934bb3cdebd51a045ccb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20c9bc27111f32aa766e240b3a8f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b8b82f7fd2dc534a43f190404f78b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df42e5f9185784d24cc63a128e621e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4accd4d4f90215f501206f0eb3a5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4e4b103a490ef0df9dc8ae7d6d31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7d18d0eb970e07175d19b37baa5c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78b857dcceced9fdefe30ed7c053a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf734faac93209d07a95e860ebea2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f377b6beb8ef13ed1a6251a27996a61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c0b87490ea39ad40d34cbd14dab18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e5e305185a748c83a8edf484d24eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c0494ef0e8e60a220b3990bce0a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f20cb685cd392d278412ef6d212296173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e558cbc2d95a94b74e60aa9690600d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb8aff6e1fce7f11ae96dc2207223175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b27d049a955d63b6c76a635bfa9e0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8b9cc62d2511e90dbe8ccb1df18ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe29ae786a1679b4056a46562e7f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b54fa2aadf8a7ed3909f62bb68fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff879620abc4fa1524f061145e1f10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e5179dbfeb69cdb16ff06deb4a0dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4d3d45f511978b3d92fe753866b54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d04cfa99cbdc8bcd4d4cef66cf17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803fbbfe044075564bb146c9bddf75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e39975d4925dd92574a9ad0f5762bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9c311d94f413d509a83f11f963d6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525695c295e6d4ad7d07797c698c6e41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bd1e83cdc1075493358af11ea0edb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802c7d707d5581c8674d4bbec89348189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e91e373010a67e50824819ade6b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664330487a2fba338cfa3ac2c25b417191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28633f053e58ae736515ebd6be82a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5579c98294868b6821c4c693b391f2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee5ef95af7aaa36c3f02b4b1f12e1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf913d29fb133ba68bf7de541f70da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c61b7ab7f9e577cc6ea46bd90bdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aec834b81b184d4f108580af80410197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d5751bfe492bc534a9d750948c1b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed7d547be7d27a903737c08d6e216199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df96c7432bb72c1ae1e0988ba189d3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f39bd30b1424fed5bc7aff0fa4e53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0cb1d36474dcd2f215cd713e978f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688fc4db434ec2bdb530aed561aaf8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ea0792daacb20dd37b5cd34f451d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5af076f5f67d206a289df1257c08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0dc755cf3c260a96134117df948e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e6e5a11ba8769c8915fded71e9e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e448e76d84ffbdeb020427d48bfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bd79cc736aa64e1f2b32957a41b2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe42474a5792271ec8aeea8dfe592ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d669247b72a1cf01a06369aa1d2f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830c432c71757312041be2dfa87d7ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505f3dfdfb9471d295fcd340dea0eb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6750c51d92f1ea893da63d595eb3e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8c0555c377ee9eec1ae9bddb281e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499518b8c91598a54f37f8830e688548216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc72b77ac19d8bcdda5b7a200dae53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a6fe478bfc880161009f3ba73d272218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508f992da2db170f0a9bd808eee9f23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d040e444f3b7534aa56633d5721584220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7b433e6d2fe2028400d6fe194233b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92776f2de4bf010dc2a0a42af668c1d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681131f28c2098b2a1046175db9be8e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d513a2401b4c5483190bbb9ef636224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5670b41304d99ae3b4f49fcfe27820e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9560f6d2194fff2606190125e0072226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee3c2869ed79291d30b652a82e4aea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded089984b275656649a23c63b9d1ab7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9728b20f4c173c272f38336623d825e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef9875cdf6c0cd1d22a887293a0cea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641570df3606bb31692af5cb4826a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c85dfba77d86072b0b340ae573e4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd795299740780a23b2f38e96c5d1f23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43538dcaf607d515f3da781ac4f3125f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa6a415f49287c8e6c142964f41163235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb48b3b9167bafd81462f32e5c3d59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1cb61a86416b48e0898ef91fc0902237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc40a6aae297bb39884938c91f75f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15878bb8b7a7c074a21491e08ae431e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca748906f370ad776780ed8538f32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047ba72e5a1108061a51bf31d5b4898241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b5de7ba98c792969c75bb0507b16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9d205ce354408148adae98587aef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82f7cd11eb197f2f47eb930c66f8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d88532079affe7c38ac03143195e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdc9cc2fd2eb5ef8bf8a590e90670c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5047c2d0b6765d2f40814386dc50e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e2422272f90400b863a9833508c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080040cce45d7daf0ae38e089de7ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f623f7c093e31d28fe7a5390b5734ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9939570b145c198c1b98f1f8f45fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884998b755105e05dfc5a23ef87ea41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8723d76bdffeb61a8109336da1fa26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e201c7069c66ef462adacc6b7d870b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427294dfaf1604b01470a4f73bbe97b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3ef1d5fecefb6b339ea1b4942838256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560e601233c761b35428c918ab257f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed08ec859806b9ab6b1054f304dbcdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840674f01108fa221ff897b6d8544086259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649feb1725e5031945fcd17ffa5b916d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003194a6c0d032e01c47393ff73f38a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e69a850be097f19087f9d8e9c766262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34968ec2eff4df002470ed93413eba4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7948c91167ca1780ae878a0cc850b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baaf03a2fa9244e015b183f89b1b6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97677fe756ade1c13f5e105c52e6f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620c7d4261850fe072c935d73ac1ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8db0d18d0f5836ed35c3b6e07995e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e6b24cb122e64b0de7b856dca2792269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a6825260f8ca48e606cd7f6bc10c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ef3c26e89ec7fdc4a876fb7ff9c0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004421ddc6b9c535b41333001025c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9a4c669b3b434d7ac9cf95ecc203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f9a173afe70fd952a3ce914af5116274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb70c7511c02ff4a0b727fb008e1791275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a52d275d6f3b8db27910e71667a01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa1e8d3aa9f12460c248bb535a40c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a5ee6995d7096ec8ceb6c689c7069278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecba578fcc8ce13c8b25e5da3ae271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaaa9a104c770a6c63b5f8dd00a10c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d9805e5e1e7a8c85533a6b7aea506281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71763e2dc503a4a42de3f6549c7cfd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ccea8af632f5a63f93db637788b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1657f9aaa39697bbac64b69ba072f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd32fe8d3b96ec67c0ab7653ba87e2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf38371522f27d2621f8dd2bb5593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb4136fa396787dd359b28c18240f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66548608a10c61aef72f12d4dac5ba9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bd1a5571b30d83ebbb5730ab8ea50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf673757bd8496d4ae78d8e1e97185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f3b127950349d87a8a1f149e8f3f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ed649554601d52dc9fa98f1f867e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba7bc051f2c8c44c5d931923f51ab7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56d796a9695569ed92b9e60f0cde3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf553de14f6cf427a5eb0326f2ebd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aefd755062ea0323a84f3260aba316296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90622253ca1d426e8e7d330f14318ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9325f97a2a7d57bdaac32305411a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e37ccb19b1cbd72f22e3a12d56a27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f434e60f638dbdef904cd89e0f90443300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322ae30a153607b0b2923c5fe3f4ac3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f0225806b34a9113c3565e425355c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65771cd909d045b8c8a36a2535233303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ff5b05efdccaba979a921c9503d3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bbdb5d134c53ae9a09ef1c8d5f6f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c8645e6e982a83c29d4a35e94202306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532510060396298f9cc989b9251b4e6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ba7ae1294176e548974f8abbe5e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538f794f13140bccb96e54116b5195f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ebcf47eafe5d8f7caf80302d33beb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14cf6ab1fd92334764783c6d008890311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5d5de4af7ad6070778d9c499ec67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5add3859c3ed1655ca8e18573ad442313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd07cb847a4dabe49e1612e4d54870314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74c100388b2f9bc038e0c8e304a7ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc312ffdd0bd888dbc419f48f8dd74a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597be19691b09b99ed96e3326dc0387317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a2df7f0e98714bc6d33da0b9fdac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a2bdcc4a16af1d6f35320a6593f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28dc3ae14f0b1448c596e476f80c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143720ea143e6f04660411305f6a1b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5ba43f63b1deb4a0ed46e3bd1f9a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937ec81cd01d3564637264e155a7c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21092d7ec82b581f24e294697a5eaba8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea59f8de5c1b23f6de5d1dfb0ced09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd4c4c76dd555bdceb7b207be4e0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bbcbe8772b551db4510d1dc65b16c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c487e4d5435e784272e01549ed4487328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca0684f088f2fdd84178f215c398aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27701e305dba5d7b29e2b91d1c01eea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecceef62359ad0e39db3d5c919244a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b149842590ce50675de8ecc508ae9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac26fc10d4f20d95c29600c1b20ae7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb7369d094b1d49fa501d81e767bb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc65a63d03f5f262fde7e68bd842a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70be766f8bdd9f0af648358bd6012a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd67cbe98f684bac41aebb815ab1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c057d74c2a7b43895ff66757a04d52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d678926cd31b9437c8731ec0648f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab1bf0cacfaec9c3e6971afc01c92c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075aca30bd86eaa128e798eb75a6431341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a11377ac6874d6bd822bc47cee05b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe273799f5abb1641dc3bdc54e8c4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a836b8f8a0baeeeea2781dfad8be2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ad38e3e4cb8dafcb0c2ec68e7026c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf105b3900ef48bab40c34bbcf7777346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b10773b825c70cf35a45928385c01e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1853f5b857dc808daeda522e8ba040348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9affc7ac8eb35fa196e4af50501632349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9948f05dcf3b07aa0e8f741f08d7fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b2d6bb009fc98bc01cc03d0d03c11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c8c8bc9977b23aba3e77c4a1af9ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f9f117f99674c77e881539ae0758353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c4103eb1c778c06850e1d392f9ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e127dbd95d3413732f8201fa62ba9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce4a0ef672e2e83d48784e23e4902356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5a7e3ad694b484c1bf651de30d23f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c7271688fb9b07209458ed92d81c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb548d643d53eb4c5ccf33b71afdc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969e3deebb3ac22a79ac58ab74f3b5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa91190ff80db13975f322d787fdb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f1fb9ebee0866354c8a669fa8c0df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5755236c3a4480bc86f0b35be87050363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4f769a4a45705ca14a90e67512042364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37640675ddb99e205cc311994b7c3026365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae888ba4e2f6e082b768a63ab98c3d52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dfa5320d6270e84225bc616cfb456367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f8898238d62f9ff5a87fbaebcc8af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586c2c0abfbcff356474fa1276db90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384bd735bfac97fa1faf86cc8a7f7d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183744587d2b33074bb421b66e1b15ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1bb81495a208d1462d4c4a78e31d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cc8c03bb5070f024c286e1d66d4e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24113bff4b9f163349f4620f3fdf1765374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca23b938995f1d01d1ad12a60d85377375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82213b08a9f478a842b4333c5010ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36cb8345c8154cf1861c71d7d72e7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65249e1dd69a8006edb764298a94786378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935f36d253a1f2f33fe997036f38b1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd38c01f7d71ee90b67764f04b8fa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4741632f5c4e97ede509e0adc0408381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26add852b8cc383c0b68955a006783f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a136d97f0e850d7d5577d5bb91c0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dd601d9fe9d9b79b729d2f1b66c32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f4c44aaaf1cc0e334c62ee95858f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f8c6cfd44ff2670ee1c47466c408386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cff8b7750f20ffa8e45bfd431a26b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d539890938978dcf9106b77fce9c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74745c33e57f64d0cb2f48154921e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1963cc338fddfa795b28000f5f3d5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef8f07a5182c88e298a37faff60dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b2ad769415d9243746241e9716bc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c7bcd1854f42025a6c794011352c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025899e3a867912b328bd47f395a0f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f022cd41fb4b97667c3c42a0cc5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40922b4e0197ff2bcb5e4fd8db2b227a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f5febaafa21b41374ad00038183b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119e1b68fc092ffca8e352121e95d41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449a70052dc1d0782a02d4f5981e6e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a428673d827256c855d584dccb501b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f16cd9d8d4a5c1d26141e4845f9a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399782ef5f932a9ca9b20301833916b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0eb9d0f6342fe9855d8b348da49da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a2bfa4e5e1a41aa529285b280051d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb997807a4e932f7d17be8f27d683405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcebeeea5a260832b99d3e3b8ea1b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce325a1dd6fd9bcf910a3267931af291407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91c6eeb9dbb6d2e268619576dc2c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac14ee98f35e59e62db7116adee81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd93ba7f20d2f6248c5b0e725f8540410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb041d5fd9db4b4efff38a1a02d2b91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ac32d53427db94043e44da39bda56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93494ffc6d7f86e940c5f7a2a48f2e9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd43f33b93f6b384b96789b077ccd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b4aacd779ce589f07bc0e2da1724a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89780d6e2b2df5fc8bbd96c1b25bcf57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76d9148b62a6fdcaa20d7799fda36e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23f00099d5bd6d401a0618b4c2c5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6f03f0b2f2e04929d7edf50b13f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764842fd1a90bd28944560626c9c062420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29bfe90bf96a1d9e44c66c9cf19103421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79416575edcbd3dd05cf8a9043f540422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b3c635383b27c9c418ca1c107a994423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a5212905bd58263781078777aea50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f69d8f0fd5050615f1e44f4eaf25d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4d83c4addfb061ac0bc4c6353ab6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ec6a6ed4f35eb00df3c8d2e3b381427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73471c2f02ac820539c6919ecd6d0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da07934e7654457ad3226a9659b5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7ddebaa71272edae9a20d8f646ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d7d5d501b38adec8736c6af472df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56d53cb56c898bbf6a7ce6064a8eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942447bf673a66726d4df1520eb7d59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9770a3ebb4e465a888a6892c9df12e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607bfc3a2b7bfbfc60c4fe273e5e0af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9795bc60001024b286849ccf25043436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932083a90f521c44f63088048de10a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a33f8c908575702c71a7caeca461438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3946baa9ecdb034ac56c93d2dfffb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf657df657af3a0eb5bc1ab19019b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2fea87f3984ae0f78a40de9fa254441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d377952dcab674fcd52a2be68c42672442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d78330430956382a6032671436ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a1b33e63865d4793a9950b008f0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bf9b38256b11acdbafc96a4ae7917445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4065acda9739b8f92bcf4067430f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88cfc6a55ae131ec6d50c75e6c905447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8c4df8a4b0e3605626474c0ffbc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d97f989374fdf6323f2caee031e6df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1be3fae0a8134e702bf138045890450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c56143518fb16f2cb004d5cd62d0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf94c6fad1f5d0754bd031d5bcd2c96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6de1c2d6522db1c579132a9eae16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabce4a8e020e7b5d8eefd05974bd3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a439a25018aae055efa94e30ce284455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b067031d433d1b44c480b3284039909456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6685da8a9df2b82b8e86eaabd6413457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c21ca38114412de8c98d5d82e000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79f4eb29d25b63dd4013490715599c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c320987ba68aeab534ffdb652058b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b52cb7fedf3b740c8da1a8f9d701b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0817e107984e8220edafcd06ca957462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde751477d59325325de49718fc6d73f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cdb53d2ca2881a552dd7800259e79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb833aa053f6b53bb6df407be41f37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf34bdeda11575945d9c443078ba81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c757737abf61b4c064bf7b9d0d440ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cae05eb97ddf691075972ea94bca27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51057e14852cf881a563cbdeca7b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a8e0643a49e6e9b2d77e1cc7c59c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671e0680e61f1ecef03c9bc31b93149471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4d7a6bd5ae72f2a6758a92ee51507472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d221c9bfc2ceeea2521f3bcbf301562473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e246a27ec9a58d2a8f2b83a2ee86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93661a3665fd5442050f8c24333869475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf97085dc6902dbe2881dce730915476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bda02b3d74ef0ea1a7989b54b24527477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026c1c0563b115074aab3e242fe99d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8e04fd8f6489be60f1f032b0724ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb107725ebb3dc8480cd4f4ba4593480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7e729fc6aac09627ce8a8c3ee3c05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283f8dbc8b35373455730e8711f6e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545da837daa4d4253a19f701dbbaad98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180d1c41908a096f6914f702dbc8701484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f5a05723e775cbee8b51bc7c50ab3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c16bf3aa5e82733a8f4b99114bb14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd9e0e51276adf989a97530d8d3715487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22ac7abeaf2ee2d1bc263e1da4b13b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9aff80fbbd2387822980057f732ef489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf3fc007503a4c9baac96badd9f961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d73e1606e318f6e3b9236a4db0c1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333a364b9700b1a5cc165dfd3ee9c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91399cfab714dde0aadaca508d30b9ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a887c5de8a0de69981061fa371d01e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975661cedbcf9388928bd00637caf6c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b22aa7b3f7565b7cb93fc87f9c11a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb8c7d755ce6b7ca306d5ceef7a0a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74d2032125202b27aa9842f4661939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57a1680a7e5fefb14dd41bc58b6fd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651851cf29048052f7a1244a24ba5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c10ccdd1c6b27db0fb838b836cee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11213cb9d37895642512b98f09d6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e867bf90ed9662765f1fe73be51eea114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800462383b2975f0792d12364e1f60315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205774460433efc12276579c7384be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba07220e1e78afdd280aec60d8832517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f699951bf50b1ba2f3cb7cc8d0f16a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0285fce10848ae2a534614828b4d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27792d784da9b7e38d422e6d030d87e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b6ed088db724af5ed2cc95b2dbc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0193c7dfc050b248a1cb0e9a0ec4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e82554040600869fc757fa95cfd1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2c218057dccdb3c299fd1b5a168424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240786c16e92e55beab663e8caa23d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa35fe865e259ea6f661c61ac7b3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51809b5b535ce2fd4cffe70b849aa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5da65f5f329847d723d11f0480c7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d734664b8bd83bf052cbbf795dd10f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bebc8cccdfa9fd3a031325382f10c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee5f2dfd79eae5ddf9ecdc8ada2b0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696bd9df68256d9f1f8044bbe91c4e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21ae7f1c22580c34b8f5c902da66d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01fafad0a7a4d4b0bc0ff951f646c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faee533818fe8542d6825b282ef423335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aac6bf7891a02e2a4cf8bad2ec9de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaf224ef5a26c7714d953cd4c1373137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385c64d71e782963f8d09313754fb9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ff54c52bdd4e40e98881131ff87f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3cebdb8a69adae5437d82bf222c7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9e80631670c4be4aaad5814be7f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab116d60bd92c3dedc2b7ff36dafa1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489e7f9220c9b9b38a81b64b1556c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55860fd0dfa4acd927b9b0a0869e1ebc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3931dc360b1ca09addb5d2365204645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e23f77340c061f503efc8a481afd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937a13ee876fa0249cc88797a39262047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141632f17fc689f0d5afacd6ccfbb7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db8924f4c47d935d306a1ccdcf4ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f30030d54be820a3035091823ed56b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7784584a5a8fd87b26b535f1a09e2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c86d03626fd06c4316b77d3ee6e7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8da41b7aa7077963baaef61d86b0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf7e9966e8984342d838d88380667654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9b8110d9799654f3420fe873ce2c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23744366d5179bad2cd955bca744d73a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a08c06c973b272ded980250083d9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349444745c838808a47ac8be76be4de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae5935fd0b21b26e3ea8c8ef1d8a3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90186a60a84fbe98195f46c9f44d369b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ad39a8feeafd70c1576329b2c986c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02f1cafbac587439a83b207be8f7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e64f5ce5c3c23178f100bfd837cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d05846e8d5d912922eb333e1c8ec764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764196b4267a49d4bb5bb18e0296fcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a765c98c378e444877f3ba79c0cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0ee17eae71656dfc161e5121fddeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c41bf7231496fb7c8bca5bc6d13b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b328a3dfaa4b7586a45bea64486d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657f59a19c7dd8bd03317d50fd036c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc5a864225d4f83d7d2eec9809eb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cbd26180c55d1c57ecd088704ba6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bfbccc172203066e04ea3bd49c50773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d70a75567f5dc64a2659c796b0b4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413600633dbd60537950c02360ddd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176bfa10568f715d7d06f2a497162c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822089da30fda01d0b43b3b38bd675a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96204be547f8e5f250d0d8a1f7f8b99178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248cfa31ebecd4b987a4f055ce4fa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a168ea6025cfd21571ec076b2c54df780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05394f587d62880bf5ba0eb87f3ab281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2b44a50b6ce06d9fe74043eb9225082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d877956a99f8f3e1aa398269b8ac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386bf42c3ad645c5ef8491b16307dcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b2f7aee13e55a489857d8da20756f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e01fddcfbade99286fed225e8daa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f042d6d2d5f95cb9efb3f10ccab287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f6a9b00bf0a019bf440fb72ca441188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a073a180d4e83b83b439befbe08ce2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f20e535f82eaf6c0dc56e62ed00a6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df793b173bb6d47c4a597de9a701c8c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9218021932160607f1227cda107c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d59b60d1f6d66510329ce7fdaec1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d44286cb9bd7473b7b283dcec12594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e913ba624739cef8d1fde2334dd2a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91934c8aaec023e27ab73dad84e51496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b58801628f9ab7a688223a4abe6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f18b839e339771ca2b05e26a7de52b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0167e8d94420287cc3422fac1d50f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd8f19b46bfc7f11f9a1db84526ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66670508e28750ffee33e27ccf454c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078fd9e845b4ec4343b2412c8410685102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ff4d84bcc05e1d95a93905cf498e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8720d31f8478a7e2c87be71651cd50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ebca56bb6102fb8ad4e2f804cfa5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68349f709665557d5e398a91f87a2b76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d354c4db9510ae39d8bd5e33cad5db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6508265c59ec47443d3785c2ec1e4bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ac67fbd9804f479ae98ba3450963109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff4c63f12601afc0cc0b250d15fd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062161f635c74ca4b196f37f5c89343d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2589aa39603dbed7002888a5a9ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7268baaa413672482f967d4c7995a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c470f65b16997cdc127293444e6fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759767387212af775578a510e0799f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0044274b82556d4a40b153d26809116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd5dd0fc01257f51fb055ceb7304a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be6bc0680a2801288720a70059c9bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210c094791f221e097eb0faa215c50a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7937645e1fd8eedca9388cc9988316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4523bd3916b078a2c25f949bfb1ce6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8a5b73157ca80b8aec175dc3c0685122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031caf7440cb3fde14004b5fe76ab8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67bef05f5608cad8bf1230bbbde6ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e538fcae280b82869acd55d825967125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b3f1cb292c6e24317c993d1bd231a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac37a427cbd4d849709792e79800f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa595035f707e8dd285efa6a6b946d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1616dc0e4f968cd8eadaeeb1987340129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c05b0dbcdd043c2f12c6cd6751f621130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f86ef83bd6c2110dabddb41114717131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21877b7dd0d335597fc9f1d5746777132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627979386c0f698257f765b6d8b92c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda227f5feb86f4db6238fcf818dcfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9e28021ade2127a4d7f3cce23455b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9158c7e03fbb919e033e848cd3220b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c0b815014b863e084dedc9b824b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b73f25af27e1d36827df31717247138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b58b8443d8ec62d37f7711bc1ba568139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5f2551ac594b7d80f5ed20f685e10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b2ad4355ac05264b8c7c570e8cbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e891030524aadff65fd0c19358a5b23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e123a148b8f94a651f874df1710d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a672f3c03846727da23f567f9884b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b5eacb14cdf483f5431873725c406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e0efeb671e0c4f0ebb268123ce908146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9059b657b14755d564e59e40abd1f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a014ea153aab7d62b481bdd092c4d2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad993a0dad92b06d0b290ee1425939149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7270db76788e6bcb4597a9840f42e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818862197fb0aedc67a780a981a003151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f41d6c678894d768efb97d879c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b4e3236bf886c3472a9f054322863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1b874019c5405f031517dced3229a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7087199bd8404329f2465bd7a02dd54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902c4752032c4ae0751ef596dcce2b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4cd26a9e6e0ff53c8112e92d7009c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717a72ba23a1e95ed180f314511cf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be623cc45b3cbbd9f5ac277fb56775159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6ff46b48c8cc1031635021bf106bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63815925105f0c7508920271508d892161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28458e0141283c034df1b46f17ce297162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd91ec3dd9ac1d6fac6f1aaa43fda3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88347d8b508e6e8170a23dfa94165164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3ec3fcad44cc4996936fa4f3191b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca210cfef02ad3a17712c0ea7a88d71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46eb82cbac4e8dc1e86227acf29fc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7805fd78d10ec29e9eb30277b32674d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31637a3a998dd7171d62f0f7df1ee87d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b73ecc3ec7c9842a0016931a3e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0584d88da48ef98c55c9013e7be49cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f55528997a74b504928613bce3eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4f095c496ac708f9f521747d539a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b86f66da5ef61543a4d38733b6493174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212283bb27d3929bd9370c5f74d69c69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d65d26b445c8e8670e87ef66d55efb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac220a77774876ce95a8f1b52b5b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ad299e797846aff59cfa4ad12fd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403da6efba1cab068239925d87fcb6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4c964edf11469a99dc210b1c28eff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c171d5ac8b8373594ce4f78436f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308820032f0fc81aee5978db284c939182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd5396bf4a2e55e532dd081ebc73f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654f85a79135980b8a6472b9bcd8062184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dc33a0e7e0cc6d2df3c1d59796edc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764af9d03dd79c6e6e33c209d0f3945186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e95510c9a99ad1400c5ca50ffeecc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f1f1bc5a73f37cd04e20a3a612f32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd973fd5a6650143ed65ab7910c43206189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bc46554245ffd00c69e33f64c3fdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a67a5745076b17b8c7d557a314dac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922662744dc3ac3bdc325bedc47b87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b0884309a8e5e54354740b2061b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2e59a3b20b3c263954f7e8fa8b9f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1183d97a6488f4392b8f615457f0705195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b06b0167d2179454dc8320a1dffa6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f408be75e4b88f063761abd7ad99d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646547a77dd3a883a42acb004565d5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03df1c4a9a5232b186ed73d2e06bce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be78126461781c9a2c8684d42ca2e31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad768053bced980d9d340bf059a027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14faeca985fa52682af9f6dddec6b64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf748509b19ea8380812ca0df2813203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5343bc9d47baa813d9b3b6fd08d44cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da98ee11c88d0e665bb9867e4da1885205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82215bf9223c2d2a2b42c00da7157aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f21243f31b08d8ffc6cea933d0b9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88cb3958b612091b83b1786f75d1b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab5f83655f882d6abc0124e9b53de3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7bb4233b7af1f125836ca58701ebc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee093e47448575c882a03620fe3f303211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d0538593615f19bc699b606de244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95568a83b8163bd5430cfda7f7e414213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea1834a98a865d6201416b665512f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f696a4e8c9716b035857a1c2b40e28b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928fab4b5fb9fad0070a0a22fd8276f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5161a6dca5970e6fdcb40ba10f1413217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f772836045cb4e2a88757e97b81103218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19fd66b18e94c038350d50bfbc0eae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd21eac18e634b35cb4cad0a31f0c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7cb7916106165b32f67535c572d86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e1adbfd0236ee8f6c876402a891c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7c2426c226fb74873b8cf245f4118223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a94f29b39c7a591fd921a82d8c9f3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59c56278b9c3fc772500a650d689c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd6473259773744a176c430dcb949226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc0b329dca89c8951b85f451f46c21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eae77aed8655b53faac8b14c76843228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f7be2c1f0ba5a067a3f057e04f904229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e2c4503fa1089210bce46382bc57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a03344ae0d91e63eab155e02234ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32e93fef64279eda01b4017476075d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827f7778f49c833c24d55ed0a763a7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a97b0b7be6f239524c1ef5080ed0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83796682faddb75aa0c39640a3f6955235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66934c02521eaba691123405a4af8c3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc88d36f1784e24e86fe421027d9c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10114662e1793c35defd0abdf1582bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9357d369b471b75969596db7cc677239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb354f5d0aabf923e7b53bab23c7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb5febfdd788c2ab4945cbf7c1d6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f093df8e52458ce986e3577886a74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1830b7537c8b77c3854797ebacbb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4cf6082f53d1ab675a3449bcc80eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc3a6a50f974af5bb3b9aa381e79c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880036692d7698f1353ff8727f0fe416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd55c0ee837316956766825826c6e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e3942c9a2f17718b42662777ce90e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbaeaf84d7624abf309c036104b085249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd18938238c4d9d19e327af4b49cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d7c209dc2c071ad8f60fa9e6d91a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4176c2684d9c62b6644da654f6c08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60972634c8e161b20705fe5f179d8920253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1558eddbc17636a9eb76191ced80625254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586a969a992baf813404d1e348a65e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a0503d7a038a0d2f93e383c068155256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcedbc2b69aceff1e4fc008302efa93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d37227984b56b4ef528b9c738afd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60bf57705defadd2a888a40222c766259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d49d158b35c9630ab531e9d99dbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad307ed0c804a71410513d3bd29eac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97545f55d76e6c3d938f5f3780a948262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d8eb6bc6d56bf87ea58ac41966a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6aaa38c032ab136bd223dc3a6e8de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a4237bbf95eeef4455b7dc21f604265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231c2234de92de3e0e8ab52f01a877266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a35b83414d96642fe565ac5d7bcb79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6ddcfde1b0dc721b61195b520f63c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bda70d8d398eba513f4f167ebcfa9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e70bbfabd2fc5bd8889a7a04b89b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5a5f2a554e95f4ec2998ce0f79a4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc5fa7263290c92cf1e020738ca5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d49a49d226c7b092bec7a7bbcfd885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e66815cbc13aab30aaa2d0bbcb4ede274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe15e88196078e031b9fed9e8c97e34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4157b00d68e539031b1175419594e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c408cfd134008e4d16fa3d5ffe50d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa8f461f4ac880916c031997283e8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24ad01d4539213eaf0c49c0e1cd6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060842b6671c72c50499cf79db9cfb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bbb998e2b62c8830924d1e914a53b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26f76e72cfad4116c565db015897a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61926d70d5a9056da8643e0ffdc3783283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb835485f3902b8bca8692b6c549cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f05701ffb2f20a6bac245cd48dd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abe638e8b07c935906fe4951f1b5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef309bffdd905352633d7c519d52d81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b902bf55367b95ffb7837d93fa51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a15574e877326978e4da5d561a8ff3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd6d0f041b47a27d0c28cde4d01ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7344255c8864412326ac83a86a5aa3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7bd4b581ad8597939fb2a6b6f751e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaba2377411041d9f12933b6ed1555293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc0d37d5ad726b15aa6e9044d28eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2c84bc08f4f73879a2feb84beecc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f2fd7c5d463a01a9ae749e477ed79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9618d704a34a3dfdac30297b6a6fbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81a02efbaead34abe3789f9e8241bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc827231448617b2146b083cce70b55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38d81313be5f19d624e7f5d6b6d2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd8e57932142aa4b610b1acf625dc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57819e7a350471af9042cbd0a2107bb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc7f086b3b9ae8a1a2ffb1cd604db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb3138e22ddc3810b724e02b081b12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5051fb1356e4a1bbc7c4acc27e5d95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c768d662cfa82ad9393cf6c8763f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7df37e9aa7118ec2b075a522d3546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d16fe89e87443300d26bac26bcead308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e016e8094f3f3831fcc91c33041de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9abf16f5043f8d7b6685c1393266a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9db5e29e2b3fc09e9ec1fa748ce0c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cbb267c985a752c2af60573e25882312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa6f79ca7f2b0a5332de32b1f84f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6642d43eca51b1c41f67013f9a414a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b2be397b73479a88a564674ba3521315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc50d92d7d3cb67edbbd9f80abe3db6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adefa1eb8a34dc4abd8307fac2e6d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d0850a0bd3678a45904fe38f8ee6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfd8664294548f86915ca685f36513319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f164f19426b459b6af81e5a6b86164320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c58a16463af733da57ae0990460a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd52fcfbe64b1811e49747b278bdff3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de59b0e5ef5df12dfec1845167a5e35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088afba0c25217285725f441a3bf918324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc801ef6bc548dda97ca00644bc3c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb4ef901c669eccf3e7cb300b400b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9050aad28f978ee1d6c527eb4471f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc3edd433098286e5afcb6488dd31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e172201c471ba87038537d68c2d08a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733fc3a8e69e51b3f948c9d39fbc592330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b595b510ae219448d72871858a0a91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586088def4f6ca59b2cbe85e66e436cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce70d2bbe7234808af2b418ce083a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e6486cf0d1d93d287773e1a0fcff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ce4ae2316c56f09c03d21641e76a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9174bdfbb9558f6e3b8bf673e3c5009336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d69d014902fc3a4d2750ca4980af15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdeefd7a1951a0f7632cda787fa951338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a5d97f37faa76a11e9e505d5e02a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523c41b55a2d03f3681c20ab7e9ed5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5498eec7ff8b645124fbe002386bab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa58f3f43f05e3c308b74d4ef3949f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff0bdfc771a7fb08369a90f5bd7148343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd50ad0b546c9f66367c3519f3865344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d38153e63352bf8b1867bd9660794345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7097a23521e99b63d1661c11e906e44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294919294a77896886eee56803431e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea28a32bca258637864bc1cd75f07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76508fb650b6f8ed18a67f27368dff19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142a79a2bf49ac48cbe191c22ffe10b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5552c5c5043fa81f504a9109c077351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2a4bcdffcf86ada839dc981a8e6b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9af0efb5b79b89e1511e11d1b98b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a34013c61a70dcab42d74277af49d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191668fa486f19e4185f588ef5cd981355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfc2d4ae2766a731996c1b1b51a6c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e661d058ecee26d965d199b14c9ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd9c8b84b543ce7df728962c8fcc3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a388bf329d447a674124e22f6b52e25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16d3b6cd458d88d2e1b286201bc31f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01bd675f5625680e81337f3700731361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbbd5a7d10994153c6cc7a516b0118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783b59b50e952b3d71a1b3e3dcabd28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765b00ad0c4ed6ce89b816b97c49bb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2623b7c045d6a1353f75bb3647817a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c2ae3a4dafcd6f86eaf334366c6a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f4d9e1b1c6cfb9a8669d61b77dd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1fea7006f3212ad3bd559f866638d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae7edd9133dec3246200c06bb4f6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07191b380a236bb9b6f2a92da8eda255370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b415e16dbd09cf06cadc10799e6d19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669004ee1b2d4883e0d8a7d1310359f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3cb2be062a2412b13a2f269fee71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586f3e12eadc0c0aade50a05339ec1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d2293d8df0a2e6619d33bfa144a4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301b404a58bd7b3e4ca862e29cf77c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e7767bcce1305f56f4f0b91b7543377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726a2d84c1c672202adac6a8a45253378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a22126cff7186b3eefe5866123d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a56ca51f36b6e274664ee5fcc09c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec812a80e2ebe31a53b65374a383a48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff0f48e87005a26c0e5f37687acf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b240e2600e9e37ea13fe10f0f22342c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a2cf74fae68ac9aa8b2279598907b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80a740984dfcf0badc234d77da1256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e8f904931d5f7120cf80f39df7a7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e333786f1a79d4e688d67821dd295387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6fc9c3dd34cd57ebf861bc3845cc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5fa53463573516ab8139690bced86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c08516d14a11274b6c3f53a07c6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62825884e67c4d2bc853cda95ea32eec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47cd0fbeb3aab57bfbc554a2245b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a9d6df620d2fc92f2cdb8e4de357393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14246ee860df923440388c8ef3f4a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd95e6348f46ad95c2884527fe8a2e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7199e0764a265bab87916fce18199a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fe8f7bca2460ea66bf3128410b662397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd070f3c7b08af50938684d5d17ca4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3926ca5dc49c6ecef6571277daa13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9567e323fa9d97f63764d0b3ff103c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6685f04de20b3501df12cdb81e028c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7adc306003a47517042098078742b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aabeec8c3963b5b5aa03d705a37698403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788491470647a6cda81f837e980de0ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e79737e59c887613893d7acb0263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e59cbf1e383e6ceb7a65688db60d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c3f00f68d75ba269f730b0958d59e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab880f2e7f18d875292d2cb5257e88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224c23faf818599db215eecc076f6d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ade70a6699c44d18f4167d593b1c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb50f2f9aeb63a207366e7b2e423ca3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9641e20742bef11517ca6f41a084b8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbee925c5f5e3b5259cbf6a3b1ed08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1ee40de04e82ab3ff28c3e2d53c83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c35c842032606dc9d1c33ea3cea1bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc9c9d949b0a7c416ffc232b80e9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41095cfe4d196d13f0d807b7d9f95d5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678aa4dcfcd7ed37b40762c4c2807b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540df0e2d15d882aa668b7bf86f3056419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d640101e746b6ca2e8857a3490cde8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059665c6fe207c71e6152d27ed155da1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb74053beb36fbf18581acbc56b42b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168937d81c7b71076cb71d03293c618c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb9b08f36eb7503d9e8d237d01bdac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4049d00b75c78bb69c85af278c7a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bde43fd5ccedb409519879f008fe4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13016cffc38575da56a97ef34010a310427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa3cc84ffb67f91028a092958b8b01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a3c575fcbb48df8d8399ce2c72f40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea731fb7319fb90fd9319e8b15ef2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92500d320b3e3b864811eac23c255c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36419def3c315d6831d223b024e6e483432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c8de201f7b8f0571c5bbdf3619dcd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1e9793b90c8edf24fc49329c70a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea258ddc0f4ff06ad4ded9fdfb567a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307c3d228c2edd37f5662f9ea20bc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c111f65f7dd7140c122767f83b28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e722806e7c81261c25f4e3b0d31242438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da62d54a92b9a91b2ab2af69987af1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e735389deee98698d9d5b97233a36e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30fa20f9c53790cb86777cf1dd4bbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1776f6116560e214e4def881d3d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576834361e2f3df6db6a43fe11b55779443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ff5face5bb71bab89d20932b1f3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe424e97810f056855b85a51085120445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b0309abe38e9550dc65a26c5bc3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bf728f096211580f4a272f21aba00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149247c8c92ef15376829a1b186fc539448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173522052ce8a5f0c960dde8653001d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a13c8a9a320329ff8ab097bc88224450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b8bf9ad545f7b02a72b4317b14af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591c47799d82e2741fbaa326ec36410452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea536c662b1879a5c5f3ce03492372453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aed9b975a0b11e999f801278bc14c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0304b76ef192909662c82c638c1fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8de5330b49d22de629113758e2610456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9bc69a7712606fa80785432c5a122457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857433fa477fe756052d38fe1ec95fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275e347bcc8519584b497d35a6aa56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5159c9ce22a10311d8a10abcdcff23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1ae30c535316c76bd11a241eceb99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16f5b131dbaed549ec6ecad71753b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e19242265aab55839c0259ce77b1df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a286a6bea1abf234f6ef9560c11762464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0856b9fda8f6b5d7579bfb82f23ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7949a7bdc6bfcbd6dc0c0f20ed6ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0d41e9145686ad5d9e3535715f70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54263f6f3d80ab611b9514db1d1383468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c711bc7efd1eaf3b7b9bb6db9d7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992ec195d92434ddf9e27522dceb3e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100fc2e81d02cbeb16170b5cba846f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd82d6023ab60f1eb8aff7543d1f6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058306352af1c11f8d97cd850be26d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354574d38955fb8530125c824986a084474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d37be42953feeaad927717959a2d6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c9c9af1b85cc3bc006e3f65c0435a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935140ad7b0d50ba5a8f62c539698ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bfd716f232c64440ed4900ba2c96b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144614cc6db1d10f4884e27ff5bafbd479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>