--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b14b0ebfc5bd51a2a6203060f00961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eff53befd5234f449e18812174e2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a43b6d8e695d77ecd3b3e6f098b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee14a7ce7d24b5503c8a25d937ac9004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9255a76b3657715b3effc3c4b62b5185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c89f77ef22f75674105671aadf4ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d9a7cbc8c6e25969d1aa3e6aeae9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf1c4e9c28c2359df3bd0acf2425c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7917e55cfd601e31650be2e42c5689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf97bf5440c559b4e33f47346c473210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00506d3ab9fda7ddd22727ded87a6d0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f88b370e137156c7ca085db7a560b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb32836599c827fec9aee5ddb1b64513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746facf89419630f39e1f36f41e667014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c557db07d193e5bcecb4540ef54815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d9e5cf65725d0c63110e5e3ae84ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ee9177887da1ae180e09a0258850717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249da383dd064d556c859e77cd28697418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a25cba26e7362a101e993caf8c339f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564715e7610acbb652af88da5c3477520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb6de9c8fa77766ef1eeeff2284ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f91b0595bebd12a73676142c02b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba307b0ac86c127cf788d2a675f20f3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3589353b65a6f949ed7f0d99c35e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38870122ce105c06de822062bcab0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc762037ec535201c79010598f25526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa113c072f5e81532fe85c25b9bcbec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb04afbe568442a3a58b7d48f3c5b0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70b64b51172320d929ee3a8f1d76329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc76e61b13039afd3f09afb87b493430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2138e8785c464df64a75a22693f477331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7ada7e89f71e9ae533cfe847d51f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359b6a0fdd35289a456d194af2bd75433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00684ba25613d2157269c5d2caf2ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5e91e44a75b1e1692c985bf3c9fc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ef725f867bd8dbf8f6c42a84f4ce136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1e920ba00099f43a5e70fbc6ce3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9052c3d2ceb6ebe03b16e9cb6105538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232537f633a8bbe43ac069b218de3ed139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dde83844af37bbb6b665f6e64408e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8627a5c0a9fc1088c70d5c6da895941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b5ccac803178a59c33d70a7e6b24942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad80f760d72930f2a738ca5d1ac9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287e1c14079c1072aa544f126aac7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85be43178302ee88bdc1e1f0c013145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303ecd952263430f644e1799412dfee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896df91b975cb86d8ca7bcae8d00b3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cf6c9311505575ba680240e35fab648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eff5210e7f18ebc506e5c53feb42a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b1eb37f871c0a64f48859c4fab79a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64200f7e31fda557fe806f11531efe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7078c5d6a18b0fc8417a6deaf2f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b575c0f925197194de180fcc6b7aa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417525274eb9271cc496ef412f705aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb8da39e1a656b49cd7c78ecea581455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca79b90d5291d3f1d3e49077b8baed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81f5c2b095f82173e1176ba5f2723257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192d290f452dff00dbd0fb45e54bbfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945308de0968f48e287816d6c5738b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5f7c67cc3d089095fa94b9edb78860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bffc42cbe63b771ce14499aa0875e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14cf455debadaabc351dba7e4746d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0c23d33d8e51b40ae5735d878acd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32330e5b3cb1b65c4c1849ba6cbf2ee564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a5675a09fc067cf28c025bef2f4a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1572a739f30514f0d5be7f85ee81266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374265606bdf0d9f6390982b81d6168c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da63508d5ec6c2d11aa7a51c7c625968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc2be42457ae3f916b8539162fdad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a82fa53949d475513275ba0049e0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5958598cb656a9672aae082abb556d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415509baa49d187a73db56656c74df272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdaeb7d8e38d9d211b9a839f3d6be273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36cff696487ec45f798d2c61aa57d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1a087140dfa2fa43f8899ce347eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c6186f237c94c0e6bd6948ef5d0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7ab97a45d7db97ca57f2951f34a3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d512505ade2e68dddae45bd0470ffd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81124364af6acee3c5361365d2723779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f882ae415d3b4a8889d315d51a53180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005a8ebb2c63cc13c3d6c4f185e66381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260fdf54152ad96ceea2cb2003dc1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323e17c558f51c5df9b4ce60c17d2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae064f4b0d89341382a0c4a53c805f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a23f6418c45a81f50acb21b2a762885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ad0aa463b0947d1535bc785e5d3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a6092cab3db670ef9458170f5695a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365c435fce644861bb376ef8cc6ba788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e00134a4aea3ce12bb6ddc17a119d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b0b81f900fdd6ef92650ff33cc05490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa97eea8730a678a3ddf13a20a911e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578f1a5ed94ae738ad90d1751f1c33a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3d209b23f6fb6c8e44d65fdf2c4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa584316ca6e54ebc16cf41678834594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8093681f77792b4bd545855dea15995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391daac58af0d61c7da0bee5ff9c99196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb60cd8b7d3dea6d7b3b946949d9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e4af540e1b2a4f47795930549906698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222099e1390d5107dace3565f010475099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedec8a93d784324341ce91a5e3289a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff55ae31ab3324359bd912a85add3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfed061ad429e9c036800b547f58a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae336548af0cd7b131a197c8e89403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5eb9dd3f7e60f47f3dcae5c7431b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175e039b7dae630a1011e30de7a22ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed72e096a5224733515bece0078944106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835363fb4041c7941d9b7ca70441bda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1cafe1019e6c82d292343de527c51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df752f9e156a06ebbfd826ffda5d60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c909821cb4310195d3e61f74a60bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48622aeeea616b02fc7fa012b067e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c313133f6858bad9fb47311ba97c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396580caf646c0f5a795429eae45adac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050febac0f8547d35e025032e4de171a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe4a4ee6a1cb18ec0107ed0d0a9a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b0e8116e63d6a8c9df4145cd234f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99de2574ad065710556e874a295fcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c13d82f77d5d2cad8cf48a0d74bc91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff7b2c0f22c1bd099bb6133da0e696119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc11a93191e0ab64bb3466210b1b045120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ad18bc54e04a0d3a557b20f52df3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54744bcf2c4c7715f674a6dafe99eae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11416bb3f3d4f28b17f5926137f58b79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8866042af96bc7b7a5a9bdfa410b4c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcb20d6e935d9aac4f6f76703a1e86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c79e425e7ea94b9ac4103b1e42b12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45344ebcbfa0170a9e78bf0a7271b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802297bccd92da98218af3ddddb8ae74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3cf644b59eeb73f2ca1f64e3485d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd2ab161e0f2fb0e748edbb95cb38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae01521b66d78c983a3f98dff6fc40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd370fa3ffc5bb4206f82f4d0050ad6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa61372ed7ec63f5d95cca221c596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697cc0690dee9520ef7cf98c368c26d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6005085ddd79d738966ea5fd717dd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9ab27a9c7465c3b7f07096e887d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9066c2e82c98dcab3e4bf0c460ff3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c140dd16ee3004af3c72f14873027138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03133841522bbfd0e2c70091fde2b40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd57b3893fbddaf0c5ef884bdf9bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67292ec5d704c3b65d69e9ebc81cd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9371b6342a45e1219ae78917c0b16f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f78fa7c42e15de623139ebc0ed9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24761c2e26f70dae04bdb7192377f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6926bfcc0707dcd6ca53d8228d0bc9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5cbc8fe2abcec5afa89b721fcd8ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760f54614fc7cc1bbff723278e2ace147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cabc00068048d70983a6ace2dc82e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a033fb1a32a82877bca00354b592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d76591c2cdd2f7a138a86b7f7fb553150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64cccb00b0613071a38ac61e08c816151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382bfc987522089c49b4c0ee00bb600152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448877b42c59e4e7e7270f3d6b31082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb37bb00c5d91a3963e1947c9e02a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61814af3926eba9942c00e5378713b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7525cb2af9440f94179dab30cc83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe630e75c8e0ad2f50db1a049c65078157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa2c5c94658fe156dde1f6828b2e2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93185d6ffdfc6aa486db34ed4fac8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54848a8fa2486b69a4e492d896de97d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f153201ea788bcbf81f55a0bacd5c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac6d50aa55b3b5bd0c83617a0d4466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a917ac4c834f325b31aac061d925c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde1cafd41a485594ad9a1bc8a35183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20a223dc8b8db7beb4791b87f90758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c1659883f9a8c57b69ed1f446d4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303d150cdee7fe4766f50d42983905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cb7013900b6e1d88b3fc52a3debd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603833d8930f7aaeeeaa8fdb7aa9ded1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f9ddec01cff21b5edea04e13a6340170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0bf7c31e2d3600245ec0327b5fc39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c225ab5f5afc37dc9a829ec655d1ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db9424fb21b095865eb73e3bc17d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a011263e0f8371dfc21d686ee3592174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2391f5ef0ba72ba70ad69f2ac4fd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e959158bbba5846b68b31e560a46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82821e9233c4b3b98930239db79f04b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3002dab721a58fd657dfd7e950f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb087aba2d5ffb9066be989466947179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b842136af6290b1c7834daa88263f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd301134034f50d70ee8bff40a10a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff50295dfb5b1af55879139d26e2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f62d45f7a292dbaa47ea0956c96946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29522a1dbe80f374f5e374b106a04847184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737dbc58027e5afce5f03c5d525e6e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba650d9794caad8e78cc48f68baac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022543b9a3f2ad77acd4ba191ee11540187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34360cbf6195a8bc450dea77c2b3d1d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8de50588e61f67c7c771e9f898a69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431bd5e2c391b89db02987f9b5ff7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aae9dda8d12e62a75f144e0aa3c59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada24f13d75ab248ad2a34fcd31f85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703cdb99f97ea2c299cddb5075f3fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a27945e7dd93894f3f1ac23975ed4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc7843ba97512450c4bf39c26af7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef9e19f9abb4285f683c022f3f1ddf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc56a4cb2f355f90fb22ce5faba4af0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e965eea1de278deaf44be1b8b416e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a7eae59dad7b3f79960697d30c2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0eb52ed67c4b719198591ae8f2d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81714827150ff4e1683a1193bfd4df28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18acc715f0a44d9b67fd80b378d49b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517e570237cca666725f0a00c11eb4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3cc2cfd97f0b5f02e57bd5d83b30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a223efdf73e5d551fe481a075460c23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d34c30d1e38b276be681dde36655a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461729640d57acafeb8ce72aa37860207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d629727a965da7795b69b9d7f39d3a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5f2c93d08de05d1fa5f5fe3b3d8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf935cb9bf34ee7ceed15a08a1bb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31cb4bbf258501bc22a9ab920b9fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a94fcf48343b123161bb26ad96fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bab9113f7a9469a6fcf6d40a44a83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb2bf746d1ac660b4e7aa6feeb2152214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19aade9f9556f31c6a66776411fa8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706881882e856a1f9b3add0827694f2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c362a37810d3f3696f4d8260ba5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57948d613ce63120a4e9e828685be9ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9445644f4a37a6c01ab337ff69a3ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26980d0d87a3541b9f6e0fc5f36ce688220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59558a124b769828ae141ee2c09dae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fec1283e18348a80f9a5e7f656403222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd930d9d2740f472a73e796c0de665223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180971ca4169de2c91b38f15eb03ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7efea84ad1190806464d0dbe671f51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665c21dabea0f6e17bed76a392541f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87becf3dee370d46e95d7eb9b77537227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a0156dfd28971f05b8cf9a07c4ea8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843163ff03da4253a80b2fbf658f94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f0670d6fc8e18f413cb546d9b78e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a645accee2eb9bdaaf8c940dd5f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18129b35b7f1256ca3a79aba4e5fceb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120eae50212af322cffcc32d752e382233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960728736e9d4b7fd9d7159c19edaac1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a435f61a09ab3a4811279481e3be8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2fb4f4e548c655b5284ca4176fa79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86af4d3e81af4590b20cb3fe3c929237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b38d931e6ac54d386d2f7a3f4c1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e8d00106efb8eebfe60ebfe782b30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aaf8b5fde57424c23192a0a26bb91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f39eb7ef362483b17b87698b433a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd279e30fe3559177ea32d2822f2db2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae97f2593130da14d47fec71a3aca83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73edb63695fd032ae4ac17787e2da1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df75d3c3be5847c5a4e7ce70af8c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc26460e77317424b29240614d9dc36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac915a62867ca8b99ea1225878392a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ae3207f79d0d8618098f3dcb54f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964bae28274b36fda1f1f7eb43cdda8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbaaf3bf4ec5fa72d50b118db29835250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dfdb91559acaba78b9511b00e5c6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf309625b18b8791c6237ab6b2aabcd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd31098d49174f20134c770b621f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206460afc9ac0d92a7952b4f6ad4b83e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695eebe5eacd0bb3b92dae929dcaf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076dd2b5456679add6a12f0eb2240de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443b850b21cec162b9dfb44836fcf18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f788b8c1f65adeb5dbc15f76285396258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4628c6200d51d005021014041051259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2d0dc465fd779399a63e1c3a715b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245656765a26eefd5be6439ca5f6990261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5484da24d044f40cd0e1106325bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140fb5e6e1bbe65d02e3ddc5dddceaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e22a4d45c1b40fce105392e04f682264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d480f7f6d53e07e190b397ab4b59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397b4a904ad07933848e40817ddfe3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171adcf88f648f90afc4f67c54688d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa885c4ab935cb6522ad5b0a3a43a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05d1aa0e2671ba68c19e5fcf386b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446956782234823379ae8104fb0e4d30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184038474412f5ea4c5580f2888f816271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf823973c69864304f03b9b4189c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48930df19efaca98af9e3de121337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158d05928ad5b822c2cef459a1aa7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4df7fc92d5355e956fbd05926091b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b7e4eb2324e4a094d6a2e53942b85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9995d9e82ac406f915c3fc5a92b83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948a75f80cda60e98e13dcdefb8c5f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d102bc826ced9090d34f3da25e98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf261ad3bfd4fe07f1fad502373e52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fb27222738ab578a66d843fe87ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ef839d668b2624898249e9917160e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615754f06e5a14868ffc1fb6ee646e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac21ed4a33d1a2621c484e0b15c970284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf7aaebccc726341f5c5a311d8a5d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff9da4ae23dc446ecdb8c601a14ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b4950224da82d8784dc806b12ea17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e422d2aa1bd0c2c7506f7250ad39d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc841a5c3116491e28b54edfd1f839a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89678efdd58314d929173842e2f47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76125efb626435a95611e5dd5e77f7d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413a623c9f8dc7d0f00cfbfb2b1c782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282ef0b5910f141552c7821a1ddd54b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e2de0e9217e04bba8b1cfbe8472ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d645f25dccbab072ba52c056e921382295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801c85bad383266de55cf2cefdb645296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb1c902457d092e0da14e79901c7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d12132321463a3434c2f56db35a3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce049a2cab5f296b78773fad863162d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63027d212d478e751658a725f43e671300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ccaf5107061497c0077a628813495301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeaa0fd45687a8436e277305c71bec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8dc68458f47f826d34b51438bc143303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a2dc6bc80966ccf2715ff9ba8f89a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98856fcab8314ab0985192b7049969c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3535dc51f47f9f8a0044ec689eeae0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad2e1d57368eab5928853ace9f9fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003edfaa0ab05f0b2fea7d2903fa695308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e10d78a1e280a1ae0239479ea9fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a3537416d76b681c70a483b02d86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018ab7310662f368072c3e8fafa7ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5e1d401bc84ad4d4e36f4349a168312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e947d9a8cc1824903c794cb94e5994313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48239d0d21820b9f2fa0c0cfbfa1ceb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1967bde71253a42192319024cef01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98e8cba24bcac84e00ae7667582b89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22930e483ce6741ffbb529600b18d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67c08cb0e751c964f6c1a5a8e591dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8254ea966bc8d090ad018db6b90a49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8db9053b6c1c06569484565e806334320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a63fd63bd424f61baddb58903d680321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26128e4e7bac2bdeb38aec4aebe0a4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34d9c348749f034e4da4604d640a7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3002d659f74439d95646eb2e199422324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59595f6a94b63ebabb1e0c4fe55a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8320d1c9fdd7956e53981383ba860326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6872971402ff8b9e9a96d09dcd61c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d5eca9b9c2a23f98d56f8076c5fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670e951caa3187e6d4fabb1d88e82b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173e5e7aad92c7c1cb1559a95d3524e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41489f56c2c4c750ca3937c2de696f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5514ba9d1dfc0b4e9ce7108bfa9f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b40122e4d3de276f01787b62e1b65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff69896566657b436fa269b1ae24b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ccb5cd863818f3a93710d53156b8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8743402f57f6f7e88bd60d117657ff3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68e015d59b39b64426c48c210231a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acc291aea08d5f8fc8bc48b0a85d29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cbd0263dfbf3906a50168c64a7dfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc528aa260cde7264db02e9e954872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0975bdd019792ca5d243ff8ee43d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa825e3a32235fcafeab2e24cf21669342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee6191f7ff3ac6b29f9ff4b26453a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a04576d208eedaf378c89af2fe46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a9a928b4c90e2430bd42eb5ef16de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b703b7871f0d1df8b1fada0d24391346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e327c2cec43cebbd60af2ea8768d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70546d180a6578e6db55580c1565f81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c07493dcd73c676ead4f70a3fe4a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37712479f750b8bdf7af473ea2d3e0da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c583070fe986048be5298600add6a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c893c758afb5367e6f9c084bf8711352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c53ce42ee3afeb336b95a41948821b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d286a371bb9eef362641b03f9273354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb502d8e4b338ee819fcc9e707870a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d39cdf1cce4db6323647f1d9becfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f15a65c6a63079d098c4aa484c43a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7fd1f2afbb333ce8d28f817fdb6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f05efedf6cf3160f3dae8cb204f128359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b88622b76ec06810879ceda7d308d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f79eeb91a478c9a136472e4928d15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838e9bfa6c6887f4d51b1c61d987ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bd6c1d304558a77202dc439a291ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658705cef47df0261e0d9ad281bac6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad491b06f804faee14df16a76feb873e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a8200b4b3e3018742a2883a0c6873366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe17a3cdaa09c1b075dc25681415231367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff55ae468f5ea1e0ce2ed9670d8409368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f0c61359f28adaba39067445c70aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8101fe5764a542ff8d4fe77d94385a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f806e445c294d563dc2ede390d19ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25198abea839fd39e87c3a10594e845372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa88911eb1b4f026399adaaa1b18e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619130b746dc25a1e28dc5f7f3011221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5924e4da71f056f9fd6656be5c3ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714849902722f8fd6e419bd037cd83e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973a7ff3a884a7d102863d74e9acdaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44ee29946dde4e39ee292c9ff5a1f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ed35c397619aeacde02d89ce45039379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a116399d8d0c9b22dab7ddafb2559c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7da26fe5f77458a81b93755bfac54c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7730ce4ed2e0e6fc554d3becee3e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010de5be9a0f9ee62fb8621f90053c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca35099167fb238ff0397e6bd73a13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f9d4a9bcdb23065723438d0e06a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c5d93aefaa7c449df542eeceabb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6b2f3f0a3032790c5b2181bdd4ca1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586398ede814425e10e14ed2ff505dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163468be6a02d0646f55b2d8d91b43ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1b02c8087c9f75962d10a13b5b91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13cc66773ae92c29bf1685e71cd0ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e296e5c4830b72982b8c7f96433cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a7b0500ac7f482816e5f6fe37b9e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50970ed32ebfff757085cb91b7d236394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92973b005696ce552a73988d1dbcf8a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f1fb6af29595a70a40faa773386dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97227f125ccfeba75deb67864b475397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c33dfa86be0b718e47cd34cbfed8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccd74beb3f358920ede5d172ff6152399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d15903304a958e5ae66ec389a3d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4819190f03ee7ca5f22d069f19b5bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419f4f3d306ce28e7856973d1eb0c5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaf18dc77266a5b3d98f2588bd4a2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45bab67366e8d6fc55899f14359fc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4f59c6718be1ee3ce0f99d949db71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245ffdb87e2ab26ee1dd4b2e18baa4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672227121c9ed4d6c386cbad9edf64e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce28204a7cd30efe733671947f179408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02cca77846900a3af995a0690ecf76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dafd9ab88d7c3b896b4907816f803b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9f586832e00c5d37a9197c37b93e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97a100ba5f733955a059e5ddb529c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09765de0e25adc0a9fe566505b43202413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d164d44db8c08c07c86f7dd5d4d8e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe72df03d2adfed39c146fa48f51a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612bac7e9e9dbc4163c67e85e739b1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f66fe516b78a9286894d13cd650d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d8505cf4e49eceff6abd3c47ab484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe8bea29d007e63f8352d3a1985833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9893f0494a4c80df71984bf576e61d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58934ba487e769eabdf43f3b7aea5bbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784edfbe1a43e3767d8afaf020e217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804673beeeb2a544606bd5bb138362e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12da65396f4de6aeaeb2b8cba65d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4f779205728ed8bdf8211ab17649a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250822de962d9634cf44f34a08025bfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fad75886231a64739ada843eec53b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe383cec1be7df77e170ffb4bcffc3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e122b61b6ddd628d9bbf58f5b4fa0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186e179e2703376c53cf395b66ecb49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9181a01b8bea8ce2c048920ec68e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69979b4ca17d45d990fec65c5608cc0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41de511ecfea1431cddc65a0eab128433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf5faadb17d7328f80ed22ecaba4f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc88fcc89c153672c5b2b035b42959e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe71e65cd0e668d586ddb62e093fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7f34ddd37d6606fcef4c13ce204ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5eed195227427cb25ac3aebda3b99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac003cc3bb1f0f7690cb0d3a4be0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd607388a23396ca08ccb220b57fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57631c1f1b6f7d90675a2f6ca0e6004441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2d821cf6d7ac3d52aff53a3b7d8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8ef76bb5b903657ec98d10544634443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c885b622ccd6784159bb79efebc04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4ea582317e8e926fb571cc9e413e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2758194511b52442fb9789461b497446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeed39730dcf9f6527731854916d15a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aaea154a0b7321b4ff91ca5a8c3f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5d3c8e9cecb111433ab72c5989ece449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60c970d496c2d5885a1ab5af2e474450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e21c3f21084b0aa19d4e028cfbcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f663327413fa044a9ffcc23e74b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2345fc3248debb0c5a0c0690a2250453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df786df9b174e5493505f3a7db32633a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c738cb9f7e467c7313d5a1ce35a6202455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa66460804723c84f359c13e16e8f67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19a82fb25b92e8b8645212de1534e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13180d47835eb0824b0304bbce70c387458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad136106c2caff95f0249a7d34b41a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801040cc7ff69cc7532d028b12d5a44e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b695978809611e0a6bcb272473543461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eb4395172474bb6e3178896838739462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfe58fdda14ce0b987694af61d4db5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767264b8519ba54cd91665598c8e83b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10f72372744d93a1332edd21667cb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf8b04255a6ca9f35fc92ba07553f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073a5d27d1904c073f21443955f82de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f5351b91b038150e50921cdd265d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cb409014bb1dbfb8afb7097e3aac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c72cc04663d29e4c773fe39119ac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539c0cb15a60783dc6a2288080381d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7e6ffb48bc4434bff8aa10267a78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b0a6863a28e9a8974478f56dd8d73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d7fd8a79904d2b5a6ffba9221b43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2560eeffb40939ea6991f44d7a3f7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4c198edcb3eb9c144063a38d62105476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804d808559664596e96277ebb0a19e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2ed59c328cd3c41cab64d09904ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001848a2b164ef73329a48e7aec806d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bbad9b65cd22688f3bff245f70a5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732bb6b7f7463d8b4a8419cc0deecc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590039127ab32599337f7de294f854e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735398c0003c3042fa9328db0d366d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff50aaaa2fc0fa49f867a355c4b6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6e308b0e8e4cc5af3fc36db420fdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e775e863bac49109a36150907300e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad9d1113b85c3eb4a4c5d63b42603487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91980eff7f3b25c03e127d67957cb08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36334fe00a1a5fd263e62bccd4f11f8e489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9047b4e54c6b7ef1acc1d4f157691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66706a67bb201925a347fd69865a2a4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e965203a5bf0f68fd5bcf227570753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2eb8f9554d5076fe2a44a1d0b7cee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68adb5974e30863ddea5eb450fbdd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39158fc0849ed8dc4faf8c45d6b106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd452c7655dba7d62c634239c309f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ba1ef6c86414213e22d9cf0620d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf03de77f60db664cf2f78f594ed89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741d09f60b1cf43bea29943638c80be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff905f3ac8285a2c6cace2833c230b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136c2eaacb53b2f63fb2115ac1ab63212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582412fa61c380000591c1916bf624913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf1d8a081ba6950ee2382d89af8ad714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965294315111668720941804ee00680a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b8bacde7362334af256f5997980d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13afde09b5a5275e67dbdaa77ade5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dab2c237a0c7ec7774e23de6a652b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7aedc12af6dedc0bea768987153e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab7b71dc33d61994625a4b8566f7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f510cd9422b1aa3d1cf2b8085824421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91027adac04a18308adc895682ee2fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fd25392fdde56d256a13a61c066ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fafb4013984d85e7189fcde5a460224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c9ab66a69b8a65930971519b1941425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098623e1f23bee2929dd11728f9be16126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27736ca992bcc739f1fe6fef81353627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def7ff5a541af6c6574e3cccb725f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c162adee80f8a6b18ec894db30b4d5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ffc82fd358a8f7e45b1d1281def630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fa5e4c3e83c59db9b18e6796418c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059f71716412bf57bc3d9a55e3674f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37a222e2c12d210bb6be709c4253d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b9bd7d19e7123231c6a57af6e4b8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d7db057d1098189e14d6e14c39ad835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8fa266caaa52e1c24e4915f1ce5be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd4c4fb256c46b1c00329c324cd3f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36438d8dccbe8d1c9d8d39933a65ac138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253c831b64ce0dcf586e857090838139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a03c3eb9b315a1654babea86ccdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c8de1c0a9022edadc266a42b79c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e966d68377f3e01fb9e6711c8011e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea589490b8a9e4152f713b9de09e27843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd736dd5661693f484b17df3c6951e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84a95d916b679beb37b73d2666681745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf8cad201bfc0dc2d43875f371e94e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cd8d21c94a58ba98f91d5227dbbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5ab4047e42823b61449f03c0fc5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf9f7cbcc1505c6319f817050fe9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df073aea70dfcc51544944ff0c1f46150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5149bc07e4b1086d5436a2166c0d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9218178ac3e3a4ce5db5ee4f1783cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00219a6e091db16b4e782300fc6d155f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb0c7ee5dbdbabf69c0aaeceb054654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44806e6a4d8657cab0e3bbb037e56f8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e37588cd37e0f800d1cbd5caa410e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86681a6483e0e6925a8dec9f45929357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a21707b1a90f10bc19e8e3daad32af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942782cb630835795c4fc4b9c1a3dd2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64843b4098b9a4e4d777e9edf30da2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e9d68dcd1e7681f7238644573b90861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a08f7fc13435f00a7fa95865b18d5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecb608de3f9b6e80de261297c101d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633fb6a7471e4426f8f1c00d87d900464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1bef026b2a604ba50857401d36af465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15630058be2527af1e520c6b9f313866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee858597f6a8ad50eae9a42d9a557d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659e96ab097d7b2df076e5cc39ab8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b465a32430dcf0065d327b889e59669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316e326472778f8ef37d33a531adc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277174445c1eb462d979ce9d9fecd0c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10209f113bc3dc91e447c3732f12aed272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b73faeaf5e37a0d24320e56117cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39746cad2c2179956deb73bc0c354b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187c7f2ffd120ec7a75cb042921c3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903a74aedcf5040131096a6d77ffa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa255fb4e20c4ce70256a02309ce3d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52844f009bda592b10b8e00478c4cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba810b757c350e05ba4682d11bdb8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd036736e85df3bfb0a4259e773b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b2d48695d28875bc6ef08f6d4dab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21a8888f88eb98bfc9d8e420340c1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e786098330eeb4042891157f2d04783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9907c0bc0dfa76d5a9730a2fa0836084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea42e65b5303c243129f42a4d4520c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2fe41b35742a70151405425835b2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81cf430660903dfacb37e8823a4cb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91f974f230705cc606c2a1a3c2fe588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ecfe5fd1de1d00ecefd079f6fa7a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee59f4e5eb4fd62b5ceccf27a5f0ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c506ee0e922f3efe34132bdc7c4b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c5faba71163a5beb9df377f4b88592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e055a010cd37c21d9d028579bd4d35193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e73aef3b8eb0cc55fc0ad76fa81394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c189cee50b75f68b5f0aedb186e5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec276f228781cb47090e059b188a8cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb3e17697fe54543416ebb745c6e5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c4825b6bf41c1db2c497f0c5d14aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e7f066b0558c8490f314ff25795b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78896adb883198e2250e38a6aaf70c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dc2866d30ed98999b41ceb5eae145101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6846493e4b3e0f464649179693b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37adb9313f9e22950c5d32c61dc24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c052848f236aaaf7e9e1cfb736d909104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4ec2f9ef88e5852f50e62fe74055c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aab0e9de55ec97fac04d0537b0817106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a2c77c0600acbb0695bd7db5ce721107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843409f5b3980be508018bfa257b0b68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182bd5861cc56da4d264410a392b56a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442174ec1418efe9403459707ccbfb2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa78105474f8ee48da3137a760562111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb7550d1c186713cd968f8c90b1cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81226c17d2ab2bdd127ecb9d5b12d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f6155835667bcf5d64cbdc304d49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fa137a2e320d50674cccaaa272476115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf202505c41d44ab164f6ad45439605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0a98ba08e386ef370f6a9a44fe5cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f6457c9543c6ed6fafd50287d2845118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b443793be006937b9cf07790d315119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda0108dad76dc635a105b2c76f9146120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c04e8dd48bb59db6c828c14fd48e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5fa271e3558959c9443b6514dc85b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d7e6c1b432054e04363c2bebb136123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f75c03155ee3a4fccc65dd3c17550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa636fc2c39452bace484fa7ed9e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e7d13996e3960278b82840be1bfdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726f49689c65abbc3ab7e70e3f0a14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf41e7622f5b1351be5013bfb673c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556510993d1f3086eb4920d5a8bac98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fbba0455565cb86fe769965800128130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869e248b0218fd64492c550252d504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9acfb2de4f837034609a79065d91b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51faff1c0039ed74b5d9ae9d9021661133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239a2a3940f7d15d7806ae01b580a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53869600c9ef24db407c229e3d1a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87317551f798fe23aed3628083f4ad5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7af62fd4682c85fc069347c9b9b02a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264fca7775a10d0816ebbb34426b00e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c58cf7447fc31ae7baef99421e15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8620b35a4fb5308cb3e3fde8c1f74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befb660f7c697066891129a197ea1ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201560a9365401a32c98347583543188142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e4d8b8eafe419253aef258e18521a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d91c276f7da0a269c959552b734f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af12da8c4292be06e690a2ef952c53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d803477ebe4274e693d46fdb508b049146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503345de5323875602213f021c979f41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea9c3c5e7c617485e9fc422f41c920148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620f5e11d5fc14182f8ccdfc54db95d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a69297208e9dc8a045456863f87c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15030ad34e2e392b67d50f08ecc7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4e52588c0e551d429447432c91a66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c79ac34b3f37b4b766a5b861e3a45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90902d1017319e4abad692c67da05f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd3516d397ffac541fe696f6dce86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478aa7c3c803009e839a724232bf704156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ccfee8aed8508d56fa2c3d78d315157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ae765b17b1fe2bc1032ac47e8597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694fea093f2dd6b34d451631d6f15e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b4b46a9d8fc9cf639c00cb501362160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0ef261609738720f2af4392180ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578e32c782c3872ce24f6e5824ea798162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26df887da149afccbc97a6d9654478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15699530995ec369c63831e6696eb6d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83593a1b7d42fb7da6f5d177579537e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62018b14d16249540cd96c73de82ac50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b1eb50c89eb79281f4ff6ececbd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2808ba6209a85323bdff55cab06ad3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad703225828a9a9771e61b84748c57a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbaa329444f77cc625d563f53ca2cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3923afa89ed0af08afef56f0e047171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dc45d02cf19ee40cea40dbe635a5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb0848e40f8dcd8b9d26e6df3cf01f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9fc094fdea7370f1eb81c4ea790fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45f38fd33d946a3f976a7e5039d9ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d891ae463ec9639fa177ca4ec2f8ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1de8c2bf2b59bf7f8fb4888173d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a55c27feecf2db3f25be7b0fc0ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6f987a2eca91b5a89f1760b51073179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0df40c2a3c7bf49320ebe0180c267f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8fb816c6f4705d4ccc914f49a5dee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff6786daa26fcdf5f82426823f1dc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f090fbc220b60c5be7bc4efd490763183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e58ef93565e80ca049056a59f258184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf0df17462e53c5b4bf57fe491a8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c64c94f2b87081d3be9d1cf7be6301186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4ef114926ad81da30f282c070a39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c649d13b9c1674f1d53c4e7d8f837188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e2357e520ad292ae995073bbcb598189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f0f74e4bfc1a92589a4f5419fc35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7d0b770c6442f463289f0e909db5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc667cd527a89b229463316c030442e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeab8328953587f0a12a78c436f2e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b792e4b8dfec1e481ac27c584cc16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338968264e4d35b283ec1cc4968c69c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ca659edfba9a0adceab7ef54280c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795328452497680ecef5b059fbc695b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c5934cb45019c08df2e633a90c69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3715b32baefb208ecc22d66b895248199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532db29971c345b526aac1db1778484200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81004355113affcfd38d3be51967c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816bcb03580ce51f098240ff1981da1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd820c73ad40db32a0fa49305e2ed1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b202e09283b2cdf166bdf305c1f462204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163c7fe0714999da0fbe455cac94df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce653f7684c666a3450cb8c64233233206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50591239705e2c9f0868d4a47bb1ea2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b931f6ea7950c89601107a6642371208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ee8e0ce4ad28bec9ce7eb15be345209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42e39c8347fa9280928c9c8ec4865210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d2ebaa18e737e8b51623869c0c824211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf3da9db8ff653e1c96be88f1ad8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73db33a1918294535a79161dbdacb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f8004ce1602fdcea2ed2f967cc6bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb84071d59695ee1e7c9f4f216b910b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223448bfab9e7ad674fef3719ac4e13c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340aa79eb658e843d96484700166bbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518e8f4fcedee0dcfca854b04621c42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d75b36fdef4528a44478536aac29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7821ab5e15885482ae756ef9f1af7c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68483ba479efa1eae877c0686d19427c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f43c06d0ac5567af213a80ddbddd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c892e1ef1316983cbb2c1c006536a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d36c36caa9fc10a4dd107ff8369846224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eef37b1e9955bc8bd323d775e62e15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee8da422d96235b1068db6d5684e31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696520048e9b1708a3ba357f79e06d6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ac09e96453a3b7f08f1a0a9ab5615228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cd1ba26510ec15af7d473f0f5b3e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81747b21776efab230bf42610629a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f2db1ea9bd25c5f7ffdb9144d2f19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5232895691e747e351e61eff4864e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835031e8c74b81dd418593de3d7e9bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d83b9c2850746b1333cd1708d3a290234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b670becad75aaf1ebdbecf2bd39ee46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b883dadae0db7f604ee5816109ca48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a7590a0959655680b77248419575237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ece34e1bd06d6a6e176a04b5c2325238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192a00e4608578536b02757fffc4c50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedabf31a8e3aac615907d61df8b38a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47aa3fcdf6e53ab9e6807c460e8454241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429d3957fd11a1aaf51b27dfcb1ae65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e1a82d6337e5abf3a82c09c73b14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b62cf525a240510d22ffd421f9174244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c546d3674945c4b77ef74b9756ff4e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448368cdfb71e2c8c784cf9a53b7bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe451a3a1f5db350a37578222e29ccb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681078e10eb263e80f6da35c236302c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafc810ea8350019e3e8adb21dcdb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9560ee1202ed381b5424acc05b86f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd905a1641962c788b9a63fd61f4a38a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dbc6ba7df009ddad76921af7ad035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457406eee101c41cd6a9e23898a506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb89b08b810bd6146f52a0ccd43f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31f0af19a6afb342803f8b9cf90c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da2554f51ba841b637f1127d21bb44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8a6d04da184494efd9d9e939d7308257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f430d6b5c65a469d86d3bc8a933b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ff013c0beda68cd21b174b7a3cd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5efb1a133682a40f1b0f558c32127260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850299644014bfc9e548b360790ab66e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f1b1a828917b3e0502a3de226b129262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5c997c041e3c0e849adafe8ab301d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04111fae0b51b06279815cb8074494264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3e57d5537c32a7118f91ce8b04d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa2179ddf54142ef9cda68d13b055266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c5b9faa6fcb2d14e7405becab399267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eef3491f6a3a6e2998e6c33b39940268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee1def47ce89da1e384eca51e5908269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b91d64f4c0e95ddf24f2082476a7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443e8adc683d0198aa3388b9d009608271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cbe43020113e0c32a6197e415441d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204aefff69ecaec8aa418b0486b049e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097eba2afbba95233087c25bd899b0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac2a25fe06e3596a75cfedfd9497a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b46b4cd8e80c343b6085129b69d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3263556b82f595d1854e4e2e19655277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f59838de964ba9bcadb36197644e3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93101a2ace255e9f5a7edc3c1480e0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b07ee13ee85cfcff02bca3478cf66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b3670e753fb07706cb7ed415e0ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140cee0998322308ff4e208fd06043a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db157292e1129acca35d4a69262ac3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f70b885c43316846096258dfb589284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc885163ef33e1c7b8dec6cefb4184285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedbc91e626a08b932a23e1526b2eb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f630956fe88de7ec092c9532118e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00fb2aaab6e8d37cae7520f3257ff2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c52b2b254b43a5517d0a6e249692dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec1b2b58617ac7e3ba1fcb8deeebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b0997706ca17837ce8c73d534c70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d7297c053a6809ab56589631c90fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6a8bdf544b53aab63a6c96b1472f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6740f0ebbde1fd3d283eebc39a4a3e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b20f2a5c8155c35a48c5bc631d653295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf1b7cdb0b8c8b4114c26b04bdcd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d74a5fa20ab0d28edac93da6da1d9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293dee6d7e1c08b834a964aa26debfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9cc0c3748b90c79be1e34ebf8768299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de025a8b5f1f5a01318fef100d8c19b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd72e37edae191472f39c0270b5917301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ccbd74c738b62c51d2df8e3453be4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d45374ed00c9251ea2e551b01ac8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102470d2bd09b88ee1fd6eee03e78126304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2964c2392868571c0b58fa947e94e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b07ae0806dfc770394870a134972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f985c9557c3fcffa54ef2ac30fcf28c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6c760941a79225b3fdfe80a1476d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad0167684dd9ac16d2ebe6a7a04c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344edbd9fa9ff6c6c3add745be8b751e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d3a08a3fa1519f0b79832f72811c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86e9168016bdff94ea86891973cb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9e39a4ecde73a9967037d440c93e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68546569e63458a146cf1a4c5bea5904314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e656c2eec655233d6f5e6346bc9a304315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66096e420eac109a4244002b3a9911316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e72e30c0254f7fa9cf75fe1d3223317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667508dd53151e91b55b845226a93f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345309cff787344adf449a3f331f135c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d4d6529eb2fa0cfb7a8e109fc769320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847499a336165615bd924ff35f827ab3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf71d325e50a2707ab9e2ab4544de1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab55d8cc06ed419bd70d4a23bbf80a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0985390406b0aff5159dc3026d499324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f6d07a6c0f1f291ce088cce591b2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3927d2f6662114a6153027ee05662326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0510759189bffa03cab30bf13612327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e0900cdb3ceb50a88ebac5fb61da2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c404a9f589e1159186db170925f179329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b1e0ab5b19ee6f3afb3e24568a761330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b3282dde8979c280b0e7d8e4b6791331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db355b49b0f2c04379d97afd59fcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf9a8445456faadbc710c96ab9e50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d05f5fde340074e121ae2f19e38bfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b0a7e565486b8e739b9df574de11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f2ac244b9bcaa5f392d3e8369c6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5d493e277e79686d4eab5c236cdb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f2de5a9cd3ed9863436e01445c16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7c464c7f49734d942d032f4a5cc45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b6c8603dd9d47e48e22f78d150a53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2297214cb9be1b81d9dde5ee8455341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434c117655ccbc7f3a9f4909ca5506a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd69624399f3fbc727baa011af7a78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7404185ddb10fd53184bd686e5bda2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591806f3b1a9e41e76befbf32577b6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd081474acede6e1c9027812024b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae41c4bfdbeba8c52b540d92311c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e35a3894ecc5ea39eaba9ad6db5760348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e3cd0bd37742916f8ceeb192b486349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2f0c8310e031be480c822f60e79ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34694d3a7487840f779182e8f730dbcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b550f0bbff16209e8bb1b1d7fb4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973207cf667750285cb06e1936ad23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4742961113718aa6e38f12bf0fec354354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6174b259376b60757dc83c77af098355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a3e34a2b5dc62f8d42c0b6be631c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de310786b40f44fed48cf55a18c3b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8509b5a69ec4b5c7784ff194f1a21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54fbece4a181cd853625109ce19b78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5540371cc66924b148fd8466262c275360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c936a9404828c589d740899ec8791361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73305376d745ea37622f2ddb04b3507362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1068c9117aedf51bc93e24b41b82037363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef366b495e3d9d4a284b45b55c2e85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf3c7cee76206a1152aaac826142af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b18aeec2442292d6080e676a8ce398366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742fa909236fe20518b9a8f7749a67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067c7f7f3f67c6cd371cd873f978dc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad777cabf8e50332c580833e30c02c5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa6163e1fccaf00eaa0b49effd4c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c78ef73e4f39248924e9364de342d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354af369a3fd0c413a7a71db28c4950372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab2cf54573aaa10cb46bd4ca93a50d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12f147680ef6b5ab0e93bc2c5b52ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddea88eeeb5c55662f84ac8a4228039375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb427e7f9d59ddbf8a3798a2fd5bcb1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e07d881e4caf43129cc91525ae1545377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff4ec53265b40ff2373c31ce87f97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908785bcd993db11ba6b3b8c7a8d6e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54833f65801c672df1d739a948d93c24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3467841a00f79c045617db94af7b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15033e714fd206abbcc5c9b061e7f4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06781ae2ab74466269123d76ce4270d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100e68ff93deb7f3809127ac12eb2e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77eb188d7e0cd3cb8428abe22fc0c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f274523edf74cd524b7959dcd4ac26c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc346e8d8a399dedeb8b5ccaa20b7aea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aade90c1bc6eed8e0c0a0292ae943cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197f257e8420a21d9ccff5e51bdc7d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e05c028ad196b0cf23487351adc7ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b551b21cc9fae36900b08c2d2fb9578391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051230ad14cb2ecc3f28981e52a00664392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c41c29cfa7fcb6e2de13be1f2fde60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c536d89a6c1040fbabfae75f051001394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a8390a8900bd112401cdb53a6801395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cba5b722a63e720a7fec6100218bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10067955534cf678163e61973f98f58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb86b1b6d73a3ab7fce9dcb6ecf02f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eb62c0b4000a59b09e899bf947351399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eecf9e412650d8a61978d31dbd39c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6c11bca19919404e0069ea127ec4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416479779dc7084c8d4cbb9b217ffc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba926633dac18176efcee36a10ba18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d97e2a9a8bf5c5bad8b790c2e6ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69612215a859e9d64f90fef113c7c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d7060ceb3bd2eb6903e346809627406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661841c5ffe56ef7283e19e79ba7fe5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77a764a2f2e5bf00292b1a6c81ebd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201221f332827fef1f951d1defb89f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c09a258f0d213e3d93634e3ca8c393410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a853f46b8efaa5b024e1b2a03d235c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7cc8d9f336ae7e85969feaf1f3841412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584a20e630d3d232df9404adc89a942413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cefbd48a15130a36ba28da71f3482d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc93f4c9203540abe414a65b42d23a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c461854923aa253ef7907701a41ac7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0307400c6fa48abed7a4744d5ecd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9188ade997cfff6599aa799034d72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f56c37a088740ad7b33e8c9c4d24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d00e4392d56d7b8580e6a82f2197f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b270592697c752992c839d6561b5e14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e64599df5cf66905c3a4db4a8c8dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce560d0828304d168e13f54d3e498423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253835cd9054c11651868b3912d770f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e47f558277440fa7040ee6e1c3d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762e8546783bf7c6c5fb7d85f9f1fe4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c27317c87dbda5db99e21a2f4dd68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151156384553587f16c692e7b3b49f73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9637e56b71364592d9f1569b129f0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136bbc000d2d14d6cb8ec6d12f5cbb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2219fe44d0d9a2e059e0fbbb151370e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d2a99701951dddfc9c05f6baad890432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc94c9ed9971636e9770750c5c1d033433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e919f1e6884a0b1f91b1352c1086f78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20390cd91f82b95d9bee7f7c42eb5e40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea7cd4c60440638cd7c5c76119dac9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b50b9499071fd422a71630957d2a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15255a2fffb0c98361bcb2d5cb402355438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04319ee0c4396d71532995435afd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc60a266f3b5fcffe2d3fd0a7bae588440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b35cce5d7487bab8e4d2bb46c2dbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1079a5a3dbb5d24a4569107588d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de073e032b763e6670dd7129d13812443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a439d08fab8dbbbb03da93245cdf87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf7c2d80be4f500e3e76abe214023445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54fd23bb7f9137078a2a9b1f062a7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6b962fc237b6ca17c05968c5f4123447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cb521286c75656c587e728855a111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cae1534640680f82e423e6c15038e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1418e85ddcfa4569d74e4ee057f660450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41086cad5248b4d3a0ec8438cbc966e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0168abdbe08c7085135ac4cf009167452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ca6332531dc53b2116fa027f8592d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf28abb1261f76059f69a5cce6d20e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d53a67822356339888c8bff39fb7fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b30020070d36d691be88f7edc69a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2dde709d04e4adfd6b0e71484edde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6612da2b44fc046a753de6abf59ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fb417b161efcbb649f760d9418346459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf70d40309b7c8a134c82bc79610c42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aac0f1da02766c463d3f4a425a263a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dfcd2625b33e5a06faaa53d837dc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466ab09b591dce7f93f8a2a268a192c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380a869bdfdd8375394f19ebf8dcea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276be5148a75b4c6bc9797c6e4e451a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab7902c65ed0b19bc8890d00d5fd70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369343231972f02d5ed8ddeaf2d69e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e5d45f9f5b65af4bfe574cd09a5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf38d3f7cc8a6e0457fe3f04dc8c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4c15c4dbf913a9291f362c61fd899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc601c5d00cabed23e9933e30b452b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c62561d720e9516a09457660c2f9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf791f7dbea025a885c8313ffc91dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4358a269b30eb7b2149ec8607e7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e2f414f26dffda14aadcf53b0254475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55bbaf7bf15802684c7388bd7aa826476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626e284c210cbdab6f0295c814605e0477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>