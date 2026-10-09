--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de023a298fb18823c5b06c2878aa252c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0730a0ac3dceb3a6d50a47f1c5d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b643bf7e31bf7168c8d89bba079cfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf2d3c862ee8780ce44f1fe3786184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9550011aa041906b8a5fadc14f9c34b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015b5167aee69767bce046d969dd7a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f96cba16a8d3bfce220c390b1e0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb2caab5c0a99dc2e61dd1c64cda488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d236910388dca4bc97129d59ccd76cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a22f5c78bf5175df3e5d0b4a9de710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f0b9f518aceb34d3d67418857230211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd81513fdcfa25ec66f21f201832fbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab550c1ef3f0035e9e97a3e0e743fc2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0d92f807d17797cbb35582fab64414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99461d6c4d343312e7afa964512de5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de43073f82254f74a27172ba289c7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7653455aca6ab16cd02695fad235a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb818d2951067a3958838f5b32c892518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ef91050b94e90043a5c61f76a225019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beab62c3fc66f48ab655886fef19f6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b525880b3b2235db18a53caae9dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c16a904caedfab63cd9a43f8f836522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196be383a024563848fc6c3713818723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e2ac9da806e6d4d17bea158fe1ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872703da5b6903b8a304714c69fa0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc550191c10887ba368fa49d6c8fdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5a00a626159ec6cac72503c6479a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631789cfd3514ff65b0983d9ba5655c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb18a423511af730434b6258d7e95529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37270d8ef7893de8384db0594d7a449030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349327fd637f833d1912e78c059a14031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc23a69ea5de993ef869776c10a38332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2208a67ed5a8376df1498c9bf2c5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d70ac8088718150a223b5dfb46a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe36b0046766c4f469634b4bb65249535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de743793031ae5e0472f1d199d39d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690832a6d115f96626bc42937e2f32637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca89ba55dcc3d57b8a9a72c6e1cfcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a200e985004cd5149eac2e1a7469bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce5941fb8675641c96b29dbfccd5e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745342d1532c8ba731733d087339a5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef27dac503e1dd5ff762b4ff425a7ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3fb32ff98b52d217439e2e85be91143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1415c7206177f3a3b5e3212ff5f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72800e390b62b5d9ab46cd85efcc6cd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda938e14af517522bc6d02a485508a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56bfdf394898c0b28a8e1b513e71047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d36bb7cf5f388c10a4459017d599548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485502ead7ec3d21ea4a409f140f10149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7328a498bcecef5cc7fc7df5dbc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e69577a59fe39fb0f37989d1e257551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b976beab0aebf405c70b936f943a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e936257243e2e39f23183fb5dab053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37636c130b06d646a7977ab38c0fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f925249a68f0a344d7bc524b16d2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3761fc47723669daea92e0c07d9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dccfc4cc7c77014ef45566922f4a0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba2e05a9c3cd80c4e60c107a717af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351663a5a0710d4deffa1c99090325fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33121eb5cf522fb3f8c626735fb72f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71874edb34ee8a428d4cc9996cf7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a825b4c9d1aef38eb29a676f31e96262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3ccc05705c7519406c98901f5fac963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985c1dcb1c1c2f054ca275871da11f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93818c64db61af389f753d1a04d0d0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569c4ae362298ff7f16fe0c4b8b597866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf61062ce34991ac476b4ba0831d2f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f984da596635b9bfe1896b3ef9278d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fcb7662d7a53d33e623df6c849e0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf9b2cbf4c0c9fc04a5f9c961861b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76f87c3b4141725f52b9173171b23c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712e90f29fe710a3ebef161ea4458c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c0f15e6eeffaef3dd5482d468cdc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f3c4ea0c07cd1dad7d0de2f8dcc1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f53dc7be142e4ac65566f6c16e1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d0c013fe2c048b703485563342c0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34206edb1cc37e5b38dbb5eff4dbbab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b4de3f57e90f9e2fed2aafd4bccfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6f0b6026bd1bcd0f82617ee0c3e1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce76b99b4f3e00d1d60d2edc57b7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af690a2f9e0ec21e577060b423ddae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4b12484be29d08164fe197c7f74382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93261036ced3eff9b36429d822f197c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d44363d83778b43327f7040c8f8f7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0b4607f1680034e17bfa0493f3c0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d5f5f7447135044154f6be4de4d2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5420f5a27592e77a032d8a73145738a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f1a2802319df1ac4e6d9a1cad45088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e8d9e830282cc3ab28a33a1d92e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172740b959e30eff91215c4a088516090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eedccd4e82cc8a788238317d875a5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111a39810f3e9ce941fc06b10c89ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff2476b92acb41e17c1e298506eee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31f32b7cb04dd4347c5e0e6915e9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154991dd69268870d89f2612017e8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf08b1ba8a2786c4d4fa8a8af3f632c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32361961ebcc042830501ce1364be58297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40785b4c9a4f33107dbea95db9a34c4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df8b8f19b3e95463d4f631dd9a261799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17928a6ca39c703ac7f9d956e2eaaf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a219ba0ad7a2ab1332d247227e12b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15b7a6606f7985db154850b805f943102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037ff3c0540692016ccde93c7dd3fce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c190445ddab6be5ea40e5d6c2626104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce592e2f5db6340d3a3651bf03a5c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cc79978863ac76ca1da5412f4aacb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff67c491f4927891f48a2f8946650107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bac8f5008a49bbed85a7595a87d59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86536f35fa7f528f22e7280f707f54cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585eafa7cba617e3f976a48b42a01f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc08c5e22657f8c4cc9b548ac295161111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e94fbcf92f2e5f83cd0c17880cd79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54ab6185ce80314619c0a6de8de76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee1c2ff2271b216cc591d02904be5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3255dd39e4794ac6769760227f785115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c514e5aace457cd3e6c2a5704e662b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d53b7e5c1f8c5b6728cd5705790cc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfdfb2e5d96cb21261ab66a27b1734118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc746023db467a7fb52d19d65ab31eb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaffa77909e93eefec6125bda21c545120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fce5dcdc3ea6dc5b87282b5ba8b59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675cfaf596f35d989ff7527d754b458122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ee4d3a189d7c4a3753e11b283e84b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556da3bfaf8df2ac427469a3b305e6e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e321be50a47282419bb73135943f4ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517130b173d6de6052b744e4804f7839126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156fe92102759b4b9a2753e818929fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662051451468d2bd640c30c39231d1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3675f078e7a705c10cba0a19a4aa67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb19cd06eabb3f73b6d98211d14a689130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24bec8bef7b54587f238c545b34def131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662684d9bd13cd8664127a51f265429132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb45528e33503005ff68af7d201a931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe98da7eae7a5cf940d600a813213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f173d4d763c07329551410f1af74c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2049f017ffb6a46f2af589cde544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d2999a0ae340a0d4f1c782e4a3357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c257e0a8ce241eee9b8a11186a0be66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38545e1d48f399ae5f4df688e2ff9276139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e276570214256351709560107a3ef96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97aa3b32f7540e6bccad911f37007c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b45a19ff0a18851a33f5a87d1cdc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083d9cb966fbe9793135f6480a38b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ccadd1b7c26a258e2ed3c8f1eac14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b830e3f214e1e3c6823885ed68241145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892dc36c598eed18b86e99556ee35aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545e6e4f4711721a5dac3d1f986759147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108895d92bb082fac527c961cdbcd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26826affc848310382522c8fc5ff0099149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd554f1b3a5aa97bc432af3ffc87ee6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8512b41a7ade33869614d2bc2b1af0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653b785b23cc55a45cb232e0f3593f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a015547211638e4557d6c66d7a87ecb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebfcbaafe55a261dea7e7d65fd4a4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1995f90ff929759838be25b295e82d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b110f166ca866d731609403067fd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4eba10254325eb6e0ec3a754f8ccc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c0020711b49070b6be7b7d8b330ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428a85414515ddf1131c010bc8f3c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888536d1a69a9a7875287bbfdebdbfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5a678f73537f8fa264a976eea3a7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56da37dbb9a4f535cea443073b5a73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81001c93a28af5d598415687fc6ac84e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554df1cd2b80ef3770f8adb3c97cb657164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20fc79f6e2e1eca74fbf4433cf457a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50029a9f88cb503e1dd227c5617c4145166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e41b2563729d3f99499d73bf57ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919edcd9a02f533a618cf527b2271429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c87b1a3566d08986d15575272218169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d7f936711e011d9dc2b8b0e93a59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b724eb54bbc3890f089b8cd18b385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308f9de32848094f5d2a095b417bb6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a4940829e67a5c38b90445ee475d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf66d672dc30f20591857b01eb756c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d9673314782a4118acb1513c6b66d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ab98d66c330d1894deefbb4a2b804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1d2f0028a2200a81b10fb8e093cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b465288bb8d50dd53565294f6b00d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a5a8212471b7bac7d2e73d162b88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e157f604c70ea5281a087e3e2da57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a81ae114e68dd12c91655e55ed667d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf7f98aeadf3a585d1a2941b864599182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c5ec4f8ed8a53da0224dc0c38afa5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd59e8d0923e7c26e6a73b64421da42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c7e7396d7bebd24cee827449bfb02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e512b19be19f5123143ff80cb1d07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12182685168b088847437461d79b000187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b3e06114e8e805657cb8eb53e58b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88220192ad5742a078f4fb0b19cbcda5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61cb6bd636093f1bddd248de32d37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8e247fb86edc6436e0e1409e2b9c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc47d329ffd3df8bab088442154c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d00e53c4d8aaafefa94f1bb2ce05d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1cae18daf5507f768f71561136853194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877c706213971bc1ba52a2d3e763ad2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a4135ce3182f7ab4c40b6070948d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357c2caf956d3663c2e75e05124cb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ded1b2ebf269a30335c3a8a33d6903198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99464e83d0c817f6a63fd2382dee2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f068e6cc7daccf66aa43c8c912c2af8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2330c25040937d14764307b881a34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f56b3ea236f0edcc10715d150b18b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ba9302a3dd51fd6b7ee0d8820af2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ed15f7ecf56a430c06fb25f272783204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a4ef04f3afe1947aeef38e344620205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75a3ca14d8f6f338d4e4ff29681294206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d400f601a32b257d65f219ec171a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aafa534e6ab9927147c71986f24d59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64593b45b66f438635f0c0af9668cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9318a9650c312cab3d465e2601c5f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2461f09098f07d19c546671bf203f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e68179095cf428f7bd1f4c39926c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b4eed1bf22d6dd64127f7bddc097a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44a9b8bb73ec8672e059e0ac6557b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c252ba9fd4371bb64c563c9882b20c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1688a5b0c6268059b11e8249ba8f7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9df9f567806e008a5628adf0822bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f6f2a87b0622b95808f6f630f5fba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8da69e15116615caf7070c5fd55e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5014014ff9415976e30416c598ef2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391635ee3b79a911bcdc528d926ed4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443998b56d970abc439aa9eb05735d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361185dcf4c823a831b3ab4a847d07c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675da1379935a1d45da08fa216adf6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b03bcdc03184366b72869ffde3191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655a69cd8fc4102713ee4e6d557796b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923f696758829e72cd16c0ca38f3da8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1c605baa2083b3a11a45a76c625ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a51530559c66e80ad5b354eb5cca3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492091ac0e875c4cfce748848bab98b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443dcd7be0d58fbf6f3961674ae00d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb97d1b54a8214ae0976744dbdad85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911c24aa1dc9806fa83f7ced697125233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef61a69f80cc7fbe13e9b23ad9c1017234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb3a422df5ef127ee3d922047391ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f424ccf4697143af0363980b31e7e23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7779909b86d172a2bbc6b6f186ebc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd8da56374cb2f6a2921f8bcd6dfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aabc5824c639f1cb1d7898d38be85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9b6f9b78009e455b11a9d67859145240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b5fa98d50a4be03a4a225f026213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31119aedd2a65b15e801187df4d3364242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8723c5087fddea23e6d1328ffb453243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e96fb7a58108c2640c64007aa567244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce824d92302f3254afbc8cb5e988bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e9533ed8ed0719b08977b8a5fd03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7075cd5f1a3a4646a37349910e6cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230f5a9f6762ba10e40be8918bae70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89554481ef71ec7fee82cb5aa25ae1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a56e420ea6a3537819de4018abe571250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a557dc3b4337c3be54e42afaa2337b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b08b507b13d0b22cb8f369dab136252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c1475141b52399a3fca064d5541a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e221d0a497da0f0c54ef7024687201f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2139db3f928936b522ba4455266ec36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a918621b6b990db62e3ef64ea6b3d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06efe0ed942b244fd94f012006bd64f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dd78c4bef90722013dd4491137adb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b70f6cc05b436dbffddf3504785e32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857626f912f40ef184b5eb2b5ce2b39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513ad49976a5d1a732666d090e6999261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d8ecbcb68bad36ad0cda2c3d3f99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a117fd5e7357648fcdcd55cebf95841263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896cfee834f2d171f7e49e3c6b3716a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5b75b14103e1bb4efbe09db6f7a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89361e02546aa427443a03f6395057d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52e998ff62db4ad343acc5256c71a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc8f1224a18b2554bc1ab7b0e013e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c0833f9701b80a43f6bd043f8e94e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96383278bc5446ed499652a3134375270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6859cbaaf67dbdd68dc56c4846b89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477db555a7f131a952ddc72a7fc76b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ef492634de8f0bb276e7f7cf2ff1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ba390020e0a975d4dafeb4f2b09c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe440fe3a8bca53d7950c79a19bda6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f674267100974d030ece3f91fb5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fd24e7e54499361e304001e332369277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842de75f9e00cfe5c99920d35cccfc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe952f38d0730a9f3945d8c6e4456977279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec78dae97fbc01d06a8b6a83dd5cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d959a3b08b4bc812202ec864b903f55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c727a8bbc9d8cbbc843fb2d83abdc58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4ada7c2743e35f65b2eff5f26e77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d9c070b600212003049778ef369b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f210c82ad09e5bdcc6ca0edbe9eb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9a9277f0cb828f1ce0de12b99e6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83029d93f479a935914fe6062da379d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d94a90d36ecd2d3d1e8e3ca55aa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f27cf8ef67afc1b93b285f0d8311b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b32799e1efd9ef2c90a9740a9b814290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09a90fe3d7c8a730e6f0f6477d2db2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acacdbefd23eb2ce7934bb378d7c97b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62164fadb875d87b04ea9ab687161938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c465ff8128822cd63a42e1a86b0de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159e078ac1066112105b977cdc5554295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914f7f010bd03005c4fbf2884db51a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca1372fb242c2a1aa1f3269538c07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd6d0dc0c6439b11a56ca17765da4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50d55ec27bdddf7611090380df451e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f70ef1ef71a323e3575e33a91b0f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df9e21db2f9c079fbe5fdb9719cb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1a709b49bb3184a53cac6e80523b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3863e328b2bad8328b82e97561aee0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdf130d4f090d845d773e2c4095259304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e19089c7f67e899d70acd5f088f477305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895412531ef2ab98f02783a85919a9d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50b94251eef51c2b0018e7c513496307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceb36510173172a7353fcba8221f5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f739610e9f07024b7ef3d244610d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da0c471a4d184fc6ccb3d1fb6cc03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841c5d369070c3a8a1d7759653cf473311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac1487607df8c9c6f3e9649732641312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb14cc32142279c0e2ec39accd4b30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7444df61683d0c331b077258533257e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21fc6b7c0560aa2719fbe326bb5a32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537bb57973d7ccf75e7ccbe3e939f23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486722b0f14dd7b40f84d81541f072317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cbebf199ec8700fbb5dfa60a352a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c9a3c731da8fb4cea37ae3d40e36c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8005f0e19d4ce3f449301e3ca3ac03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f291cfe52caf5d7e276998131ddc38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfe687a6911bcf6c31cc4df62b56aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b2d1e9f6e466f3d30472560e2762323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b413f270b886035613beda609588324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b447ed519cb1565f66c90e69f5e35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc078ddab8d938adc6a26a36e61d6a7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638ff2ac68f8c95c5fbbf99409ff7c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe1c7f3f1a6c165e825abee6d12ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7acc3a9885dc6a590376a9e7130ee4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7165fabc7216d1b26ae986c8f4c1d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70836149391bc79007a4d7b450b5db4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc7c1bf53ddc63969763fcd93f999332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5b83ccd431bfc63bc0987a885d65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27224a90923a641601c2674d7a86d07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd649f7f0f7d845cc1f3b5239d034aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7394a5faa9feb154a8f64b2901e9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc982bccea5f94190f2e1fcb782078e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727acdb5c43d31c39fe2275dd42d8e57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c3bcacfc3f12089b5243f7bfbbc8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113b59bee245110dafa79bd10a44ee4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c4aac040ba7019f0bbf076f4afc27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79bbe3b134e8894b6b22aa32c17da2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63a2a9b0016c655c6e7f7a6a6f34b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3d9ee871311cf08f81551f51fae9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5a7f4b9e30e2641c2620b97bad8ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2cca33b503ce9e34dd123340658ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf7ec2a5ba82ace25d42911eceb8a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec78ea71a33b9946b8ab38982c658348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1633be05493b12f45ff5711924389349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab210dd00c5d5af45e2a03105cebb41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f573db8734edfa7f9e5c52da4d82751351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba074298dc5b40c3ab6c2562ab22557352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a31846ee6b2c494e1d577216f350353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02874a32a94dac9ec6ec4b450f38922354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627b4506edad4efe687d104ea9e726b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ef6f0398f195e7e2d14bb1f53d2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e16292a5d744d141a45b6f7915b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbadecefb51871f46cb9777df196e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14956597d72585fdcbc18f1447def359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f730e6eaa0bd88a09491e2ceae54c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64997f0bfb0f2b2f690fd929ed3477f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba7d8f5f1be46a71a7146d15b87594362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8152a138946c6c5f764c47bf92185363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2213521c4f38d15a0468a17ef2e354364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f86b9fd331b9e5b211b49d374caa3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd416cb772647503ea3768940bdef77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242a81d815d2c1334391cf191581d90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0e38a452820991ddb53c2d7a9a624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9946518ebaaaf0e69d990785ad946b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fd93ec791779bce0422cdb8d92a47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bbad7ab363d1af05b8e000cb2d14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe948a50d297d579b69811e93333227372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a49d6742a3d870801cef057788e8a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656bad4d7390511900afa1ef1b650ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fc17f637db9cfa6fd9963321449a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53142e07707ec4cec5cde1ce68287d4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9de35789e1a881272a0fdf8c66cb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c80debb18d1be0b0ca2af5c01d6d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29aa9063848d5beb313388e7fb3b04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8245cbc6cf21a298651f285e74a25f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e43857b23352143856729363c03fd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151be99914e21f9cd5eae547d848c90a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8826844af90f7daa9bab1c5a10cb59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffb36a38deb18b1580620882485971384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d567404f3ede398ed11756079e77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf6f4831910ae0c5ed7f30b7159cf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4af91b94a097595d310e7ec6e584d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54283b2810ac4316046e4bb586487b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2145de5c728e526a4155dd46f733989389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130bc71c784c85d07bdd8ef4c42e44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909092c86ecf049dbc2c119f7c5cdb3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d435eca78fa8ae6e8b8193c2482c66e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba77ed49666b784bbba1cc83929f82e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ed48745b4251fbedd9381a0af675d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6015c238327f35b5f05cc6b19516a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feedb4e68dc4fb5787e9ff5f8d02bce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624a819b19a7c2dcc521c31a881db7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b2637232660a611ee2abe14aec74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e86fd8f1bec5e43e6c9ff302eb038399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234366c2a5acb138a0be01798a04c92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f20e3d38f93828a77a9ce45a30d2d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6983f003e87dfe87ba040a08841fed9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b1ff6cae7a13f100c042fbdfe321403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427ff87dab4338d3cd41ef401cf8300404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae703ced08563d96a687181f51427e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f281eae7f9b013b4d580d0d8270e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e2914e4ac9b6f4781adbe6b2160af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb63fe25ad8fd66612c1164191f3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b30095f7038baa070ffc925d06671409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b82f56ff2a782d57c2d15f1249131b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83a5882e84387a4b66b2bf2d6077da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321274230c996681901a9a6ebe695e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad2b2c4aa8e3605a596eb1672720b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c55a9d06f31479832909cb8f25cbf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a71224e6e91287168d27191213c5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c628ffaaa6a2c189d62d07d33426b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7834db1a8362baa2cf64126b79d3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490688f84d89f37ffe68db3b9c770910418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c672afb6914d25a2f44aa790b741dc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d583459d715585d804a398af72ef84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd48914f19f1d0a0baf848e32c6b80d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab6165fdb3b65444ea8d507ac5060422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2b1566777c810e93e3aca5ee2943f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3593ab56152ae1a57e963639b107a31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b41a4a2d09088338352be084765c37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bd4c9d8f873f091f75338777c870c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8afc81c292d37f22ecf14cfad79ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f21168f78047fbe3fe224e4ca4c94e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419cf9e56aa2a161bed097b3f67f688429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea6256e69348a148441c9e65ba5c0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7824c5921ce5f55644f7aef0f75165a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0510ba4552d41286fc1f3f4ee348432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1cb283cb41f7191b85ee576d63eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742be5fbb0e7f66833f6b106b40ae22f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca610410cddb51d39b8e594333c73ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae81eb15b3ad9cf09d88a43b35cb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207963af423d855932a5c5a98a62dd43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de114f17d13a3db6ec9ca9a7f84009438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631fe554197e36f76f0f221d0ea943c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc93f66871a4ac942b1fc1fe1ed4b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7cb285c6ad43fdadd111721f94a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0f6459d25a0c80b6c24c8f7c81646442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a87a9520f1aa566287d38510dc36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c735bdcd55ef74a9483c40d0a73a4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b093b5ef5dbc58e9dc7b3698163ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ac01ff0a11a3a4fb6d6b893c4988446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d1ecf74c404b50cfa94935fd77c25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d31d28559cfbdf8f83b0814955272448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12909e51dbbbe4335b0af6ad70c0d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420f73a366a10a0430f8ca2be2cae6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a23a0daea606150aee0c62f45cca5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d2202e2c250213f643513fc20796452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fda74658d4b503fcce958a79bd35c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde76d5c8e24d54ee8196c1b05341df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c0f8f7ae51dce693f823ad31f2b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431603e560dcea200f441fcaf25e759456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868ace2f9fc19fe0bb189d06413458c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ff61498dfed5b9c4835f7ce5d5ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641671d6fbc8ed8f1ee3d04c159d41e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432467b4973efa980b56c048da5fe0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011bc51efcde43318d71939f00c3115461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2464bc16ca3c090b431b478f11fe6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f68579142c30ac904ef35706a284463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be495561c387d191e60ff4370644b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcefe74a032766b939f35dd4b44040465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404976ac9e4d8a02dc678187538fb91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40fb18b64246e9c6e0c39b3a498423467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be120230672dd3e5571ec2686bd33d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b25bd27a11aff8e665c9f541afae9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a05223f3d71ba79d7b1f07e9cb5da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2519dc29276f74220bf447a06996ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29662fffb1e0f32a5ea82905d4304fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2518de8791abc0c4ae6ba48bd9fee5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0685852a8192733bf0382395238470a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684219eae6cc5b1e3a56dca22e998b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb551b53619da9cd896e96435520d6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6bb1fb64f55cdddd9170fe0117324477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f19628f381dd473c0f3f66ab5260ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb53862ef23e78bc963a39a9e838f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e21bb6a9e399928ff140057e8a12f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5cac53aa99c4b24fd258ea491573481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c0815db8223bc111f59bd1e1a86a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea58430c5e820242020b969d0b9e3b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061b3740b972a73bbb7592e59078e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2787c4d240c162788ca3f018c8825d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be2d6842a09baa2e10dc9d8d993e13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700dbcbd04879421edb5393933b09d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed431ee2610414a5bb84484fa0c833488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4351bacb9210b557d0fc8f3bf297489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76382c406f4e9fb1a9415574288dd1141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0009f23ee8ae2d03fd7511a2f72ab12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f265dbffccaa064e422c2ab4f8b233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520191e8db9f0f24fd618379581942b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64e878c5fb46ce674ab8b1ff3f17f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40353eda6d513c205618be85bd4a6f996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89eca39348a0e9ef12a46719961c217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b0af2890994c9353e8e909d5ac0988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cffb58664aa09f9e88143d473a96a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f44b056b8ee0b88126e55f320ca910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57adc466b6e7a12604c51542d12da111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dd689d8a67f8174e3940880eeb0e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0060a4e387ee88718daf8cb0d5f7ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea349d73c253c8593d7dccf4b09f5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d1d3878173ce16901ed38e973e3a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed334f484c36a9e21feb0220c40c21c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecaf1b3cc26a9c3cbd3b416cb51abd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1248edf5723def4f4fca7cba0e87418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd335161be1a7c965b76ad11a6f6ec6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71865b27ae314f7153148df54379774c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e0c3eea365d6143dc89d1e45f4da821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc000de6a064e0bcf24f7dceecb3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc76d5b49d5b399e95ddea1deb2d0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d5f27c18790f0bff0bc8e16bf33b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad127a78f0c0dd8ec956a502b68626725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18759f069202bf6b61e9202c2683e8ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cdc037ff1d174e8e3eaf9e5c5227a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e15462641643f810d952f38a1369df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393caddb243e99bac0510dfc37e7b95f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6468a5e063ed5c97b5b991a9f4a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde2085c8b1d4dbbf2674cc3d297e2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540f913186fa41d2420653578bcb8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed53f999d86c684d9c6a770c59027333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94eaad64d8374b4079b2570abf90e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552349d6af28c03a585483b23d7f658c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950930861196a299ac6b10e991a14a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974615f523f8c9a8f759967b15e7c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850ce718978afa5a6364d0063a348d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568443a473128ba06739306e7fb66ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7da3e326ae99f7f7af1bc60986d2b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19962bbe7a0373b1b322039572afb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a9500a4c731efa68575d194e7e7d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da39adbe843dc52f82d0bb6f0f1d2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda8a3a0884af0877c26cccb0a855144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc9e30a7434da2e57e970c6c9f66f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff29aa99ee7ec52b4ecc0ba7151ab6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b0b69b9b3c7730061a8b2c663a63047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1defea88fb517b26eb02abe7cd37748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1ec81d03a37a919e4cb0e7496803a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d69dc741c699a4d5f46c03e2f1e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30fa1e5889d7eb469ae38de7fbfd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3c7f844a2086dd8c8927c400cfdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c1ebd0a6f89134981b935151367be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb24011010eab268f7b7b8c73dc23e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5001d4c41cfdf78bfbe59b5a2bbad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcb88a0039bdc11eba23113a30e6bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ff66f74fc1c1cbeb59bc56d9240ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36787a8450b1b15e7d822dfa0aa19358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0947cc04e1a75d12e33a3a455869459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf2583cf42d109b928307540bf6e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82bbaca75acc9ec0c27897d0aa3c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb953239d64e157e65ae1fae90c5504562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b065ac9074ff0e0f674b1602d5aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e65ae512403cd100d771d749b37e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f383bc73f3664fe397b796165ac8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d0401f5bc4f219592bbed0a60483766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbb03940338328f836f85c49e3dbc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff8a13c4f33627ed58edbbe7ce7fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67460f47574cc3e95441989049b5a3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccbf389cfd46df91cffe3bcc3724b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee9534fce17491007d8b1b1fe7b15371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8eb8e3e0e580ffa2ece3d13c088872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967fdc8ee071682dd54f64b3cfd190273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d286b355e4e02f3876d305271294ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fb0cd947e1773b4297e2a45074a2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906018c27af44dc40b67afc957cd0bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0117f679367f0d8cb2f368def285277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9afbd774b423b3cc422d9f2c285bbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f784c2740afa0bc196e7e211eb1328479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d99ff6251e5d2f86ea87af80fa5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ddc1ab271d1b49f6859e9304e1b5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4c5504715fbead4413621e4399a4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eab2aedb7c3655ef9201bb700f55683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ff886ed5c07b951070a347484c80a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00b9048a2abeff140bad96d9bdf9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac020613755d420eb79dee316e04886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432ced0bc16573a4971abf80416188287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81669702636dbbcf44a5152964f7a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ef3d8af66ca57ee25de3f6caf26d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9599e82d0f0c66827bdc22d20a7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87922c9c824872efd5f7beb029e72f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bda4a10ca6073319d9ebfc79499ea192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7aed87aa3666ae7e222b4f36804593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e506f15d253421e92bffe64329092694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccec1d538366daa1c7a602a4113775f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c61154d03d622b237e5f2fca3db9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cb1fe918a215bd92953547edfd53f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f7ba7853b52ceeee75d1cab945d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed67b400740d56aa52f19e7e8d0e79699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d31291a5edcd4ac8b2fee4129407a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc3db7ead31a4c65a345727bbc1ffa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b13a3eccbfdcc7a7321e6d29073da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21845e7a1edf000e08a128eae90e8be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a53f99db729347ea889f08bcbbde9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca308b9575acf2d214eb7af707c80b43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad76e8d5d98ef776198cb89b614c43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182662322228779a01b0071da0cb1c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d9d1124c192f5d946e9d1725102a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e8aa4635e1cf3f6ee76b21a8c3e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ea47962e4b48eeca9b5eeb87c7a90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db593c57757e76cf8107b0be0ce25f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53192ec56118d056be42b45e6d82ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d812eac3763cf8561a62d01cd873dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e6ca5b7ab0feda0e30bccf7efa4ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f66728a1bb646b1cba69c079a1a7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad0c438bf39bc845d31eb4bd970e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a23861a49114b7c75114e3eb1d27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff81c9e92043e4719017655399b28f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8896696438d7794e00c246becb20721119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205a8116e83ba78bd697c9bce3a5e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abfb23fe3bd2582c8af4f00ddc4492121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34bc0f103b8b6fa6aad3ea12eeb3d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da40c11cfba897bc89d180b471c6253123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7447dcce00d1bb7063aa312d9909e6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5751a2f5e91e3bcb71e469a228d306125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0498681729ea3107d17760077706e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1afa95423183c9f1a2aa2be8fe1f20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa717d2b154a73bb3579ce9e9a6bb7f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336115aa332b82cd0ca7cfb981905a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b95e3cf2181a9adb0acde94e43e51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c85a88d773f940e082ecc088299ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef37f9f6b9251a4fa877fffe9e01ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b45bbaf2398ed19f50e4997d2f316133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce4b07c7e52135e3c250f3f68532a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfbaa4b5c0f39a58c868152986a031135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ac0b75b78ed34bba0da99bee4976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f95b178b341df13b8a0744a7ed280c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002878a3750fc7dd276fafa4a3d98053138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6509330f63964e0290070a0c87b4135139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354a128d3352958fd955074ba0ed642140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485c9a18cccde6346a863668181143141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706a720782a8ab36c6530f62b23d3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39df01322484fa28ec9216a0ee83bc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37af70322880996d6c1ff8e2700a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbed360f8cad23660c63a60a6b0f1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00d535e8cdcc917b37067ee00e55b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0701a3aa0142315b829c93d99bb196d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a17d322adb9ab98e37391d2bdd497148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27823dc70b332060efc05e7f84c71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3abca30c976f6bbdd73f79d1788da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563de21dfe266b4faeefae33690940d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a42b6d3320bebd7d123e061259add152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860812a8b0fc3eca66ac7e1a9401a034153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312507b50b20c24a9f1bdf2781b3aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092c77699a2ec9f72c15c5af930ade5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538dd5b0468ccffd6f8411a3217c8d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5cc6e850ce88e073d0bb1ddd5516c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045486800f6327b0901786a69b07ad88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbecb9a2cd98fe3d9af2b039fe9f6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de0c0008a0920541619afb2bd84a23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac475633d4d4c8c50176e46d442946e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f56cda3ca4daa75e50e680550934d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91ce149ea0535b5c9616d1c1ef6ee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db5471ac75d9c72f82d093c8bf9ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c10a2e405fbec37d05cfff3da07e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ac8c2355cd92051075c9c9a20950166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e4f2486bb6233257ebc619e9d5786167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58074f723772938f77cdeab9be5c60b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a1c44061d6edbab1c5c051bdaa2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ac47c0904fa2bb659fa27610f2d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76954f896e795a31b1bdc3e284342f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848f3aba92de542de76b7a03fcc1e40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716822c9721ba381e97914ad0fef49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a8de81ea245e35b58b3cfc225e3c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3f781ea102684ae661f0904611c06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea15bcbc8fa6d916d1818b8c0b24c61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07293254c5dbb44c68d72f698760076e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d6aaf3c67853bbf1180cfcf2df72f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9df784b0db712724d5da69b96838f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa346a1283264edf47385789b9d334c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bc7e269a1194807e2a0398576266c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3a0dec9d0e89bcaa97158f054bb8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb03987720382bbce5da697caadece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28535576616dbc5c19c987cb8e48cfa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674fa7eaaa66b1787192f260ebff467185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e126e5a2a5a47fe268fb065bff54f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62906f6e977d88592bd24180446461187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d5960465f8463d30a5f1bb2c4a41a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13cba6371e5cce4319339dd1b9510d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c671094e63848ee648d908e0123a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef35e74479f0d33b9c898a91ce490191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3001dd1679f61f4b751f7e67d66e1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6a4b5bd4fb861d950146ffa0c272193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7a9a8c474710742b6ea1c520366c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbff5acfa6a223928efff80b88042e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a818d7ff8fbd0f90cec2015fb657b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f716844891d4e39fc160bdad186ce28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d879589e4c17b0c69a8d68945d8110198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbce5bb21b5d3a3c5586cc911e0d9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe75f3ec66a2f2fdd7b943548dcc2a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2297bcfa5601d711439c8fd4fd34eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c79ce3f1a9bdde6957dc944265fbe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b131f77989d8ef9e1b8e2a0a552b5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d20339f94dad860399ecfb0adc5191204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817520672ff5e49365296711bbe582d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c652451d460c3c841f7b6a5a8535800206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59bdee9b3b0f2c0314c84d3f53602f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239be80519706c9cd6ed78e8b9f2ad9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5f01a98f9dcf370a4cb4f7669ccf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d51892ab68a3302e122646c9cfe946210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5896e7e09c30eed55d699b3a7d40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f35f5a0daad37f772bd6b844c0d73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc8a5ad87f274ffca7b0508c8379d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3639da5f24bceba4b3f8a703b3de4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdaf13e23f021f359bef8ecb03fb22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256a959b3bebc7dbaf01e36ffb6a7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307abbe4475cf6395b67a6de6ad52f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdd5b5463fe94db70971cc2fd316db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73a7f40d9c67c404f606dd4046e696219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52298748eba67c8e47b61d76bbcc10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f707af1178371e8bc70f56b6e03d3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56a145ca370e92a32eedf28f111a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82429617045afb6992e45c2df7895b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8550ec7cc0d83cbcb856983fb89c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376704e5d54623e27df38d7c38f797d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86756f30e01361a165853aea950a6b1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0976e10a00a98f8ad6001ca46081d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd29d7cb72e9f69ae7e931a6a5eb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e15f831b342c11a600b2ce6e14730229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314f73372edbcc72613d95c0a5f8024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c00f21aa6d9793471375b40865d47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ac3a320bc7f21d1acb26dd21e65b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188169f83d0d3255fa50412f8c6b1fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155ba3b9e3243cabc9a96b1b47b2a7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c51be4f83506bd8e6ac4cf294070235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0935975fac89577edb0bbd52dba09e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaddee8178c683bc55cabcdd5268a63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da35548983d8a4d3f8b0a97afc72f5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ec38d21df24dc960eaf944184c82a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35d3d8b96cbca128cfb83d85ea1698240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd1ca1d493195cc49a254bef2c50f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e9cde202d1b7ba074b482066c145242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088eb17cf5d88036fcee81cdba9393243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32d2f80a4420266984de0b8d301604244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ee2c9297957a4b0d17d2f59e9f1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968235704a555d2215d4b1f9c0b6a1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac496914ac0b088ed3444f91ba930f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4ae44c6369fd2d3778c2e7ee3f6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61398bfff9d7998b8b9d82a02f7649249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871581279354b254a475675e89ed725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d8807b8f9ffbcb7e02d672986173251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c26b74d4b9fc5e8e3522a8b1fb3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cdc62db734e6e13e59cc7896a78f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ade8860417c2647e25cc496d9b235254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb26bdb7b9ba4c56b5c9f04b3df6534255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73970fa57f04610cdd0fa5e969d766256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2a022014b4197b675510104dc9417257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5842f770cb546d568a23928567956258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80b1ffe7b552cee97ef018f79910a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64456fcb24c184d117aca959c13357f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f0f64920b03a846690b72cd598aa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea800153cf1068d1f0bdd1cff212f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0727035747d4893963043893e65264f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554221c806f232aa228c9376a58c0116264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1c00e7363da7ab97f81b77b64a466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09ea124472442e68cc549bf870ebd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be3c2487902f4f17f6c118bdd2310267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae6f1a3805bcc7d51296c295cb10a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9778a5388cd7eea7bb42a7dd9042269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4932ca7d29a0ca6b5a03da2815bf3d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17540b8cbd8251f07647206e8b33ca4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ecaadff8a4ce0e4d4b0cb11fafb55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3824c172ce92ee010bafab24df52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fff22589ae4782224593356dcb208274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a5faa1646717fb83b342142fecc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769eb6a00c0e32596c3773d3c75c90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6a562823fd7acfa55ae12fa60df30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce95d3b6aabd7437589a23aad79e21a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ab9e7283db0a5b8df8bb0a8755f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3dacc7fbc8f81a35fb5f0b65d1af8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031b3c9f018bb334dab40d63a0e125c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97931b8779bef4878831d624529f30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c61c2e64147011162b83a4be39c8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50bbf9ccfaf4c3f7b16632b4cd1d58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abbe36e07a0bb715671dfb5454a015285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab05ca207470c3f3975774be18c343286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cd9388790c3474ecb6f4a6ecaf4f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d68112387a8457a9b6c91dfd6924b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095b5bdb79b2ec234c2018dedda4710289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98cc70c832025f240562639d9c17b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f01cbdac9ee488d3c0c9bde000982291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef904e1533e316240d7492b16832da7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b85736cca8c666694738dd6a812ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60301e018cf799efe6b30db1195e123294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d11420057ece1251e9692735410e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bc0ab66a175d1b6a879ceb9e77bd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884fe719b2ca30435a91656b2ba8177297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440568cecd29d89df08e7686bf0b78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08d55b9dbcfe3b47d06940c0270d33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a4f114b125db09a1bf30986eb10ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f61c9e19804e264593864c549d3965301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff8f0aa39b44fc7243b6ee3cdd046302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1b6078f743cf14aa49f59188bd83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa31ffc4984b4fa0ffd4ed029e7ceba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be69baa7c54b187e5d5fe5c53de882305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8db96bd608f1c203238f59b350d04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa55582c960d26e9e5b45be236f5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fab7c4a2236129cedcb6627d1a564308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51acfd3d2e9c80204599462e20087b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b345d20d6dd70e84c5a16535caadc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8011c66598a507db8b7729c0c3be5c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8758b9e287340849bd0d644fff7614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e615354bb29d093cc17a7ce1814387313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2e5ca7bf49bfaeec0f60dacd016a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd46103d08fdbec41968705202d38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d760e1f0a11b5a654156020170ccc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a70809fa994cf53718ca514a396d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f42b2981d3bdffa89af7442426a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0daaeddc7f1cbf86930ed37879b01c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d59f098762518c9a234a36c407d296320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a7a9149a75af51e27bce1294a7dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16f712b77d636afb81803b1bc7964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e4b47d1a9ce84c9109d9fddac2d5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0578fa73a4d135034d51ca29d2359324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743fc57f2cd39e2ccb540722f5b4721325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491b54bf03bcbe3d8a0930cf3a11d4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493f45b7ff81a0750433e79101c8ef9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828866151b7cd4d00611cd11ede96f8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbff7702f1885ce38f20d9cb8901f12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a9d524f3adc1071e39ba44f584a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327cde494b5e3a557fb7c2639d37699331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba616493b0038518aa71b17c5ac95739332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce30d49c3a29b810bdc4fcadd0727333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff2a197f2da21025947cdb1d02e9df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc30e89b0cd514b400a2237f5a537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094b3ed15858cc3d3f89b95e5bd3bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca342e564ca31119ccbf41197094397337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c35e5c701c7195e833dda04414d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71712081875fa31a3f3fbfd3d85c7b5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d31e0aa02233dedfa086b7e31c33c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e3917da4f3834cd5a9583e05cdc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e300167689e00d8c778075ba8c24a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0d0e3dd7f4287a287745dc21c1dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e379f4eb0a8689a8c4b86036c22305344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce66b8ff4f290114afefab0f6f8329b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e183a7262e1a8f6402148e0ea0b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b055c711d3ed8dbfef1bd76e5d212c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6a87170bd495bbb660aa594fa16d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250bb15493eb1e5f19dade615059a1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a2d0b1ce118fc7247be0eebfa3545350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63676618ca311846ca47281d75e91f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f18024be94523cd417c7bbc6d6feb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11778332ef61ce90a14aa8b850e557fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777ff26ac924e6ea1279f6fc45e019e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a84ccab433273606879e48d79e64a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4c6e6898437931e3f76131ec2beb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a17360dd644920dac047658f458b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365df93f62ce9dedca1c183d6fb6ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dc6ccce9d5f168546a4062ac03344359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5aa6d51ccad8b414478171002eeeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e2a1a5bbed9e8254fae0509006941361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91052ad4c72054c615609ba38f08fce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900ce01a34e16107292fefa317925e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6f6ba802401acc9c9c128b6e4bd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462feaf2023d30a6874cdde1e9f414e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2e2af5492a187e85383542c051fff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2238272293f7226b220027ebf0390367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea09a4b1ac2086c91154b4eb4ce21d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f11ffa5cd6dc437706afd3747ce24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c80de7b0696de157b48cf3ec96856370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704179f0493a376585aad7590a716c97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d50b6ef21c88507a4a26d9799b3ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282855a8190fe4357d513bbd29d296c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9c6c32cd55df334481ea5a4dbc37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ffb426f38ee910bc812e4baa9234a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf57e61a0f1e75906976211e9572d19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3edfdf8449f4a249faba18fd3b6bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c85aba357962ac2b27f41f0d370095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d6a5a266d7b82c664daf3b82530c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003f9991d3607744bf7aebb473d9211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b39caec0643d93ced4c143ccffdd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14555615a435c02e9562a5074d66e4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfcc2bf5238087a201d3a0cd2337e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9249d381c98d343698959b740b343d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b96a0d74789e155791040ad4580d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1cf1d776886720dbce6c0a523858b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1ae11dc79197f42032e13bce3126387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bab1f3e0aa2624e19b6c550d829d65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ca2227406887bc23366e00f2076c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a531767c35960d5f380e8953edd90d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2916c18e5867f2ed7a6f2ddf291d9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3361a4b69d172e096649a247d8cb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788076faab4c00eb00acd8e93a96df8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873bbe198773fcf0259049d7a756d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50e16619fa1545d7db671dfc714e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eeaf49268fe12ebccdd507f3cca8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f2d1d51a6b8fc305815c21be3920397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e7126a026ac8155eb0481e0eaf1d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10466fecd6fcc9a61f4673f0ee2f1eea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b727c286252c425e6c06d2aa397a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc19d9ae4c28b9de67de0fb311edca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eae53b84d0e27232248649fa7cbe5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa1a307137d9c9813695d61ccf9cf7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889ef8c11e749539b421bc51c7a707b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc273cfeb7dbbc81e2cc402bea4bf508405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fadb4ad9798b07f401d6e5f726fd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e220282b759fef99f4ad29837e4a73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1ee51ed913e37abc6cb817c1697c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e792bc4992c9478b4548d0615eb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55c778c8a64301648a8e6501b0390410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92fd453168945516f8ecdd47ae49d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e34a6999f60be7ed8b4cdb2f94fe07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1902528655126a8d46f999e34ecd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6f6ab269ab0f9e5dbb9813d49806414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1ecaf3281f1ff169640a08fd4580415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9565652867fe62884da4dbfe098f16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffac13db0ecba6e07d786bede267db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805eb254d50506e4b62b403d2468c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162131ccec9c074e974cd2060b1903db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc532a63635e6eaecbbec8db99d1896420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca64a0add8c2b144e76dc74e629066421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee18c2c66a6ace33d92f09c23690e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae52cd3c0b622a7b6c6ee5c4885048423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7655616e85c925df48cae92cdeef6b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea79bd30816701a56637e1d4a1d89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53812134d37feab6c2f30deb2d2aee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bec47fe3695aa7ee6af7c459e5572427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd95c9eff1775ca5dff4297334c8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad063ca2a7167e07ba5e5451011d2900429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cede24938a9c4502f72e0663ea3874430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee25e898e051124894358ba8983127c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aae2bc8eca65ae7a8c0e447043e46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc61c42d419c0b7b9942c5a4820f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dee61f5c63dc6643bcbf1488b14225434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21402409648d23225dd9790c079f66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70c5c18a0135ef4b7ac2cfce4f3183436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894abe8c909357e3339fe392edd46b80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed824862bd3d143422d96da3cbc6b1a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7494a6ce44090a7fbdf56af952e4af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52000a610e03649a83abeedaf6eb5526440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113e6c8e12c726b63aeb1fc8b6ed283441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2139db4561407eef68d1106d3e592e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15432a2961c6667bf239eb4ed3a2ffad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6498dd7efb8ab86fb619be13c2e66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f971638b95314f8a3a209773b53ec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce334431b3866e4ba512af6510bb6da7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d925e5615d15ff351058e001dec15d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ba24edb3bfe9952b3355cb9b61f54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f37705a302553cd9ae7c179d379c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf15ea3824d9c419bbba04b79175d78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c06dc4f7402b29649752e2bf8de396451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5192f456d248547e89c51f7f8f7979452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73fb24a343a9fac45abc5950b583aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd333cf026165ccfce6d54c80744232454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a47d11821f52d663c54b7e8714cea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c39e93f57bd313dd7c146817d4aa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546415f6b12fbde3b5673dff7575ead457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e05c54c3e92271db82c9db942ccce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d9ba1abfec558d126a1364c26e6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d64f37a058a37c3eb86a09767eb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a68d2f4a536dfb538baf3c5ca8101d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb92805e64f3d42e6955c578e66b28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367c058546cdb5c90260154ee70b51e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d7595e74f56594f871f57b7a2a896464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165abe2734a7dd3ebc3ebfe792f8a6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca2bac0f5b7eeea50e22893b65dced466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a22952c3a677a5a9d1d8233d082cdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0ef5d9994af46bd007b9dd59bc79a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd545e467183a5574a643e04f0a8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157450dc7fa60c68df2526a209896a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a3790525c0fe5799511f954410c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdad59e10c8568b176e8587bbc4658472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a05d955d6bac3f49e175c5e2d6db34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b1ef53b79e5d180373aa7b696a5db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263df48cb0b7161835e1aee1d84acaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01848764a0f31c98056dbb767371f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c626ca85aa9a96e183d9435e177d805477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8b8c5d2cc8cf34a90d3e61e5c063478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd08af3d86f9622d3fedf2388d37838479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>