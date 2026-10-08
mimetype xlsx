--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1192,53 +1171,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1228,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1643,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552776e270d12cbe0376bf0a4fa021f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63699393b455658961e1ff614e16ba672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57523e45d02730282f72ae895486763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc80dbd6d2e3c551b09c6beae7080f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee1cfae2b2f9086dbde4b9fc73030c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec239515e60d51c5e777f8bec4bcc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444572803bb1333f8ec2e202230bde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a7b1df8d75de174fb6db236797f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf80d9ec08158f6c114ca69c7b2399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6bfabf62be89fa020907d81d13f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbf4610fb1e23d99d6c6c5d15531d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eecc3d4131f145099102bfc2f7e8a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2540b421d28af818d7fee5433aa71d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be5376cd509cc3a51489c6a0f32fce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccab7ba7a019f3b37bd5b6dd1cad1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a0e2e103fce532ce71fa63576a07f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b6c0e570cd92683b049b4555fbbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3c843ef1f215fc3f52f94cc7db60b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d41d7e7bb959fce5a4ade05901997319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cec5cde0a52b7217de6ebdbfc244c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f8503a4bacf5bd1b97ee90e9a38321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12425dca4354ca95d1f07deb1faa9d3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a3451a5f84fb9cb41dc8b1e1431c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d46b3624cd65d6eb3e25e2c3f4f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0140fa41f8d4449b62e8460c82181e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866aaf63227b6ec1d16ad10c675649126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61f174b02e356f0923f4e7f35b45527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009171bc602d7dd99d1f3d4bb87754d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86731fac7112aff4ce66c48fdb0cdb6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11928556abdceb2715d45376e5089930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26403a3e01d9e87a12f7191913246c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e6f8bd1e6248bfdf18bb4c2067b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11156139605c9225e46d63639c924fb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d68ff18388134c6cba3a575487ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6310d08b7bba3caf1ab872d0ec0fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11fd873658867a07feff1069043cdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34b8ed41378c91a0c57b66c43ff2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0983f81732a09b41109fc9869a4aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad931b621990e0be6b82a21af79731739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc48578c62f51508048f89e09fa61a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ca57f3960f248efea416471d7961441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290fc1e2fba28d5ae087426130c19342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfde9d1666642d9d3bd516478662c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4e5dd7f05ff9655585c65ed5fefa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f25dcc19d3174a8bd73d09893a8c5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b2cbb383fc9a1c7b3e48f1a54f7dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e97accaeb725c0f17947d5bd6bffaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2b82920a2ff0e6e6398dd0e98a7bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a231570fe1d612a5193cac0472ea57449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf20384e75b7408b3dfd230037c81e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc83d64cf18f3d5219e68a33f409651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f83ab8d9d18c655328bd952e20b70152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa2a251d8e6c33e3a32e60e3df9a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3247cfb487d995ecdc73eca55c1b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72045a6efbaef14a1127bfa5d1dc5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23bca95b865ff5ef8443cc4b300cd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bd42cd55fa6d1936c66bde0de736457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc363f4d03c895b18b544d3b47f73158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b735c9bd8583864b635f2bf0bd89de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042bbb331230c66b0231049fbafc95f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc7f54958c51464380c93deee345361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fccbf6e778a1d095a89df22a9ce8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6156d2306213c9f6470da62cc56ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e2f9f5c82c53168cc14286b02ecf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc6a2c550e2652f366827875f4152365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b13e82729fdd0010b650c4b1a755866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4602d58d973b63017fbf69dcc7a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e653fbd548fb46574dd89add0bb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1dac12d329ee8feb5d165b10fb43969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2972cd53c4d8a0a546cb063e3de22470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec32d293d5503f32006a1a6eca69c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672e55b0ac6529fb787b4efb236b3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b73db9d0fe0ea24c2209d90c58be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa9c829f08a615d040814354eb0b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca3baf949802f96cd933873c6eb53575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422a17fee2c84d756968c5a713743276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1877f98cf34758ca8be557ff1102677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07876747874693c0d933e1148322c97278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c09fb73619eb8010e7dae9cbccce5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837912b781a4b1f26d7bb889ccf459980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1d8ceac24dd289ff874418ab80fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2589dea016ff49e2cfe48d772b3b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a8cfd8d11d581530a9935bc74e1e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441289cd7c5b3eff26f2564dbeb37784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f2de055558be6d2f14b604e2e7e9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfacbc0de92a51a70e9118e5e3c0c9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79947363a2b66fceca84a24bd5e7091d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e32e10a96b71f9b616f5b5f839707d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e8a35ab460d907f4bd8b0ac20462b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646ec6f1260c8389b6caad1b9817f5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d211863744846253d1142804f610391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab4bd390384a4523d20eb85345fc2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986b317be2f8ea3fef2278a6ac648e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbb4c7b0dbcb1adbc2c3853717dc0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a57cdac73b70e00efe685ab14f53095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58d56adf1782090ca0ac49d4872f2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc045f4f896e3cb2eb4d1ca40474f6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003174202bdaacd54b6880fab37976098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f0fff4778e10dd3de4eb95127fa3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1ab69797b2b5c821776ff0c73427100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99f434af1cd995f74b6dcb1053244c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc1e396809328855fac8cf7c60ee31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a0b29c1919f7970eab248f97f7584103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9282162da664ceb7c1cc27e27589c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a636cc50bf434f68b02f6add223b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2439bb95306a9cf5a101a0449d75f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e31ddb268074fe5657d9ae18c3c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1122dabbdc1609ba29372e34391edd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377e189b97d57440184d8792b7701d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb4bd0686ab7288900ffb4abe7774c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5a35855dcd49c3a2c883925b1d1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f8c8fc55bce05b85d647eac784853112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee1a9873144ce7af7ebe0017d37d70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e02f1e489fa183c42ecde76f5c86d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dbd4dca8671eafa2c3523fbb348f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0f2bc04eebfaf7282604feeeb754116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc2f0b0a20aa7cfd122172a9bf95fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c394d550e497eed1a75870b15f50ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f11c28738dc00b03cd22e84b4d8fa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b908fb72a142a0d35220875137d5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c9c46956e700a5effe4f439261ea5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d53855b30157b701c0f9c43b32be9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546291a63da570b27a695aff1b4e97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2a5ffc8116826e7be552b2a84cf6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f569042ff0e06b239338039c3922b87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebe7edd2b7f59cc62a6f8ef15e7a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a3ec4f399a62a92471c551b542a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e21f0e71494fb4e3c5870e048e26c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b6839b476188171f280585b944a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993b9d4e5814a233c660c17184fa87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d074a6e71d45460e28126a10e078aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea33c460e27216f9b618c806d0ffb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541b07fb897be289552f94a2b070c43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db2c3b7ba45db8081703b9ab3fdff6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb02e4ba17333c4d204b07f0833608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8987d1198c11539a894974533b2d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c60c2de30fff792bfb67dcded99b76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9dd72f9c136cb1b1c3257c6d90e09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef29c0c6e9bf9c2a3105d93eead3ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94e2fe4fe247e52ee98d3285900c87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c54f82ae4ca570314311627450697141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee6008191d12a8cee77927ac1ea0e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d3e673c1b01e9b238ed71e483658143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f4365037b65e42179856ae803d9aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e975fa173bfaeafc950e2b069efa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb883ec811751db000c9fefb289f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fd85186438bdf46e30ab8159412ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6117abf85e25426020c169b10437148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c0ed55ad07a6ea566c1c373121a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a80c2c3a73782f9292fff86a72d9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad249fc72faf98f1e2fe64650ebd6ba2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e2ca8bdd03bee8363f8153d8cd1dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217190e5f36b8149fb5099b3c346f01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b180c028fcf464efbc9431ea36eb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edcf5c66ff56bea107798a01f89e35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954333bb267d4ce55b5f6fe098f06df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa1c8d2ed9a6da3a0524bc23ede680157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881a47ffb7ccab59b8bd6c836154be4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e59ff0351fc80632121114443c79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9c12f60664ea4389b61fb771235f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d949655a383edc3c38536f936ef6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc968d679605ddf8d87521e35672e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed95e927e4de1649c10ec6695bfe51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ea00ac8d18e663967d147bc08e93c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced319879ae8595e85584af009a48c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077cc39cb0ba804ae32d7ff36d4b24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11f2f3ec7c847d344c287882bc8a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a902ef1c37afc1dd2c3841cdb1dd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd963013f605cdd68f4f2cd97ed11e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2c46609f7ff412aefbf88cff55b34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3df04a61c94844b129f08eebf9221171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cfbe37dd24d32e8b5847d12692135172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae22ba5265b5d25b1e6cff3f10d9644173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510f65d04996ce1dd35bc1ad5de3be6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e0528ede3982236ce4e3a5425a8af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53a8528edde6e99fbce0c025be596176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f4f345714f5425dcd4e9972d7efd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9170f2f42405bb22af4a4de8cc65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c726cfe5200fae0c840aa7a990cc0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1823ea2a362d444cda7f235f86ee0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7add53622ce87cd4f0113b56d3f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ee3f7744442f34af745d94dadc51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68201523ade5b3b358c122ed9e8efe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ee1cc0252e451cd71e0e401afedd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9bcbb2ec047ab1a6845b5f0ea39d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c07ce226f70bfa16f8635dedc5006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3739901d1bdc2ec5c93adaf178bb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe8b5b97d18072a258c6c47317221188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d2e3280e95456f519d14257df8fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45709e22b21d0d4df7143e2c42a29611190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6e14fd1a2cf7339da3f7dd7f9a8a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff399c95eb0f3296fb22f73c567905e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8738141bd3d7c971d405b3586c67c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db61260c77837eb82469d1d8b5f87d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3e0a52f3fdb49640928af09c75273195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742288679ab27a646acd78d79db7bc09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428aafd9814c8c147045aeff7bf3577197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b438b87cc2954dd86f870b69c04bfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d7a88bc9a59a7a52810b9840338d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a266447b5085ecbb14064397bf6f67f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5ed9ebcb7467ff22f75b63988571201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d6a2f7f3c5592ce7951241a804f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18887c7c440b63c31754b858805b04e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1974611396492cc845c54ec9b119f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ef95b083349fd25dfd5a17f1dec2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf775b8a8d04b5cd9dd66e288d5b47a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654299912d48973546d38cf957711342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcd51191f19456bdf8e86db47f5043208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78bfc86325d086dfbc7e43932a7069209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da07f7bb22be4214dbe6d8e5f33b219210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a0c37f525c2cf1c95e9305b21b5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4947db86f34f099222f31d7db3da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037912b8923c2b36ee2a178837257365213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6855cd0f63a52f1866f9e5b34574214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f978cf78a276eda5be644daf55eddf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9df141faacfebd502a8190245a72e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529a0bc281bb4ec6ca495ff4b9518f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a946cb5d114f640b9917946f8ae0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44959d0a916d2053ee399afb4871445a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f57b6f25236d0229a499e84ae440b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d0bb65bedc82b48552c4c502e3beb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee72bf34604c5708e118c5cf2be181222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2323f6cc76da65624500605bc70d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68e90df6e7e7c7def4a958951ddbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e0065728e4c106312e7c9a5cb7dbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d4bab35eb3222c9795ba1bd0b22b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee061452e23112475749059c75e32034227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b41243443c2c673730172e041e0ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16179f5793f41ff7cb82831efc6ea9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82060e9a49c6edf46f1acf7c9b32b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ea05529aa1b756d87c40cec9d2c5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f156cd497b34a3d77a06b3cfefb0e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bad6054998fd9447cf5ce3bf4b079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431427cc5d639111e0b86d5affa2126234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0827c5f67abba49a103e92205513580235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa7f39408fba0050e8d2d574da3944236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646d27944c19ff0b5b312fae3403d14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c61b56bc28448f812a62b0ccca3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50746a2d2f0b1028dc11fbf1ae3dec7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935efabaf259137445b431af8043097240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd969a6fb4ad2bbcb3ad3bf1b41f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669af11e95446e8cd6f4d9a2d76351f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8ad6ec5262d781a344ad8b26ba715243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cd0fd3a563bd276f6fa3bdd526619244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de7026217f6362a18a89cae4f60f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ea385b3ea43a94c2a301ac1ef4c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e43f91b4bdec49e3c5ae5a69d1dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aa2383791a0dcd1d6e9987caae283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffe75aea8bcb2fa3bb7e4add0714f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64d9e50491453b87ea2497c803afb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfbcc44e9a376f4d2a1991cf0af93d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a27805e58e0df5d20596953dcd9eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e48df5444dc5f6e4c1b6b044d019253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94670d939f06bd260946cd0628d0df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30540bfdd5f2fb5e50135d9a2196bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad512dee8654f25dac9387640ec2985256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e6961fcac36a5d4f8f003dc09ded257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db68ff2d24c865e77e9ea3167c6f8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e156e50018002c7fe4f01a022b475c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8bb9c06aa9db7b9b8ae35f0044b9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b1468ab189ead1059fb6cae032485261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2ec0a9d35d209eb97c2da0ef689d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50952c71b1215ebc5c9372f47129b5ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab1149c598d4e6858ff99962deacc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b5d143b190658d9a0ebe0aa9f5a89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee70009305f84c80eb2f4662bfb186e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c49a26ca96fda20ea19c48cd773a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d1085ff31d7877445dfa656176c57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afff76376cd2bd82c143f6d8d3b534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ede893c6f2cb66857fb0e82f1f54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccf857db11430fca4f9c4b3ee09edc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba4b1e812c47b929a2292fa559a965272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da4bf22a0fd9a60c01180ecd98c13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d287740c04678ee8c075d2ddc1d56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc28436953eb869f4e3fb7e76c2e0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc455ce8e7d6aaa9de67488fb8cb6fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b27b6b93d99eef91bea2bf59a8afb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112944403740f9cb384ec02b89eae601278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71689b08f38802b95e0da98405106c0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862777515d93c402ae34d2e1068b9efd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f362aeb6956e0306f39276b518710281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf5017864b8170637aca3443a1a43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c862fc29ca64f5ba3a3083db61c008a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad28a8147bddfaa98c137ef6cbe9d52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c37dd9d8c64a853d39da927bfe43b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb8c5519dfe17de56e1e1e7b0083ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b686649d1df3f83363b58ee66991d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43564aa8fbeb72d083e10be85cbee9be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e5d46d73f896c249adbd519b4ac7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea86087c7a03018ac4a57331004781290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd0b287f1eeedaf030e8d8212a696291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f33d7e41eb395a9c7f6925a2f0ffa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318e1672a33410eeffd1091205a3d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f708091cd826abfad69bc119d73bc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82245f41e9983957850984d64e524eea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916262c91b31b619a71d20b0494bf47b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f360e1f181bec35c10d889128d6d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f37488ca28e8d3367d4e2bd8ad513298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e9486c760d62def4b9e6dff35e506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031272335d56dbb59836818a0c5a5c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82026ad3154d2999cc51a4f6d19c4724301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f3bb9dc11914ac2e4ddab3f930dcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d6bd101a99e0baed45442e781bea4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc026b6846d56c4e35542014ee27baba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c88e2a5fceb752ca90f196b520ea7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda051bd3c589d0dc926d0d259bba81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f0963fffcff913affeb8531a2b21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9bc2c82d9bf20b4e188a1ec14221308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597083a714342f1285858f6a30ed1ae5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c6d9f2bbeefb7d8e9d0947880282310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690db470f24644dd06d299529ee9568311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60ac1199fe3a3c5046bf8f839af2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a3286aaf32c971035119d7ad5c3c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f0b445e93951af72fbb8ff1f4d97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baa395fda045267ceba6d3a71e1e4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367101c21584234c713444ceee417b0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9464a41274ee03592fb01561cfb9f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c74df5dc4ded8206e061c14147efd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54abc02e8d523323b0d87010723695319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66c76578e87026ab5f8b65bb724fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf1c594abe784ee8e3474db6fe4691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a1571957af2d4892f51bbf97e6d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e5f76e9270646dd00d369b36c1a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3d6bfa9559b77ac87b0b94a656f81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb17233ec0d74b78d91a8aead039d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b842bba085c03316d463b9877834b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0946d83be8868c85615232297365c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6950b0078b72c9070e77a3983d22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41394a438e066d0537d0528b6294ddd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f2ac1d04d351d6b81793bc93c804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ea3ecc65e36561c5d8804f66516ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343dc2a17d709f84b0548012bc85fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d7a3b086ce91c9040a6c3e530c69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af3eb5112b862c19394b709ef5a3f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2aacc71d11054e53a8165663810ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70189cac7d9db7124b96628cac6f6d55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c79f780e3a8eee0b974d8a617f38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af2657b15f5463eaf100fc70077cca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b8399eb1a60635001618043ecf0bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02972c2ce285880ecbb33556ab8ce5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb19e2df2b40830c7631996040cc62d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddb8d474514dea67fab603206c07aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c3cb0351f6c8475599d99adff5461343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9abb765fb48900ffef0a6c2f2995db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67c3f157aebc0406e6342c80762180345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753449fbbec197098fec911b1d5beda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9bab9320b9d772c24f651c1442e24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca604645e0743ea80041e6f49984bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35efc43da299f6d7c34198cdcb7ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6344b044e12a3070e1746b590fbe3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801af1f40f7c68d07d56773c1748309351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a83d609070d60ef3c071c16af50c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd97360faba5100042a4bbed459375c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0aced8b2a8b2b86dc0cd240f7f104354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32c28b45f35e427e5f360e929b3754355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f389110bc084efb3a1046dfe1eed8ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244604e3c8eb6f45a07c902210e8a01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f35325b5c5a60134e03198da177e64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c25f3f2209a19fc56751f7babf6ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e11f418d46bf1c71d57f6b7257a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2410c6d7aa65b7c206d30f9e75902f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7522d9798b089e2a42402e5b2584362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5606fe218cd8fa45393efc715a8879363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe038461c106e9cfcdb57bc1668ae5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b6611c371ea83ee05b1f038c64e70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab48f14c91ed0b39807db5717558f07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96e3f6c822fe1bdf2754b1dbe1f764367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd30222af5e2221ac0824c4ad17bcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec219d28ef031cd09c040c0c51fc98f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5430b99c1808fadddc1cf73aa92002370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e77c3050771b50e14c5b293a461a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dabc492821e1e060b16a4f0c7d808372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d0c6e8590717e9c8405366ad4da7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca376584ddbdf72f1bb5276ddbaee2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf0fa1dcdbccd55cac76a6d6c56a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9fe8602c5db5421c7d0aaf097fa9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ec26486e9bfbafd5e322a73cfeef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cd2c77b4f1f94310fdb29be2bef3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2343bf6fc87658506d652dcdbde64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20aee7bf6d879389084461c654e22b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd632582727e79401d2cace8d60c0363381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1511e2078fc41ac93c7c373799f1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82539c635b9cfd39cbd9899d33b51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcfd245764962d4a85ca90846812d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f53cca1f68c2e47984fc9ab222b66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b97db4dc70276853d4268a7c968a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036114acc462399c0ca85058f156d9f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab567f2452964096086939026d1b2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ed2b743b6f5be5aebd3e00e9d4da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33733c761656327a11261cd5ea68c8f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce270b59501961c2d320c1b959162b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063ff745b6126c8d5d6b4a6914d2cb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5f417180661f4a20dfc02ae8f2e89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af95c7e907b6316a00fd3d30d8e115394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0d7a5b64916a962044a3490896d84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7accffc156c64369a73b70f6cfaba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06491f40680253117cb0f982612cb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8da799347e219c5c0ab65db744b4a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4711dae4c48b5340f28698a1170ba7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67490c1d61c3eef8306b1a25c3eec42c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee4802acfc3e998d7742942b0e82e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ec084c75ca03d1a4861b0038d7cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb71f44a2c7e72a9feaf8ebc72ad1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f899b117a8bb5a20f9a1eea8a6a419404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eb4603d54f88eddc819d09dea13ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3c76a10aa2be97899841a63b0e37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995113b1515d0a800c8da828f11dfc1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db7f2941af8c47bbdd1d63d72732f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3048c3ab163b57cb4b166a2feed6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc3e7cbeb85077104903e9243fdaf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd5a7a9db8436a01e8b17331cc70d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362acbb4e36f25026e15f7669843e06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b077be905ddef5aa9c4e1dd52768e53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c652dd1edf39be9f8bf521634edaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330bcd4bae5ee30ec5a4cf08ae00bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129ad9421797ca2175c11cf6e243f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670b10c67bca2d7843f2ed2865ca4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e4a909013b23868c8c92e1c3cc2c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce61c8f16153a8f35a9d51033f6e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06652cd036626bbf388d75ed0ce5f3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785b99877c476ddf1ae81b8b84e512e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73e268744545767667c3fffdd08d78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3385fe0d9f27598cd5c0792688b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a01563ecd0adf6d2f91c1c45f660c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5904571be48ff9634e3e6fcc5a78f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931655bb8d36b59258755fc2c72912426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef5994d5ecf67335105574a6897692427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86465100c8a6a0bc880b9757379a82f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351c51c4484a28be7cff412a1feb87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6395bc272b6df308d49a7bc062679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf384288cc9c2fd87f1cc7c0459828f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c6032fec223e6d0dffb74221d583432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21245c7f0af21786977533e7d90848a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b1313c6ff29026f556015d66c02de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e483fb2414349cd755ecd7a330454435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc08abb64a384da8d709596ac907c58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe4041e6da21352eb41f738562500f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e72dfeb760b128ca6aab367d5a58a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb6e91e63d61031223d031d57f106439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b6faa4dc091b7b4f501c5dba9665e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c42b1793fd1c0617daca5c645f8264441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e388702e90878b3edcdd03ee3b495d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cece5fac2860154fd43f6fb82be29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714117882ddb69bc600c3f2807c6a10d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820749960f8fbe5b2f27aa65bf196b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a0d12dba121baedb584be7166d02a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1b0906c80710fc2253d7f885ea31b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c613631a84ba08f99b288d08e2d7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa9392109f0c32f53f4246fb15221449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b5eb4a59f628e5652344d01496a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c3228d0fea2702494a9ff9c62abc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74612c0aeffcb6959f1a55ca69682004452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6afa0fbf4e1b9c5effd16ff47644d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8638ad483db54b755de6664ac8f5ddc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eceee9718b284a4706c614cc22c1f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c290940c23c2098660cdc72232be5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844891633aa635bd019656efec76952457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2002761b83557a1be782afeea8a068458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff229b1fd9103b7f600869e9ee763754459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6435e541380f0de9529b708cf8f90b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d644320d8823acef03811ee0d65bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf2f92e328fadf9e074dd7fc4e6db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b9fa323e5b5799e01587eb38b5d99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba14dd689dfde684cc412658ab1735464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c42067fdb8cc489026a89d47e4097465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b5c7cada0e3056215b978eb58aae2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f234d99a09279c2111a959779135c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c40ff3b7da66555cd6f0a4285a7ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd706e040843ff1ff2038db165f7fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dcce2582cedb8e885546f87b23431470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb44c0933d744ff05412368bc072efb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567637c1dc78567c555c505699ab90a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434969d922c1fb4b1751cfa4d7ea25c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cef87ce2ea63e5b56fef69ced59b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31abd113f7d65aa5642320bc6cde1e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa2df349b23938faaf203de5255f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c71533335be443261ac9beee5f14f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f263e52e562877b784c1bf648187c68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41792f86f8c57275647f41460655d431479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fefa253c9e85d9d73c697d9c5a6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bbaa238434f064a2df66321292995481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7174a89b0ed03dba1aa00a55e99dafe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568090298967486b6185b9467018d7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4eba7ef02cf70300d06e2b6f587ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b010edbbeca1ac098f97849c072cd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a527b59a4d0cf7e0537497bafe4b43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65bdef57fbf7c9f21c42c5c0a62d1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4cd7e87b8bc84721bdff99406888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296c09f27eab3af89cf2f4d7a094b4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45d9a686a284e9ca865a5ea8fed92e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f36efba2e00e0120f9c1484a6dacf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ee74a101a6fadad7502942008b52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11fd3a9112c9304c3f0293097de0a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180511c32d9deb58888c0326e04d153f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4fde5e76cd963326836fa011b81f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad5fae792d89556514f767bb1f8714496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e754a35b3ab2f395364e364206f14497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d080f37bfa35f829e2ea4982bafed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456398314583f6f1667ad79378f8da342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6dc49e4103dff6c28c6dfd0d276f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8bd00ca9e1b64dcfe2c1c23ef002f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d4bf8fdc2f17f236c0f83ac21cc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89af2547be71cc8dc5e0f305d4075846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998663156e9e51d4f70b3b37370b358c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a345e61c2e7caec46cd5f27dca9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67bd6b42f7e690aa73308c65a2a2029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676aada79d43ed3ef0c2c3f9208b4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c840a3a8ca0a57fac0010c964a3b98e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f334d0b9d09b0e60aa680884e47d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb68b68268365175d1a40a4e38f5abe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babbc618732d9cd5be0b4ca36b5dd9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e6b5bcb642a33f433e5fbe3664b4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e3542c14da9defd03eeadf90bb4f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e451bcc9d08a0550877f312c399ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae61e129cee2a3d645ea10a43c14f6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6122249709e9df0c3a5f87a7ea44e4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc1c25f3825a8df013837ce4728e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349657af6c861d87ca0c5cf72f8d01721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c986a3d4ee74edbe3aca69a9b34b71022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f958ff25ddf0c37017c33f355c7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a09d57ecc1fadd242c037dce6367224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab8186a13a81567c42d87830e438325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e7aab01d77a988f49f2b2f853151526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52245f35a3dd3179e4d074c0313e04327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8710e08d2da5b75b3b852f96e0c412a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04bec6d539c8b92a9a5c3ce6da84af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c040dbd5a0ee9c83618c02923d478b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d44f3dbd6d17f70273d5d92b2ac60f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f7668f7407a4541fe01be001520f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a583a2296d7f1495fcd16bf6619ac333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0e1692dc367ac1eb87bc828fa7b7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6966edcc017654d0fdc64069fb8ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df3e623fdfa9d9f578db4d2289ed9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1f35e490cc83c5c45d4f687f7b48437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3c57d02bfdf8d61ca1a20f6d731538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11fc5823e610aed46a824d6ea30e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545a92ce77abad4ca50707b249653540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e376c7f259c4ea85dac41c330f5ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63112f954e16cd65b10a901f24c7c0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ed08fa34c247f667e47ceb2ac51843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff9381ed9061c97ae67a56c72405a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0409ab22abee309af48ae4b3a8a97945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db141cd97e8166203d4bbbdc919b5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e828a31a32319164478947a7c29f0de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a55e7324923b07d763654832c5881948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e21482f1144842a8fec5eac8f2bfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78776e61652423134a93aa39a7934e3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bfbd35699a4f7e1bb372a9494361451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c47f0a669a72e9a41f5d3b84f0e8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b50642fdd4b77aed41b88d150d93d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216feba180d9c703fd658bdcb7bc67154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30662d287fab3c965968a88c644482655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8d79dabfe75ff312c75e30473abb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7865b915e44ca6fa284d60859aa176957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a9d3f3b11d70f273d5cdfaa011fc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d27a4942a64574125ef775da0035959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd6af4717e31c365a4607aede9573460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588be7d1ac13763d5e35fe6886a00061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa78ff211eab369902d9d7d830de3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca8334aa4771b18c70c727f9fe2f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3606a64da316cb257fb9a907db47c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ced1da55b495412ed19398f5eb2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f8d62cba62b8e0c342494119fa31866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7e9b816f5ac628b523659b7350b5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957466af5a7795fc48a6ab747e6ddb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea1f9b94a70652d25c3d583f75a85269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ceaa9b3b58d5f6e01c93f6bf2ced70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf39bc34347bd4fac7c2ab7117473171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dc0d2f50a8a1a77b1704b8bb6a84672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f50427da77d945ee28f0d36c90fd2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1983fc296b5ba09a4139642cbd5f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e298a9995482c6ef9c8a8111aeb1d1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3da3783bcba50e6e6a73b4c98cb0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273669932e81f309c9696761e4e3677f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175a7062b331f555b897df8861659f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2223b1dd52f66f02cc3d208216a6fa479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2828b028a4684a323e9aa626de818580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc2a180bd83544d4b95089496223881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b49657f9153f527a551c078dce83c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188156886c5294e432feb7e9ae06dd0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89996da166c96eb6e40908ebb1a2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498fe4817d645a64fee73e8a1bb723a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce237031c8a80d8a2517ddd3b2460486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72273a2e8cb4ef792d0da88a38f3e2e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892336b53f5ae0b36851845e1fca01ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cabf211be8beda7c70852d61a8f6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4209f9a2cfb0c937245cf897769b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091f426d652e43c54b9e373696728591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257dee084d4916887e68ffe7f03fa5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c3a7b620e2f69c7b16dd1114702993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef9092806586b9194bcf456cf2f5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec352b50caa5f1d5191f95383c58e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80b16c574e905e7b6aa1bf665a9b8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3131628ccda39c42c79bb30448333897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd65ac2ab3cedc4d97dd9ffbe7c87ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1daaecd45c1755f06dea0657b049299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732c3d01ee766c40a0d1cdfaa01dab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040da5fdb0def1077717de8ee78ae60c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04f77e6a583335565025c328c986b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef1f90ef3e3f647f0c23f729e796b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af8245003e1c1a959dee7a84891968104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233e59a5d44863357c8efffd1702505105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd97882bb12b81b253120b9c18df6f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2ae47b5408a2dae49f35142894e6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be262b80624629287eca4ab3776be993108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153feb76df06db4aa436694370c0950e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a811e51309feb49ccc3f3653f61ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061345a3a701b1ec780e8f881c07b05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947be9a55db422a044c1adb2f3db88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600cda2ddeb262cb4be40b460244958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91eaf4695b6cb809860b08dfbcfae5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6cb548a1aa57863219ffe1e255701115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac2cb026186fcc6b1eb9185fe4fa04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e0696e74c81c682e391739eed7764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399254f729ef79de74100f3800146f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed437df1d62285f582eb339ceaf1f464119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad596ae8eb1ee8af931d84b1ebfc2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a88063fdc99f849c57ed17e5ab018121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed782bc87141aacecfa5d4232c3d24a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d94d5efa4b4003df8ff12a1d12d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85bb3b6386b5389a1aa73067eda111124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc633a7e2903aa9604000d4da6c3e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44816dd02b3b054d061a30adf3b2fa03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3821116d0a65060f6de5f67c0ee05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a05630051052396cca8da9c0d860c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18bac9b72f7a9e8d345fcd018c36ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db198476479da8a432dbe7dc461029130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7dcd25ef36f5a196a1760c3545d79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990138b2788cd0d95366ef779ca7259132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d3fae1525c57c7793fdea44a64915133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93ba04bcda462c63f70980ccf996f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093388dae32a14a730114b489ab1c183135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b75908bebb8055b561a21980a778136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ab3017f79b0ddc5b67081793b9f9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ddfae507d9391a57965e6be66587e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db86337a21c0711861a82689bb442e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec9ad29c8d92368ecc6b1c15c8f015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa4f2805d14b5d357fd8b3a42a1fb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b637ddd634623f91d72b63b1944b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86bd896f03ee11e56de33b51d5ea12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b327ca31f3201fedd0a71f5e99ea2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf2a0e8b8f522cb286849f23479c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34a0c98ec78d18ad8ebd1baa09cb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf70eee6b7527c6d87e3102ee8d65e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946247106cc5a5b053d7a82fd03f096148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13913587541581709d23f32a25a16536149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481a56a77c192d15cbef93a6cdd2b47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec10c307247615bc02d9918039c765e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a17798cf31552fa26d30a2d8224c11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586d6c11e0d0079406b2e7b37d60e9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f31933761b312f6229ffd29849084154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8216b47ed07efd1e9c473bac3c01a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404098c65f6b8e8d871760fa48b3fd79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b224e37629d1c4a54a1c48f1362f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec4e0b25ce0a34bbc816735c8099f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1fb4239e076b81083104ce1b4df8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3a5c4ac8adaab541670db9b81a25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b76403b6b893c9b1f1f10fb1e809a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c10515a39905f494ac5d0f40f0669162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d0746bfdbe10d1dd6eb130ca78f41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821555c6b56eab8970fbd56c276f823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3600d57a0e526b04c5c81f62d9c418165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b03ddad44880f07df2df4a619203b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada339c8aa3c21401f92fc545ff15152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd33e8eb03608fa2b4b591b99cee22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851183895bd7f24537364a274d225881169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5832be9b68f3d9c069a010bcf1d2fcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1321ad899635a6f5305e72fec32b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf95f0d03a711493c0644fea89680d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4421080e99d376f07a190446f95395173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128309cb7e9cfe75f04ddc3556dd09cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71b34c46266812a51a8517c065fde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc0290b23f46bbe974897838dc0bb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caf8310bfbafe9ec1bdfcd7c477f45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfeaf2af8b359b8be51e2197e3a0c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cde5c758f908388a9f66cec5c97af6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7526bc81e206b01a37473b9bfad19c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48498281d64efa54cb794a0ff325ebf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47528f6be936941e44a42da53a41e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4ef1bb78d3fca37e6977d7966b05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8e9db6a2bff33ec05930f398e5a28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f16ea5830e2e2235cbffd0c57c9a82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668810d22deca873ac3fdf78db75660186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f11fd31a9f3d0226d85170d330e89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27998a63589efcfc6284bbf4de7fd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2df0989d4e8b5a226682b071f720e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613272275ec82a0794ff63e3fc27fc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd490ab8f2f6f601f240259a1fd8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd069af7858c0a2d38034dadeebc54d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce7bdca2a0144f374913a1fc6bac56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91de545605452ceebef558ccc8f29bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94470ec6ca35c7e6e43cd0c7d15f36f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617433975ceec314b95fffc3f43818ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123ba233fb9616a1ccd94aa55d2187197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28346abfc013c132b8440e4a8cd66a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab200cf36c66ca5e19315caf18bf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18238a457d1002b78929fd7713a6fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af2b7fc03a96c6e0c0d3e01aca59e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e5ab6ad5e169b7976b1481a933ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6eaf1d2ff66debe5a6f9eac18c385203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a78a600c12bb775151dcda0738012204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d8ef3d709e0f49fc31aa5b7d92f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fecd1c5b3869e65ed9e27d06730de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87bcfc8c1bec0fa574b6d2cb2d10f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d9adcb16a9d38da0dc41a59489a76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476672721101287e037be28d8262e1f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f2a7886eca0c7e919f1a9bd321cce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfe46cb6c009f5a70dd53c8895bf61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75970ea0c50a76f3aab05a862ad2fdea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9463c5467c2b0071e5a19799341f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61bc1c874f741b5df516ea0612d060214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa8c42d73fd1c56ec2eb85014415f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4038ca6c91a210a24e8738746d4195216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c9ff2454311aa9178ec868226f406217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca3ee4865f2fe92ba176c7b665f735218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dacee365ab1fbaf41a4dca5aa0bca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2e2014a515af670b8342341134c42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52e9d4bef08b839def2083bd33b1db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20569cc73c3e2a3171754d9515b3a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629c5339170d2660029b66a7a95ccd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d7cb6d1bfda2f764728ee85a26979224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a207d53f856de592d272a209c78f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec9abb6148550c8d3fc3d7c019a00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aec2ffa1ae7b5f14f0005665c7c940227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4240ae9109e299cd6d07426dc9cdf8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff159085ef873f77cd35b361e60a62c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33605a71d7808621342a04bc7762ca4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e912e3ac1f8328dcfe048700554d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45f4d7b34d624b91ddd72e3fdfa41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478c7d1420be9cd5120858555d115c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257c7f52116e790cd9eef09bd075a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e1ec29263aaeadfde4ea7564dc83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198d3722d59544deea21c2d8624207236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a72cd60da70130e41b929fcfbe48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc954b43fa348179f26ed1e3eecb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41407b5b94e73ff73c4e7aa312234b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686418b99405bc0af11ed6c0155674a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f86ef387de76c40aaa599ec953430241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6722ae82f1c503fe75003ef0692579c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5eda98f32cdc6055665fd4f61f2db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec5c514ac5b85f54b6501f929df59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067eb30e3811c34d1bcd95d1e8d263245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e720bdcdc160407a40678352e47223246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db44fee98e13351e3c9358855d4d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0963be130e1fc3d7045d9dd090538e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac6c1cae41a6d0c561f28d1c3cc9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02c2738e8853fec555a27110e4022250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5178cc7315ebd75359c623b9fe606e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa09228923d7420cd6f3cfc68a9e0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f36d0fc0dd3d9cae7afc6fd8844d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560b5a8bb9dc5eb57dd4da890b85c1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e01affcbcbff3deee01faa3ae327255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801199307b0480947a9e0ebc16555b70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e50f46a8811099aa29e06ec3f3a057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298b814a883f0aa4df99c60a05733ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34022538e871d8f519b99a1b9127373a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d0a6276d1e1bc27c4a738a1cd314b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b55bacdb2bb84f82087a54ecc44c0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41efdc8c49ef55b3ff2ef101450818262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9329be7499d21fd15aa622fcdc2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c4a1af3f820f1c78820bc246f5ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccac8618d5dfed0bd03c0346f8500d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9d1b763d9bd2692cacff7142c7c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4320a50d948bc11eafca4589fd0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f3542c98ab58d90e0c715bc1d46b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b9b74e449d33194a0e1d0c3461e14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81acb4b46a8adefe10aad64b663aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154efb3e831391d293486b41716dfc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca6cc582d98caea66743bfd4ba7a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1190a49e23ff3b039d5681f3b378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf47cc884a48f5bc61c67645a23704274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2a15d98592eb1bf5993e1ecae9cfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d38e15bd71069e9599f87916ed44fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d5b4711a28a0a0ee9b0d9ae8d41f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e196aeee1a5e3e1f5928d5e7fac57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27cd21294faa8f331a7f7bd88906f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44296941499909031f90b87bd52e8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f73a13ae58541b629c49c9edab9a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa2f21cf4730d7d34a89107b953b28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b5e9807d75f89b97946d75e0c01b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b874a4976fcfbc002d8a30ec4a1eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436152b285803461920ae50c40e8463e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbd8f3cb4af88d848d0f12e52841af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36ece33ab4aded8310d312731439c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e6349715447d4802635f02f148287288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b8226661c3567032b448a22c308b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fadf746d4ad3a4ea9706b28c7d561290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15397183e0df07d9ac6556711b8a75f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc4cad3b0b74b488339e434dde3893292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fdee84224b9de75e1f25cafb39ef8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c511319ce8f039b5d81967377115294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770105cf591e1b58caf8c409ef08f05c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feb5b6604b1e263e3dd9ff044ceee0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78ab6e15e21be96ed71e0c8e150b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416fbc1db54de8ca0ed9f4a65695169298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e25ebda2d06b1137924a4a122e7be2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba58b69e62b5c7dc0f25e3b5065fc16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef389b0a9543993675e7148bd79cd053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c827f6c103e34d9fb628c512f5ff4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50786238e1ce9267e82079f27bb93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f72bb4db74f385e78a3c7f8d237815304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467b40e710a6989fccacf5abe0606dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b77addce9a3ad9c6bf168a1edb3fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969d2bd78c2703cc11321d662e5cec8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612df587e18442b6ea2f9501122613b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7e61ebc75ffd3fc68a74a33c9842309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a3894162ef5a52ecdc9136b16b33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9fdf923ca811a838fdf33a8559c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d2c4674c525390f2d5d4b35e4b9fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26719acc8cf2eed4b35797e72c372081313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3c31a5d190aa39dd327a8e069d26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3cf7348cf0fffdad28df13ddcd58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa31e6390b031bfe08501bcc2de9fa8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948249bf5bdaaa33684744a6e2a0f2a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407135e183d6fa69d6f31b538a8ee56f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825da21261aa9fab3df182c542fb3ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb48c6739e1441373ac6dd85bf4362320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b57c338e71a729c084e400d17d908321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e19bd57129b9c3aa105bf249f975a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64496cb858761ac635586beb65418be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971460f570c98ee45b389d534cd5997324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe9a182c6e5f651bda8dfd45baa2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06075c9bede84883f696af37847a0e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909860f55f067cd814cbdd732bc0828b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e63a05e97228090098c5023825d5f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3d0db4aed0eb9939c9260783c9a3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc290c35ba2c38730a6d513854ebd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6cb3998583f8433b740c488157b61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339a0578ab6c8b56e571e7e62dad0cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8187b4619498014ca6c101cc948656333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e09200b47f83a311c0f143e48d810334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45339f955919e9abc8c16ef7ac1959b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc6477d29ac4190d7bd6bba45bc9b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d921b43cab84d90530df48c21f4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd1c0da5c12f5dbd469656025b8c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02681cd73ce265c313ae52109844568339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1a08ecdf825bcbe8f7994cbe2507340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51ff64f0739ea6c482bd00354b97d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8027a015757e5ba53807c6ded7d73dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962c0c251e7ca3fc321e560199d5a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71f9097804dd752cbfffa532c5102344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087d6cf940c8a92a4812182c2f7efa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88499db21b7cc35bd8860abbfb495388346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b4397fd16661eb1ae1ebf546693d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19fce26d26271c0e6598832156176a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16555b6974c539f1760666c45e185d47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e521e93441b35add483a5a2f494a3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c096d2ca8b53280826dfddeee45d10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ed1847edf946140e2120a99c11f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf18a3960d9a6514bac8a994e16214353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fcc5794965c5680e00ec86870d388354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7c5b8b98be4295d58999472a7b079355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4624ce1599a954eef616486e13c986356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7c6997959e7cb2a06e728b938f41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b66f4c6c9c676c84876a06edfde95d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865dd468dafea30fb86f103cbfc5258359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b3385c22bc387911a8900f0818405360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295d56c23dc3feb2c51718d7f916104361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae86f69d0bf8e81dfd41628aafae420362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55cae668f12d15aab0aca3e79e5dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4170f89bbcc39cc281409a18fb262364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f659118f0d17e9c47660368270158365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d6ead1d8dab7e8d7d14280c98e5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152c8c11e5aa3547eab508f0f20a1e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2a679f9e9b57d1536a1fc73e72db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495ca24e502fe2e6bb0f855c624e2ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8fce17efaaae6550c79cb91ed91e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6ec1ad0cbc00bad8812fd621fab9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826608e72076ca7407368915f928b1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7f9acbd7f763a9e7014c82e28b586373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6774a3bd213bb01927e5f1bc464a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b78d943b802a17fbbb7bc56fdcf4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e43f4d4b4d7acc7f04308d566a8d30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec3524c85cca454a74a7aa3007715377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947321abe405aef4f3e2417dfaeccc2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19974acbb6d67f7d03dc19a2c3932c00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55479fdcb486f2ad946a0ddeb9c840380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31377e6e335e596c6c91f36186dd5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde117298cd42bc720082db3009b4cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d68195d2c0c17471d0206ad9588d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07e642953da66ab3bf28ff2af24b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a0e56b2460298249e35eb5456f6bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fde75392be2498b1fc3e8e26f45c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427012aa137b77db2106afcaeb3eebf7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b387212a4fe61301b3cc070a350e4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02dad47f2e499030e7746086aa8fd6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8b12641be0bc00c79433a9d60398a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5b0751ec9966de6e9efb05a53823b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dfaf43f750054ab1ea29a739ad90b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1bf8827ed32967e9bee0fa46e0e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d6fe17c04e6757129a75114acff01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af279bc43acc6b240f213aaf3c11d8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de08de0a7272665016203034c4e248396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c93811baa462422d02d0ca72d0895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa55463dabc32708919eecebb8648398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49c75442bb6adb48b35647f55aa0b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5baa6e2db13195f77e639ca70e76d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91b6cfd65be734c01c56e0220286ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb6c7ce41594da698615b6c4f17aa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17bea984cd932ea1fc63d053df451f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d0136664ff2fd4fbb30739bf2116a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d9e924695ed4b1463b6733d1650d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc903327841ed83378653f35659f50a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c96ee5d0ca6a2910c46709121d1c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c863acfab9ab311e47c6d4b4ea68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289bd84be3fdd15126857c1534d3f75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fd35a733dcbf793266fd4ec2e06a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06cf0eee83171ad38ef252a6f4cda2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb743d6d9de7ac5556011cc63873d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a32e9efdd7c1db057be77edfd1952c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b938ed48cc6f26b74b3d9b9ae4814414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab070e140635b9e016775c3f3ca78af8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2eea98d9ab0ce340f0db7167aa0b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc315983dcf69575074394c166b203bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739172e6f77075c63d6e9b000e82f49f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f83e8472349b7f56a1aad23011f08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836723927b93a9a74bee264c5fee37e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbbcd2cf67f5f4d23e5b83989518dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67259eac1a75ad2a31cbfa27e8ed5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f754aa371ebfec7fef80790df66b17d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f00df45e65f68a6849842ed93fbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1871e73a8ee9fea99c59f145d8858425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acc9b27479f9b24104d4839e0cd1fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5818f58f10fb1002fa5a2be58607dd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57bf3110898660f123221a9d85214c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f43b7799fb694182f66dbcfc8583429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1f633ce677816bc62f162105b365430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdf90b041e6394dc821be82886e6f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a69d6bfc2bc452c75b1bee16e844d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a409a01072f9ea75825afa3f54cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180d1dbadc83066deb5b3589fb138ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed034555fce74de8b7156eaa9d1bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b06995084c5332d7ba9599a03b87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5276b3f8e6dc4eef6b5e0e96885e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192bc31631085bb5b2082f791a6593438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf5b8f4a2232a31f26d79919eaea4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b292be15aa919b06eaf2be59a21cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f3996f7fe7d88024fca933d1f4208441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7c14da9d48875edf1b60799669ff3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d65b40647e9581da214e29c5a4c39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e57aa259ca791e6736b549138ceb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a9ad46e97749d562092815b4fb47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b982ef7a41e4666741ca546e23f2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd9d2a8861acf4317bc060ddfdc377447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84713ed18b2a631f3273e4d19c27404b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9072b50cf7629fc6f1b3d3578d762c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33319dd3803bedbd99d6fc92c267418450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2a92bb4e528cf08766e6d9d2222a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b42a95d8bbd0b416cf1678005de1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e769d5b7262e1ac026507c88a571fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f12504f77db3d1d26caf99f420ce15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928ad48c3cdae42985b9660e93afa5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b1c9a1f191b8c7cfb1aaa0d63231e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499528ffdd1dba5a0572cbad34912cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1779c1cee7ce97b40c0a7eee1c31249458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5baa803240474de7162a982c4ed538459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ebe08fbee399436353c64b2207632460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cd44a9181186ed105177412b7cde1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19941a526f5080fc6f80377f08808462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6c6515dc95a29299f0c0035de69c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6922c3b8ae588835b78530d1d2abc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ccfe57672d56220b8ae41c6d0e718465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bba0ae531fbd732ea56a3e3ea8f195466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d3ef9aba3d32de7f1f2fe6996a13f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e41e7963590783494f42ad23d49f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d905a2f61091c0199a6aeee1901acb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64daf3fed824f04057f471cda8333d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8fa19371542d0ac8cc8ac2ccc7a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7bff2290aac0808bdbbd5ecf6b6a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ef175bba7cbb79e7949a7d0f2b43e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63e745cb9d884cd59080acc9fd60ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb64aff7f9db5bf8967f44db13cbf0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523da677cd0934c013dc736a8edf6ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951012c58aa272d39dca38ead689908477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b7fe11d1d770cbbd0d641d4a5bfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d65c01132433c0b8fe6e374cf9e535479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ddd5521fe38568bd8e88f027569e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1487bd4b6ffc9b5bf77bbed891de481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16511,530 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>3.66</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
         <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I128" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="E150" s="0" t="s">
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I150" s="0">
+        <v>3.08</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="E168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>498</v>
       </c>
-      <c r="E186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
         <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I210" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="J210" s="0" t="s">
         <v>566</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="E212" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>653</v>
-[...11 lines deleted...]
-      <c r="E243" s="0" t="s">
         <v>652</v>
-      </c>
-[...185 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>