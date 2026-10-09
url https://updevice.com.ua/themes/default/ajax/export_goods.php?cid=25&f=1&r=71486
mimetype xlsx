--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041168b23bf8a4aedb0dbcef7c61081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3fe5757087d9049d6d0640adc9da72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb1312153083b4f42852a14abe51313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9921bd9ddf56bc396be8d8eeda407994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57443a850c1ecfd3da5b6feb3d11b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42db8ebf5665eb5d4ea3b8e423bb416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c62492217edacab877261f98d2fbbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c4919bd33abdd3056cb630ada6c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f11341dddff1fa7d5d1a748dd42e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3530d8ab78742f0b3b3afd0ccc654f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47bae6f6017d286048301d8e53489a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9648c458600e93bf5edc7f420fc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152430bf62f8b961c08595eb12fdc33313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ef0902dcfae11f24a0759abbdae1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba80f97d035066107729b7753e93415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff08d7bbee712f7d13e520ab8f0554516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6759ff83b08ed3c8b95cea6dd7054417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad731b5c79aa87dac944449f5b1d7e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196979eda687d35a5de3c400a857160f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ac33c479dc0b34675817e47595b2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d511805d979b71e912252909e5cd0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f8c2474a9f43f66a6cd070b973f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29825ef4cccaba7617b5f09215aea36b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ceef013a2722d69e146bfa4a6965a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01dac165c8ebcdd1fb6fa234d1556025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1528203d88991f34cf8e5bd4336cb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7395ba4f0622c0d491a33575bbb9d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1c0c94e7cb92f101eeca557ebdb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058402416ac1bfc8b5e9b3e4343b90f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d377eb72dfe36f80200f312270917430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6dbbdae3ee21c7d133184955c829331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44758402a656c0ce629bd81b3327cf0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3acd459ce8476197ae6322ee65ad633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8669175d8b22f8a8f59413c28f7a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be561107d79c5544fe3c63161b54d3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af0b2aa3b90216f8d187bf3e9fdf6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b68a63cc0a695f999198f2e7e7536837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be6696b5708032a5eec3c4e19a40538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d2e183d5bcbbb16fa19201acfac239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04958d65814c0270761a1f7c858aa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bfd5ad242ced838129097348321d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad82b247333719164186ae7a4e46a5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c92b105c1197f754338108a0d0bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca799c0ce7590115f33c88bdfa6363544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de09f864d62edae472977dbd40bbae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37160d60a0f070b3d8ee0f47efcb6f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24cb547df5458e80dfa19310755b7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cea65dc5f7c6277af8a1dbbd97cf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba41fcd110c673b49d21bf21cb7c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe87f04b0b50b661f72f3a1ce49d0be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf003727e900bed9a44fabe97254bae251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78310f67c4d73b9792749fdf0b4fe7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be677dfe8d41f84512907a3be7a2130153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149043cb5f90cbcb85d66d7013b062d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf632323bfb7e3f553504415f7d9975d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c0bc3843f28b8eebbf24aeccfb84056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bb9370b1c6c557733b7ce42850c9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264eba07bfabcc0eaca62c0099cc07758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eab01eb697668578b5db1f7cc2f4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade26856044376b2767fb2c49451f3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82a54458ff763fac9386fd5121f3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f20acadc84458c38d2b9ccfb6b28062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9475793a3b59f81549cc5300f2840d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cfac3f3a3e507987191f36068a50d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8432b69b66a54787709e0cfbcd6dfc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ff8f3010d6b16aa0b512c81dd407b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804fb12e0e9f0cd618f814fb5c205667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07173c38f8223fd3de7c21d8e4e7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ebfa9129dc88fb9ec961fa0c4e94b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56bcf047461ecf87834ad4a23125bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8f9b180e6d07464e2bd9c6b04ac671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d200668778e7cafe4e247495584372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aabfabc5023cd38c9d6cbaabefd8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76901767930276d34ff308db4ade5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049fc1f6320b7c970a25794eb57834e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a5f4c45108f1cc3917d5eb6e721376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45659ddb0305bc26a760111474fe0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91565b1d92d42e71042597bfcc49afc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0573018680fd32e49a348cdefd6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a30f2c7c015b52be37da79dbfe7c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1a1c1c670192ad5394e36c87d428981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edd2b478deb9a90f25aaf388562b8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278dd6928873fa80d7734b0f023303283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5ccdd2d3a3acbefc0e0588ee1f50f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0c1b82d210fdc8d5db5d2de0dc0ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0299a30cf8b7d7eb5d2d14d8c6f954e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a2f713cadc540c04042ce8a95553a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9711b080dacc3ba2c3e93bafff30888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201baf3b047457af156c30ad2328488589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b43350b92d939ba0e7ff7807160b2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0013bf83c4c4d486d69b0b5b588d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15de875369cb7f0ffa3d62ab4bc14a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c2809e7a1005a16e80e840b9181893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58759f3c8a8d1a560b28decbdfce1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc058d723667e93edd372e3139f31495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c94896c404c567cf75f30ce420b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56557833b9a000e0c9572130b0a96a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07bd93ed0be30360304cfaf9f8e6c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32eb5ee44a6c1877b18c7ee8ddf2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e573b1bfcd69e3e1d2b4bd8f8ab828e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11519e85c9eded40e947f26c8f43239101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b5a09cae0fe41b35ea9d1b2a3eff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942d51c1b071333adf16b977961ef3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc317ebbf2d1f6b98a44eff464306104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04a94e0465b7aa444570dcc67ce1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180935e921e8950992a4e589b108eae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608623186c85d8efa5ba1fb8a5a37d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ce261424dc59bb0b0c246d9bdf7f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360b40af0afafb6094b99f03ea4bc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa007b1567a1ed02ba0a507b1525c6f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1519b079f0c411d06644af07322d736111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d315dd92a5b9d4b4273b3585b532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a3878f10c45ac2668b347a9d86e3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d460d6d64312417ee56d44a53543114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7bc1c46da8b17efe0d8f8f1c1a1ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79684d3342e494fb866b3f376877994b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129187b5ee2ddea39edb91d39073782f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768cf9c32e1183c43c9d506d18afc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9ce2c21a61b22d7913dade01582cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80933893504beb4370849a74b27ca943120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f886641f06e61a7d2441a650a46b0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d9075b656c8588f5092a572298f25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4552b3d68684007b910e272744ac5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ebd1965ea2f8676bcc14d295577f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a414521e014871db04e0aad2791f2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771461a20ad7e1b58425ae2e360f348126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ddc5bbd708ed79637351410a388b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe5addfa3e95017f4d80af5ef58be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cea2133a69b93281d10c8e35060d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f286cc50656f7a97f867a44ce31cf87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae0f7bed32f4a351239c732d6b87d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9aa69b123d2fe2b2ef87744d80bc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d46e5721538e02dcf33b4c5bd84c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c1d77e7fb18ed937ac2aa7f1cb97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a83bdb6f699eff0a49510386a415135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734335ba7f228db0a46d20b17ab0fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53b6695da7290bf85b7c1d3ba0a10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1ca5dc4ffeab24f1adacaff295eef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa750b32c8002ffdcd56e542b8fdea8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4912cae0bd9adb2c3df321888c85b18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf4e259373a871dab4c11142a5ccf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c220b20f7a50833367fcdbd84f2ab8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0951c539607a5569ee3fb0f932a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa08ab6bf0814c55c23413efa6dd92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87737fb4aaeafaddd3e7c175f4cb93d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf8fc6a14b11fa5c62cff4791d7974146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da15010d73e5742d17e6b452383480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc44496f9bb6f8d86ca6938a2e21c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b47fceb4027e928dd9b2def99372ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991523a1ff15280584da20293c3f147150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b921d1daf96b5129fa19dc834cea56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef17b8c2f116edcda48af84b39dd696152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27e1e8dd7b330876bd08b67d3fb6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c815c44c40ec6662699aa24d492d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4acd9b7df2d4365b0339069f979b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09378d0da2b9edd2e3941d684707eabd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6169dbf60bce701c32714005523c8fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7297f9531291639058af00e95af40d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea901d31a6d413874c4b4851b48e96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f0a4586283604acdcab2bd7517db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6efbf1ad45853d51d336149e7b024161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf24f0a78e25380f3cc17180dd6f80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106ee07f684a2576bc0321486c854d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a578ee2ca526be0898f7b5f5dfc6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec19ab0426c1ce26c7b4acbc79a97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1122b41cf9141a29961c6b87dcc895166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f4790961e1451ae7ea1f415ca496167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a8ceef31a1966b1c85f0a67bc5d72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be5a28d10206710623a658b6b3b40c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dcf77a2ebec3ab396fa69d33346e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da90d03e5441ac39228d316bb2cdd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd245eb3fcbecb2aedde3c5368b4be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b085a01284a2c34f568b5bc1d0fc43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecadc8487f0b99ae1d0f2eefecf95fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f3dca7311d9ec36ddea38fe7c36bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06262432c957097cee9f798b07af67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e8e796e6a0ba7b9389462b15a421c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade3999f5b5ab7d828012aff713297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8bdd3c555aef26701ab5252de82d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1ae42e7f919c9e043ead40b9c906e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b36960a3699b759f43b3fed95a56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36e833cface048ebcf5764ef33abad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116142086a5c3d1ea43d4c3f6130f82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393f1bb3345e7751ddf579dbb5f6805184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b8a874ce87aa5cb484c1583cb628185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367569dde9ec7e3d547566c533ebb00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e6956ab1072c66ee40c125db7cce8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceb0dacd0188ef614fc9c45435ca29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a74497d385fd1fb9e26ef48fb44a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27953f1b78501bb90092350ad45197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d44b5eeea5203522b6a8cad5e4d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caedc9c22117e46dcc1142fe18dfa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f489a890539826c0273677a3683ded193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa36353954e48d4f81538c3075647a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42898d6280911547f10fa92d2bf2ba2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1da7883260078ee9a01efac80b5db1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff24b070f28ddfaafab40df6923bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15d32f684ed1d9d1aa187b36fb0730198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87461e56cec1e1da0b44984a4d1d1454199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463fbc6383c6b2f38c65fdac4bb451200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f916cc309b1cdaa9dc10d2aadcf12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2905eafad03d89f074663b9d65b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b8621b9a7d3d6ca0a0c691d66feaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d07c669cbfe33302b17b5c8a1fe32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359702a0c61d9e71da4862618a9860d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4616c1145844fb2cee12a1bf66721a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d2f141944c59f3e38735bae833781207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1c7930bee11e12380b900130b6e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b4871440a2bb52e10078aff9bfc45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3fe07dd21f6f976a6d3a5a5803ae4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab441a3303ee2ec6415889f1a94a5761211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ee003a779a95abf20de5b1477f2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a7d0cffd3a45b6cad6529b1eb5f5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93ae3a7d602f783123a5b37fce9d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78446917168260ae5722bff367352303215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2353b667e8744a56a67e081a5a318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a51e36c21529066a7aeea9f707b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20c6938990acf372dcb6cd2fb05e5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3947f899ad968173333507b3a69a6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92c086c1b9b31f1ebcfc2ea959855b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba61f5e52d339466c40940c085620e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc62084229896c27dbd15ec21d846222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3ad55b9681aac91b93dd92830acdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffce3f7bf9a221982820b5064f2e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199149ab177e9e8a6de0c9ea278f47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e900c9b083193ee6bd8ea00878230226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126aaa16fe812130498b1ad6e7c3ab9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d9e5b4e3061078353c6902c25954228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13646d318d664eff6ce04e04c73ae9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea364e9b18797a7b6f1e524034ea9e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8152414dcaf1057c9f64153e2f60204231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47dde785f804811b4727cefe3b094d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a0efcd88785fc8b2eefee55f1705233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390aa91718bd6db5d8ed0baa5a9598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9a4f303d35923caa78ec318837b7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14f8c081243863e9780dffcfed305236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d2c8425a58bee60bc09fbc5c34b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fafc489902cee4bd688e3970c33332238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90830231e5fc7118d7602e1de558f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9383688e378c3d164ab4c2fa088f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff8bc25de29ad3473cbf457d2a1344241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a605e0c9684c2bddc27e246fbfae7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e09f9efa651161df323b84781508243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c037ab1a2a0e9e2670a226dfccb1b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f2c1aa2020a6d05b388bd49f09a4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db039b1e8d3b66a5ff0a8691be0c2df7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67e9a34f13c25724aa136b280a78a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf55874434af6ed82d9728d4eb331b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b8203ee3ddf5423f50680ff0e29e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b22629408af8db0f930dbddba4877250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb997a96d4fefc19560fd6ea09e8a6fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4255206a48d6c313ab65160794a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340576be88ea04e856891e9733f1f3bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137334588ce9f7c597cd1b93aafe4862254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886699beb8881018189ae4d02605cce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fde03db4abf3c8374763d2b95d04f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc75a2ef3fc5b12fd781f9a3e688e85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d73ccd74521983bd3b90312e68993b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602730cf7ed21cba94c7e47c4b000c6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2591b7a9009a22676323c34494e356260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37f1f1d1eccbd0b21add2bcaec1abd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac68eba65cf9b5a9f5bc78e247e220262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb61cc0f0660c501728e992baf86621263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40c30d2088309300f285181268fca8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32ee2c463c670aef9b20d362365db2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac4483489803ed2c6f1a9bf787619d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c136433504789927d2c0ffb0314dc2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d3f9f1842a29f8d3de78bd8eaeaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130690a5559629c9ae8edc38af87ad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e65382a0dc2f87420c158bc525671b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bac31835725683ef5326703252656271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bb721e6b8238bdb001a51f9f9525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e62836190c3cf5dc9b2c7ef5f1fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4e8da33a8dda6e1db6e290210020274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8cb3abb4feae720693f9dbfd5b3ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90595c8b278f9fbb922d69911032cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6704adb847a7f54abd00b6b415c2e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a68eeb0d3cf68abd44057a7cd9e65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb97503a780b45bf942b56fed161a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72925159847d57d09dac860e41beb78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437d4f9c6742e9a6624794b965a4a08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b923ef20b433fb387a989834cf5ec37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572bdf7bc540dde62c400d003979f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec046600e310ad8ff43e05a1ca5f67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808398bbd1c7cc37b0c879b1ee507b89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854f1f476cf68b236309fc15b8646f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619c6c44ce0d5903f09d59ba317142287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a071238c59998c3c97d7cf8fc57a4bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acc5ba727e22685253042600f4e637289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267eaf9bed1d7c588f2c2f2329d1329290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc39f8821f2d470ca9642c8800a1cf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2f941bc5150231fbd9be5d300576292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7e1fc0e0e8ad7a974267f47793cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d9960abd02c6ce9277e5e83d421e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cd80570141cc249f613ab3b8e9434295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e61acba8af3c61e2a78b1b3a92ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b223fe1d7b41a6c54718dd641f4f6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08548e6d6a21aab3ad5f0a0b8f01e70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3547556ba7cae9e76fdfe4df82876299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1a42c004d4f1166c8d0589c8d2b97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1dd0fd4114034084de6da684fbb7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ce8b0054fdc63525eb615facfe147302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babb181fb39b4ea05cd5dfb897b364a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb780e3fb86f2f2cbb81beed6f971304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84045dae1b591ea809ba7fdc4fcaf9a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68d33c63ffc36a89385c0778d8b79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7972e65f936ad444faae9da19c0336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aee00c5c5a42c39a833b2ec320ac1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2e962d90905c64fc974e57295b99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569298a5659a1f98af954928acf0c5f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fe8a2fe682794bc100cf97c9d704311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc43e22e23f4562a61fff39e260ce7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74891ffa0521593fff405a24cc95925313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9efeb35a91909da26863fad1c910314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f5e374d9e7d3e13783b219d72a1ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8b4f9e8b2d168841db6d35450f9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825038745f21419603eb3bc7d52c201b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcbc7f0ac333c6de32a87fe1608d48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a34bf4533f8d0142e71f18f253e0b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc492e79b9876081389d664a6a5463d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9afa2f5d065aaa760ab9d6ffa1bca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a61538a755a03c63d22d0f00859f5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477acb36962048b51e5bbf1a065bf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5560d405c47f15627b022fde9bac82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3abde0807e790cdc7ed3c7f4d7fb32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332957a86dca09b9f7140e43d94e86cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d1ac9bb0e35793224fe488e599cd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ce235e9ee4e8041f97fd005ec1e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e60ea278e95eb26462a02added2f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d45c4f6c2099f9e1836a4089e3db0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4bbc7160a14b447001b3790f8da50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcd56f54ac17c0cb6d510ff205933f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d4df3116846623d2fb1ac986b4f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5950ad8b9563c7f1db8aac341651b05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8913b5883568c738a6ad581fa9a0d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae1e57691e79a18fd5020ab0967a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa88ec5a27b18607d9e54fe4de59587337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf66a2ba37e0ea47e087d80c8b29c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7feff395f39adb49a0f62dcf05e559339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda217c1e5c4159531502ddb2612184340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b9c7b382ac0a1efd5bf984b6da57f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f8d6a69d5c035fa759419ce0c8d25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f339909ab12b1d4c05d191e5d7f61d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eecad81bcefdd1437640e0c2062f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ec2cf8e1fb2c290e8401b6dbaed94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b615a578939fa1b9b3a4d742c1a39a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d40513959ce7f68a6d24096fc4cb9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d685f1e4bab58054f90c491f330df8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e17195ea95940d547be04afb6cfec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9c0ed03a1b2461cc10fd110cf63a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6460dcec608f3f1734371bc8a9223351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b2bb1b8fbdefcbe8209763af4bd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f2b716884550118b794502229a8ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75475ce4a30b65111c56394d115e8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd34a886766b37028d94801ea014a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b6f2fac2554ce8fa3c4d39bd1e8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c172e194d62cac92f7d5a44036413fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107bcd77275dc487ca2cf79c0c3180f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c7c5208dc997b51fc6bc2be875e69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bfc1913b3a3bec1375a77ccbdd02a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced23376551895e1a7e641ee673d323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf5d1649b18e98a8acfc33bced693362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa13bc196d48e543ffa286aeb77159363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e133ae127b081ce991895d0a9a510364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc6dc853a1207969a4dfbf3a0bd39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22fdfdcc7228a5ef01d45e622d00c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d8834a0e6ee2604e746dd283e312367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220c8b44633b4c1d7794cabc22595ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937f8fc1f70cec20b933cfe28ead574369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7531205fdb6c487f0a54f558ca2e86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1540176b3fe4900f1d8bedc7683d21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb2758272cf60fcf4ee4bd032505c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bae9669e684b7158f714b017e7e00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7036cf2fea64673d4e3ea20adaeab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c4989424aea3a8b1aa6a190fc3228375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d73d80c10326ac5bafbe66479532376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a37b599719885609001a9bef1b31e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ed08d21979904f4b512eacc07d1f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f3b009430d6f97225346ee0f61f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2330d769e21a84f286c1e729c1470380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512078d2c22614a63fea0a60691ccd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738794c2556d0208ae0e7fe8be76a7e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85054c4a274a4d65fea14e0836cc253b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923306f6527af63ac70f18ec3592ff1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb509c2b9a9afee31db8954cd54dbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38473bde044104c60e44858b80647590386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566d14831a0721007275b2dba9fd8e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317fa636d9e58421cde74426c102260388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63284f6f7279cc6c149b5216f53e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab142d1cba2d3aa4c020903a4d91e30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8dc76258ba450231063bcaefc4af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e42b6f5a993fbf1f2c8b1c3b006818392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08ef3dd2454f7b6b5a3c037406bd12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9fb76cf931dd711f1d6ff85b41187394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837c4edab9e09a67fd876397cc69cca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e596af469c1d9d1b0aeff8c095dd92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24488e790f3e5ddfb9ef4e83a314d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d9e55961135a0af5f1aec367029d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b519365c489fda633b52be429fa76f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a00b0f79d65ca418ea3ca63ab2058400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52e76316d4710f1999680a6515e50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e44b13b474011f6cce0001bfbc3f4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c202bb9a8cad8c00688d73a7f4facf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a39c888c3b627de964fd13a883e31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683fb79afbee765442025deaafaf22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9e298f65297462d2a14df6fd47c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aae5d71a909e4fc34e49053078471407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee97adb6e2410e4ce1034d419e8ff1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40db1a32e64e74dd8855efe7c5cbe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0367cde6f6338df3f958d1eb1cbcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c2dd112c220267ff267fcd0dbb9d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663f52b38a1f61d8f479d18bb04221412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea97e88a24c2b9fd612933317812f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7f6c7525432d72b359dc4d41973f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ab42fba06721976d55ebfc8da9be2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c79af85e716149a483c1304ed846bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665af8d8283b6f36e7e3fa6608fb4bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca82e73c251ae83941bba45e02d5a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2be4548b8230a522892cf6014de0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1a9a95fccb77e842c420071a6b6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448c8804520c378edcd92b88cc623e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b99443d17d860ab27aa71a146ebd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095fe205ed8e3bb1b8482b8909572ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b0eaa578868e6f488d9839838018424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee63c5745c4d55b8f7b59c21a4cce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41070cccc05e140c79d353103ed35ba6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6af2bc54f179cad62c2a3f00639da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666410bf9189775db41598661cb72ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ce1580894b51b04d4d82cbaf86a54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930dd742083a583a067f5d4326d8620430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72add0d5259c588bc08909eb3e9c34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a5054bc3e6f2923bab7b94bfc5a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2553338a0971a0b21226026c7aa42df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409e728a65e09b1179965496f05519a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571977e99370f12090aa873d0c6d276435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02dfab9c7c01737b621dab9b84af0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b927770d4e197dd5d39199f48dfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e7bdfb07cb9e001de00c3b41ac559438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d355d54b1bc501b1a86b5a256df71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010999d64a6bfa792365950d949a1cc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d188e67b3e0bf1211fdd9d0cb22f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d443041ad062c606a4100f83849846442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5d17a49c487cea4287e3d1ab7a78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121bc90c24d9217603adf431ce47ba4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761605025950b4cb6b2063f088315bb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5f7af9b314943ee7dabf57f48e823446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c2d7760a09bd2b025c3c2ad7c3760447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6822677b5fbd7b39fe6c5819dcc95b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e302ca3968a57a727c887bbec522449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e43aa4ee56195b4b813fb0173bd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83a2c5e4a145a77b9bf90bccb02cd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd20dab1437a6fa41fd062868fc0ace452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075296b06f8d21a6cbdc54d0f7d003ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68a0ec66d37fbf5191f921c07fd90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b892882c8626cf37aa842aa8c522bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84eb3f72730e19ced3f9e5a6b361a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd89bd515c4790114c545cf61ef0d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b62d8c0b0863e7d8f797e78696f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c610222bf3917861d36b14a4db6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b6e4380d9584c6aaa015d4ea4ca40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8de2eec87eae8a3e6d7a7270881d67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4812b1e40e169d1fa49689e7ed7c442462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915fdedfa5f8efd9b0af9c8094859cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f86484b85f76d7f43b0514ac854c3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6236cfd4935e72f5a4ee71b5c9b9b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a814348cf6482e21bed5adbb30b103b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac83cb0a60d8f18137d1ee002c4320467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff3e42cfae8d44174eced6945a1da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e4d7fa013a2cf2a151d1a50fac64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac71bd91d69070f1b2112ae82726fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f3280479461f1c47eee9824c85daa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a952746fed871bf1362f8cd9538ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac5af93e694ef2630bb3bba86cfed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba232960370ca44516029fc5ae604474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2794a22b5e6b8775a79a75916d55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b6ecd1e82beb539940e2fa3bed7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88440d1245fdba937c9c1c329d9fbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a153a9cdc0833f7bfae84eab6a0985478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842c9c203ed70d0999cf6dd4ce60a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dbe81265feab8692a865d32d6f683480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422682ae70e3be0c0e8fa6f2e1fd2ab9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549358462f90383bb745763043378c64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451942436d61140002ded11a94eb3bf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13274069880d80ae2ff5ad17310c6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324cf730eb64e0f91bb1cc670245c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b62dc5e44114b07a38dc2bb00132d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab87eab7ff1cb8d2b72e970d3c6067487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c39842bcd9a7f97708e3f6db788b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca44e32292fa6b3b262af2dd2ef5b14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cfe97b383cec75993c7bc12f86918490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04faac054f4ce39792957d8fbfdb36491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738fd07494edabaa2074ded230208df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937da9b0ebb4cd64a4c94cd46e62a1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4741be66a22da3a39544af8ef657223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c179bd19d06b85a4abbbbd642d5194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ba0202fca86b1a1ad71b4474723fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c6dedaed31e300ddeaa3829c84ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db8f65494caa821068d2fe8fc5bba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0321ab66683554121ad192ccbe1a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256307dd86de1bafc584903254605a6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b643b9eb9234088071246f3d6c88010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107e59f87db25fed333c37f44000b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6324426a5d15834b5767dda08496f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98a7bffbbc1ec96f91ec2bad3f1ef513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa5437c0fd54c7c37bac316ee888d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0bc5cedb611f97564c23d719411415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6dbbeeac3fe6d43eeea21b25a51416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1968507454ae8828c53d5cce29bf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476bce327c95481d36c55adbf5bd29118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4f50e952bb929cd41eeaf333b087a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cebd2ce52504ab09f333ff2adc6eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950905d7a660709c9f7ade5d3fc5bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaf6efb684053956cb1afadf9054a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddae63929bd14620eaf91cf82152c9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a5eea7bd9d3ebb4da343b7e4fcb3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36fe5fc453572fbfb53e1a93b5bcd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2beac931e1f3a8b6488eb5b2df62f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2311cdcf0ba8c828a32b16acadd9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4360f25d4e686b6ac2ef2b26b9f2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4baaff2f66a6e14c065b8ccebcae229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687454a6421e7e2c1a78a14f5a1cb1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b90aafc703257391f40033b9a21ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a40fecb42a32cd3b2971405283bc3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931394a97cb1444a4e1c4a21011366833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f1d65bfcbe5bb0beee290176fc2af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a42b85863477435c100cf66969d5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0665b41cb6cf23e8efb4be5f4ad7c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8412843fe92d397a6723f42c24420f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1f7adb5014f68a71f4c24e5e981d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c01734af994db368a2b68c5fc048b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6473f98ce9e14785cd5b8e7dd59b1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51901e3aeb7f8beb50eeebbab7259441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f794fd3d2eac129ebdb1155f1b80342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649264e6db2d9cd360f4b98fae8a126043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46af3efc5ea98901ddbdb4f2b191e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076993bbad2d92831318d415fef3cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7583a577db081f211df7523f6fbf6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07aa39b01bdcbe5109fbc7629758aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728297f3c3ea09cb9134d1448e1065f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2208b5d4c49b4143b529f0acfb32f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85ef2f8366c21ba05b0fbbcb45481850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5649a1c5b2befdbcdfa1962459004551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc81800aa6fc14dd9350d3844a769252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b6f27736e15f101cc57c619e14f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a36f47aad9e8270026250568cb3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974f51d44d3704c7799944ab9cd36c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a1b1c6fb354df50454a12f3ee5be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17f02229f26a69912b817ed3057b5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775691e374fd284e51394a8bdbf2e70658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bf9852c0a30aafaea71798b4e003859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fbf7f03f93e192cf3bf87802276d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd38b8e6c797b1e06923e96836091ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03006ad9c60bb1ce67d5e8a7c7769e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3836562d2c45e357e5cb17c9be69963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ceb17333f3620418ea13923a55dc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245783c49315e41f0b8c2c7884f745f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de152c0c99b98bc9f2c46f6cb33a5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67883d35939ff20c57decc1530b0267967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b3f6fc022997ae91fe8d7e1236c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d10747d57f4c15e58372ec5665750869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cf4188547f8cf1bd991e5ebfa37f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50744747716052573308c4c1581d9d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dcdf99082b21359d4c37eb5daee6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c17caa5c865e0aa25cc4300be08073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e1377b5aecc8dccaf4a5e28c6da2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d9d5729ea6f5eb42c9dba2c6c113f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cfe93f41cfd6b29e6b5278d42f7ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bbbeefcd2c7a9b9735493da5f8a7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31fa2a3713911f8685a582732ff8da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a59254cd112b472d25c6a501f0d7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb413652b1df96fcbc7b951288307a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8677674f34fd8c1d5c4b85f49915e0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542657f2452c02f967c280d7e1c854c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077915799dc1b39c6093b163d0e8bd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6b7ef9c5931d23c80ab4890a4118984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0a931f85fc5b3a1c1b378096d02485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e4ff698624d561136a78bcb2b18ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ecaa7e39123c97354c0a8042b714487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df1712b61ed8145a62f95256eb7a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c141a6c5550daa3dfe97ff24e0c897b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692cd40bcf5436c272a69d6f0dc306690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b0f58a286594f65b05dd24e8cc05991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221b4fba1fef7b927dac8bc087f490792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451586810cf405bc152d795cddd152793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f45214d25fad6b35ebe8011745d93994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5447ee6cad82de31601667c6f6796495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3ea6d438c947594966c985e560c8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052386c6a3722c558a42a38f12e31fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b30061798399f013ad4568a83ca398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895acc899b5e1ebbe0ba1ae1fb0b75899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ebc3a90574e27c1bdc2e8c955996d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e28cf2d9c73b2c5d2cd993308eca7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd431b94864b0df1bbf4f392007939d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b28ff16f185179e9ef5b3a72501f80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d661e8e5d99c15c1e0893d346e9ecf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0e02d8218967cfc7cc365acd412d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a725168dbb0763d180930ae95ee584c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ccb014b8e51e2b1468f9c9c96071107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6fc1bd3820ac5c3171fcf7dd8e334108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7587f43e364371eeb0bfaccf7e5c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce3ca09f29f3eae44bd2d6f707a839110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4726294a57a520bcd6f02c7fa2e7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8333978717df9f47aece7bac2d2279112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b88118dfb0168bdba5d6e3370409c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ba88ed6f7fb827117e929d0853020114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798427032d63d454cb32c1870834d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed5ceeb022f280b63c97a54304cc48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b9eae950153255988a0aadc0cb9c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c13e3802aaa3cdb611efb60276841118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8022aceed5581645a8a1d4f35384a26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecb1c065dc83a75f59e48178b125ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8583636e048477a77786701be3ee7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8325e6b585ad87bbec5ba53d23d36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0155a09769aac1b4f1a0927f838a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b09f7b1ad486f78307bc3f2105e4a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbd544e87f163717ca8dde38a489b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf878ba7a7fa55261a1f061be1739d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd806cccbca4624ac5135678806da1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad2c8056769ffd9ab00590f8ca7d6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b95664fc64ec670b6900475df21945129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7667625d84cedfef0cbf1f04862a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522251129a7f17e2f8ca611ada4bd135131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02235ad2ca0b4d4bc603f8aba7d878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae69dc66ad089c1b03f32381d43380f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a68cc5fc6afa9fffc89fedb0b390b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6050ff205ca78169a22fac795361f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b279fbfd835b4e3a704607d82edbe4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83a8640dc48c1cce1e70092f2323c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda2c5fcced0a684a79c3eae3000cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176bce8ab41d590f3db86ef159986f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d198ba0a38fc3a3ca282f32fa1caaae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae9d1ed4d05e0176b795454868722141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4432c3afc7ff6a3a2148d84cf369f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42746eae73644aa41c40aa61f67ab3cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c00f0c6b8ccca4dc344b396324259144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d555d525df58b91bda54c9b1d5819145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edb5448e883cfc2429497ecb8817a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed36d5c36c045fcea58567f32b5142a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f9d24f5e74ced7d5d5888f1e2c07e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c74cda53a13a718c68214f972e8ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4994846c7fddae0b83dd57fcce14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c328a97afd7dd39f649a3618f42c8af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf0980a2c8c978e04909c68fa0bd78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760225d5893d5ed291887d2207d928b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8571340fb05ebdb95c98d7d481525154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0a24fa55ade0055c39306d6f3197d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd62427a0fbd11f68992fd2cc7ab764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb57d2d5cfab8d71df0e323a9daa2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44e44fb13639887f39e72178074f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8666a1d75cc038c6fec5d05d7aca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da454c765aaf0c04e6d303616c67dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc3a53d4910b0dc34575afd1b3077161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57520a80a2012192842032793d1f59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f6003e34438b7a731ee1d1ccd552163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d94d398bae2a824dfc3ca1437be2cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace2534afef93e32ed5b953096f4f8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c0618286a210220f039e35ca1653166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35048601c4b990212e9eef545f5fbe8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2966a88ec2d7849bab1a01061d1e328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01dc151ae68b94b35c74caaa946c63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca90e85583ab086d64feea313fed93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e1466f9d23e867c8dbeab93dd600c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d6c1b18a29b6964495cf81a32ad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a5c296ac850fa48e4eabc2f4d649173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a42936c31bcd01c7d98d70008f9d73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b0d8976525ac0143c379020d5df9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cda0a84fc021d9d39e844f2d7c660176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f13107c9be6ed3b4ea07a12bc747bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253040ff50ab971c6e5ad6159586aef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e58892705ff4ea86f13ad81afd62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80980dedf47ee83c1210d42db5840fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79679b81793c26cfa66246657c8af6aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e7a3c6257b39993bfa42d8c0d948d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29788106c2d1dbb7ee682c0f115c106183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efd07f0290a06eda4b6c1a6aeba1fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb010a50213d5e94ea120bdad344b32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b172463536b59f58e9ecd61968fc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45af5875601adaf1e609bd666e8ea6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014711ed423aea23832a7f434a2117f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ca894612513027d6627a5897e2e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66b0e49ec49c8dfd48e965f75f8b1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117924509af88ded1d9f46e5dd9d23b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af200321cf74e23d6b1a31bb8eb1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385620201e118b4a61491079e6240317193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710804ade9f6771125827f28f0dc57c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f9cdc8bfa34e0753f1b8d49a9929195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668377e506fa9ca53f98ab4f80d8218196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a756226c5b9076ef93c754c9a4659c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb2e3342e708fa7d5694616a3c675198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e01eb8486b8c92f8cf77ae0afb089199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe4d0da22fdd220e8741bdd7d9f7fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1430fd5332c7d5b870941342ac88c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a8f5ba9f611640c2db0e89a8e2a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726126a050c6057be5543c62dfd5c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923fc23c21a37dd485932bb800033d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdefe1e88c8845a45e18e02ebbe1f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403c2b5cbc5e382553f6a04ca2d2bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aeaed9b352aec415531d19e409647207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a4e671d056088038c6a6468ca985208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acf1a1bdddda9bd5afc3d9250e4674209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5204cd82811b59ca8d8878d6d63f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b85e852c4238718b0d7834e9564ccc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42a2a0e19eba2bb2d46cf3794c622212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba80d53322891a37f189e5919f8b2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db17980c107f0b6ea4072f6501a108f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435b6c7adbf2a1588c47033615b53f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01203d0e4a66d78fb6507ceecb1d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa321e228157b69bacdf4ffcb55945217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6adea4b859baa190bc74fff01322f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1cb7c7e9f7ea1aede23e8b7b0327e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b43b029158d98aca267fa865f5f87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea610ad035d38b4353e06ef46bf534e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d33191b90ca03a71ce713a4ace3e41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803791152a7648be32652918736562c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daca1bb5927bacb577048d1214bbde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8c05f2920b095a1249112be3dee8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f784bad0d90a0e5c4b19a2e9411fff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb143e7f72ae22c9d13d3ff9efae008227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8908b8b5b62ab9d8f6e3cc37a4cd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4dc50b39e89b14a5aa5b7444decee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600b4e51827c6378714d51fc8b941e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795011729458b61dc5e2cf00aaf2a3a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474566365272dcdf1c7bf271ae6d67b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24b6796bc7d2119232e2ec59f8bac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a48c3a5e6c404718e85388df6408f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9471309b7759a14d49aa2415d8672235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7738a228c23777e7119ec87ff931ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b02e96e9709cad866ca3c153980ccd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df4b04a0df613d6756576c3c281311238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b73843bd105f83303e87bbd7b45517239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd22984d363b52dfbdabd08ffc26f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becd3edb78abc002c2e75b5b7c40100241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9571530436b49a0d197d71e8608415242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6244f7b3b1446892155ddec8c9c9f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e46836ae64d4695c01dfb0b423b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7adfbd69a30e3f8ad82a75a6c7895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d960c53da58ef297306e19771296866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17252fd2813ede52cfcc1b3a20300b0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf549ac7a2564c5fc9b827e2de6abfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e775c323dc402419a5a5f147ae03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b38d0da20d775f020f7847c07bc8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4db707307b92faf5cd2526f61f7ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35c7b91ae0cef3ae8938593744894252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30700c802fb7bcbcabe609140ff05fee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed845bb54f6e31973f777d642d6a98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054f044ffb270f5e0d12e3e2eb385fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc3c6c5a6ba2e8873c43f692242fc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f07a6c16399d2601515cec3dac96b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5c38fe06578619e1326cbb9bb222258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f67ee200102508223a6657f6bd501259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a410a91cfc98491cb4f53d52527e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c25140d232af28f63804845add83ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ad174e88f76ade5e3d56bfb311720262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d85096e37593293a025c90751eafa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ece214dc7d56858b1b2ebef7b3ff9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2d3640a837f5bd5bb76e2937ff5bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a4de9c14ebf216677b6b34fbc2b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea103d4656ae4034c4fd848554e2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb215ef36df588fbd9840adeee8664268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0668875cedf9065ac509036fb8ce7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d72c7506e67f2421b21fff337324fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f19a77cc2f2920eaefb995194b863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b956954bc426258f837f569dc4b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234119b77953e18bab881e23948b9123273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6861a3a59e22ad430eec7fa845dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48413d2d9dd707b3da05241f9f4d08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417613c56a13e499379d61dfbb07b48b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea574da3a1f61112b41435699f6e70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa222d20f18f60c95cd7e94f6d923e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345c15b7bf01e9f3cbe3c7654d0996279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9c375fc0f8c960cf9e8f4047174dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db8a2051cf57102a733453b2812b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46504424a5749a7fff7469ba05e47390282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f4eb9b63f1f26621514d0225bb6d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a96d004458bfee2ddf7883e5056fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c643b5026ef220a9d2397a8903db55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290333c2bc201c33397f45a0cbcad4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7212fabd0d6c89cd90c7a8546bf44bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763087466d344a42caab9ba87f406ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f37de8f1dbb00d1a87d502a362920289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91d0cf4e5e0609dbc5b12ef96068cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bcb50ee3edb147d17f3546fa92ce2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d560fc9bef863e59993901e1d98f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ff341302a0d21a800e42ff479b50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e93aa0b5322c45e59d0c83af5d0d52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e35fa90fa45306305f2214f9b64e07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544f048bed9e0bd8619a11359a2a875296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321163a1d06e5c20af2e4d2aadb375297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd0d1f0327bc1ac62bf6fafebb57f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517a995970c8d5c01982f596d9aba5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a06b7f872b519032844e96b811f893300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bcd0095e974df84430e23caff775a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038487bb09c7bfb0fc149c06906adc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81545c26c61feb3d2815715d555b079c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf9bf2f659cd5171766a8e6031aabf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f72857556d6d31097c2ad79a0107fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f18080d260cf918924f9fb7f0a0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e4b60f6d2d3bb7aa81b4e16de2bbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a09273edda528bbf464203ee8a8087308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3262b31bf0be5a4640c2b43070dab4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cc4a831c367fc794ee82be35cb2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48585e0ef97edd6dd02e7236d5ffae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a298ee7887456e246274f00497c20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562ef96181bed26b809dc9546077d84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace759d85db8c610f6af8e0a9da8ed0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b319d2c20dadce61ccbe05048171b9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb61d0ced61d46354faca54a9d0c22b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc4ec44ac3d84f60b3d9e6301ccf66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a51cd54fb82453c06230e0dddd5a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f93d8c3b4a866e9559e62e181233e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0194e7e688714afd0b1c53f24b1e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff261f49e09c7aae48d27e2048949b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680948d29622d6ff055941df7c2288322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e2aa9ba56f0fd957a0a923715f7bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67f8e485537134fdde75c8ec4f372324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb694123d49c01a3950721fc12223c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a58a378475f287f2f6fa64e972ef42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5bdca33d3ee983c9d32e04b3ba49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfcc9fc6ab215e8285ff139999216e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0c4dcf87b9f6bb3facc5dc07909e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bea2087c8ed1b4653b27ff87a2109330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71626ffdb963262ce2a898d526e5a4ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3033defdc9efba4a4e3c8ea0e1a8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13eb7661ac50a07f5140f07a5c73d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78e592e2b87e17d0a089e32b7c4e14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920958bda4853b536f50a3d5db7c12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec755a15650fdf7b6b9e759b075218336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c975426bb4798f2bbfbdbf8e3d182337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69582bfbbc1a83d987c70673e047792c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac41f94b2521b5fd32eba1b83f83a0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b810312def7e2ea64c27cd2d68fc3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562b70bdab77da0a657c4cf3bb99ed5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8d6a47043bfbf61db0fb1dfba0fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a91334717ccc2892030abe0c5802343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ee06bc534b9f93148126f590bc19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea8bbf5cbcb431e6c71f7d5ab22230345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74191943f1696ce66952543567b198be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace76d2fdbd3371d0cac65229d21d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d97e81d1107c70fa6720c9df27e5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21f75f8b1eed3be0e7a92d47f06b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0d083fc23d84b155cf0ff4e4ab58a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca72e3b9e44f426ec99e64490d17a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383fd152d48a10b0d9b3714ddd3b6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81521f076f36fefb3abd7aa7bd826b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a00e8a6d14911d6b72c5b3682c283354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a9e36c91c6d5792f8fdf72449fbe7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631a2fa217029b3b103e90f7abe81a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb64e3f263653a2b8c5bc4927c073357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138a20571b76d6f3250e519bec0e723358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5eaef2dd7575af72b069ae01676b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea44e42f9f59b30fa586791e2b4d683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eaaa70c7709d875377572854303b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc70c3104cae63aaeedf7f8f612dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ffd94e1c457a73211fed27e18dbe3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d34ead5129fcd955648346ce73bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a598a7e2c379a84f6a46faa4c5bbf49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5616ced7ef35a9212243c8923e37744366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd5954f5d63f09a1203ed31610cba0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae289ce845625abeb6c190bc97d659368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1188a26f719ee0264ebf0d298ecd06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24225f69be2fed34c7dab582c04935a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc069628f0abfe2a6236daa66d442f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b12ff14a5bf7cddb56aff7797f744372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3de0555893aa12f5636b13bc26fb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1ca4f2515cf893c832cdec4bce8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01923a9447337dc9ec163b5f8f42daa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b678de18d85b833cf1ad6995f635f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478e8dd96466c976a4a27303bbc541377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d394cda60a82c3f3214a8a6446bbf59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9dd76df15694f4f082fc631c086b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b182434cdde9833754ef3206fb813b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0737f2beaec43097bb10e4db53ffe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57afc5088ff8a20a0f8938ff6ef68ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3dc3a3dbc2d1f8b9efab9d8921b1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f214f94ea1c047419819becaf49a282384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2394b8074469ffe7e55cfcfebaedc61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87896bbab569f8528e0936ceeba336c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293714e116e97e17c1faf1d801ff9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d247572f6eff16fe445b5da38517a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540e9ee72f8ba1a4b54164af9c0dc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b06c24141482d6bf04ec0aa3dd9f5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dac29e3404d174a0010e92fafd324391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e00140a0036d7cf4b87df7cbe306a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be0ac6bd971eb857a5c36303878bdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512fa15564882c320cb18a1b91cb52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad2662ba15673610061b2afa02c90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f59dcf10fe7e265d1fca792bd0ad9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f8b74a860f89c35b005d41c4e871397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a76c2c3ad5a388538602b67db9e07b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1367d67bd17a70bc628ae2aebdcac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fe6cebf3b83e0f0dc0583e2954ad5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa9f596abff28c9f836817eada899401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592824fde147311173c7b1e9b72ebf94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac36f6a23632dd502554a43a133bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4230948060fcb7cdd0d24ebb96cd0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c727e1017f4b2d1df633dfcdc067405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40fe078051531df12a1b8b7433025406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b15dd6764adb0590ff24440e7943d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22490a91aae4ca9ef3f36a8c310c3c60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541118f75ca09ff809fa7d0ea6d946c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af75dfefc59fec4bb198735a604e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785faa286b29156dfe2c7d1c46debc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d2f24b20f8b959275995bd988149412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384915ec6f2ce1f3e279829afc1e1e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b389a0c2b3ba58ea9bd24569e52f97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c72f3c806840a173857bdde6d0485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699fc7ee4aff62d743672e2f50319e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2514888e63b09e21cf9e2c0ea06709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72a780af8d7b1538545a24c36ef6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6e3daaad76ac7977c06f2ea89e39c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d788fd011955fd8416bfd7d3db0948f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70f0721a183079bcc4f66b144d1e54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7188ed9fe657db4b4d8416a33b46c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48cbfa6da273f1bed5658479d2e340423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695618487809d57e924cd42414802d80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9f52047809b744da6a8cb50c941f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c6fe9c3e2e89258d72f58ccddeade426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117327599b02ff1dee96fdb2d545fe6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e89bd39708f3e91d88b4f2adfc0c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b32ed04deb886e4f1534f4dc65092429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09ff95e24e3876e71b15ab557e34f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206ab7e5e90f8241596b7cda5634cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3d3ebe4a149237d70edfa78b966fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d42624bb7c0a36fe1e3c8d7e839c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315fd176ef62c7a3f04d6b96c26f612434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea627da39a2dd443feeda37375eb5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd26c66dc34dfa63ae89a1b8ca2c38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a819ab3974411747704ad813f92a08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3f5994c82dd17280a6a74ebb3500438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93c5d13c26833174ae9236f16b2e8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd76a7f255eeb436fd1c0a34856e2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6751958f33c22332133bec342f30b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb4070e3afa220cebf9292607808b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cb971b63097e2b7d03ac7268e5e52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced507a322bbd44fd0d2e7a9e0a719b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060581e2e39a59d010b9e6055eb187e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cc52d3d2b50709518f74383b4fa2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94d8a93e6075f4de9650ec0877f4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c2bfe263dd18349bd710354bc180448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3795edde5f93c93685ecd5190aa82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b77c17a0dcc56e156f99e5e8f8d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf9701ef4e2912b758690e18d2751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee010740de7a60f47d9c41e2f57e1dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b644249fc03c6e6973ee099589c700a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc19349fb38d53c5a3f8ff4c7216fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453eac6306f813b9b8f86edf1897df7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7d677450f8f4cb93c974df947ba8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594fad31321140b6914b0d93521798b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddf426e0797857f067a7c88729e342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc481e6515cde61ef1c19d3c4fcd78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d167d35609105cdacca74735d1c2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb8c00884e7da3da544ce9d57aab4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7aafe03c66ffd645e07d33c62795462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189796d8bdffe4b144f4e68cac4ead2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46ca6d80d95d5cd35e7543fb59f5dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642e564e98d3537beb4f024f610fc8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bd3c4a5c6dedc3633eb009cf90dbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cac9e09af16df5525df98d3c81a3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545e26138743b3c5d25f519645ba812468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41400b7c38e415deb3b476963ac16169469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13974fdda91b8dab4a92d6cd407b6b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614442b335d8bdc89a33c060a232065471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabcb3beed339c4d45318c9e60efde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbffa93931d05ca0ac1d3abf5e76b4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cec7188a354c2c68d52aad549c27d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94458003a37ee098004db590a920c593475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219217f95c0c56c9c043a690b2fa3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e977f21899a0995b31e1e1f38b6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa06a7dddd0c60113d859b64f78f38e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36dbd42647fc6f5c0cdc01b9bb047479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>