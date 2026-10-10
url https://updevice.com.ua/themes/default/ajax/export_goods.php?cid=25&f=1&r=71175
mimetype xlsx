--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7923a067cb247a4a09697dc18993341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953c290a827036db5ce9ac0250c96e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf683fc95f2e9e4e00db2bd5bedb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2dbc014145dd1c5ed6f96840827b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9c0a5a2349cfc78b4c5bd9aff77b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5920fcc54dccc2c304b23a0d8dbea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4017abd973c2c966fe7351f9b5607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c7c0af345492fc26957dadad506f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05296063223c33367ca3043f778300cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3941b7da9b20808432d8536628271410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515f02461b4db6bdf95c699c5576eb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec13ba9aa0f948a61c72b4644c57db912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc75dc26546ead8a532c821b952dd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1f690ff9539bf08ffd7e47058ab514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa40a93bca03b23866e55eab8b698d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6ca1a89422eaf2a08276f5b863b9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb79a05931c73724ed305e8db9539017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889852c06ac634637dcc1f62d289de1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5a4ec61fe4eb8eb1541c01f1663b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3a6b9222dd962c0e3a8b82ca95da720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1f6db8449180d117031e941e7b2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4d3089895efcfc8a337623e31d0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98b7a47cabd562297a94b8eab210e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193bf258b7094c282d42e48e725c6b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609c1d513f581578b70f71d46eccc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffbdcccab685b41f90f7a7414683f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304ba50569e391cdb81d224e079e32f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50940b4cec785abddbda16cfbae0b5a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e3c0b468a38389155d2617e963f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0901c391e812c8f83a4368a33938c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5801b623c81b34ee488b693060d0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0a0075e7aa6aefdd5bf67e6b3dcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc4342485d114de17843519c5dff8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b1a63e49aca92e1201870e736799734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21de591af26ea5b7d438ff1b2ae3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc650825b671237f079155110f8ffa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f4415d9c1c59dbe1f3802a5ef35037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc713247dbc329fb642079bda3e0f6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8110507f3cbd5121e093d6be57d6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f7aa6358b340c5a59e5a54e894a8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf055750fd4760518fbbcb3f9bace39141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7c51868af1cdbbd719ed7075568d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395baefb8d4284a77e4c2105f35542943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d75d16a4a2dba2fb14aa7ee08fb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b6722ccbfde8c926c2bca79685e5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa41278fa3eeb535ad7f5cfd0c2e7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e9fb29cf48786c2ed4a22b78e84d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837e891f1c331e57504f58d75dcc90148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8978ab4ba091f5a86fc13c0da66a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d47e1f0cf739357d49f9b09b8467f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41acbcf627236d7c16f0bcf0e6d4b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d6321a05e7db2d175767c54f5145b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60320cf63c8993ee635509b417f30a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d05e6402202812e3873c5ab5b0b6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f25bf08affc79b6b943a605a47674a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699d1616e61e68ae19f69e717ea86556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001aaa238ef1c1a21c7f9e4918749a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837abd8e6d1bf5e41775ad76d9f27958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09b09c40941c3753df192566141e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764caddab2376978dd9f85a01ff54b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ee10827547137efa98117f0c9e5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f65ea367f5d477eebcd00a7597fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2196b254ae080b4bf74bd0f587339163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d24f71c3cb462ffaef23a0b3c4d2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16cbb4556a33a6e0d711be8fc49bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a47d51ade080dcb401845802c089266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032468f893600ece28c1c0d47a529d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08db1387d752e46885e110f1ad99a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779ffc58e54ecb8b5d090cb319875bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04838288d0ea24fca9456237e6ac654b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62147a4d5bf67e12456685b2a14defbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d5f3692845ace0dcd23d3e288855f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86750dc29b677f0020cd113a92e571673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f1ffc46ce3375c471764c3409666b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831393a4c8cf32b5e423320a646ec275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0bc2ba0b789e74c97acebd354372c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c931ae0173cd8763da10e88edb20377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59908b5e1bf4510f553757d8f5fc1d5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c332364999d82fa8efdb4c7b2f4eb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a160b79294432a8fed9e054d09d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dfd555b6972beaf47691b7d47a11a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b403e63ea804162ab38e6452001f7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf4b08f39b7fd7e998fa98ee80d5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42de798fb43f59e284e7f04947e3d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35bc35883b23d509c428cc32da38b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd763b6af9c36aabcb0a1473a391b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d99b5d97877dc2dc2cc4303416988a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754817a7f317d7dcf4cbb3c211159c4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69953204722890880b37b6d746d07189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4adeedf99adca8a814fb07b1b0a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488ad0835274d4efbd22bca565c11391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5aa29ec11f1c063e1dc4d8b3fb82b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b41bafc272311bd5f86821aeac0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146f0c7e3f9bdcd5d832a350df6a8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996373378ca7afa2192f7d4ab55aae4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2f28b5a02c47bef7131a4b88c853796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54e26949cd65f737770c0608177fc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2c80fe716c7868e29c1376f07e4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62fee1b6ebf265d8348b84ceecad4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d1fcbd61f3f2c389edc030a9f6b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e17105ca870e1e82f176d6e896d59f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b69f375248669ccd63e2ded8b22d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e4663e74c98bf9c78746f1f84f13f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f00ed4e0b757e3e998a8e0dd9a69a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b759d15cf6492cbffa78717b32808105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae01b9d5bccf0c66680bcdfbe6de12b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a7e4608cd73cfc1dae18982fe9ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d3d6a2d7309306a9a0924710f015108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44297ff6cf9e2de17dc70c0bf812130b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ad59831a4090d42b4ab907127a996110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9bcba1eed693e79c75eae64b8163f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f341205c6f40fef2e807872a99a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc91fbca511d599f3592b669f32e14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541c73fe50a6ded408beeece7c16ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b7b3004084068b1462040a0b0c0f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc598f97d9c6d29511e831667f9a59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943d559362b11028da8d0bccfc62f1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d93bb56b9f9a298dcffcd19a4447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352162b770d8bc5cd8b49cb31af91ea7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446962626be38b8a7358da144a7211b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818ec43d75f9df364129eb5a1d85c1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f93b7e281f89f45d12e053a8f047122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26aa25c8214bdbdc12b436868896e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bf690caccedb5fdd8848bddf9e571124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc33e4a65fda88635df26be17cb0bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3c634e2c207a8a4882634646ddace126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a5a1d4358852761f2e1704e540cfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4830b39a2c168016c354af9538f49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a4fb7387274f35c038a752f4ffde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b233cc3200a2c217f69c92d080862e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8094d2bbec070140f81dc2015f71cce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96e1b452e3890ffce6011abd2f4de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891c1b621a0d83f09cfaab93fa78c9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4536302eb1b760ff0de5b65899e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3f488ce18251763cca5337ff865a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e37e0c55b7c8016aee44224739a6c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710864d17cccdd7d8787ee446d3d0bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cda43c6aa52768dcf1f71ab4f9c84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dee84012524dfa0eaac39588c8fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a4553b2160e1d53b1f28ddf43dc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5441d908c20c984a2fb122f30068c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d682ded38733e885c32e5789d7956142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0e63618611cebfad5c22f813199a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b25ab41ea06d040e73866eb7e329ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b470bb7903a0d3d5114bf4f42d16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6ef994e1f349ccbb0cb432d82ce64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344133dd4433b6c1eb1d84d29b01c87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427eb78bcce2d2e5ab7e20b6e6dd56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad44b6d1f1ca8494e7185da3cc4ccb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac830553f63148c997fcfc9ad1d24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47585517fe0132af2fad4a4e7f5af7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4f06f0e534a80f8c8affe5a3743d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129bec3810c1670c1aeb83160d747f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d88137dc5fcbfbec6880479e4ea1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb645651f293c20bee8eb0f575002af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b882436a43ac3ec9a79a1909b2f67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42bd9ba2b6c9d101228246dc71ac44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a214829f98da98de3bf5eee92bad478158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ffa6746d6e58f4336bf975337bc79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70540765ec522f64d49c6e932487438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54a62ae339e58ed36f231d107e64bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf32602be53447f1ecaaf3ccc9ae92e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332272bdd0184a235e93105f2382478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be66d674818695e6487b201fcc951b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422d54ae8d1f88b850ed794d874b16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705cab2759bc16a1e94a1a60f2228b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe1d2d70765d38011fe261d55dd727167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66a7431d2c661123aaf7402df2903168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e05ca9190da3a0545074566140c09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7dd8974b557930289b009a0c9b2f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e566facf53ce21ca1382bbca0998a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cdb63bcf01c1ea212fb065c353592172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0555be06123676b4321f73a84eeb9ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902065904df168e5cda9ba14be59793174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293439a13ee9f3d348bf03ab3eb09f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eed626379fc007aaced99c77a03ac0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bee405b240817062bfc052a4831e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9e33e1fc03df5cb65ec2e61f192a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a702657afdc0c850c294885de4e97de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6c155a3434038ba006c8d98267a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec12e26b8984550124b19daef6756ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4f29c66744e620404a8e806b44b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5c9ffb1b1e8662ea7bf4c1536bac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b6320d13b8c00325e64f58665ee83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588f267b84b2256af80583542d7e2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e8057379f99d9b1f6e7973419ec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f68143bcad6e32b43f7ad184dcd38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320ebb757a1916b4a50b14cf6e9337188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c86cf86e54c3866b99d435c891a6fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a157bf526a7b4e1e762d91526652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f84edd96ae6577d8387efa0eb8679b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09d34921ffad456b0c590caebd2a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b847191fb0c97d4a920a80e7011821193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939f345ccac07783c421d985f4e4599194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f61741be0a9b17228d20e0c52ec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6627e9da1960281a9dc997e21846ce9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c4f011a47f0316e4c6f6139da0c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a24005cc017efdbd541b06cdb6d99d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eaeab5263d719198c116eddfea388199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f7c5738eec97f5f6bfa1ac64fb7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac8af6fc0997c9f54e5b2480a5bf94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb49f4be58215a5dff5267605e6bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247625c68534960bf9c82da5d4fc695e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e55752eb4303508b9e91cfc1c77253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369676c3b29689a95669e53592bca328205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a804537efd6e7fd8b2f61685c1ac1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613157878d8c4794ca0e55f4b96e9c60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ba717f2ecc542a0d072633abc141c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1fa969245d9d28f0809513221374209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4626dee7142d6e31e4aad5cbf905b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377254bd39fad07e48d8edd9c6412352211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0f52cf09bc2bee90189af9769c71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131dac20e2d2106ee084620887ca403213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75668a789b46fecf6e6bab0bc69397f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f555e111556a2b4ad5eb6a59527cb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e939e9de75d4238c84bb57cafa8db2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdde82c29d00457e5f253aced4d7cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84357841b58d974367ca948890a718218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dafa983bf98fada818ae01484ba1d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e6539729fe5c8ab45d75a24ea0d2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e690cca17e1cd9fe53bc12694c82538221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8286b4d0fec734cf212c6f63e82c70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b362a28fe02be5e19e9ed524cad69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8379d79a42c77161c654e5fe977adcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44187bf6e076d28b15509589f254f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad857e8a049e132458c1e824938f4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb224d3f3142df8f3929f93585ab5f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf8311ed5b2151e634e7a8d633ef9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf58177ef57ee803262c886c5845f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cdec51c60ec99e5394347ef6a3c5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79362caddcfcea35e1e2f09978b176df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d8df64c84802b5ea4fee9d6cfb05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3f143a95ee2fa57433c831c37ba7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a0b082e49b6e6a31c457130ebe284234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4210003d1fcad390f591ea077d1639235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b78b322c7f594972e54f8f49bb32b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad05b5d25df4fbc6c78e3e83013bef1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb2a4147ae7c16a6ace81fa2d17093238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477d87062c98b6be5d9046e393c41e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe487ff7c57fc354eb7864019dc36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcee98564d812cd2a51ea1e8d84261241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9750a35c6fd2725cc63f0f20bf68b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538454887c9199a26a3c4572157a6c50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e9dbfb07c707aaf2a2bca74228bea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6bbf10d9c8bf3cb94cf525ba1e8c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121777cd9df56d0166c33c14256ac52d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b28e6ee016b772b00e1834d1804d57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328053d3570c97c57d4b586754c5739248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98cbb5c1d69a4ae228f0a9be5bb9e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15b01d04293128f9ec71a63c3ac9fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223246a7c91a011fb156fec770ef966251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32570ebca2ecef83fb99629cb282a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7fddf4622936051d30907e91ba502253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7602a99bcb7951dcf6b6f2da7cc2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce9ab87c07f0cfd526880738d2ad6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85718ce310c1d2c293fe5692c3ac4d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dee3d3499d21e952bf8bed2f74bb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1eb723792d8c9933e6490259d2179258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18c357cb1d27403c0447d4e5892c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6d7e6f2076fd1c9fb8b3dd5bdc852260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589ba527125f6a76fa81d9ebb84e08b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfcfe8dac4dfd8d61570013a38f941262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1624711d1e5839a81b4b432ff6591263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a60ecd77f253caf66a02e752d350d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313e3ba8289fd359bf05866ab99a05a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b5eef9bf90baf7d383ce7192d7ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adddbf3f1d6453b462e8b1c37da87d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d6c14dd4b3f62a3f42836d8a3d164268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bfceefb54c6f8aae09849f9adf7e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fec76220b006fafe4916cadae97272270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d386464277f13fd5edf41ff405d8f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547eb513544fcc641864d85bbaff966272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d2c909200441dd8c2045b87d7d456273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4bf569233755e487a6ed5ff0cbe0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ce09eeb834fc99064aa6eb3376f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6326f11cc415620c41ac99cbc38a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fe1fc6b2fc8cc786972bc379b7b8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b03e471e786d70e257252b64a8ddd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b829e5779eb255c71ea198378518831279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c327c23cf51fab3c3cc7af8852b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16720a1db3dd344372a517a838d2a0ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c06a5a5cf44ac8d42bc161b96fe6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583876807c1e899cf2b53bb91f2da3cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475da729788b6d30f16ba69c3d28a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a63bea2c06867bc977b3fb49fa47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae2bae44570d21837accace7d0eb06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2388100793fd27738eef5441e3e7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e2564eda7a2ace4c22192ef7be6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498ae66dfb18226f55a38cdb97a2072289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1d586cf685aa3e88551e162a6ab2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe174b7a93183c227519a51c24489291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391aba1baad19ce192f1e8f922ff67b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e7f4f89411b2c45ab8059964a26b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc42f8d20591a5e1b8e8cd223bfef3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb7e76fd82eadb354e1be954e3193295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10d8e22bd3f6a81fe9f4f23dda6223296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59978bcf2ae12d8cbfa1b5b9fc87392b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad10d3d81e1b01ecbe1e29292deac43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a85ec1dce78ed9ec7f8b7e43aa05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858bd796602edf9ff5ce02db76abe19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270669cec3a316ac9412890f0eeba920301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ee260e9fa347683b37db7c708c63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4f1b09bbd88f17334111cfd8d33d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191c308e96b5737425f0bd70cb62b2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ab2d1972ee0cc6333684ee2a56044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b50c666ac275526d7150912b8fa382306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feaa8fc197cb57dac8edf780bb1d88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850b7912cb5ce94a3420aa82805c51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9675316c82e178de207d0809a9ba7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a2ee765c1a404ce76976ddca9fff6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bd7c0bfbf7e61ae0dd4e1a6321751311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6a4c0e1e25b57cea72c6caa61c26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a32ce91e4b9691e58cd3b475a3ff1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8166017de7fecfac142426fc484c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e492a9180992be890aa6c5a8e1513315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2884041bb88ff137553cac846408e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a89d668d92f1a3d17d635a7695cf6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f88c96e1c7ce6b275177144823c14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0499181ad362586fa2628daa6bbb35d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3c3d6e74407fae8a29a0a4d89e29d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef329a47eceddbdebc24bd144605fd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de123b46f0bb5e7c3cb3dd5e9961bede322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34f5fb7aaafa9bb3efa66fbddc9cbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17209b1e24494720bf7637254174de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75643e5201c7de4927a27d67250ca4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3826ca312172ad39e05bb9db4416a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d62a66eebba4a2457dafded2baa9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c35ba39030bdb6af64bb0e80502d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035598c33776b59a2662e84d545bb882329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b920bb1921b010c4e7e7f8503adb2ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa93cfd146d85b898abe627537611f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c025d6bf41d331e0ea8b8e478b4fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85323c0a77a7b1389fd951ccd8a960e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b976633700a2864824684acfcc205334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c45f501d73c875aec3c323e452f8a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c8b542575189ef18b985d8c94d76b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cecf399057d21cfac3e2034c4298cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb372b4fcfceea704a2441234f6d59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0051c205bbd44e9511c4f11650147339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcbe51b1f404f087ce12ca4d995042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39454f26350bdb200523e6a6e00397341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62da573841810d71d45999b8ca0720342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b1924ecb8aee226ca978de1e9e502343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbb21579aa5295d0f69b47ac889df4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a88f26fc6c60cf1e59bfd72c6e026345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d5d6b86de321c3f61cdbc3fbd806346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c9ca51f50c25d8769c66b7964c37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1749345c5bfeee85b5c4883d37ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ceb2cea6678f6139b316727930c05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59102b717f77b4ca05a3e23d987ccd32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007108479e7b3ed4448592e2b2ae869a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d853851b12cd7505e0d5625f77fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b6b54c75dfbe3d63aa1968dc3b7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e1dacc70b7097bd820d018ec807d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea210f8814b49ee4a6dbcee2c04fb91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c970ae2ebc1681fd16acd8b38a0575356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7d5ebe52d7ea18f9c3857d8ca8229357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd24fd9df694223e716e3ca0960048358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d8b5f69d6273b63fe4c83ab4ba691359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9f37c00e0a8095abc4f203a830fcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e5a50ae73ed4fd1c89374f109aeaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059863fb352bc628382266a17818b9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e00f6264cc90a0a958e8ccb2365e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb2ab900b506525fd4f96d5fb13f1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa09ebabfbfefc82d995db58c39337365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc506243ec71f1f273bd9582ef25dcfa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3e118ecace77384c61acfcc0a9c28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd220bfac70e69ae3d1ad2b1bf7f38ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c92cb56fc3c28a726356834cda6b34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b22a0c372f7e3460aaacbc306eaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7cddd586d3e6b76401b15de3f04b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd48a3ea22963cdbf9f4a8a648582a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548396d2e95c86a486cca2f278d0a3bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a930f2aab8d3a5a4aaf10a06f54a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca12869faec49ea1ab89abbbb0aa2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0636d911c7afe11af09bfba74568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c519c2e2f7591f3aa631562f6baeff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c431b24a7354286d7db74e628eeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913362eb02a460b3606127b83c427dc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765a1d8b4b7a3c32e4b889a83a9f984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184daabf071c3915ce924958b88393a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b035af4851effa81ba2a688622525382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727b1857c696b790b6a3fddec73a15a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a812a4a296d5d6601bf61128db62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135642feaa15f8627c945e416cb0a55c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6dc73673225e13c5b2affa6a6172386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267fe98aed010462504b95bbc3342fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc03966145da6034ebe3efd8358ed6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644e245331a5d981294031865e4c31d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6781c45a1358717d3edd051c771a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830cedeb98fc810b0b329bfb0998213391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62236c98c8af25367bcc3b3c77c0afb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd02de315cb4334905a6dccc5bd48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316485d300228734b9376aa251412f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d0c6b118a0e90537a61b12cd336e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e0d7b14ab7371d57ec263b40ac06d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b292c611194ca41748522d88867171397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a54ae1183cc4740546769d67dea7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c3b9817f88b91b98e04f71022b468399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8273cb6f83560e4b63157e0cd8148400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb7ef7daee72898201fe0687eb187401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836d214caf61ba0c97666614c05a8cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b49b362b9bd8b798450612dce64d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a574e0c99ae981efb8e9c0f9e76e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98269e92482574c23d8d31d3bc26009405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc0424cb46cc2b3950bfd345860f96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc93a326001dce74d362918f59bc140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e9abe4a73607512d9cb0e49f1cf0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75201e54485c98d6df45ad4baf5f0b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f69a251b25a725e075077df673eb45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b519e45fd98079dbd666872c067a1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f244b7503c60a4febd32deac83078412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affbf99853505782a0337e690fba297413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f434739477735c063bddb6aa658ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac8e461c726dfb788ce48979615a0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675e51d45d42d76c5e55e66e6dbf9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbfb49a7c52b3114a6db6031d1459d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76486392afbf95cfb2974aa71fc9fe6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c1d5a1ac3e3eaa46652ef8e8105f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b12f2627e7de94f4afe21ae8eff885420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d84b4f0b7565de0730e619d3fc22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a34277b67e7818e056c7f1b5a6269422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773636d010117a4b711db890ad47be85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79908c3c730a48900614b0228f09e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bae635c9d81f50bc61d8f6bc9b77b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c942f7c3aac7c26ca15e85f0eccae03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e367ad305c9ee4c3df9355bb91db38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ccf23ded3faf44216ff192f947c29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef54543303707ee702128ad9a332cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d9d10074cbc9d706483cb01c9af20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19d63c37a5049f4c31d6cf0b51b301431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b31ea67092917e4f476023bd6c54a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a45a9030c97aa1caa7bf81203c5c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18651f1aaa468afa4f1ac87fce1a11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4c3925e3a2fd534c45dd430253ae2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f3b3b4c4471106bfad7019445d1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf471ec26c549f45757b56c569211437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366941cf105e20058c23e62d83d1d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26858f3e7aa71ac47ebc6fb79be3b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec436db9c310b6a6d9a3243c176ecd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf43dac1c6156bddea5947d4e27f90b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807ee6bc9e5d53b2f2988a200bfb07e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749473fa51e4366f5d8d3bf70434f0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5a00c625b58f787a5f8f470ef1a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b4a047daba03e17a1c66ac68573a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb737a21c2c42c0f7d620b8704c1b775446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda109cebf594f7a45229496bcced67e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a80f7cd07fb0942f3880ee4757b6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc335c3ed9df38cbdebda88257818a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32486f804fb9edb370d773c3c3590cc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66b8138bce442c5a00c29f9061e08b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bc6a2d0caa812bb165a33ecfc723d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0a9e7aaa557cc55517fe0a51eb348453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc087fedb27c41c4050eb47d524b8f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab1811c694c84f68afe993d2aa804e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73225c1e5d8e6d5fcb54b3dfed8fb6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9247e0ba3e8d521b76b146c68619c3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5e86f43a2ff14d215f70f325cbd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef56a922d40979e9818ef2e9575bdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70529eb578a6cee254ad8a61328ba9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4edcee35be4c1d2aea92c820ff6214461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96653487df607737fcdd2350022c295a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efcc954c3ed1dfe2c16138da52f228463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b1d5c169f6f0e245073533f0d30b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837f1a7675506ac89be90e69bba684465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef6816ed8ce238637b0eb00d84e48e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed5a45d4d843b44ad4b1d38779dae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe5659591142b70bca8a9b45201b95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d01edba503f59f9a6f6f4dccd527e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd987f493c361bcb58e7b24361d08993470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198c692798342308a6afa58a5a04616471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2e9c645c121f232e3606abf4a32c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63023cf3d77ffdc9a22799c9e0ed2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dbe577da05e1430b989c430869bb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f94d07123535fa1ca8b82a7d6414475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff4cbfc17c23ecb4efba0f8f598fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d844249967ade4af1c35833cf219951477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b36e02ccb44ec097960bd1a09e51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f816eff390bb9c0c918a4617766f00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504f007d352fe71f06b4f58b297ccf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022f823c26e221b470531a2486a2321481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763566ebaf41485d37eb35e3eab3f55c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e7dcf3971fddca3deb24d0632e263483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ec21adc621319df0de4ae64e164c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9c11a95b6e0ed95586af23283aec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f31b16d3f50155317ea8ef586f660486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e82ee5f0d1e1d01613c5bf26c9c7ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91897546d68a0d17eecd6ab5558d439488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba11303553c1c996ebe9ad9d87c8b489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c44b515a29325575909dd27c70bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa60c289d6b32f3b0203119cb1868882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078d2fd50aed84dc2386ce797722e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04218dc1394eed9df78dcb80bdc89e554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2d88e3509525c6bab83ae99d424765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eedb1637484805436ce2525cde49c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68794e0cad0c73ba9847dd32caaaeb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36196b1fd12e33d0b88099c3a0496f0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07145bb76017328d93dd26f28101ea669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc557068619cca8ee9984e16d792710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ee177b7331826f872d9c910fddf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb76c54361ca014bb7e7e1dfeea8a6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650827cd166edf6b6f64ea475c6460213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5bfed0ce4de8679ecf52de8db5e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864b579bf62a22b6fb582194aa70fff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0af8c05f7b5b61bc5ddd732f0aef3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a066b6d040f72afafdcc5cf900461317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a54b7185d71a913aaf837eca409018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac54001a44baf71eedd07fe379176419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886489024a11b900baf1e76ffa8a664920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18af9852e0cb8676e1e3359d4018621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d8d4363cd5747fe74c31f1861abe822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc630f17e884d9893682dc92a7ce2d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb568d12f829aeacaa3d18d8659d093b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0869ee26d33964be1f7ace4a8c92825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63363aed4667257de0f49932ad832926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fa64fd6960d91e67f04bc2ab0db8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf6691347a8ce0d260b97187ee912528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a289270515b5349ba5148223d0f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d345e32f0e8be07a6d5a6980062f17830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4e009589ec73609a01f0deedb24231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682991f5bb8bcabb475355ccf9a1772c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40311e98702b78c0d465738a6366b86c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc77a7612551b896d033848ecd50734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1559ff400103ae405cfd79e867daa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851dc8249edbdbd59ac9b702f9814836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29ab5d751fdb14aad3346cf48efe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f2a7336142b086aea56b5fedfca2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309bd3b78ad321dc978dd1ce5df3c2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da7f3c40143a14c1455b346b1fafe540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aa4927cac44a73e01ec68dbe5836641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683ff9ef93a8833d9f60bbbb4937c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6101c20f940a8f6bc3d118667aee443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177333b37172ae43f5cc5da6a0cd7eac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd0c009fa135285dfd93cb19ab76145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0641de193e03d72ec4d1e94443060c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41fe2464daf15c7690d3830495407547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f6a27eb18745fe659cf01feaede548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45abb5b8969c6b3f799fc8fb3314d9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804523e955f9443d1e7b806ef2c44f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee7979402833f1840e26a1a599c21d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276aa47ad2bb07bbed8306fb28b6a1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95ef648804fc117435d9e241f9b6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c6a47cb2939ceee2c605165ed97054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194521c4af39f1f298e6190ecb49438255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911021953e99f4243b33f8fd121d4fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c5d0655ba8a064b66cd796e9ddcac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197860c3a93cec3b3a94e1a3eff8056f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd476755e64e97a4b0a772b7c1380ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1512e8abc1871c2e86eb48edc3fba6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a9cc3b993145d4a386d3cc9a2566561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58877225ef9c894e506fd50fbed4138262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebf542208460258baebba029ca052a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139880c5f9bd6b4e7081908bd125fa2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ffc577a3f0fe72ecd7088572f1f1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bc170eee68ae9f5a00e0d8d24c3b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c646677033d8c190bba332a2d93639567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7ab2f424417a6de63865a2d74f8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcba57476dfd8ffe9b82dd2c18d9b1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15261610198190e495d402da3a84d0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a81fdbd4163161f56e68b09380e6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a5c364a6ed49105f394918b9335c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5b0b1affc76b71f49b43bd7ffc9e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9514f132e20495b73b56461b6dbd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdfa6cbfe7e81064daeb543deef91575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32855722646d5dcba4e4864d74a01676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b837db5a1c49b3f658d9d33e2f62d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ecbc2e775eee403906f584b43dc1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e13c1476b865f4611bb288f50413c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8cd31814caba8d2c29b67a17eedf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b084492e8313bf333bcf54e72d84f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea40642b5d075636a37eee51ba3720a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd321d0555314846dbb05aef49d0e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84285561f6f49b7fa7c13c2320c482ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165515135cad1f1514098d6d5274a59085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775018c701c0ba447523b738f970dbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9763662cf9de046cdcefda2849e386b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b51baebb0d0f54dabdad210f3edaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a8601eef921cf7828225a15f4fbb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aa4147824c513aaa8c777d9f2d09a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37b48215453ee00959d20552a118091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e8746656eb36fd19f95e29d1c28992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f70ce711186d76188856d9507fa51293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e299e31e6dca68ba11786d95766694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111aeb27243f4410913d81773b13b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3791fd63ee3ce8d6829d006683c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb607d97391ebf299d3832f23f50d9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6cd4e4a18ff67ddcf1aef3ffe4a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09db157fdf1699c986124286f464a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78285529d256b0a451d9a40e5bbd6fba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6ebb431825ce0b89c5955d20d1a66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e7a7ab6fa50b2eb2f3949211d34d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd92efd8dd409e482b07145b05b2e31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd83568bfbe5e5a0c8bf478640ebb9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c00caea5b14d625cd261ca938150cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82dcf54475c800f573fe52ade09300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e382bf5abea22f45837efa34f8d790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb240cc41bdfde1dfb8b5d71bb5ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb59372ac19f5f7137b66ad61bd949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bce5d55819d5192369cd2b10c9e86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ef23240c8bef99220f7a68ccfad6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61532ef443cd710186e552ed6ac42e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f92addf03cacdf7265e0ee79f8973113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4614e127aed601bc64174ff9b1796114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc68afc7a572a4579ed371f4a089d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898cdf6669bb7da823f4d7d1508753b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95b3b354616fc9cdd9619a385ee01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc07941dd3016c1a41624e1b2e2d6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851078ae528c341297137be288850181119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44deee13c96ee22c08f4cbe729ab7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c60b3b638251c1d148a2c3d05252121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150901f3f768574be418dc0cd7413e35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078cafc34faa3f6e572f7cab7f361ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261db80f8365e065bd795fcc6f66b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32fb71c60bb16f39414d1c63617f4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b31ac56378f45097578230d01da8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e57be70d6410c0f560cb22abc64a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24622dcf623a4a5b274fd3922064fa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e28fe0e0078bf371fc863f972e944129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ebd7d9e1e1aa7522a979ecf20e515130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc256969976f49547a31a414de7e5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7193d40906a9da72be3e755925e8040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dbb15d6366a9226012278a1ef27a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c262ffaf2667408757f7ebae44db6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1721c60fcda1aa3092cc258fb5e3df9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa98db00c8dbb2b81b3e9543fecf8ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7d3dc44ff3e0625e491e88a248a39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6aa1fad0f35e21986f9af445274ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ba173076398b0a136954c3e6c1d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023f677b627fea9178bbf88cc21a936140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1de6cd5acf873d8c9fe2e1d6301b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4b3f3be5a04a6b7ebb845a79ddabb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fbe2e9179a900fbc747bf26babea0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae289634a6f032b721e93ec11988d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4415d0ae4ee63eaf68d7152732e46b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14243c0a459a6c97adae272c00d4fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aec7cce20dfcb0494fb51f1db998e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03feb42c00da5d38c2c930b7d063d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f817eb1916988b2dda4377af0756b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a66db9e13b43e2f6b4b06424e148ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e9640bf8864207e2cb59564117ea0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c86b83dd09a31dfaa9767687bbda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86b6ec45fbc5f1e9f53391db4c3221153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe1cccb04ff393316a7df80962803154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13dcbd8d3a79ac20590e592f1f539c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9cb2261e5537b71a3b49f0e1e2ca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c1a2cc7e9943d32d9f20c7fb13e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9011c8421933547aaac588b92c956158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbace0bed9c2a4fcc4290b3b290890159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf141a099481532803c3de2a7fa0d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ccb893186b098e45b5ff0d6bb542a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ba8ec1607fe3a4aec35cc35355a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68858198cc3aad9e0e8658d79175692163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec04837fb78b97722bb4a65ba5c01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ff0d293a4742d7182cda29ee43ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155bf7e9a1837d0b64a418fa6ecd15a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f60abc8a72df18c6c414f67942152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03fdea4d308b79849fe814f46b6d32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd3e169b4b1934ab2b9f37efe91ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c607f07929d7e67cb953baf44648170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4cd0169040ea44d0ec33f2038abb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1502a1065435b4a3fe772ab8e7d037172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01d082886ba65d3002a7840fbd591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2322c416b2b32abbce0ba52d3080b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed898d5786c337b6b773e31d0897a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8ded413d470a95080249956131935176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45235038225867821c96705e1090c992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a9034d166a02c134f67bbaefc6d76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa287a81169b033f000b26d6a6b31c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e93aea13c24b39f45383fcc2a29187180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bca16f9cf777bf05fd223bb7100d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d277279057a2b608a582d4899dfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edc532641f27fb6cc9006a44001178183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeac52fe5948e197b1128595d68f74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2d5c881e8aa8e7cb89c31d6c7378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6f156ee0a78ae55ef325e950964b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855473e5a8cba7f0b2683048730e0b8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f216855c59cf528fdeaece92de3850e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7009b4d711176efc0a296c414be89c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312daa836a2c62fb6191322e6c4f49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e77865f619a7d96854488fdf0d8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf260622dda9202369c49ea1b93046192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b86c371f928ce9300fbd93968850d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9cb66126491326c7565ef7e185d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f69da1002f2183957d61a88f1c1153195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49acc284b15291d409707785a925e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b00e5f7a040000989b29403a870d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42d095648cd89ea8e0082462703271198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746cdbd76eefa1548598b152fcfe38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af65f68c8fa921f5bf0b6adfc9881a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd52dad4e627e025dca8b52d787be6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8717bda3514bf0881cf9d58b78a4d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301973b84447d42e79a57e00120f5b4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a1d4ec0f4d9a891708f8d5afc460d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e7cba71d38282cb939916e54eea7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03df717bfc3693a1a613c5be78a9a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bfc2e175bfbc6216496a42af91264207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e771c7a7983dc34b12aeb8a536ea06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9eb86fd2cd14dd9bebdda1f5aa6d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830864e232d452e3d86de97733c52ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab54fc43e5a2d10a12c0d76c179f2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc419422249199ab340f54e078d799212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc432f018972f82183961b583e2320213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d121551266a201d9ac3c4a2a532fe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035a798e5c81bcb6c761e51610f793215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd9e567f6eb61ff7673c39a87008be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e9988a1193d194b77d0c089d9722c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c776309a4abcce4805149bb53677a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec31ea2df29aa7297d0b948340bfbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310fe94ecaf5380c9f8ab6eaee014a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238f64cadb9640d8f3f61fec05b5c75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef4638d867dcfe0c3b7e3ce0e296a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f345da5939878fad45dad30d5d4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0671a804235618bee4d000c5bf38b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976a45bfe5cf402b464245824ef1639225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4539d19a7d4d6d66a84ab4d0a947b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e50303b4e09f488151a971bab6ecf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2992509a98ed5e47d31bac26dc3027e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf60e45e282261c56306aa9d0ca004229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f71755fa8330fc4a8db89f5596c44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e430ba35faba4282b33820610ef01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125638d22ab1ea804d2d09f0e6f9a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1252b72eaab42232d7f3acdf2f69f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01197c45319a4d2c8d6a87de0d306e46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53035e1b55aa5b8dea2c749a4069d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9b83c5ef440dd560a7f29f1d7ae8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ef7635694093e5d03a426ec0f67c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd2e8cce6e3bed2043816c1929e8ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c428ab0e3fdf1877c288b88c4129f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb39cc052057111f53c2a8331c82c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64fa60946bd0aaf246ff363e0bd97f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e6cb1a36ddd12ea7ee6be53ad4abf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa9cbf2132611c04ef16f3c988466243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f604fa247d569087a660db078d20688244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8c2b7229af670a95f18ab8b79c73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57144d56f00d094efa61428575b0d57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bbdf1771652905a6c212ff55c9d35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3e726efdceaed58522079e1e7f9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001747b7fdc1773a02b2986ac0fdbfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe90fed5d6d8f664dc5b49389c647b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fb5bc029b2cb5088d3d5a2b8b2584251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c86fbab6c45385f57bc7d5a57b4167252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00a85f8ae4d8c28a882b9308e215b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51402a8c8f7fcc50888713b92658df9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967faece38459443488667645241d8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145592ca12513ed855d93ec47d38926256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade30f7e86c38eff4faa7f12d5241a97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54734942ae9cc471d3e99cc02aa5946e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e125fc7732282dbe0a411a303503bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfdb8959920c2d0142309a1332aa14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73955f589d5ccd7fe16c1436c22fbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4434a00a4db21f87c6ddcfb5f3d0e22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b0eb7fe88eb40df816bdd3be108cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d65a1fc94d081074029091aeffaba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5576dfe8bd5f930a347ff4ccb3c54bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dfa44af63c3539e67844f18b1390e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b6dbb2f26444872cb664a10f757b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9625de369897d6a5ebd3de5ee8b10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba6a05ab240d5f41eb4e04f7c7558269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f746df0a76bb73ec4da3e4f2b2bb7ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebd730d740e0317f3de8c2c9a1f466271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664f36b2b88357a451f99ba2292e36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a38e8e9d6338a20f1a33b04d91a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def36bdad8e811f758239b2fa18962274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043503ec5355c2546b55bb8931abcc23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fbab213e200f15985dd1dc6fdb94e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a353e907da045c482bac0cdc05dc7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee6582753603f699c19a748d8e0fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9f67f48ca52c85de98b291e6e7d39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df161afa39b17639a0769138f356bdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe9c5af4d6a44a77c98eaf9173658e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa155d2a40626cb917849e3a66bace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f53290a8ec6eaa009d01b557e4b67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d001085f4c90178258bcf98b9eb680284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0f571a3aaa618a9cd8fd38a455ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfda7d73d8d227f5bb5b6f6e72cee9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c2c9c6f47091df544da26ab28ff85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954fbabb9b8aff28f19b9b8227b3891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4b5f91f0e956a2a34016072bbac5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2daca7a58b8de40da2fe2872e997290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bdab9e502736e5a0038431ec2ce12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e24d664fbfa0e44bc8ab531f89e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ef45cbdb7df691791cde68c1ccde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a6ca5cc7fc78f4960e0ce571bbbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24579900bd22027f63abeed6fa86b170295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf5e156864cd43a477f786e37303e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97d85150b80f45785ddcfe0903bf2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26ddac6b75115391a746b8f22674a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01639a7ec8eb15827c39344558bbf019299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6599ac735ee49a734fed9b76c1d26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ea6f7508546275f181bbf1c1e29f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc921eb5db4769b4d35b5673642bbde0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb92015dec260fe49c462baa1294575303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d1a8bb493c0d858b2cec45f6b8b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90c349dafa4c3b686c2ef8b3c117f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2e8d4ae659953aca753ddb8a54caf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e82fe41be49435d700bc804065dc37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277947ec44653dd9c0a48db14a3abd7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f17b29b9a8501ed3b239b935fcf82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38cd381368e9885cbc0f022265528310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f25e2d2bda46c232714ca4aa0dab83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fd5f9a37680195c6670cb583f1572312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0525fb99ad820b0a38c0d66dc03711313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4774b7ccaeb7a5239c00cad11cd207314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c727b5c53ea6e023f49fccafe9ee01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1d8424d661760749299f75c18e686316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d262238fa64229ec2944c1e52ee6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862f996800637cd390fa3395e73118e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780ff1e02c44366b47eabf2cfcc3c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302260d4ea6b592a76289b0afd12df1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f988d9c6c269746fa3e1cd572d9b78a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2cf6f5ffab8330256e73fc90d6d22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5928aeafc17c00115f2fc4ecf1135e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02bee2cf3b37a0134fccc2bb070e5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc6526bd6bf9a35976ab9798ff5f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214b75adc7f9afde8d9200019f7603d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165d0d213793222337c1504b5cd549327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27d43838d8db0b963f3180df2b877328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76207c05617f621c6688c3408224331329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e12986ecde7b8307172a5da8a3d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905f006f869861d3086e972659c3fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb597c45dc30ef4cb265ac14c6063b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d7eebea9a90e063f4e59ed8ac6f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda3ec30cab1dc92b4ae5e18b5d93e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24e6150f5d43d461aeae281bfe955c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e34e70f7b675783219c1ef872c27fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d7937ce1fa97fdfcf93a59655b4c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f70d9d97e1381b84709a20c69f3b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309e52b93532e3090a7c14f6bb2b3c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed9d3f1f1eba1fe489567b0acbb26b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b61559b56b2afd0a74f94ec4e600c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbdb30591d5fbf6c8a34f3b9468bf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e385f8e18eee6b03d70b21893b0864a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d0029ea2c215d72cb918d437b012344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91840686a631639656048961ef671657345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3d8c364c9810920fbad9dbf553c81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154ebff85a94c1d0104b4400b826056347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ae1abbd866bbcd720fea91dc69670348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597254dc799e8c327cf89b8c69c6582a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927e1c90b057d76105c340b131043ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde523fce15d38fedf5845963744174a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5dd40f05b12e536af6fff01c54d28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0b09276fd6764d4fb3eae4b896081353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ac189cbd7eb45422e6d629e14cb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088df5ead99d73c94606ca81e49ebe09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69d9af3403ed370ee1a0ffd0707e9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a14e09294d2510fa1f67ea91686bca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686eeed336e03194017690b8be254a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707276af5750621ef66c32c9be9407359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9889ba02e39af8bc4ec32d45d7d5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dd7d8e7f225cf5ac33111846adecf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703f659b780d715feb72307b3ae43c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1719bed40db9c5d7a6048674a1c4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5d8faa17d84836adc64183dc4bea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6955234e669b41fd3d363db0535d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d83153c7c8be9bd913c140d9e354e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe679139b2e926d5bd7b9620839af83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810350873aeb9474122515f18c54d1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70742c661e1d0332174274eb86f1c101369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d640155dd8642f489a1e4d64a3d34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383f38846f4399ac99a0360264736b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c3e2a787e069302884ee65f365ac0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e906bf4d67b6750bc00c48763c77ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd903045cdbadd273c30cc87acaf9a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c93d83f3a46ee09c372e4f676c0eaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc51615197ca2e5166ef31c0cc755376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c605a71a0f237868cee3ce81d2b6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1487fffed6067b980b964da08acc7e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe1498cd7ad053ceba3db034929d53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea0b88b96b909f5cda5d31a952301380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200cb50523c73004f3350bb5bc164cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a387e53211f62211301076882e66173382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a6c23e1eabca0bea62d7d2416fee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea443054d1c5468f68659ef11012152384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4486f531fc7bb7ab30dbf6fe32d9761385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdcf29d8dda6b106862a8bd23c8b49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022d04cf9c66d33258bf845b119857387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b3ec8d429b7f091fc629d08f58aff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec6e0dba9ec1535f9663e75f0342db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba339aafbced3bff0c90bd3fc57c5783390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb64dd5d4fb925c39e9d457f9d1b8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255745cb8d8aca508edd018ce9de4e21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dc8f3c942b6ef095ca62a35d817bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e83e8b6407181410abf5d07977f07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e1e6c63b4a0073f42122868c2e252395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ebe61e8f68659a53e61764aa2a638396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993567be99d500ec9e2c448c7a4e36ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb8582cbf78956262a281b71ff6ba6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541b48ae6c1a423c5ccad97e8f1d98d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff9aad908b34d63cb592021992ef15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b795281d41a92c91fe979f58872cb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973598c88804afcdd3e61f5b0d4d98e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979aa0b8660a4f96b476a8381281b05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa78e32ce0fd92c4aeda8dc62135dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4cbd70fbcf30be48f70714ea8fabe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2712e8bed723364768c748ce31fa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d6f9ffc82b137e22e75013f46ecd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373c4f745beb43097c185b80a9dc46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223c78a3bc29179e21e623dedccdd8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4df97a7b4b93fe86c8a83a3708490b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195460facb9cddd93a8773255f61a1e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2bb322fd651b4118aa3d76f39b028412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f2feb802c9e7b119f34bc2c1e47e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3efd5ccf6d9cacefffa7e9c719a2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13163f34208c90be8d508e3e377d3079415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d94fbc55a94953953cdf707080ca7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a0b2f8f4105ee9f67f322d06996df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c059293ebc21c3e886b0c3d5ff85c72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87123f839954e1bd00a17fa39625f98c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b7f674d96b5cce94b2baf1a853f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc325035decbada3ef1d8e1ebe7c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d40fbcfecee3c200cfa15e3f5d2732422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6950e3b3a7981efa01f33233b2f3d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d2ff6894c1e6da1ca6c4bcae78da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee3e45c571a1ac0ed3985898ab09a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21f1a4afed60a2353849d181ea334f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715ecc2f12b6d71ee3a1f403ccf764d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4058c538e5d899e5f0f3c5d82e074428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca9d0839192578f2a827e1bc940daf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f1bb63fdf549858e7556efb01f9a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d0a31fe07a9047eabdf43f98a418431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda91915080b70f68f06263ec502369432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfcc3edb9cad518fde8ad7e913bf1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1b2645c4f855b60f9a8fd2bdc783d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acfa95d88ec82a39b931d43165fb62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dac28b2541e85eb244896abead788436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be33e13f8de9231afeec99f777d8529437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7c6c99d826d3d4ba264676d85cd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae89d528f7edbdea5a99f0ea5745b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236e48b96eea1ae35a72004842130f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8350c86d6bc2545b98ab8dd524df5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ac56160aca29df9953feb545102e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d2f7cf090dfe4350a4877e03207fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bdbb5bb31f5da909ac20afc4d4bb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a296243475a7aa4f412089f926402445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b79db0d2b9f6a4f7b325de12679f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d448c0e0c4af47654ccad509895b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e35bb60fc0b0d4c541cc9fec9ab8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79df1e4f1ee40a6f6303ff45ba1d2af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a659334c950d12ab527ceae81e83bfe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3665e418b19345ca1d2c397560316451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a68b1bb92b10f69c97c3b7c64e7fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254add32e39196600c8e2ce754b22a44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee411ff0fc01e6809a4f17c9b74bcc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbdac74ec474dd2423725677134692455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0fcdf7bd954174b6bc409a66258c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e499db25f22e61453a5e8ed88211e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4a7ecf37eb8329219cde6cd22c4ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48befdc20d18c0d476171d1c8ef6ba9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd5d0e4827b7354d9b2d788f73805460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019aaf4f86d9301224ca144feefdd1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad711d591c4637c9317e5481a0563a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b097a156a548a43a51e7672f6fb75ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf3ab31e3e984d68bc0330d9ca073d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab0d90297a730eb38896a06ad3ad4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69cd176f888e9bdc91db382c6749f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6f9df27aaf539962a0fa60839e32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0528c99e0bff6d4448267d6db4a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8121383f3ae0972f99fcc93abde71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad10f39fba9d43fcecfd2e8acaf82cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947678a832c014d0e52c38d3b105a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae29ab4016484b82e49b0fe78aac1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381a03373b5025486d37c4568a857e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c1d999ef27e468499e33ffb42b8ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06f193849d4bf1d64bb6e4f5350587475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb27a038f9bf53db8ba5bec3dcc0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fafc6df2f67439f6dafbb303c3be8477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>