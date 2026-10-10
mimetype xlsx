--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3c42a558783c85515ef0745a26fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6402c886c55385a0760c1d7d5762362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e054d34429903bf91d6b2411a8732c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef899baa5ecb98bd5653cf717adc9d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d72743cb544382477304fc47be1285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d911a6aecf3ccd8f97c0b751132f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191515f1f91de97b7eda5c356d99587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838b578403a4dc9d8384e73302256c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476ae4a0aca51ac8b1372e52c541f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e1651e745156224a7d6614ed7597c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa127c3d2fd9541c37c4e13ad7ec611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3460526b56f0f24fc9b8cb2d137ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf742ef5932697007c79e016c478f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8ea1e08edd2a0cd00684aff634f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b452d2a406f44734c51dd454110dba615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534e91eafdaa91a89e8bccd2bb2964616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c975d955af944106ae0767525768a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de92f0538549b89a67c2080d0f008e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85331399d2a7b8ea008918c69dc514f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf557e4f1ebab819f31199d941f1209920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf6ad8fff1259946817d9abf8135d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9278a17204d371814c2213a4e809022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b689301d1282edbb7514ce50e3bcc0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65938d791040e70d0de5c19eb25fd12324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225830787bf4ef305bf68f4aaaad6b6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ecfcd6378b59a01cbc25136594dd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf6f0ccab6e278a9d4fb52cbc4dd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affe3131eaea9fa7172d1531a321fcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893da96b5988b355e286d6168c7d08f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35118fe42b59579a264ff13a1d882e1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b496e61902f8c8d2158102158a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea524ecc042a73aa827f69a234227232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48509c7130a6fbe3f65d8f64330fd3bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b7c57940e24d0af1a6c1f7960dbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982b9a21fd2936fbbc430053c18254935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f35e82064798407dc6660785c7cb0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d65ecfdc3a30560c9508e7978cf09a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eccf3b8546d743df60f837f7748a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c462e845d99c82ebf0e0196ead99739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139004c04adc698bcdf32311a046bd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b5c0199fc5ba2da383425f0fe33bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e71a1b5f81e6e4d5cb6ef6bc15486542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825265a416ef3d0ce9f02278490e997143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f9c0177db2fc4c385f771b7cc63944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2feaf3ccb86f6ba1d546e71ad3bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900c33f9731728c9f6e923eb87e847646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc317499bab5444080acc134646f9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4eb2150f2809ce8136b5b68c22fe848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafa7998804a79a97a75c2e54bb4fb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf2e994fdb48b25d09e236d48ba70a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa892c6771b4da3e49c4690011a2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee21c0709f58d6ac2fbca70ffde3e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbabca633ae8e417c8de1a1872be68f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fe1faaeab9d13c79015f905c063fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84586a5dbba4706e4ced01caaa3c416955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71decaf986ecaee8f7e2d10a7f0f161b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa60fdcbd634736112a558da8365b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc3354de20b2ed3d0cc45e66d552d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667acae33fd70c2849d28488d0b59ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858e423da7fc28789f3bde2c33f8cde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9790963efb7597adb164dbb250d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6270f5cb795cb3bfc198c06a4351862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a6d6005fcdffebe28f2806351f6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade7d270543e50c1f9518f36eb1f8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dccb301822eac8491dd34f67985f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdbb1710cdf0ce20196706320dd6f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e438c0bdd4902df0fa90bbd0bea267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fd94f82d0fba72428982b58eb080c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d777bede1d721d9309ffd4843edbe7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b220e7a1762c191d3df0b84ee798a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a4164c8a82bf1d57238a41395ac8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e43f76dda20a48b92755fdcefb9a1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15538ef4c851d8ac76f8a55df3f4b86873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951758376fd9c47ade3477bef5e68c6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36040e4ff7a9443c86760156cd16d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478ce4b3a80568c1b261b67b42e50b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a093eaae2433d6fef8c1d651076b53077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672598115721a9b84d1e2780dd9026c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3f6a5eff15aee6b7494dd94dfa03e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdfbb4c6c4cc3aead3d3e6c086228f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55754595e1a59f332e6e48dc2dd968c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08765fe707745aeaac200bf6e19c30e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d4db721d43f8aa37d5d234f0dc4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0dfc8ce9fee58a3d9375e6ec1156b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb760379c9f869061ea640e3398dffe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b90379c389cb44e55f510959ba42986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7bb37d3bd41aa576cebfefe1876887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc581d9564806ef57595c251ee2ce64e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e23c5b9ec76b923e8a21e5b0e3bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943b0e57699311f205cf6f90bc8261b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e89555f062686165ba86a1572ba73091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ec75463524c498d758c92b47fa5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c62aad9cdc8013db3277c0bb29418393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f30edca1e862c408f5c7c06931ab9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa419c00f4308caee22d8ad16827d3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8fca2d87dd1758103e13d3186bdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f29b8c534fa2b7f3da7274f9a789a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcddd729cf1cead9100e5ee9ce079298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca517d4515666338a2b30cb109391799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9149d31132df699ebe757ffe2c10d9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5518c0b5c25db25321231af75ebaa4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4407dc0f2308302160f5a87a9a2a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231d58836ba6441c40ca774c6aef93b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f54d35c3e54d8578fc57503cbb8bae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f266fcc674e4f2b91f9c3dd858fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ef078027148f4ebcaff6000439fe9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35975ff37aa8d16dd93b155c2715c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27346069a6ff518e75f05bb97814c8f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd462f41f77fc50cb606234e7826fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2aa3ab665e46a65a641bcb089cf55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb6259e0c5495231a8fa228859a14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c6686dc0116d696d16aeb7993c7c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fb5cc9bfa7ae50b491f7006c5df75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521b2748d6f6c1157007dbacec50d57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56485bc903fed35a447cac881e30eb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e23baf413bdef556cb13c3925ff1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d433eb863cfba9d29686db00728a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8af203e791ff1b535cff3c5080a7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420be657dfbf3a6c65dc2c19b0bbdd38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2667441fa8a0f03fc0da8265263f78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa061e3f2ef77dec11e36825999be3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf04ca5c797ea7a97cc7a396258127122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a47ca31f2a803d1ace990a99b2542e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c869d4fbc54946f294d253ffd722f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33e0c3ae55199c6d8b607f252f8908125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f0633545bf6626eacb9f5db57834126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7e7b8b37467f9a89f1eb072c1333127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f7295eebe9434fe3f53166963f4d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730b05b0bc635eb20e07f3c5f5b63f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881d2a39d8435bc233e1cea531cbcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582be1debbd38d5b19c061134fc6250131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef50f665a8c69163731af0fba4148cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f282470e3c796798c6a370a070a2922133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20483c6c97c49a11d9b37cc1f48c9ce8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a99d10d9e7b5477ea578ef3de47e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832dbbe73e49558962b278a6f5e5ca5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196aaac192f34693d256132cf5dc064137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34478cc3170408368e6806531a71a219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aeb64216c515eee5f9fcc50de7367139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4573aac2c9b386fc1a55d5efe8a44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a8f76b99e537a1e81fd53cff67ed1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0056e8836722bdf5987350d001b38a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6eddd8138599c446768fae2bbd75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617c9b52ce0cf05e932ea5b0a0e79f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a5849b4c93315e581f4b0c539423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab2af586b2e15cfb781ce23ca4b1ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2e898657cb7d69c8269d74f9371fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d468c6380af7345dc9d97dffe97e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce1cd65bbb5e15f61433ec4b1843c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca09782e01f46bddcbf552f69b48d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cccd9bde77320def75d8148ad4548151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31efd98476492f0a3d8d8e52770967152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9aabd7402668c10890717078c626b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42388bfc59d6f15a0e27eb0ee7210e38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458884be713f4010cff5dccb8806599155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d31bc307f84f162e650bb82a4060d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d259f87814b0c8a116106f4533de5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff5c3cb9dffd800af8675aac2e0583158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27246fdaf812e788145327f70c7deff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa44edab68a2d0c7c708a9ce5fec485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a672822424d0f3e0928945e6b1686161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c0584f4f1353a30b55da213562ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c2f3601ac8ba853d4dd9070b92a59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9ff47b86bef57de55722a7424c39c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50189f93c2c2ba0d3ea7c2db9e9986a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2e2de9ea7d7842b88e4946f2c7c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac5011062e392770f4584fe2e12edf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ee8f881d1dba6ec0b61ede06556f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f63defc8c29374a40ed63b30156f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be318d326bf2166402b08b6f400c67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb31b0a75971a466509b190633c67d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b14f533082c3e539bd4d422bd0a78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afabcd8d70849afb2f31fc9c6ab93b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04a5c1b8dda7c213fd15d903983ddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b60dfe5d4d24261143311b425731175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b5738446b6077ab378b7b8caed1b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4fd6bd116ae07cf16c7b7cdc8107d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b93c39ce47bfc8250e22cac8c767e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308ed561c8256ad6de8fb2484594894179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0af55838c385474f703b3d46e688180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950a3c470f9e10ffe03637c0822513181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0954c237f093d655951cc5e23673c59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c40866ad7bce726cb04f7bb89b3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63357781a4d3dd919a624014e9aacfcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398d64386c838f7e1cbce4d6d6edfd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6368bcbdf6ae847a075af6763423203186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256040aec8abea0057429ddcc8c83d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3e0346561e8ea5dc5590a7a6cad05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08587ef6226d64b5789e49fb2e9a0ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0596f15c787664af716193d12c9c9e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69081bba169401f6ec4ea54f0189e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c05e4822ab5f7f1b37b0903c19358c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3e326c6a9886c421c6102e09af1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340454e1a57244008ca0575fbf7ce1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e29adecffcad6ac35a9912634e31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e64a0eb44264793888fafba980d1d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29c9dfb8eb88aab152d8fe76424246197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f0d83ca59fefc72442726f753700198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe551a41dac755938780c93efebd8650199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf03c13dc643e4ef21649138f01d05e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac76a76e88f42a80e7ed951900f164201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7457d06fb34f4739553104cdcb3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe95234ca9c9e7671fd2501d96696203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f74ba7f066decf8ac3dad10427b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10d0845767b8d4a77c30d90395c68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836e8bf9406a5bb8f4908de5c8c414206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcceea44e0b5526e3c48adf16a6b11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ced9b174494d7d1912b844bac0e48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556f76fd15defeeacbfe085d47a8f8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135dc597031650f4609415e7a42bb0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce4a5761243ebd7ae01efb4cb6a9d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac1b51c1d7ce9171f8ffed225faea2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f6a41f5d3251f33e44f6a91d513b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff131a1aef715d3f9f7f8da3031c66c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04f02d211b27ba7a488cbd1ce525bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583c57e6c5747d25da851290d41b34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da0085953c2a67dc291707428f421217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf6852777cc958d5afad4babb18b02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bca75b181f6a4f27529286ca8bafb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101d364b0ddb71bf1ff0b960311794a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c9d98d19fb07191d893881e4cd929221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29bb3f7f5984290c4bf3632e397898222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2dbc44c4449b8f053517a4972709223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4ecffd957962aac1cb318354d238a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208fe8f2cbda53e528e3b260c6046e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f2cb081e05f0190770836bfbbe71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a279c911ef87025bcd831f50792bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad02cc5d7d30c91b8981bd8b33b0b48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273e9bdd53f1812c9043c18b0879b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e89671404a686a083c68146ba1d6d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614e9eee38e4e9a15187a86e744cdb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381331d6beaa5212df58693667da6e6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b817a898b11142494da51056e8a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e5eb182041cff868f69cef2681ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745c66b0dc11fb0dff484855b38acab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12659429ad7d057c0b424f8a89a19706236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7229cf3c9897f43c1caf66dbf24df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7882c3c46bc163fec508c0e73c632238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce64e53883f8e49863190517ebf855239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216354bed79db1b51084bdc0284957ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5f48aa59c62e03c2927ca26807e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087354e8533dfa8735af15439ecdc46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e944720eb728cca729481d517408a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885faeefe21a284c55ff1730c5e7635c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289214b005e73eb593b3d2d4096b539245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fb3165cb7f730df816dd5f945fd51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263611e7a83acd56264f45a9e774c90a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d354e6ed0774523ee2b77cc1bab06f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785234171e3470ac333b66933eff9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111c15992dff96588ea7e5cf03f59d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a1b45037c63bf899b51b4a152d375251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c9bfd6d3c76098a088751de17867252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8607a4e44932aa81bbf76cfe66cb548253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87a0fd433b35d58022e94191211efa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763203b47f7dcb3f5e9b5885983b9e97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e62a59b4164896bd17addc20b8476b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063f1ee001d979359d18a0a9c212ce9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98e9d8fd9ed0a0d9874bfe3807db94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263058807d91b1a1a178b6befb1eb3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56559fde37f9dc0706cc840e67db27a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5adc5db5b72390c36e5a909199b8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15639c4ad79864ca266cce284b1432fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6860dcc61600ba3c0b96f7e15768903263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715001074f618f1e7b64321a417103d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc80971413dd6928f529a20a9bcdde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5cfbc6f5d0a227be81777bbd33c90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c735a311c7539e9d7a6c084c4f261267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf36aaa66ea66701a516b43fe4dab44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b409f2c8988b9abcfe0cafe28e2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d93dd7f1687cdcb5ce4bb5f5063c43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f16271865a81488e4cb3ca8ff99a8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb6994d643bd25109ead9edb15934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e0fa5bf0209fece81ada2af209b9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725810cb0f225c5298850621dfafb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba3db61ed6b5c23b20e12da504199a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b33a7a6bba3b51988f54f54f7823e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ebd7d3ebd80a5e86498ce83b8905277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fd91d8a3217b38384b1440c593830278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d14c26c8172a9040be8de1313cb85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3875b54672f3c5f0f6971f1786b1c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb68609cdc9283bd8dd18db2474b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba543fb4e1553968370cfb36adf8445282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484fd555879be41c7b98c18b94d7bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953c168cf3dd3b1ba6e1107b765121284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e0b604acc00e27a2cec72c02a0ccd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b6a38bb6e07459d66c92c63cdd9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6cede3e3a977eb53449c380a0cbf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18df6680419ed76fa0ca2923289c0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91520846d76035a247883e3695f548c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d02900d3a77f6c2d3d7aa61d279c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505216a7dfd210d28cb89a124d46045291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82c51bafd2c7a8e4d38eb098c2687f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed9a1692cb71de403df552e2b0273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eca2afd4baf2e6f27991028c74ae87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2a2e03d7391ba620e9a0d50598568295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081917b86c3d065a8ecc85329f1b82b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d361cf2a32cfe59103abac5c8c9a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357730ef21478e8bda09f4ddc0fecb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aca4facee93f319dfbd2f8ff37dd82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a58f9e2a2883085bf6b29d1db5d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33414af055bf3cd9291d7ae2baa2c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25305b8605092591f2481b08b7764e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb1f277bc110b7792fd2e871aaaa5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f24c7c61ecbf9a87ae0384e8117bed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73785dfc01deafc5583f95b818871b3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83464e613699e625fa82dbf2e2fe1bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0cad1bb4553500b2c9afbc8de415a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7abfa77d4f6614696c0c1aa7724b9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb43948cae320f30d9b6a4f0eb004309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54eaee278893158d97d05bc48bc5bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08256c56e3b65855548884d515f998b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ec1ee3a2d390ea7bdb04376693716312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86638b3f565aa3b912b3ceb6018f20bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747544fb269b72cf91ea9988266b28e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4527e5827a56de1755ceb915943c2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19649cbe451ad9bbc5a9f289db7e259316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc846b3c74a4572c5ab41b21a943241317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad8421b410108e9701c45cf26b8d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8cbce00f7da64bdadbbc24b76fe3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae870d56bcf8e30cadfa8f6e81008c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15ac6a9851219455b437293470f7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bba28ce391767502148f611800418322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d375aa74384647f99e8a44ef3e618323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f111c7f2fe52ab510a8e881e6403712324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf274b840e78bc9077f7533c590725325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60edf6fa02b376309e78017a90704326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a4511a6e50df029c3db8609058d6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd63b1e3c54bbaa2d138c56da978c6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3c351319e866daa55f893340c577a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5b8b4a3943b517c21cf3d7fed3cf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175afe6db7c48b182e1536658b7ca03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cf1d551b99dceba0fbcf6b66915c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc02268ddeaaac53fca1e4d24b95533333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3d904e4e7dd75f256adf1f9679159334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3f762b092872ceac675b77473b71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6f72b7c43aa120db1c1252ecfc086336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22fcaeec7e33f10396451d8dbc132b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2b2659fe340196b45240cf0689af5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5e66d94541cb9cff5e167dfea12a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a209a6684b1be227cf8882d2211e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2c00e3a3f6c563738f5453e69d978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7e26868aa8960faa5df74070e0ec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed1b882d432f7d39147bced92c962343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b0006bb5c91890b2d29f011f5644344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b85485874edc4b8f5dbb9f9c66dc02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02c0bc50764b4edf416a38c610599e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc974b2b398894a7ff964f07c4ef57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a61676ea044382f887d98847afe064348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce46090ded3c6044f019e1695890e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc115449f85bc195836ee118437268f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3e4e5a61784a1eff2937f92bfa228351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aca1e1acffa6b2fd6c149c15fb6726352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c572df9379811ab4cde25e2f4ec6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3162d8d418bdf2238b39baea95f0d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491aec134d57396ad274079b3304266355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef69a716850e178cdeb4ab5fd998c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e1917a717020915cd539f5726ff8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f66beea81f9277d509aeb0988570f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09377b877099ade9b757367813f733359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b34e4222e3d6bfafc5a01f19e536e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260468cde539eee6552d76840e912ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b413a74a96c8110547d18af38dc1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887cba7fe78c0aa872f11c9d970c904363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb57641847bb2c36ff2b0d651e751364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d20446d0cd3a126ef8e6324463bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b90047850ecbdfb10912fb28fb2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad96b34f2fac0a16db0016a272b6c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51139059306ac81c19f4f2f080b847e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2469e7da4f97992f742585f694f06d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b590b0755981bff513aad1528d52f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e999899d30074fcf602196defd1fa8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ef121ca83c4066450acaace4a4878372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe61ff8c1b0c9404efa9d621aaf4a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053825fc9f123dd946f1f836b504eb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342fbb2cea1a379d7aa6a81feb96e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10674dee0ccad37a5845d8a587f237e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525f54800dc0ee00e869d89bbdb30e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d79c33f9600ef71e5c7c8766dfbee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a024faf0b584e1bb3036e1dd4b845379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0d0acb0b9a24a0039fb4ae3985686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c4d6c07d0b3794a2a0679fab832f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d0c1a5e04da8fe092732c4deaee10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323fdb996e984ed313c6b8ea0f4f1f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c491b14115c9c9fdec222ed253f3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31515c6c30a516558a918c0c2181e51d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015f70f6af541c8f13995ff0177e05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e605eff4b1536f842d937c76a5c5dfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582f8338f226dc3530643f2c46b64a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d69fdb41ca0e2003bae7b5cd97ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c310626495c7e5b803911597d19ece390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f60c3392905bed8629df57255e51c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9db52a20faa14dae28b0e5a7e7acf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66eda1ef816ad0b2ccc1b82aedb110393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af220eca3de0d7d376633ccbfdbcaf0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17512a1720eb1c44d15eb52fe574e38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34db9b7906b6ed3c4e75f6f7170a70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0592bbc02b7ed7ca711fc8384d0cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617d46861671f8c25f3453b6314f62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc821ce60f596f39a1ca8bd8e3c24bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b571fe773c3542be5d24b5c80824400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb2321648d9fd137d7445f4f00df67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc57c3ef59028412057a5bbf9a78d8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec3d70e786598c09c26f47b8c27d27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983be6be14119a44ecb9d4a368e7390404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55450cf263cf126267d0f8d4e43373d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e338db9413a5bf88ed76401f676f68e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef914049741afaf8f79e307eb7544407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6313c2130ebfec75fc254cabb9982408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ae3f98d13c6198992fc0d9780377c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248cd40748788dfe4ace902e47ecde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8a958a10cf63d11fddbef8f9e89b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f3e19afe7f14b3ce8999843d8c05d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caeb37c2f3dd19227f60d039b18686413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa5ed413a111b6000ec14941953be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21489362139cca153a9e7423c4ebc81a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a9e6a55c8927d898687c35c965564416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ad6b6adc47b52735a32b31236898417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccf2904f748a775f013ba9f421e77a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b50c2947375e9c8c62b8b7eb149d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc6cf0b41891c3d5be317b4467863420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe93b1acb1bb1b1cd77e70ac805e4df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c504a3aa225d91765e6df5e83afc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a503277358b5b83ebda692ff6d7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad749edd9e68b6633b647a93740667424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab5d83b6d5238c80693f5b6d83c76f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dbd0cf45ebbcac34d547ae66cbf94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20402390a28d92d5c91e03757328ac6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9378a489eba75e05ae70ecfdebd8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87291e1a5314f4946b7bd04127de35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b06ba1e11746620a901491394acd3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af6141f7c659fdeedef628aa06a31b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6bdff27266f1de0433edf16e60d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9f74a81419ee5272fafb6c79976d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df1b96433b417d0f2090206cc7dd14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed3f2f82d88d36e78fba89622b605a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8abb18755d760bf283da200fcfe8d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1315d0a6b33e067fd463dbb8f8c211437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bd3205acb2802a0f2ced406609ef6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909433f3431a5ef425dc3b5fb1a52770439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305e925ac66871c4a03d23cfe3f28c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1be1fc0d47ce5fb279513450745efc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f1818e643ebc420a50eed8f65afcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e34ca0734b625bdfcacf110ac87c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5457f69083d92697cc626599c6cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea20017efa790bb0979f675813b0dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a831cb7f22b6dbce66df8cf081e42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2641579894144dcd03d417cca2c7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8196fbb7a2f80fee377cc49c065c118448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6fcef642207958cba829f8abba75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11d8bdd357490bfc16633a54942500450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feebbc56f2b94003c86e971ab42bb18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25909de40e13859633d78c38193073f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff8071a3be30c1ef66e57673989e8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c8390d119f9489fcae8a4abfe1229454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f72738e9e74ff5e67cffdecc5369b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1b3556189db556ad120fede1714e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d82514b9bbe0fa95fb915622383050457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1f26d9935d39ac4e521550c52772458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d017e2a703e45dddce2b1a15101f87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e519f3ab053d09e9d075aa860c62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d964c269d04d707fd63c4cd811eee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7b18c22fa037fb9468155fc0ef16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0a18de091d670afae561b20eda2ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845a0fd62c3cf044d9ff774639a6386464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93011d0c4056885b359b5be7d1e69734465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d726d80217409eab01273fdfbc6781466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc6a73c357b322034b8825c1f0ab7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f87c0570b073d44ee347bb0eff52d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b9d45eb7d1b41110c1cc69560625469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2a01e16c4fb387d778a882aad228d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0890df1b3a10ee95b16babf32ed2fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb844e6ae431ff71e58893dd179016e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff2fdfdaed3568ba1692cb71921c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433a529b5b30201d21cc91a7623acc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e1d6c555f71f8df3a2e587010f17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd330ccab5975fcb7436abcc6273f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0cc3b04ac0c64502000c50fe3aca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764f7749f8e4cfc4760026006adaed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822cf7148f61b720fe8a3bd1d20c1d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4fbb708bc3f975e15cded4506d290480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036a3bf2307668feb92436447410e01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b650b462e5d9143f21835e701c1f71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079513d0c9438321f0b77ae9eabd61b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf1d29e9f262733f9fa1530356326484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0c0c9296de665d315403042899699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65c8c56be23d541f0c933c2a5238b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a99c0b09bc5714746e921a3461c7e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e28c0aeeb1f428d56a7f9847f0834488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca21f0eff4b49d06a19c1b26d52e294489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d12f6851cc594a17a546905f9adba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f482f9d4751b2ef0d40157c3ee2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb8e47659236839929d2e4fc1847fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32188a157c796b00bc25bf5a0eaaf1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31cf3e9b745397f36c44ff1e93b988494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4805205531c9cbab8d8a19ea55b4ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426aae712530f00fd3149c78a313ce5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cce42750b6a097398363dc47c8857d497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b021ac0e4ebd78176c5e0319b29181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eb272cc7c20c0c5cab67380b7d6ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6f28d5b5e083610411e6ef62538e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450dd044ada5a30f2a86ee2db1d5254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2f643881b75fc1fb67f99616b57f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efa995c69474d59f8fd61774d439e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a1f13dc4879620947311fb4dc1e287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd81fc7f46545e7c67e7bb51992a0448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30742efdcedf995854e8808bda73bb2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c876af434453665e2784bb84cd5e86410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe57d4ca8cc836082de76f3b3d3e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259547960a8c5abfe601cee1ffa2e1d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f39ca0a0d3b40e7edc7d9237d1378d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391070ffcf92bf676ba142989d1efe514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b40b5db1ee6fd2a8b7010ae64f66e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fb17e835e5b7f479d5cdef6efc9d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af6019b01888a1ca5c89f66e89162f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff353ee8ddf78e09ec2891b0da9e9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b25445d6e6ccc6ee123ddcc1dcf5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ed49791a15b9437ed43b9ffe35c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfddb25ad9fe3e048c8d8d1363380121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8fe66404df99374cee3d938806c5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ebaca312895d4d85ca77bbee843323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09bbadacfc65a0fd284f807cf70f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fcccaec724d74d9620ef8d168ad9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801fcd4d28a0baa56d0ec6b59ae07f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f8d8c54c2348225b1120d55e106a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0aef4a29fce5520dd48909164ad028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae2191ea701145bde3c1c5cc38c0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17c05bd5d0a613311ff3d04120628b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747791ad9ed1fb9b562c254895f4a6fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e4c35d2382025d540b882889e62dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eadb60ca773db0abb8732f28e6e5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf52c34a83017718392ee25f7ef9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d941deb0088fbf46d9d64f1a5d816c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feddd91a1dac94ada611f8d8ce8afe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061a2482bde7605b44d0bf1148cf49c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70cd2818a733102078daaf1344fd1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e559385c3ade42400c13bb7844d30a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba9455f139a98936d853885ec2a0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d2cb78bf5d4115715f0802c9e436a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b88401d130e0b115b51a447ed88c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9306a05cef9f53146a2311db58cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc00048af301dc561519439215892044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b4173473398f87459d283df15588045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853bf30647f87ef92f5d3d07bd180f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e248419e4b679dd12527790c45d23d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c6ed934ed0acfed79f3bdf3e2374048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a79853fbad4d777fe490e8b7b9ec849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73eae296523b9592f8f3b89aaa8c7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096022f5da3c9b2751e70d6bb468924251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d4cbf40ff54980f72454136ebfb8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f95c981b78d695894cf860d9e07353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60a78a631dd4d6d0f1c8e8505a9e2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54e15bf5a30d50d576c7621ab5f28355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bceda29377b81b2c52a70247d632ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ab66e29f2e4317a793b1b252397857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6200126f504d9f1b02a3c8274ff058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae78f17e5ae943f454e7bbb6c47ecfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884cc74f4e0fedf2463fb3943b8bdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c1d40cd807075d9380745bfa405fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc189711cf7a88f91bf67ad1c2ec4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f87a29bc2d46c0a3d2d549ebfc9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e7b81813c060652693b6174f461ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f6a59e8e51a2876ed7a1228f89f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d5f005e76f94d1ce30e2e3d132dfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c97a67710351d9a7e299724ad08cba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702bd33a8239462c960e07605c3f9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a81a6d32c28d5c0adc0c599c537c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a9c9bba6638bc0239ac5441dfa7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe5e8d26a068690e11f6694258e7d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cc36fba30aa6318860e7387d51e6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715af801243d365da2387cd0b22ce373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5d6ddb8b663abf2d1965e5589165774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431cf6ba4204f814a66c496fcbbe7ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25cc77b295c2b18be1b57e54d8faba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2202953b317150232119da507424df377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29bedfc166d2a5db5fc5ff09d6b98378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0a0cb4bb31739e21892b1ce74f9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd219f964261fcdcbba9ccfe2111f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e012c421515512dc59c083b52ae1c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf12e54da0a7b5ae9b82695f35d6b3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826fda523f7f410ad1ada87617adc5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd416917d201b504a1d3827f0935963184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92dc30f4ee1212c8246a33953efcc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c27d04a270a58e7f41f6ff475a6e5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31954a72daaeed378b5a0d08b194c23987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109462b236898e63f80ce0529165d4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ecf59742dc8053952be0b9e10264089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e32c981416a9b042331b2e0e4309d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7584ea35d37f53f2cfde1b90be7a8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448447274d2ad186af28433975cdec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a522aecb4c807f87116dc81c91e5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14ce0eb742d6ebbf19a547901ffe8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e236870ca9ca3c74ecfbee8a5cb4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4fd63a5650b2fbff06f76ed46a2f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a0e3c6f116b3bf161f8b5f1fa163397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe1aed783cbceaa4f8fe1abbf170a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d1e975390512909a9944e7fb673399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447dd1aa8d9bbfb1b9d569a19f7dc20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc920daa7b623ffb2edbcff94d28c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083758b582b33ba3c22cb88d17247e9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f21be1e918989425fa4058d04b91b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41093564995b7e07f6417cc401fae771104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a42df85a478a3e4bb13e59fdf2ab85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266bb5470084d8297415adeeafe2abf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344aa73cdca7f27fc387267b810200e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8fac099b5b4236cd186e3a94d763c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ba5ec507903c6557a065dbf32aa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62b3afc9a8cdc8b42b61a1bff7b65d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8cfecdc433c0c413f46b17f69496b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94ff47f79cec03df240bd2a11ff547112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc5949e4adf78b872361e72b4b570c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee481e9a0a3a6f2d774355772a30ffe3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d6db97aad76a0f01d85d005d6f25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b89dfa0b31e57b5f6ad10834b33c53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49d4955664f12fa96705144b27bb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd3c115cf3c6f5ffa226d76f114115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba0b75c5b0b9526544aeeafee9d8ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6b2ec99d20e51449db03ba3304edc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee1996a168afe055dac8e67db21d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910cdaf3d675af5aa144dc551e0b546122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5faf6eb792f6b000ac70da882e2038123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535aac6cfe6e655a886a5674a3adac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327928bf91554da686f34562fa9475f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c1bce73d7d47c141dd1444334527c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52123920bdc932f002f0b4c4c9f2e12b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c1deaaf66489d4ed5b5a28ae5af8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2460242f875a0c2b1d8df7af54c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782a94090e05dea003f54cacb1f2b90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a87c9f97a587f5e871494e111bda1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc33e8ee8bd8a381c4fb91915096bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b269f65dda7008197a7991531f00389133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8131cbb172fcbec5ade4965dc624d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4817c0d29985ba4efea5104f43ac44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e10d288d6f879dc72b1271092004136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d11d9c8ca7dbd4df42581d01b1516137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e971a246705385dcbfd9d35099f970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4010022b2eb2ac43d503d97272381c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400b3f2c190296880d1d51ec9b4fd11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1763a2813e58d7a5eab90582381c8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dca88ad2e7b033d5846372ae8b4e2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1704e86f86fff5d44b396640c69b29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b24452b3ba23c51a19ed75ade9f41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bca48bedb4938d739e0555391964f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee53e94818806981e5721907c19fe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b1705df32c8b97994389cc4643ee4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9548a52e0141404d8d9420b4774966f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756ecbc665ca3ae77b1b3410e6714bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe50dbb57e8a36f097c3552918c436150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70089cc30552e94c426d41a1912a43d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a600f33f35e235b0308d86b2363d64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5931510aad8e878df9b3591f8af683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868cd95c2ca79fb6c95c0c0d362bc42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e6fe20b17f956352522079d94ea99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ede05b1f6c59c42699fe04de39dbef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9942ad51319510d0cbb0fc0a4686bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14459f0ccdf85b275d9dfb59ce8f161158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26b0bf1fd2ef555131b5ac7f6da3e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90762a8661556b5b00692e94a18a2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12da321ae5bb80dad3bca044f91ff1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a48df558d2de791fb3c3a025d1541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d794dc6f0eb84a2c2241d4cb502f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6a9d3f899ba4ab514d05a65fdf4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4d601168ec4bff30b7a1873a8df08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305b74d0eb520864cb3214a0a118882166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe07f0a5ceabd6f03f32a0e1ed8f39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a330f80b6bbb1ce001a71ab166f6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a594ba96fb86db49d7567243602a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cba705603305129166afdffd76fd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb64f11208c71ac7fab6f691b3e9ee3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0215d3544a1bc281760fbece3ec4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7a9c7f006feca694bc51764fc34d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37367bf0236e0dcc4eef0fd4e5eb2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f87a51d7538ae1984dc45c5fc9cf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92f7ed26ece1e1d80c802792a6d154176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d96175d47c8236e544e3ba7d01f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70209d8f23148c93e7a2f06ca7bea26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34344c25a6ba04ad27cdb4b2c5899f7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f2be939b225e3bc98168f350214c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974501c01995a6a6c417b44e46e91f1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5d9a38bf49a24545cf94b3747d49c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd88e0c35261852dc8999e2af0d1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73479f1aa96e26b56fc3ca8a5d9c2427184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789344c5316083a91c5893af30d6ab99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b24128f13bf5e187d64ad4c1544f90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211681aa07398dc76c3cd3a87f249525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1b952a4cf7e36957e7834f676ba40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2cacbdc412e2fdcf3d2d7a2496a88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabca5da7d6f691c4a2f1bb42602476a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397e193ddecd05055d14c17d3ef764a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92253a95e70477e8eb8c1398c1fe4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a42287e61063371f112239491d8b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd01d833dc2caf0fcbecfb813bb7467194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3883bd8d4abee7f38dd0058d6b462195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9db33928e0c443d9806cac304afe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e457424cafea1627ce697cedc6c5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e08bb9015c5ec4f77425c84e33feaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709c53b5476a12ed34a8276980a8fcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7866985e306200760dc4d3f6378352200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f463147f01a7a4e17a0f0db8513327201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7880057e4eb113c56719891414040c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54164020f6cec944f9902a0c453a0933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e9124932d0727d36b9443da3481ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51277efd83eb982620df2621eeebde49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ca8ec52b0d4010d5222dc6371c87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ba7c989fa620baba417eea5d2f453207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc61e359b911aa2d96047b40e1fc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4f027c5f9c41156515836fd86efa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371941450009dd446e6dc78ea7fc4c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8fd7ded4a3e6eb32ab00fec75b1cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e65b270c5ac14fdb37a93e2dfbb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204cb8f62a38f0e580262181e2fff25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accba282d778cd890dc3422cdcedb73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964bd7b7b02d4ed7d762914b7c13021215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce58560f9f6b9c8337a7645420baf96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa83ff4171d32719af80b371e7a523217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752452df61873cea6375f005c53bc21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a33081c440338be22b4642761827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454abd44aae9511e16a272e71f57e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ad712477f61b65bcb274fbdf4ef81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac9bac1b815de327c8fef4abdd76c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0334f4f65ffb8cdb0518c41c3d458223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80313fff43f4935b878c6ee052e042224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a80be10c38051f1258892ea6de889225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739ba24372ea66084f1b4a23147361b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf098395c5f20fcb1958824a178c8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a482ad75e70792398de355077bc1005228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed595cd89bab94c62b673a5f1c0a65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e95ebc665eea99b46e869a93b0632230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54170aa78abec2d4bade22c248eb7ae5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf0740112765a57029bc3fe3be6f0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902436c87775a25406172f1727cda2ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4583f072aa475c7e77417db5177e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35749bdc4626cc2203ea93747b0610ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691bbc8b40887cd68effcd8dc15c1c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1951c626ef66fdb182f1eb8997585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73789209de13d773645db170dd99f147238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c068f801d5acdb73b337bf6cd882239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eae9eb490bc95fb97bdc56209ac8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee5507ccc3458d5615c7a84c204c49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeba2c9c5ffc7ef4e0066d1183c0a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb6f1901ab69a89e3342900c06720243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4eee16f69386bd62f71525d4cfb61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d8d9801f7787340c326cab21ca302245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aad474a435f125c78ca82c8abb137a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88340a5c5318270fa0bdff0469e7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f93eedb690ef780c719fa827b0b03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddfb461ab16571d49fa5ac99dba997249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6455ae489de9080c58d479dd95940e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205985f81d1f618c7208a982be1fa392251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6737fb58ebead108e170c172de177252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfc54f98dc20b98b3d463340e545de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf78a874c824bd1497f9bfdb5e2a700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc17e6e1098a4123348cc3f038e24d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d899e4b53525451d8312f71c6cb3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e293fa1f1543ce7faeddd17309a0ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274fc502028c6c5e9ac28e94c3441f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b6eea7287a386c3ff5d30e7f524ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ef37e996cf549c1f66a8106d52f68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ec1a6faf7f6f784f4dbe3d4a76bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc81a17738f64b8f1dc4707fbbf0f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb27b713a2f988ca3812c0f101b1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dcea2853a62eb6cb21097c8f27c0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18004870b6c787c7b0bd346bce536de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fbbfc308c12545a15aecad06b1638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30a6128ed50f5b3b5b7947fb2ab08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee3b5199ce4a02e46cec61dd3b015268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c6612cc558512a3a3647ebf01e55d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d01e33475922daf5ca458550c11ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817196cfae5aa13768d1365eefbc9563271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918a45807ea5b8445b72718fa2b96dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee49cc18817176d794a06d16086336273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e28fb9815efd31a293998b5ef7b58e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05809082293e71a45eefa7364d42ccc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378746f958c63d57de1e168a22b60f5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd73ae7bd36f0662fc726824f0ba23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85de476bd955db49f19969f27ee7cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc13968452f6d4c98bb9ba149678ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944d83dc5b84b05a3d63256260059c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbadded1d5d44ba201a82449e1d79c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013bb404c78c147709af8ecb9e63d04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965956b1c6438d5e0016524f93664e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a2505c70b904c3ef39bfe723f668284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb958726fe135a3898f7bfbefb5d0a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29298bbb87dd782f9da063de3d7ff0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0bff14fc7205d271723ebffe435c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef069774c98ce33d7802a0f0cc0552288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78b91a7f6823122126481ed172c0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c586e7aedd106d9c5aee92e652cb02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d05eebea6105eb7444ed1adf553c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabdfe75fc252caa57123a4c62ee5ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5b5d95f139e8dce8cf807c536cd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aadc12fa663cfb6d49bd70f5d6985294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a5cbc77358cd22d8e8b2ea9032cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75a29bf2d10575118e174724e1fa0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e139f782054dd3b10d939ab3b2ade297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e626a531136ca2875699d6d0677a917298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4fca930ec895f217070ac95edeb94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c00e5cf10628cdb898c8c0efacd02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885790d87afd0e468d82c8399e49ed8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48741523910fe6f926d76c6f7f1eeff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1ac977385d53ebe84185a880709a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985143a44b0f12d760735f83ff46bffd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeecd9b6df6fc7b08f11110372bc1bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e417120c475da737a9fa9d83059dff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a1429a9201f8f749d1d4f5a779d75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f6c0b9d9ac42483b0e6adc609e8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580a84504d690547c08b5ecf61bfb53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf18cbeb0d34f36baf8552fa32de12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d841cf529583bce2236c9a4577f0be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09509d78c7d34d3b9697c3604ef838312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a278972f5b7461ec2a6d98c6249a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde436e92fed60b1a413f0489d1154314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf9c88172601c3a84e28090885290a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653306a27d6a35f3b9e1f9504cf10902316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f318d952933b7c7bc432caefa4c9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e94e646aa42d767c2d2433f240201318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86fdb7097a267b80231068f60f63c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e1f47c4e1522828193cf48639be46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5edde88994f78777136aadba02c84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65f890b52b03844883e385b7c5483e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92832350a156442085fc32b2ab3de088323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e74711f16cdef4cb9d286ac197b31c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4778c54db813d269fe77f8740467325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eada6db9ed5f67f4cf10ef460120006326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b552a5a9f9682010aa5a11ec0c8d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67205df50fc2957ec2214d09c829edcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d236444dbebc059c1f34e8a85666329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f820fb263d6d9a0377692e28847595330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f89462e1430c87fdb6335d134e78d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd25745deb68cf090d5bff7586ea19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172fac870d3ffe3afc6848050cc0c72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556362595ff37538f4dc29b691b500f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ab35e35fd54e59680eb8394802658335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddf27cff27f94bb4fe01dff88d4d2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e370b2018d1b14af397347add3b209337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fa601b667576e613e5def2e022be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ebe3f4db7a58315d006ca1c27bf55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a131e3075423cd98460c91ef68c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac467df10e459aafb58969f253b835341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a50e1c122036a75a8be6530957530342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584114565ed42fdc5fa5d79e0887cf4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa01ffc11ade80866b8e071b1e6e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86158390c3b348cd332fdf6d4f9ddfbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9344ca8eea46f9f7a5874b7bce29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4147bbe69a30f3c9f8880b2585a8d57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d0171546dcd728344500c2f324a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eafa4a21c4fe862211e0d829b75e2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c31ea11230a015d7640cb58566aace350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee370a8ab13180b0051970dd3f7d2886351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165891ee2454337a1de1077634e974b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508f0540b933fb60dc071ccd3f7f443353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd58b49f0f7d80fb8bf92d6c41262e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f841f7df38a007f1f44cfe6be867f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53c9cafd2f0580aebdcefc7d4cf1a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818b8953d35516268cc58c18a2284af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c07bd20323b97792f4a09ca3853961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078bd1890485e37ac3d90499750267a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358d2eb866e8fd701103faf6777998a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db15ffaefd94f9380660d1968196d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14732a4bef8a6b0813d69b85a968ed5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda87e9125239bc04f8e0d2480d97e5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4438e319bbf4b624a7f6f80738fb7ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1b1e608046c6101992108cf0e351b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44de343e4e3f157d9d5bdc5911712366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e000cff95d9fea25fa7b6f8401e19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7703892d16d94e78424edb9c768e1f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b985d7412278e27a400665ff6c1ec2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb41db5ed7c7d8038e42ad584f1e29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa6644d3da5faffe631015f7ef998371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04ea6d431d9cec722dd1155e62f02f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2382427d1edcfcacfa1f2c524086b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39761c1d1e44c35d750bda4fddf13d60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2b25a8d0e9024f3e17532aa7de96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efa055ec95c1deb3f19d34c7ad2da3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976baff72cf11931c0ac9386cee4472f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d5294fc83174b539261c9b760d9ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a95a2a118f4f88224854bcecd897b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc809bc55e332cda192b6ebf0acd3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89475bd7abd0ec93d2d32b31259ffda6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a59013b8833411fb987425e7babb0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa41ee1f53a2cca825628a9f0fed5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf49cbd403965fe78e6a64b8e5a0b8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53c1e494a254656d3923f0c9adf6a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd396865cf8b7e7d7944867feb8a01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dce863aa39e2832a68ced3a1dba58e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057cc0fc784cdaefd2bf4f99339bbac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c77d23ad8a1011c90df88b9bf82ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a6758a13ef1f4517dd83febbb85a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f99728fc7f3af94677901c65c4e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887f8e8ffc98cfca7d331c7a9c62b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85dacd31174203998e4e32ec025c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28765d666cf0f98a40863b6bdd13e854394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd62ce1a02c385ec5238d4fa3dba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014412d67c7e2b55b9c064e0e8f0979396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94c4da201dd160c52af4d98a8d7fce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bb5dcd826d7c3cf3a68c7c88c1132398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b72e67850a59ee8bc09f59630cee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d9ca612d46b2ddecf38382eac84e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261352c5609991cef6e83681b0c25ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f975e5f9e3708176bb501482f9ac6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212efcbc8f0213f5080ceeb514bb6b3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ad25a481a358ff002df363dab4519404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312aff88e5a9092b04e9f0bf7bf429b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391777da058973140974fe6280019ba7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf0ddf57a5f47d3e6276640f59d3da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02f4eb6b26147c6a08da6990ab09b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4329a790f5d52dedee2db6986e67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8f5af0def604e88edf8c89deb757b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a698d9410eb79e7f6916eadcc65a50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5077f6d80257ddaf9545fb03c36d2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c31a307912f5b44ad1fc4ee71460d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799f43161429828202897a11c549f4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2168a9596f2deee75bfdbee0a2916415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663ea6df0731ca0834a3e7c3750d02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09369a35f0ab003c1e39e4f26e4bf98a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5463e45d28a4f0f183139271670fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba09997730d717fbe27ecd5783d8c21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143cb97c668c0f61de986cb8fccdf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c995ad9f43a41ed67a52ac3ec8904421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74348010e20e02f867aadba1f0f70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6582c510cd88cc16c8d8ac8d0bb1467423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936e0fb5a7d80143dd5e711e8456ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2cf49061b4926ea5a44c92b62b0a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced375ff7e30a982ab7f053b9a73d0b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86393022f7ea052677b993803210a50e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e2062d1e33c9dbe09ae3ce277b6e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ce5441ebc72a3daf976388869b008429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e3cb6a14d71095ab3c474d1062a25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1e0678d5450dea83f74e2d6d5d1b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eaee5e31db25a423153b8c4ee7902432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04115a11b3622fe471d290792066d073433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14695c5fe53e43b97f34d02c5d695d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ace429a788a950857de93d1a5d00a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce0e89c90dd006460e224432193ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973dd196aaeaa40ea36e012f9a44e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13fc2457b08bcdf6b96c9b5e8dde25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222bc32bc0e3521248e691ac2ac63ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a1d66636aaed4a751251b3777d27b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec607fe6e95f1fc8982a690147f93d76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87241438fbbbc000698337a8628c197442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28a2eb47eee3afe319c73b3b064ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c5c69aceb1014c47d2f98b4462e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1f86bfdef7b6e07fa619160d0bafa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801e5dd53af4aeafe59641587918a88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb64c09168416cd5250d319ddb1257a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d6cf8212cdf75a376d69a54d63ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df6bb74402b18a10774833927ff9eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9179484515854745dfdbc1cee22e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f71c7ee939ce9bfb0a50026418310451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446dd1140375643346fa2a13be5663452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf99bc3a5f740523d4d478d6a13d474453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f039d5834796259e42317a9662fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35076340fc51da13a73e48f469ec4326455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfa4b2497bd227d097ea621fac0b43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d8287c9a9e6f2cbeee4c9687a6e8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60767de0b6eeef6f6cedad0792fb4831458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2adb721ebf935d55e833c4668dcb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f7557a5754755b51818182186cd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8254c27308bfd067548f40a1df69e06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9304d060a6ce183a5f3ae1a6e2f208462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb249e120f3efdb43f6f8a64a58588e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eed0d1757195c0cca020dc81f1645464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addabfef6c5b3a2c0b6e934cbc84a7bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0680f8526baa9231fdd6c159bbbcd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff6330d34aaf41c996a065a136c8c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65928415d5d754377c8c0a562f9db9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2ea5fd06b1d7ec8718aa8b098d52c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eef0d3f69d97b18b313f933b99bd84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6396451c1a4a92c4456fe61588894471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41780ffd53815a3543593b517d9eb8a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444357a14da33ef4b05cc5ffca61f27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d465b3b490850c4e4ab5853769a90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134c7d18037e9633694b368f2c948a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e032d797f86b1f9b59ad64e435358b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9bcbb8f1bbb5c885d71c8b171a25477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>