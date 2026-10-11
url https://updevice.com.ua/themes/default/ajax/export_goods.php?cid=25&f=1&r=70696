--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,119 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1057,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98481a7a1c9cb0865a214862513bf39a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c3cefdc64f170a6b12571192b8b9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d22ea23c4b638c25553bb0839badf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ef9ecd919bbc0adba575d5c49ee9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b4070a9530fb122de31139ac12e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbc972370f54cf86083c28e5fe91a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e9e1e58210c7dda9f4a3979612857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3e9332f71a5c52620cab3e6b404678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af9dbb8a6a5b9618df8f8c7b85ee29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e9c4fe8590ce31bcdad0c85473c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837560287ab45ae6721f291caaa3e3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969834fc8a59aa3b466cafbfa3e5fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d26a7f004d888db295b16993909713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce98c308b7dc96e5b5e8d8ade862f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473cae1773951fa003e4ec0211c475615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c72ab10515f9e8523a4abebb2d549816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca83b63c1af0818f42b5ebf98485c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28389f8dfa2229d2792dd70eaa7adfd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda6a5b04309097e2508dce935e943f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8f397cc75b4a14e2ca52a7c0debc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa6769bb218244860cc0194e42ae421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62d18490769cee92c416c76dba896e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ebf73a4ba16858282235983abb94723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13722d8aa56facdccf73d111edea3da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f4c32be3e90b3554140962bf9c29225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd949c60b6a9034bc31d6ab53be73826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1562c1257422a66c9edc642386a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6f23c0594962553516aeca16a84f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc92c275d94dd8cd19b2a4edbdc5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d24cdf4f3dc419402858a0c2c808cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385a77d26940db0da1dea22b7f97f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86e7b318d0bb83806ea5a8c9e3dff832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9651605d928fa212f1e5f6f22947fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d4846b99f38ebd3a99fd680c26d6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa415849c3a89e9fb38823ebbb90535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735846ffb9e25cd273973d29882946b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4994314cb8b96a1f0626ed0b9f39bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca90e04bcb05e0ee0801e12a684f91a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86be88b2940ad8e56b8669b7d3810b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a740928912c1c47d1bd70cbdcc787640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca942168a35fdfffaa30dedd0701c83e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9e4db6147f5759c8fbe9dfe6e236d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb623f79e01c0a5a3710f20133e97e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92878691483cee766c47e7444e66d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcf083c30353a5254f4f2e6732341745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2abe96862ba8a572f2e7d7a1656b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c45529b91fb5e568d423590ff6aff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47413332db87d7f122bde573b85a64c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715da9ad5da78cb2c78140e2c1440fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d34af61fe1a4a21f14d65736ecedc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d4a81e5a03582b8ad01b1f39b670a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669126915da68c43af2d9131f4f124552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feb893c807a8fd8a75ae72e97ba0e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c29478bfcc3b95c6dbb77aab59ae454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15072000288ba38721b200cf402c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f95b2520d526bdcf1940a7270150a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9ba04d7ef9a4a2e83a454f8af48557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df370a47235773a5556ec93fafac2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968906ff1782877284ec149854ddf2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25dfbb54dd0d12af07337ee165c79d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34c7383854e38e6970d75dd4eb4baf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feac99c54e224b090878f8cb1584e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb85cf06ca63beac1285c3bc9e7114263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a0cc5f55d2b801bcb70688dbcfab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362a59962320cb1705d53190c08cd0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be19d3a130d5d2104b786cb7fcad2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95827e6de2a6a8902cf278bd179ae54a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3ee4b48dcf38fd3e80b2dabd0536f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0406f8fdae0d4e7214e8f66ff9b73569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13c5319fb207b2dac445babdb137970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6060a9e196e02ec7054eb0c56c843871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9465bc516a6cfd84092800447084172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ebf7d3cd3f1273294b221e2595b0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc795bb8d9603d022ccb393701505374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6aa1af2d2dd9db7d29702e30523c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35f41473de66edbdc900c9e34a8ae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5de44e84e112225fc4b01eddcd39c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314438c15155fe0e5737ab46fe9e7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283a7f1cfc0e6029f822123061fa81379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bd8a84a3de49ab693a41c23273ccc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ee6d76f845580474965a1b54e39181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf6c3a971b6076f1639a514b6faca482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a819370d4f7fa059a1c50e6fb52cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de57fca7fc82d03929387765d747584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22358bb81af4cf0a388ccd9ae846f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161196670c1c4b297e50c80110174cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293b426a3dfedc7981cc97be15dad8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802a2f17ae958cdffd221da1b86a3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8069b462083a32aa0988d318df5e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca329d1336dd7e3b998db3c98efc048890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d63b7f982f520f1021807f8432c0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3eb3eeb1b76d18458c1ae79e020c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439c8f24ea2d596105056b1c561f43893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01c058f73e713f8a0b296aaf7993c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663618b928a5fe5f61476c0bbbd7749895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7f3a5ff50196214250528b29f606b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53b0823d25196296a1ff4b5461c64697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32cf21237d576a0e218eb0b519be4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2d86cb88d9ed4916307bf46ef8f6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cede3510a8cb4fbd5ed8b86b6e56f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63d4e069a0c3709456b10a30f5547101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67329f09dc3b666c9f82819ea95e33e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf117d42ca195a4c3d8115cadc1b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d178a4e4a2a8a773bf5e5cee69b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efe1b1c6f13fe2c751da55631872fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47df72873c403d84292c83537548d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c915173622c0f0916cf45e83d36238e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699247da2155e349c27929f163bdac1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb0dc4a73bb68f40d18b04c1326b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd7429101e3fa10fe54e62777dbe82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b51889ac2d14173b1bf2c89f343c9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae88c6f0768a15bcc64ed20b84f8c31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad00360532dbd5e153728dd4baa436113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15773a6e1a8d95716d5be6a85b5a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c928b4ef37bb0aac4a3f7e0413f72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d2a6368a3da7ea782bb5cbaae24a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8ab325163bd1757b7d7946d837a9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1376b9c62e6428a261202008bcf64e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220bca284978b5f594dabad214d3649119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc55803c8615d7686702f27cf047a31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5e2702964ec6d6db0eaf3d08dc3f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb02d377432befee4e077a8ef882d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2759035e60b53112cac0df59ff19b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750406c051b268559ad131bcb360e6a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308c0e7bcee8aa21da7d775380b3cec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e03bb790852a6ba46bcbd889ccba0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de06e9272df75abda7e5737b3baf4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caff4be009c2398246905c85e4fd05f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbdb2b148c9f5529a19ac2012d964f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77040c4e5162edd558242b798bb007130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcf66c248341f20c1d912416f997eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065c9c5041720f08b154a4b0b86a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ed5e083234774036f1e1cf47f148133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4115861545a90c526982ad56c66924134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f0ad30f573a2ca1473d66be402b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2cd23388aeba1f446a9d8c2b80ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967879031cb4d605091a641cfc0e27f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4c4b49152cbcef9e0ca4bba0deac7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989c4d79ed34690ea712482de8e8329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77c96729ba013967a87556470eeac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d4835d5a750ea7165c00321c85964141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ceab88245bce48f2caf6fb025d461142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b690f65971ef77e6cf6e09f28d3a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9605d8531d1744db0aad8e6bb312a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e08b70dd5881555385834e66769529145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d4ca48c86986245450aceb156a204146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc552bf5479202b7c1f7e0420bbeba6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd85abebd1ab6673f8399966a5e1419148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98360875ae152db48c6a8ce1851e2379149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0ce8418003efaff50865b75207057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cab696d4ffba32a4e34c3ae9b4e02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1708b5bfff6ad09c89c54f497b09fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbb6c8af39ad52467a91714ec94197153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943880920ca679457073851c6417a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3871a8d7e970008084cddc48120880155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e21fc6ee137423e20730890e3d8d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d88ef4edf28074b991e5dc6533e41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e46488010b9c9a04cac886b312a54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8b31408b475aee8613fa48156d564159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c94dfa14248c3bb6bcc2ae8cb125d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dfcf50b85952fbd3eb7cc8ddd2cf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fd943f88031a2449b457ca35ff97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc08cf0d9510ad6453aae3f888591f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79385fa21ec67426586e2463279efcfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3a7f80d775e54539bf11fdf17428165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b646857272e1c5d7d9ba9ea61a734166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09abfc8258037af546d558ed822f253167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58a6ad3c61895a005db632e2d00f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa786a8cf823ebae56fb6a3b45ace7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485530ff53d4dab4a08e079c371f6e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222fb14743bcd7b867b6f3e3660d3c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf0c4672620e42d37a889b9625152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb410eeb9b07b6be2b8ac4b2bc97ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98bc88e262d4077510a34f2d82b84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef0a10f194774a2732e544299ba81d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa387868f75fa5e548577799905e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c45bdf6b0d7b4d484d3d11cdbfacf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d97f0dcaef21c83ce465f33f3b871178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1284bf41f990fff20d5c25980dd416179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2db35e513c9c3e7da779ed9b8aabdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6f45fe61f4a9eeca1588cf8d048e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f362b81ba2132275ecf64af0aa40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16393197300b12de26e4cc9de3f0f4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6109aa01c5f3c09712ff3140e3b75d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f652db6523bb56440f613fe870fd3be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f99dcd2bdb81044e935126d46079b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe42ebdf212ac6828840fa9396738187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7dfb52e44517b639957661a8fc36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13db55c9ddfae24e3789bce8da15a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c0fe3fe8d7838ffff2734671bcc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e48333f0b2c116df623bafdf66509191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a3f3307c5f2ac66a53247ca66f7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ecde08f9125fc2c89f97c38e27f71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4707f60495edd03659dd029551c678c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25050b5892cb2a1feb52b2139912d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5444d4d43faa7bd1ab4588dada8248196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb67098cdc7e8ca1858dfb946f6771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ead73902851a9721ef69e05979c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e13fe19b03eb66618c7a128558983a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac72c082cbb567862b4bcd1d52528200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c9792ab37f670233f4d759deccf21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274b5137b829f8e7f030baee68bd639202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededca542c3916534f953f2f0ec58a42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca230d9f37d6f453423a03db6650f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82bb727c2a54a4a1155ad3f2097e21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e39e96be3183d7a6749f845c7c26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f70d05b24bd86cf3bf3a86a93dd5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4df3049ce1204dd8433231a2e22e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ac083a762f1a5908aa39bac138576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac50a58778608a3cc7b7fa0533997210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6b95a7bd7adcac5045be29d83c91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74190b25fe2cb2421bd47fab5275a3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3821d5c22345ec1627eb02e002073213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c3d84ab7048b71a3701c5ce39d767214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67456bdb63e04daa674560388e5cabd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06ed5a0ae05794866d91868976fbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bf2826197d950f6f3b9f92eee231217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81eec7a4ce56f8400dc5c76f556ab9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6bec0412a3b5af61a1a5b0eadb530219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c03134dc5eeda2ebffc23deb934a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c2ac9b0e6d3221a135d9b68f9d339221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d40e427a9037d0cec97e1e4e9a3e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50ba03e6a6d5789c965eed860372a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8b8e0c1291ccba0a02d04b2f22ec0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516e035a9cf4f9e04c9f5c7217bd8e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41171d4b4cfd46da67dcdf6b6f10f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b1a68a76cf46135e452dfa96bbb57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf621654228e910e36a248e5d66f29b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad14fdc7538e70c05ff35e2ecef86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd2b058435f900ecadb10efe53630230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb9dea598945a0bbd83e66f00904de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da441e5edf3a6b17c8d60a4f0f73af5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965adbc65801d4e5308b58d00598ac20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce852701ad2c97bde38b3a891c24ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6710b0f78bff563e29a5975113a2c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027a2f2d46386a371a2979fdc53c70c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f3a5f5c45d53e5004e33535d1929c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2259e741f2d620b77219a4b36c111238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf01fa811c54f26fa570141221a00c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017d437878f6f15b37f13cb30ef2c65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e0a57cd4e15e2ee8646906c40ec4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe46a439141b3379c96ce08d356e25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eeb9503e16ea5f74a61b164f054a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83d2af0bd3f548edfe8cfba842dfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad379a4e36083e2c8519c209e7f8c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfe609a62dc0207ca7c857b4f4453f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f1cd0bb6bed52e11e1d745c4590c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa7b4c2eb7394060310a4f6e901d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49dddd0ad82ce35c513004522ebba3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c03c8aca014d0ba8d2f8e2bacdbd1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d91e9ce601f21cf6ffdd77b38122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e64ba12dc78a401da630489a35efbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7622a8a00af1a88bbcdc8e3f851273253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8dd3eb4f15bf5389d8291e7b6d442254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca90abfd177781c6bb69dec082373255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbd6a6598040a37a7fbf289b611f42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d640ee72b37c533de6a57a84b011257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c84d09470a4f83122ca2f409462a53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6a471e54373f476b4f26b2f88084259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff0f74e49bbce7891746041b9e4f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f4954d91216e24df0843d231b20db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe748433ebd22b28346721dea0ca8f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce83bdb39998c0ece3ec59925ae5e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c3c5ff2375b1aba6d585d4f953a6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6f8d70cf95288cc93757316b5ea6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d464738a04722f362110f719c629dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744a1ee88adddb1fddd042c93c28dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12fd5df3c5b1cc1c707b2147dc33cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9505e31fdf68f55c218b7a5dc3c36d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5534a485c1d024cf14736744f6e21a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ffc9c254788b97729d0d9c1f80a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240c70ff4740aba76d3f5b5535b4014272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca170060ff63ef71b3d0263d5c76f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baad50f59a6e211f962b18915f7e93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a7b43cfb30f74ee9afb3752e085d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb5440e24025af6a9006a0a5a8f44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca73c38c68b82d83f9bf63b9a24a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ce11d89910b50c6101e936b3bb89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9f69b81df5920ab34095aebd8053f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f7e5bfa05d9c71a363bb5379f6ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ac05b5f825c4082d55baf0d924a2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d346f6a08517c3ff32207702950ee3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b646726b43585fcb544cc9cd21f56c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e365a8ba539c6dd10f3a20d6c99f1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1800e1b276bd0a5a6fa72a2bc61f61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45fb36d419ec8042694aabc67ae4f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd987584bb6db71ad58b24de228ceb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef320072c18b021b071a68409c10f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1324e9f3e23fb4d74c810ca16cdddb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481655fbf8b139826b6b0ff2adb611290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3cdc04f61db85a5c7a879c1f6b96c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647befc663a5f35aea7b8a8354964f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d94cecc30eae51296d55e3f388e148293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3124db95d60dd35e1e7e0daea3edd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48e009fe8f0c743be62a867d4c3ae7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b967f73fdf60ea3ad03250d016b25c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565db524265067ca92ec7cc7707de456297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce57411009dc8d738176fe37d394ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e6bcc521da932aa639b66b99561f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e7886851d7194db037b0c7b857a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d7070203134b77b810a4a580678b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755fbad2f8f24bd8adc17474bd53ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b588b6332faf08d12e50b6d621bb0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f556ee6065df55445da0920d30fd0ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68e35945b0dd05d0bead54e53add1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee1a9df837908c7ac5c5aa55db3b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014720d39e31daa9c5e4a84936007af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8042b95b7daa18246f3978232aa5d86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb776df7b9e5129767ca4e8faf8f30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63bc80457f6dece9085b0b8e9ee070310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643645874ed61ece16a0f08d9c7af40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991521ea23e7bd4d1384ff4da9161f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e62a1663913f07dad009227584b371313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64d10ac9db93c20fb06ebe3ebc4392314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73352b2a47e68de7090d7800a3b5dbe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e33c281de8f4aa3d76ee14cfc080e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ab480a91496e72ebb82b7a88ec526317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b016c5c5c1b4c076adeb79d72db50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0414050e897ed1a4bd99c7673411cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686b91eb12c85b2440a0a93134155f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2767a27e4244f684944971f247b10d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a3a91c0356341f3d2a62f0e3f020322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c61edda3191bf2ed967526fc379f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d72d2fd36913eff13311abcceef42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aaf5cc3342aa32636f105245ba9b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b995e484ece44f5dbf7816ddb28eea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bfd393d1b0918052f17fecf45ce06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9744fbbf6a89e1d0d038a075428cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e76d5b953382be13e1e6d1217974d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa672db8567d6b2659dfacb1ce3194330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6bfe589ee263bdf417e3545ff24bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4b59ca1eb323090dd292b6fa49f99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf7979eb44ea1b84dd277cb624abb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954d24a43e45e29343e9826f676983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684d52e90885eb4dade6c8c4e3cc924335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53a4cbd7834638b4049c7f0d64b519336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc8ca5fcc9886b7387a6802e21da7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7787b66374f35adbd801a25756f9be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ad1388fc39c730ddb1d878aa210ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116317b9a047307e4247728c41bcad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d9ade69b58fb40733bfff2d20a87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abe37278ec226324eff002bf525696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b136dd02dfcf3318daac38a9fe34fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51391b790cc2730ee867b34e15a11fcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af636e9123c5d40350a44231a955a8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739976574ab8873599a04ec1d0e4a3a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069d8e60e589874696d42ed8bb4f22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15aebba2e9dffca96a6249a30e28d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485a089b3f8858aba280b2cf80b7495349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb346030bd01fb8e62e7d304402a520a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d029341dd018c142906f85534d1b4be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd19722e2ed855ca3f89c95ea4848ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4475e67529da99ca159be947fd4c68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126df7de95834448665d9a81a6b50c68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598c4dfba2f1d386fd7e0cb0bf2838355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c81fa9c901186c6eb474e1fd2f803356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a70ee0dff510ee501df14b4c910d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab697de33232cec867ce6630daa7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828487f9eee331e89700d7866ff93821359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6d7f447e1b4200bd31955fecb439360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daafcc590fafa450b810596d74283c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ccb77670427bf4ba69be0f364f8a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dafb15937cbac2cbdff84292d98c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd842aa3d82fd5c4b940bcfaa854d3bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e01b4c8de84479131dd9c4b2ba82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72cdd00effa2f9e2caed80e140807366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608366178833b28033c0dec43c7a06d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e246c1b61d7ab5166ce28b99daf58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da0cec3f93784b54d21937db5ee2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d26e7b025b80540404f568a3052d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34882a3a4a7993e75b353321b21990c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf34a72e10a5f1eb6eb5384b50b98f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c01a76c4a38466fa2ff10e8a2d25cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e85bf6e86ea1d841f77b042bf2cfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63373909ed0be709550db424be641002375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50cd89f068d0be7e38a8c9b65f060c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec57c63d3a4ecbc0aa08c748d8dbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58584f9a3984aea53a4d20f148d2c5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b4ca8cb37ab6d30a49a1e6f0326e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbefded59c327e759223a6074d35e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e482d14b16140fabf2b6b0acf788d90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f523d89b0dd0a2b7201bc154f00a5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410938693640bf0f53014fe79c80fcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81e4253eb3590c1e6ffc595e841458384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09619606410b4ebdf3668921101774385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73478642d67cbe465c0de38c517af042386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca982b2251966a22a4a4c61f20c68a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37558451bdf5a9f9b816f779a61131d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051286e6e6135b5e499ebd39b123d31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66af29c9fc05c8736f3ed2e21bf70a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cde3eb3892ff2e70e7e8768a88878391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d9d2055d0001e4b35c6aace0f9ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5229dc5f6c6cc7ce04bcdc8753165393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f884f32991dc9fb0bbb07fa89c2fcf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d326301f8a644f77ea4c159e36968e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf65412404a6cdccf12aba7714f72a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c3f3c6e2e7b9f4d623a7c5aafa05a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f4af28791810c48811fac72c3ec97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644a07b523643534d19d687a8edc7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa52d6f12153e9cb4e983d80fcc6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa616eaabbd6ccb6aab59ab77aad9903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3602250d2d41da99c6b594303da4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b65f672f53a0f9ffcf81c74e8d28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652979a472d87effaf268cdf86cd35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1163fb20eb6f80390fadbf0e69638405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30733a7a8327544a38d770a8c4530ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cea560a58098ee15f80311d4c8f5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8f6e43c0f8c76873533651606547408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06247835a7020e1cbafbc1e73141e889409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51ff87fce77f08851b3c0ab50fceb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168e8d4420fc0275bf5c679fbbc7e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036c7462dd1e1d47258b2c8f4ca95cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79781b1686d5b99f4e369e2fe9694312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f42b1811f2f24d02524bcadb514f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c288249c5af1abf4641b4bb5dfa8fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262de8ec09808b4f9a935260ccf603416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988948e0a492bd08eb3e9ccdce788da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897bad207cf5b4ce4f1fa45dfacaef0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd76daf1864c72870c08e0e335cd8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718988fbc4854caff4a00f966e5bdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d553d23f6a72ad4542de8e5afed2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251daaea24c9c92be71aa75f73db83a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8782b27ca91e7a6c48a97d571240370423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090db41879cfd512a508cb2b5ef3b0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49503bf195e6d24e2d16f82b00be96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4720d430441fb58d925bb3b11740426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deb41e6e55e0b9e87e77f159384483427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b1581a5e7b90f377dea10ec4d1bb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a2ad5578fcf4b60419a0789ecbc8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41108144913da2eeac4cfad4d9822e15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8d691bee6b0de15e7f887d89c15a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4da967c2fccd7e01245f2952c695432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e53aba58e03ce518acb9ede6d5172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d49f638c30f61ea413e8ecca202b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeda46662a3ae75ad0d628a947f5960435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c574f9b1d4e1d5cfa6dc73709a23d09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8f203142db173a54576f854ccab67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d2e3b97d2cf6485057b823aaaf91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c1cc9363d45f6be8bd2342700b83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a6c5f290d162619fe92f9e9c5734d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d447c8ddd4913e872ac8b80b662b05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d14d8c8569941ccd9c704aea1fc28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0b63f584afe76737ea9d93ae3cf76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d34cf188d412a358b8abc5d38efc39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df5faab7cb1e4a5226cb5583bc7b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8e89dce9ef3f671222f19f6afd4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ae13a849287f0c6427f0760c778e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0452b00e719411a3355d23c3c4e401448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65374c6fa51aa14cf8448653f657b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5193d5cd600b7060671eba6215f8a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5cf70574fd59bd07bf56ae1e6fd2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456366b0eddacbb4e405e6573ca44cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0807d8deab7ec0485b028ed5f52211453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2017de3ce73214dc4b5457d5637c11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f8ba506436ac60d0f9fb8c318a81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad279311f80620936f5601d96564f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c86685e6e0efd0b800d998fb7959457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25d1b9cc27fb61317690cd59362d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d043431c897aa20d6364b39e4c10bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc4e410555d77fb723e37fd0d312b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa101c59de0015593ed24c58be57a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eed181663415efedc920b26df2dd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdfc7bae2d041d2e7416b225b59d88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe5685267a42cd59658850d160b68f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e338a812f5252faa5315c1683391465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f2c1fac8dbcf8be8a92bf4f32b21d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175646b6eb20f2b8af3c741215108e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc7047ed68ef7597555b0736443c2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dcd00109350cba215c2634902cc9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f2c9da5def4874ab0c1d2e43f9fc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82594b307dd32c488f421e5dab2c764471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9f2e4982e5ee426d85b2602af17e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10df2c5d7f504f52661dda11c2f933e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ea2c6757f9a052a58dff913700d1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f091c2385a8d10502c372b7d763f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aed595e8c374fd002433c3cfccb32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447932c0b17da524514bd527d5e272e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494d8b3b95c923fc642172ad33293a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5a57a37ed49db46a8768079deb14d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cadc793e3b8493d6fc9c6e648a2b03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9ab92e9642287afaa3b77d9edfe7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c19372929d1951967a6e86450c3643482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a38ee65a231d4642a5a930e92134483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0907b05b60cd388e8da4c707d2192484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435e1adc1ce15b93c4f996da803aee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e79804a2ae70128342491a7dd5419486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a2bf37e9ffb9781914033ad03d6bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee95d35c852ae378100ba779634d69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9793cf69057f15181b557ed2f061489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7f5e67649314decb7e1d204671ed1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68a2e4273d602ed680938ed51facf8491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025438aa7a3ba8638942204b2d98de6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93974d6702c2edc3a6ee901edfaf36852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488626f220e0980ed4ac0cb4b26b7523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b309ac84c146b1ccf2ec4d3057b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090051cece1deb910dc77001a2c0669f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f8a6c1b85fb20d6ae206d78d58bba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cff3772804210911823b3fd17e897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566a779a76da83451f8bb292434cab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4e1a415ea9916bc13c6625818b0089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b01ff319e38e491c241d17490901210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8205a6044de69bc456cf1a54674692411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53898580f0d44b6e558f30741e9f78e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353b265a40dcdf4975a08aea1e2df013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9e6112a032f3ec63b25f3d3887d4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db52977dd00ccc093a01bcfb57144c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8396162a15a5cf72281b03a94163fea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7842497a8c5ee3b26ec7d15927e623c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f437798c8ed6d7eea7efc614ccba2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4e5df161ce79142553e92aea4f8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71835f0f975d1ff49f4117cc0e0086b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051acd0087689594c73724dd2dcf7c5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc68e528ef8f2e22f050ed93846f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56b0b0d92ff6cd87780be6260fb57b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5c9a8d873cd9e70992393eaf8ec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f28326ecb5736102c4125035b17f9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a0718e702b3fb53f260326d148db226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2593d992c2678eb677ed6dc038d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316041df55dfb8348fbc7a471436853628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff9f96b42394577b87766a849890629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839463c0dbb7fc0f896e8c8e24f050d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37dd6a62527549d4cc6c88accfa5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d3be3b0bb9b1ed43a7dcf7a9e94dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3b84bd75ce4b3f18425313a02554833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7158cb33818817e19f258663d55818b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116d9ffe402f69ad8d35b6353f6b19835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56b56e5d8747bbe46b2e80f1dc4f0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a83f0cd184d6dba0f043ae86b6ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0efe1f30ffa111668bf088dc0034738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bc0ebb8fd420d52b119aeb682c0c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3d7c9d2c088a2ad74795385ae7af740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db28a6ca30acc00d6b874dc3320710341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a8b674a6b316bf4a9aa7d0e9905b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f668c36e53484e8a4c969704627afb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d242de2a219582672b0b0307d1fbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a29835c9c2b18df0dd5ab9abad3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded210aaa1c8cbc1681dcffae2fc37146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf47a264695bdf27d5a343eaf3a298b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e80ef9bdf4927e7af343b2f147b0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ddf87c3907f1fd7ee19a653fb886649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ddacfb15bffdaf7c1a0d74853ff4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae176870d8efb8a59358b436f3803d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4ece341b97c4094b115d14c339ea652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cfef37dfafe7a11bd46d01be3cb4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5082b96443caaccdd6d74128a87f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0d453f66ff6f296f18c1e2b39ebed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9caa2bb6f2e6ae5f4e3c6dd762566456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a869caf599acd292f9d006dda61a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eedbcb5c4501b66a563ca249db8e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa9d77a8bf2773c6fccfab269240b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4d93a925aeb1d577ea502e45bc7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb459fe1d0f5aff30630f1f1b522561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ba42e8eb82ba1a4874b7c2a5b4c2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2397197bb1d6bfa2921e2d9464b84163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a5d5e967d55d59569ef6ff4ec7c1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb045fa0c762403e55c578630dd1f0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6596c54fd7c99c09c763f783f93566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42867e72e549fa0fe1b5c628494a7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ae4ac88ae297a5954ab837200483f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316f95c54e5b02ba86b92b74c8b34269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20ed86b8eb19fb36b724d304d6274b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d8829b1773a1df2ef8e2734e4a9d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef8751faac44284dafb03997437cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf4d02e2095714bb219120c7efa75d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f2ae86fbb410c92e43f736bdefd3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ecf3662c07b0dbe12b416b7fd8b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ccaf363d9783f425e9e09d926c3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a76d8e5cbe09e90721da010f646acc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5e3cdd34c3b575aece891e3ea22778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e5cec5e3be4db366853c38ab8a80379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69386184a82ba0596e914547dcd26b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642bb4d3c73253077ce8937149a976681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d787fa9e881213385f3888bd7a8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a833d58babc1753ccabe448336e0ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4590c80af2a10613a4389065dbb8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218340b9ada188bb1d74db195602301585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364ef6ecd9ad056eb6b71f65257127f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6517e031ca0cf479554d410aad93a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b476f0034fa3d7797b87e884f58c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475024150d4f918bdb5f68a63b223dfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c41f0bc276ac63f16eec9788b429f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59283eee718801ef42b19f05fd4417a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d65600e166af80c5e0e1ddff231bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a0dd0faaeccfca4a8f02b864df5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c3c1bdb4ded6e741b82acf36249394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1458efa4f1e2ff652202b3d31820c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce9e79579dcaceb21c43104fa22f5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ded1dd204a9e2037a986fd5f498297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6945dba25d36b1e8d4019c91288267d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55839a4791b60909ed7e24650bd83b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd9518de926452a2ca77f5a78d71e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50550517efbff566c5829704ad50a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2426cc487270fb4dbc873dca4cbb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade4c6cd2756721362f418c14377622103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e504fec099cf04e4781c5c86a1f552d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd34235fe8495e77b90e7138754d9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d941623cff2469d50c6b4d90f28b8a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83abba4d22471398d93bea773fbcec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799f32c071d96842f774976ae9b930108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d1305db4c7226ff4a2c75e224c1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fef080b38ebfe0e28218dcd719e0c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa2ac9816dc7b8ef5edfabe7dcf09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1543f9c413f34739dba3bb4980af443112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee236f738e29ec801fe3d5ca336cb3b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a3557f2af6904894e6d66825fa44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05bea51bb2e1826a382b2570c97f7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d55b5b8dc983a2bc90bd078411ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c845fbbae6f1c0d6ed77ec78b07e05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b67d01f2cef49a8a3341410ff32881118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d2e01677104e6ececb16091fee39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2647df8ab066438afa1e5b9e943465120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca9fdb57a53d5bb99129d1e85ec15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4ff64b3111008876a962f1962a3ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ae25624b8e6472952043ea47b2483123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d5faecb57426192495fb81d54d14c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dacd105c8ba2a7d1528db237d5d35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee84aeb9115086033930e44b7e51f8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199f770e1807717209df5ead66e5cd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b654deead02ce29cb466852d1f01d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8d5d4c85738783e2a06be39f7cc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432a64e4b7ae7b97735167391a5c8bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae70c393b3d98d6b8652c695476d300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642bad9570395923f92509fe91f66a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ddc5a51faec2e3b61dc452860816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492d860a4b13840cd8b5f0478d68859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce840205647b8333ee85e9f40f649135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c52a1c240e51f00ebf9a2c3dd12b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da690fca7bf4747d0e409349dda31b7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502456d76186a62d899a1138f0fac0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be8e198c3d8a61feb4be42a2fc8186139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca90f43ed6caa399d4fc76054e666140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd83dacc742443178bcbe7d9fb9082141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c255421c40ee22684670cba4ba09232142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b27a0d273043e5947a2a1480abd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6baac364a09f7dc5d646889deb3d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c5fb784e6ba97d464e24de96c81d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb04a7c939256b9545354854eb98fcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752ce4719b29549c6bc1e8078a943c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e741d027b1fe2b0ace6e0bebecc42e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b91abf413bef45fe472caa56f409149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229302957a67ffe3f01dbfe11f710b16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee1fad9917d882789d58d69ec8f1e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30044f8dc14733e071bcb5bcccea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae8758037e7402b72cc047fbb80f7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1e8bc9045d4b80f46748d9825c7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91b427e16f2e373339e5d531643b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0bdf3794f6df4561ee89531f66242156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad9ace222c0a7d4cf9c1af55b7c39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3203bb44bbff2c6f1887d23fe2179e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f567fc28b5de29b3673e57a2911e147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72f74555c7173aa039ce414ef61e61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b684436f8a9bf1cb5e20b47f681fc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90310f6b64c978fc175f126381f3222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a074defc34e372f818711cc5fabd5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10335e785fc28eedc1088223e63bd41b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964672d5a80d242f1deec375b2d16472165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce82cd7d1b535285d856906b17b5068166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d47374e8a5cb582838d43f72bc63f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd7dd429e6e7cb477a7789c35aebd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9dc43322d0b0928b070048a4063a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d8169cb41a98f1bf9609a9a90c92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75325c1b9cf497306f07e117617ac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c213a1bfb4a60ff1e87f7339eb0e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5101d00bd3c29890412f1687ee104da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56487e47a952f44f9012bcd0a7c50fb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacb398b621a8e665035dde4bcff538175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d394b508f89aaf801887023b05c144176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7065927ce3bd210282bb94b649b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d73dc30bea4eb63de7fb89d882fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a97c7a4a5c2983348aeb6ddb9e33a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df3824b028b53bb9c7266ebaf74789180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f49fa77ea32c6ad51f14f3d62d4db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138822d25930f2e0a8e80718137b89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0e52e6eb790cc366c7013c2521c0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18110d7e746f807be85a9d45a28958184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71146b2063154397bc1ee5448ad2f480185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c45d9463195ef2182db1e61f3559186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0af3eb7e3f1e021a704f896d214774187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf81057bc5c940b7b3737b3df84fe7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ff7399ea806ac7871932366ffb80d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b25d1b3cb52e3c9691b24c756ea35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598b9caa3bcb76b2b2acc59b8b94eec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b0d911c3661ab4cd5969397a8d317192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd30577e7b25b03ef0cc4b3866f19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ab2a994200a9e43b914e17d12bb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31de8dde5e0a7a996d272307c6d62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8db5d088b3083ab7ca0fe69003ad7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec633775c1e6ae31d8746126afce0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b0b5741f971cbeebd2cbe63fa977198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fce5f2d99916e9bc780362ef5c6c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7261e32eba312b9abd67d3318ef3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84154507258dc3c94155f137a2706067201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97944352e457810a5e405e75004446f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f05616a485c51a7e925f80ff696ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd20b135abb7495f1bf0433f71f051204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04526be4faa2fba0c0e365c0d17506c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350519ff471287963bd217fa66f963206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49154a3af487fcbbd19db32a83d6249c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31387fe6f5a32a6348b4efdef84af61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8677fdab8d1570f5df0399bbe676d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1949020bfd702281785793c9f49b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef6c4e2b2d5ebec15deb6b4b8b2fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57503de6a751380f735b906024911ba6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46769d5ca17b61d1f068289ffb534d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e74946395cb1df035da63081a8eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d28e183acab7a32356b491a0758b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da64147965f823a3dd0035c6e3c629e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6315b288038f0a7e4a7f3e753e2b0f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea409ee2318053b1e2232a29bf129218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1939cd79072dfc384ea1a4b9be983f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c3fadedca8fc01db2f5f52d2df10f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d019474ad0d797c6672873558149c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2d86506fc6490334ca30deb4d1b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723146878e91b88847c472acc1651748223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a376dd6e259eb9209aaf2752aaf30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e59620d581b8fa518c7981ea9a29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa5a6ed3ccc2dcdb6cd8aeef22876226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60f5b4bc772f03a841de8269021780227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e788905f5385bc61dfe9674b69543b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1e41111618a2f6f0bd014e1a44e4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c381dcb0d751d646e9b4f7c8a4df2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9ffea64e00a23a0313924a37578e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db27907d1b97630ab5660aaa41f39ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec226a225a43634f6be95b78c0f246e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35ee82a01e0de5e04a145404ff65c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e06683ab99ba80dd121571bc9998b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385bd45401e415e65fc0a3753c3eac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eec0925bfe26bd810d2ced47400b2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a2c10691079d9eed3a0aabb86af8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3940228c1df28513b4ca857c2d7a85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a54391c5fd686fc09c6de7e85d36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803546f65e1c6578d7439d41baab627241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ea8e99813150078155d6930ce66b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757fa7b0f57dad584048b0037f274fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27250f28188bf3109045cedfd7fe0f04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270714ea7c820aeb573a7289fdf7618245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197390779a3dc0baa0f24243a9bf68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a586cf042295b854b0d4f899f3ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aaf5f0cbebfa2973b6abedc2f3f64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de599ee6398955219eede25bea1a60f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef11d2b4b0c95a35bccf4facb177a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce27ed73ce53b804dab1b8f500a77d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519f6a1c9d806e7dedfabd19f84a02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f34ae4ae37e69a7a6d5285e04b18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1877bb3136a436995e16984114b1b42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29507bb8a95bf2d09f07b2d21f95c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc55f462260379bde8f7ff2f695f8ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c09c6181d3443683f16e9221ce3934257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371cbdceee6998e652bda894d16254f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4cc97edf5d81b4ca03776c4f2c551259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea419e97fc2e2388e2788569586476260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d38f621e798cf82dd9e1088158be1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b84537326116c0992b08f4220c915262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5028fa6f4dde764aea1562b0a69e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f6f03696664e16a84bd441b074dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7263614eed7b80205a45b0b247fee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7fbe4fc3727fcdc22ea8eb5ddd8cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5317121173d56ba080222746d757e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5c5f24162ddaa609487a354bc8f08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fc0fba71915ebc4dcc565e542bfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18e7d16b6faea92d7e7f5583c8b3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ea4068e5bd2ddd1d9a7c189b22137271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dae48f1eaeacfeb3a930005f73336272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d572e7513f5412e53e369d894d492273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b57170e800068d96b2a5d6070fb8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e16cd93c03ea2735eea6ee4dc1414275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85324979ecddd16fa60b48162be51263276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19474b84108b4fa4c8bfada075780b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3813b3d7d16bd2b990f6d15eb9b907278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe1d5c3a74923f49fc7e3daf915d17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc40fa7aff6de3d38856c81500212280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6a33ac936e58f2abaa7a666c7d02d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cddfde5bb8f2fc0c09039725902de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2852fb98c4b3ffddc6947ceeb01fe5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ee7ad3be291c442830af824b1a493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339726a363241b0f15bd4427bd1a93e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55bda1fe03ac0915235f02c7e01c32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ed4e501b978d69b46f5328bea4379287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deb384c37fbb7d03ef0baf0231f997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a67a4105819445f5dbf58c8646912e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce2cbe5af2ace2f9c537bb1117ad68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82454b5017c5b5eb0403705981ce4235291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87206964d6a1a27f65130c3a10204a51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53ffda837cc9fbff18ea0c0fb1e21a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfef5aa27cc610ccd7d18cea0172bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a16f20e72923aad33c099291acd57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d71ae71f72877d14f5f7eab2cf3b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616f012675299badf92aeb03c7dc327297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba06086a99fc6084788c2408820095298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cb55e80e683a61a3aec516c8c5763299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa88bfe58aafd0ea520d34ab9fa616300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07fdc6460e0445b879a89b58c3dde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883d1dca68c2541c20e4506e0a57c7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c31506c64355e2743d18592bf311f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c11e589aa3740d23f77356a0c87f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcac733b2cc384c43ca3dd95846b9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0b4e9eb1ac8f0ee9cc0591e724d29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d6f49700ce68704b3ebc2b36530c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3017ea4990a53185390d85f6c6b484308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52cba4d3daca27e3c75557eb0e1b41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3029d08bc295bf8b9370581197fe19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da05aaabadee1fd957df7721a2d4491311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ada135a3e95a66e3d7dee12ea9dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecbf56516e11445b4d103d5fce4403313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20ae8a85219c0cd133eb463c7017a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972de0474151797b0986f35d94e4a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1285805093609eef39975a451402b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0e8abd444f602f1f543d417c0a6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278561159b5f75f4b3f47e1c0df4c3a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b181a34c74cffda8e971da1ea9b67c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184106e8e17de533a0988c50bf8932e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf64d744e9e7375f802174959fdbf27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab27f096b304aa8d1ff10141b110f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a058e249909f35a862ba1217c7dde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7eb2af44320d517afca58da2e3d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d978291b87ba327dd4333180af92d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4878bc583abeb35ba98c084d431bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de468f99ffe11d25c4e819da9a23d3bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ac0a2e5911251c075a6a506d960d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0505c83b2fde650487c11cc7655a35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393233594d3dce7afe23e8cd614c70c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e16cd88bacac85770baa425c2f34a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc74cc07a18487dc63e14b9cfbac2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ebd89e9aad7f1e25948a100c1a3c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56773a8fd1d0a8c7ebb49320f9a7b495334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee0ed998f27bc68342c25eea7a41b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b3123cbba4f2a6084dd45e4514b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90d087714278ed0918bc84e636fc89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a04b841758b018697fd1e41b7a21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279dda4dd57e3ab1372bfdd55618024339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777978fbeb0852b557ccc87dc25be5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c13615e6aadd1086595c63675d3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03550d1e957f11509984c998921028342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f825b497d5a46ecf0852d6f942aef70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8e75ae9f77599f12de0282d83009344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a721b5b01891d5353695e0dd4b61e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8131f3b93608eeadbb17d64ab688d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7bf64852d669631c9972e966989b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99333f2ec62f32cd665b53aca790083348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f3db8c7557b2b73697ee1f641d87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551fd85e4b9d6e217de67152880debb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ec8f02216f9c6625158dea4f930d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d8e86cd02c53cef1bc374d517b873352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31fdfa3350f79c2a724ef77dd1a938353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b70bc0d9d43755cee006d65366a9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a8b272969fb6ef7ca51194402ed73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a831830f474d62081475b2eb0a00a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2620ea7e5db4eaab3d6bff0326d25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37341fbd8009fa6312fdb64d6e43a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fde44724f8bcf6077fc8db9cfdceac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df77fcffc420bfb8103410f1104f9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc40d3b6093bd74d8d37a10ea4104361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859804342bacd5788ddd99f33b938b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009c41ddee042020fd22a942dc38831363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe40ae79cc29c588242525781d2ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af3e493b4267bfe026e0631992f4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a019a4cf6005cd6cc8e2b110fc04ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c2be8fb2b3e0aa3e2a2daa10c96d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b857e112167f075384f55e6fd87f5c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c79c3131082a1dd85717c356a15a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a462d3f29da61b68e3c490d616753370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734926a0c142999875b58b7678f53481371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6431250275e3c174cf58539c41fb8d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e151002e162155c539117274deec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b65eba36a5433601b9da5e4c5f702374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b290ae07ed5574b825f0786866241a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99e9338ac3e7ec12b845c5f119ffa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec166d6ec827d5a116095319af4137c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffebfdf9c2c88b2bf53dcef59333ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f2ae6b3d67e6f8a06708b7ebf6b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e1bb5161dfbcfda52956abcf77ea5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223cd950e0820fd518b5cb13cec4c8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c7272989da8434a1157f9098f6388382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f721183e5317bcd04671587d4b13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb414add2d19b18496af56f265df1b0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b1b31c7b8dbf9910f8569f70fbe1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47058ab1bb4c2c6a4213fb801aa7c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d7bd35571f62d29b3ed592814e359387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434f63832b7f096b80b4a439438320388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5e6ead67c0d3e0ea3ddbf26ff77ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18641f329cf14b703d1b7dc9838f01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590add56e2e69854af0e57fecea3608391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84dd7d26e1c6b3d5152f46b58768e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2d5bfd13c622542b12449733a826b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231e7c3519e361a91bd89653ae4fe41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ad7c1bdd151fb775a862e9073ff03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e2b400f10ab3f4c3bfadaf0c4f790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40211fce70cdae9ad2e4d9f44b6ce6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473d49860e7ad79676684afefb4bb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605fd172cf40dceaefeb0e9afd0adc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97cabf141f2bce1e94b4f426b817e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6744e5744a97fc51aed191549197bfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01623428a9aa06f7d0caed32fd9b83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e764ad308dc3dc198d591feca064a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98a08c2fa86ed2d1b1ac24838681fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e2698f04921bf4108c1ff166f984405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcef77d54109fa01cf4cc68a51f410406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b225955c631e3300b9f8e5e73cf75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5395c755560a07b52ff6044a8e6f703408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77881c805c43cd75328a11781003a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc15ebb556e1cfe95ca9b247b034c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead00ab2d8ed779099a6919ab78fcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dec43bd8cccb2aa5fb0fb6da46635412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b73dcb54c16a78e9e0396bb8b037e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18f0ec405a9e7c79cc22640e8fd2f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b28b77aa866dd16b0da72148fcb10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392f6b808cd7bb32bf06f2f77a8270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f8e3f5d431108ebf3030003d75c48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb85b64dceedab9a2e5d482bef305418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b8e4fa236471737b1ad77b5422144419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a80ddf14bd591002756ec49c20332b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c81a9535065e466df669d3cda764a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41faccf0984291a835bb661d10191d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d151eeb1ca122c03c895816a9a1246423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41774e8cedbb6f778ae023e852ed5048424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70ab6fbb41829bd3b759f1883d0d4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c014c446c9fe9987f95e5d360c4d67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443652bb8abeab3b9c05b1e6d311dceb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628eaa81c12eccd0f3430fc1c321c4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba22062239546c4ba3d2c3efa0e2f54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62923af7d05e5f6e4cfe78d420cda46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363104e84704e5496a92992b88c0711431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb32670f496818e2a44b96171c2700432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ead021618b3c62f1cd84076e57f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d36e80d1cf4ad3d41cef40c256a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b91dfdde2e51bb0a55b0b0c9a8020435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432829fd7db0fb42aa74ad33175951f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb135d017be14f130b1ee5ef03c3a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b56e2fbedbfabbb26530f15e37abd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a67d1ac3cb2784a9b32f98125dd4b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b247464ca57ecfc49ab4fdc37030440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606407781f559ccfc56aa4e87692230441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f6461a8df19aba0fc85a0991b3f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348667551c94cd5275527efe047ad33c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458f1e061256e6003724305112322f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197060af0e2b028096029258e28cebd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236ee489b934a41e65868b47a18e445446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392e4f33edb99f0a87f1f3c7e6bcc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d17f5e6900fd63848b29c57daed8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ecc3d0e2009e949299a36e3f273f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99446e3506961e3b1bc109c9f8cbd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30100bfa5452e179c70532a054633a7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ba3ea0cc6b97fd1300a5b40675b8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5916b5b264ea9a8f4bd0ed058e984453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0fc5e0f98168a96a2792e59fae0c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b2ea1ce3fd148a91183b1d57d6de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba84b624aa433550188792a2aa7d30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1570bc0d79a59f2b4f7ebb346c1e52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396f8436f11b44f664272f8c785300458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5bbfde2ded1c28298b410c64f3710459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d6f5d2553462d3ff0db2312fe67f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e37a0b4cccc307c6a7ec20526f6f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362977aa134db62497b0dc9f2a25516462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38caaa5722b718d5d9cd542fefc443463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20590fbda5c25ab0d1854b3bcea12fde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274f4cea28c882b8881c15f5ac7e05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d981161733804c1c13707b585150466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12bed8ad81d5f5b1b02a2d24b2844e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a15ebeb3206bc6fefbff87eb57282468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a84e9022726421f68e8bb4ff6164f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670f03383ccb6a489582ee0193119c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e2127e66ba6a2a0b77e4e27425c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c10dfe4b1d19aa880ab24e7de146472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93053ace19cb0e2f1f67be5cdfc9b8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a277f289b182e4332b57f5122d3e904474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185efb019b7980763974872bdf03f7e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb01bd104a6c8f6090071a77f5c1358476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0aa299b8815924f377e95730b961b477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16364,470 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J86" s="0" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.43</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>4.09</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
-[...33 lines deleted...]
-      <c r="D242" s="0" t="s">
         <v>649</v>
-      </c>
-[...138 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>