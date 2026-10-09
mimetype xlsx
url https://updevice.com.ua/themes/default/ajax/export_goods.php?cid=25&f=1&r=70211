--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713c404fe6ac9aea421337641187a4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630a6c56b3d5f7585b4066c70a003b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9d6d8bdbc51d4ae7573ca5d0b3f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14a61551175209de171eec209b4aa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfbeb46502c7bd3f8c42558253bc335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d418297e415b9c19b806d605fc7596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448392851d9d35f7ba9d4888eb04f327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591d0fc6e66c5d6df01b8d1118162f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db67fb93e885757ccf2b8d94f1fad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d4277179f2f2ed417bac6d7aa40310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1afe214b326bc3ebf4f5aadf167edc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d58ccd90bb0b5966866bb1dd63fa012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730df69a32ad3fe71d23eb8f74632713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab198cbe9a2cd3c8aa63bb623c956214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103b41d74092f39ea7c2831de4d1f1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ff71d27e00b8cf70e98eb87f8439116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f93434db24fe4636c2a4b428b777e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36798a70da3fa5cb715c1dcc9d1292f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8dff3aed6adc4a3c4e549853808bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d24dc9e1d890e3e3f612a22371a62b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44476a63413c92834026f21a15a9161021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fcb7e70fc1ac5e11092484c1c115c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b20b410e83a969ef2377796953f3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff42a1739afe5605e9fd173f4e860a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3419d27208548f16cf1b5660eb65c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd983c1b51d4ddfc1b3950e136cd07526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf5b6890e6ed017d6481b21c6e467327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2140c7eb32b1343e83c2f26e4eccf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb270834da2f8cbf0580fb1014177229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1faeb09c1a4ab685981a0b13efe81030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492f62ccf163cb129aea4861a24e92231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f26cda4e9d4d9b1a272060663b99f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98fefc0749b5dd70c56c728ef021cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959c2b6f47a81e1672c5cb173fcd05134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20811003d34da2a88403cc3c197191a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb2ad4c26894b9a11af797501d0d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c123c9565813e593b1ae4f00fa0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac1538aa741bd13384722610da1a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a3a364f17084a04a55f1bd7049dcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b5a9a5e40c1401fbafdf863907cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688471b175e21769bf4caab5390a10141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ba5b544e5f5d6066b2f00784025c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce26d823cbf1d44cc7e5cf49bcdeb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb688d6bba51fd1d3bbd9781e34d9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d60681576e67d7a4295605038d82645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d8f74a230a26cce7787cd59b31bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9895070366b98b41bbcb62d8c64523147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d42926e160c3a24f55560126f61548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a9a8a509183ef7c04446b2c6cfdb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f019c7f455fa3590f2282d1966f3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75e88fd8015d58623a0a6d7dd54c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc97bcaf5db0a0415bdbecba3e81a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b4d955de1d1c4434a456daacc841d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9248bcdfce261c0650b408f8b72c0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83178b8198e1eeb2e42e996ac6ccaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c653f00cfe87adce1ef556a9890256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c617396ae88d65cb09dc514860796a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457f29d3efc532f4666f9b527213e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db8f7f5b2eeab77a56ff235460797659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11b045634f5aae54491ab917a3369b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339dc3822566beb4355e27e4069db0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24cfa0eef4332a383b33a55369d4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aa9e1377907d1b672eb63bc64fc4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ff8256813eff56da4bad80ffe53264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9646dfb92dfbfd8d3bb5a3c5adb6d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60471ef474cb6b8404597320ae868066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4cf5fb000bbd487f017548b94354967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4af769f8289c57cf9d166088ee4c8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa4c658c0e7ce7cf44b8e9b129c09b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf10b080f52eab452d53fcda244c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0072f116a14766f0257df327d9b5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c71c4bcb929c43fdf989fea3128772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a32e7984ec653ec8e82dfdaaf6021373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32abb74d9afe5bdbd2be1ea5c49b1ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9b611f0e157bd8d1191d7843f5f5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674826fef136811e4ead199220f0d3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e54acbe5249319480bbb86d308861c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d74ff493be5e3101ad66415e2ffc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bd9ae912ea8b893890ccd3abd931279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea59bd00502432db1310b5e8e020780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b407f9d1e781687d56daa7bf41034e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3996797eaf3e11ab23fc9b0d7645ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47ae48a7084afcc73004b6bd2167383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21471f9e29616f345a5989b804f0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053700b6249337494bf82536c45189885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f8b422c4df353bb3a98c12469f57486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa56f26ffcc3a1036da24ce7e3f20987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781223869ff8181ba91ef319e2bba81888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf4a606d2f56a340d9a32756ba319389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdf3f4b287849da6834fbcb4d88f8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055686f261a9c2c1b17287e459a893a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f5fbb2dbf54f369d5d5182bc1c95b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98629089aa700a6a1a4fec04c83fbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e087cb9bb8ca13dab636cb13989fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7bec4cb4e3581a97270cfef46a65b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ada672d8b949216e4ccc72139539a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6c2e442496c17307c8bb443a7c0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa512cab7665a10747298ee04618998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96be3bae7c76e5b998326095141c8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d7ea42b46cf3232cf15a355b3f2b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e755a44ab69847bf8fb5d4750f05c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffbc70e0fbc9ea26a70bc1b1ba2691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db6e12c9c7e86e9a1c2245e6037667103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bbd36575cd1a878786adb6e7101cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353e6cf967b2f6211235a3a9a4a3da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4a64cfbc5aba6551d77ae742d4da4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d1c9d7fd3723f392c4a600513c27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53da95f26bb86770954634c0d94347108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd6f6b448ac65f6108ecf7d3afcd01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651023b0182c73fa3040b058a1f01ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7feb657fc588fab58645e554b83368111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af0fba53c022f45d6039cca375ff89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d9e453eb8e8d1a48f2d5091a7939c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8614c347c140c97ee9c70fc11b6ce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ce26a5f09fe23d1397307ca851f30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa414e73a0871f8d65ca2fd7acba1cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda2f65978e6cfce27b8a68f770f4db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006cb76e648f3fe9ced7a5993481437118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe3674103a406f183d14c236b438e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f98ea9fc4165abfdefd09a69db42d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66884205809b8615be660845bd9a38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5b91e94170ab8690d19c1005b4d8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc0e37b9aefa45c46235c30862270b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b25bceb1e7c0a60cd1e95f8de4cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813651f8689d4ed0b089514943979b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b596058764dec6589e1c6553eed17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d63ac9a9ff3978335747813c3a92c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d3828c3cdc1b92ca6ce1fced8f8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab9cdbc4b77bb38785331ce39d28ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34c947cdf0914808989ee688c4efc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead5f452d025e2fabda6b57a1b39ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6e6b40879d2aba21129040948e4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b3b158fb93f643510343c8a661f81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a54e20caf9f3b5b1a35a886d2dfe01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebfd2c286b820ddeb2d0f2362927ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6775dbd651ba2045f186f3e9c47e51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa168f59a8805a22240f707f0e7bfe98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2c4dba61ce6129a2d81508daac89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b427f9d2795502a6264eb5c9944e55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f511600c50e9f2a440fc596c2549a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38306869dfcb0e36f3c2859df021ea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64e79c21fabd2e16bf4bf89f05a69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900507c33966d3d260f778f4c58cb3c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4b439311f9ff53c60f31d986b934144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d133b216e3a5303acf6748c91bb5c35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f12a8de5ace06a794d635afa7bc3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532758ce826dc205f83817876a12d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed8ddcfe4fe0d9e9113b7368bf716148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322595cc964eff9091fc32d6c684032149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943128f634dc165e13fa8469e42439150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72711b29986894e62282aa091fd12972151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c355f3a083c648e8929817589f0743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ce04e0a4bef8da9bccef40fb798a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5ac38a0a6b4c1f296653da2e8244b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d7fd3c7f9b42a44898213f56a985155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bfd4bbe235bc7ae8da29176d3aa69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf125b536429d4fdb21760a7176676157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a3f27cbbdc87cf339aacead49545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ac9b29f4a4a4ca1ce548491289eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942141718ff6133aa9ecbaa27433274160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fdae226a149d3b089d2b58afe237f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f89274499d4e6eb3e727225ef265a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b4a9e4873bf6887dc0fe5ccd66282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7751d1ef06b7f828511f37edc404e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d3d2159d603b2b126ebc19a9f85ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b6b82d80003991c1669d1315e4dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a8890e4df377e04f173e2e194c71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeca5dea53a85e15e32dc4a42bb298168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317ee7665cf0c183b69537aa9315fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c062c37e27dc7045a85d96bc9ebee9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2aee767eaf71380e6b5cd4f8b7fa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a38025165684f18cdf980512fc9157172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487b7041f9b0e9f99e27205b15f2b11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f1ba836a5cf8066c4c0ad418b0d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36bdb6e9e2adc90f465db0688c1d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ce55453874782b7d83406bec7d23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f76c54e27278882abb5cb0345b18f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a873ef56dbb184466990e67bbeb529178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30109c314bb29b8c465415746e386a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b86dfea4c85523b21282e0698e5a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b341fe0fc71bfba2736fae3794d6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e4b42429959a41837c69a7914706182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810734f3499e51c6768ce9322e7668f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c3e1f22e7a59d1890b432a44e5b0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fadfb80b6834afbe59e7e327895c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9576c32f1d08e17d6570cd88a1a30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3b3e5141fa309beb9ac0ddbd65bae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009ef549902b96a5004331dd33c2e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b9e59b32e4b6f28304f2e25d845f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882d45c086a4e1d40818b2abcd83e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace0d9af188db6ca7a3a5e5b8980db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6982239155d38c6f4958b09b1c245192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281487a772d5cb4cfb00d8ee4fefff4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0004c48b1662bd3b9b0e321a8e2ddb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e4d54dcc5136ddae052bf19e651e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69870cb22d26fe4178cf44390b87c9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec368e69d43140689016100bf395c7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d3372c939b4b855296236eba1dd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0cacfe0d24611affad02e40c64341199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f182740eaa95f49ad112c1cdfb84e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aabb3b8643d8763863fecdb58377c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4630c2fee929b199c3f4683a23e61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aacbcdc9aa0156b69afa414565d316203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedfb396fb0efd850a11eef9f678b25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904aa76eee6a2e6e21dd94acea42411205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83976cf9207fd7c5fb90b052d69ba14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09927201a8a3e1b7bc1e8a42145c0cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41513a2f61d6cf797a1af0d9c18d4bc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fb70e0789ba2e6fb64c62a4ad9cb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8482713cabd1796c23725643aec41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08816f6865e0dc0c86567443e03adc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b4dae6046446ed267cd7a4ba829c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783dd56709e8884aad1ee51c3b8e297213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71feaf6244ac08e0b63d84eac524efe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b596e75e708a137e9f44047affb660215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b707b962126bf13893053aca4c88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5473bc313b16bafecca98918626bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec971f5dc659fc1e85a28cf020d4b05b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eb6e4e129c522414456e862dbd686219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1df608ca1c4186f70a61078ab8ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d90666af335008fd484c3b35575e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf5f403242ba5837368ed52653e85b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06b611040892cfc71aeb13d290922223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b70c18dd65f4c24078b01542d1d54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdfe95d2fe6676a52f8cecda9f00e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a487bdda245198b1cf2d7872bc3647c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a82d4838fd77d2e80c9e6ce863cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2530621dacf29a4f88073eb02e9c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7563e270ccbecda5b87bff3e3dc67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c9ff9f82c2d3ff81ced4135bdbab1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dcfd1013bb1bb37308413e23340c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d745e1c8864c62d195785ac2b5587be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ee6b6171549fa9b118e7ea2766ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42326ec0688b8d5b715b85d8149ecd89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e18b733c6b74dd76a0b0549bd401f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9f1b0b186e921d57dcfbc0b13279236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c3737c2feb6d66160b55d3224034237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f925f311f107ea17d7feea4ce09ddb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeee23f76b7248ceaccc309b13e4ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8addab1a470de3170b31c8ee8abee8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cacde43d003a04664cc019452fe539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ce7eb3b1afe063ebe0a8f8be16295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1975ef6c87b45ba57f0f7fb1c220801243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95e7a33943d905ffa143b2af8d88f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157aa3616b2e67346091beccbc0bf0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bbc9bbf29b465534b0489feca668c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20d5915d75af4daa593d8c24b0bde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4b3c374b53d1f8db8b8047779c43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8ec8f8d03938f82fa13eb007b8a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a23943ef96612fd183bc7e994660250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9cf6113a891973a7275d74b583c4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311a2734696c6ac4375638313398a65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4754c4f89fb4887c3f669c97f6d27a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236aa00fc73419039c55c27f0799faa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73f8a0ba2f8269e1cc7a70ccd00f24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e33cd52f601b3a95f190f6c35dec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72395884bb412b42796b75e0200dc29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1250a319c600d2a5e0b0022a5f835258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b75368c3891a2ededb0751b0413c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48422683a864e304d1ab152c15797999260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e3894b62d976c7dc24169bf6bada1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d105d2c273a8f250cd25da81f1cc2c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3b4054592d5b11f3bd523f5a18b5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d6dea07aed1c04433c15fa55c9bd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e01e8528bda38b912e88d8ac8443265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aa4c50478b7527df6aeb57aaf69c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d4598ea506463d6273b5d6180eec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc482150bc4f2326898e0a810fde3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d21565290652ae91a64c1c4accac31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d827a98cd3d87e0aced8bab53c9d612270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b08e2a0d12b165fb7ab69c14520605271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d509879f46df53bb12d13cc9f35975272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42ce42a5a6797e02ba29dcc421d02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af6458b3efb7de12340f098ada85d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5669ca0abbfee080f6399e2a330d8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bd52e9c652903f40c6a0fe58c0ea6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad85dff028c8853fc9a3faf6bacba0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4d4e43498af0ee4356ae030f61e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf7862d5fde79f480953b882b94a6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797056d3ca205c2cf4ed26fcee2c50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88fedd2932ac08e242e6bfae09af1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf8f45a60ced7f552607da747ccb21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c528e0a596dd3ee28489c68232922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3ffbb86f936e7844e2aa877305c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bff8a374821e8e38c9ebf43d37ed9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df126b9a1160952e6400de7a45a7d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8fe9a8561fbb6c3b6a0431d906b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bced697be497176da8feb00086b548288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754778e9a749f8344dc0dd7bfb3183289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc76dbcc18394b1a0476325c88f250290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df21c719d431cd3bf2c8837375874aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17da4c91c603cd88b9aa3d8d99ea22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc51299dc7d326f430d373636f2b301293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d814d36261e165b16926060ae5204e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4e8b8b03d93c8e296252d127d2a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c115d35bb406e429324cffa57c19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200228786e3ff688a7b1191e96909b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e30f29bba31f50ebd86d7ca890886298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d278973aafa90aa42fff871b9209b37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c2b3fb907552cdd618a167d31fe56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104da538a243461f9f919ec353bb663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1c93da81887a526f48156bc0f172302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79056a4d2f7fbd3b990045050d91f4ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664996e6d37751d472d85fe1c69b322304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ee9f94cb804956eeb6ce7d495113305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7c23d384fca802d88d191fb38f2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58695d8646b7bfca526c5d775301d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a756fa0c1a9bf0a07467c3f775db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257a01274e26e180405e1fcc25c24e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee91aca88e0fd2f53959e79a9f90b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78053e7f87025a4e941a236c1aae026311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60bd4d9a21a142c2099c5f4108204312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14651da51958057f7079fa8c9c749e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac09d8341fd8a5bdefa6c9fc297db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866efd250cf2cdc6a07c1a2b0be4200315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6bd8242dac9a710a25fa0768ec2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968d0d9ac7eb2ef000ca9bfa9886963317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30bc847b8066f991f20f1b53b880d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5e71f25af10f6aff660ca2cd3cef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133533440667b43dd5d237dab399cfb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b19f92c135683e78427653bafb2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e493933801a9dfe72c8b6f4f28a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb35f10f3ad3559476ef55171cd5aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03bd68539aa86ebb9f0f851a674cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceaadf6219f984ca29586e5cd019a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f895433c0eef10027a557a46faaa70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35d44871cd73aa87deb309bbaed3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bac095d0b5ec88025ffc3ab3fbd0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489255452ad48515775ccc8360cbfc91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae70cc22592dc3b67a748791c553b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510c2916bc8a99c20046d2ddd92a73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0fbfe6b5bcc2b8f6a749fd2615965332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ee3490d12338937e1951d7c8c151333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b31abad4168f9c8e25243519cf04d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629daf4a56a397868e0ac524ba17f80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b68aee77756a07a88385ac6424992336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56a78b9d1e5154670375612dbbff2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8a02889a5b10c40e4ec970b2e675e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af95d0455523569ac02d59058a2c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf3bbf66e9ba620ce7104754ebfc9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd6e14b7a654c7403b5c08dc06e3c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b7bf3462ae84b642629ec561469e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8a729c101af662564971ccc4122d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55120a540adec40968be09c1a97239344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144530c65a7268116c35db96fc34c47f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c47a1ddcf7c515807b857cde3c2655346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366900030ae1338caec779621b38d7e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8506054dbfb63942fd5c998f2c58c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dce0a52bfe16bde9faa8e938605f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c77620346f1905df86dc068cea3bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ca726dc9aaf6f1e04ee7ff8c53a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01853597476ddca61de740f05e8cc692352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb858f083fad6147eb59d3cc893812353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4cb630a4de7336e550ad678b1bac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee7cc6d86a9fc6aa6fb2ad1bf8495355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645030b2134b464068e16b715e2cd1f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e69b93d19374816c9a1afd6c59281357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97993a7dc1c1babb0f5c7a89722b5ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760d00c3a5a125220881d2ae966101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2696f570dc670dbced14086b81c05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c87278a9102988d999bd20e5f82b82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb1cf8d92f74d25d270381b9303cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262adb5fb8b39e153970af4d0911fd40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cfd26a93de4247d4807eca45ada46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a49d1187663a5692bd2fa5b2ed1501365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c8ceaf993c10c6132245f3dc5263f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593213eb3d7470784a69c85b992132f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4aa6a77c9c64f557ce18b3c42ce02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b568e546d2a7bd256d63c9a1af4a6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174024f55a30502f4c9d8d8337315890370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ddf52ff97e527019cf0030a30e255371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9ca6d55ae8b5954e328f91a236d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39c451dc05caa5280c233f27066abe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431ba01946f30dd9f4ae0ba7ff3f3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb5abec24ab1737541068ac03ebead375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d315d1d659b0b5ce62ed044d25d9be3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb697f387cff103a2a551d6c1b12f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228819a17587350155174a1621d034f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f50716fd52d0bbe8cd21ba0370fc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306617c7b484ac5119337fcda0c62f29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b413f5fbb9e5ae64d99c7f43d54fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd85b92435e040771cfceef3565c35f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9ef993420d3eda803101e7c6e79f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd195590959d644805fbb3727a347384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cc765491b16262948dd2e14663451385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2a210298b09e727e321e3797b75c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f8c8f1bb2089be3362d2e3ecea2a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5c89c14f38929bd047dbe275ddaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0629d28315abdf9a2b001b146f7eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a82ada6b16f9dc5468a227b8be5c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681fdf64cb3f0914aa6d160d2ac8c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63717e404b73b5c2002a70bed12854392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c53e9bc38bb48786b74eaa85c3139f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d710206dbfb96354e6c5d467303b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2281aee6e6c33ecf5bc3034eaa49ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11698ab31f53e42508e543432886d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf158795460c30d529c939e3e39ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f74716877245b9faab073d606bd10e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc28acb1e8f938a9c9c4c410ff63a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a18a9967b15fc5265270e9e9c66c63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c5cd71975b04fe08fa1f14bd245d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476bbe46a0e2a07b56a843c5c0e695d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d1e9567c7bee3d200ecaf3d4ff7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09b2e9d48471ced1a8668e7b306243404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2afdd3a83a9f57a3cb2a6342b4de6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f663993cd4fe80dc2590256df58b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90184b9df83c5eaac23d9e2f4b9b9e02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e6bec9b043882f281335d670e67e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8082bd6eec6ece0c4e6dbdd95476a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a3f91b1e69cfbe6dcb67d54e414dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97de921815c023f294051fd21e89a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c7fa509f97c4f2aa268319049855412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0ba8857776fcdcb2b7a2ca8f43409413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ca892f53fa01e201b34575b956ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c5b2c2ed8e84375ba2d86db99a85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6835d15e887d0f18266df4e7550d3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca40100d3828a23d4205af0dbe929d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81d4e074af3022ebe6baaa5bad6091418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb157618db3263ee230a7a6843a161d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406f7672be367693bd3854756e776c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be4baf8e8d566a8be4d9f13aa01a86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dbef2f3a8a3fb668bf7c9cf5041ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8f3cb51a6d640f8b5285cfaa8c802423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549084b994e7ff71dc76fc6c6150126e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f32225b70a8d6374283252c7d6166425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae38b72f0b88d8cce58bd4045e62815426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8be7ab3be48782ef54f28d0cbb64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f3c5b951b5a5267ebf248bf60dcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543b45cdf9ceb490586133203a4dac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2668d1ff22199a226fd4ec0fa4bcde8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9681668819bb425c4e542a0a5316e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e2da44146a0f576e537b81cb8be23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd71bf570f43eb81475a37ee1dbfda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c54cc898b530e1517e6ac6bffea777434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a619f22cad42e83e1f3a2269fb42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3000563e167047d685d0d3697af09c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69926ca27755e7a69614e3b55a46f2fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdec75a806ea2d39fada6139d9d27d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c30761342aac58a0b984f2ca4b69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4a922a3afefcbffd89f3cdb515cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88284178263c80df35ac3f8ef27e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbd067ee5eb6deeef31ca5125b398d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e1a18804f4941accc1b5560d86eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b0e80011c46be39579704870692c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe85d121b1d0251a4037c39161be07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa843288cd62546c31305b9400fbcda1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a5cf461097b25443e0e6112ee2446447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdba81f00ea7d86e994103c5b168e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1367daf1c41fdec561cb8459a54a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b62c59d78b2fa591b9d17bdee4b040450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f811b726e52ecd0d85396033f02fea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b9b4610aa4b6cbe20579d17ad2b33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303476c1e5b39edacddd987fb9adf110453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27333e1dae6a678760af4fcae4e7c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c81c750628d3e954a8878fc71d2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceea9b58275912ed79e744dc2112f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e7fe375f71e888e6430f0856983ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b1a03c49f4eb6abc5acd09079d465458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e10487bb4930702b2b77964c0ce0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92245276dca03f523af79730db5e21b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b857b215fc18685dbe266da457a4cf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb9f56067642528a3188c8e7725cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac44ce1cf86ac87e3d07e4cb73c95e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c27892116f8adf9fc37d18a5507116464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3e96481f19f326d41cbba00bd5bbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eb799ca8f5493decbdd219d979216466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba77620c359df12d509d5978a9e9ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02b0e822c2c1211286c34e8990e5c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e53039bd70c25a27bd0a84f330bd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ceb0f82d9f42f313ed302353139f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eedc62d32856fbf0f1a4f5690f97c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d0267df9ff0fbe80ec06ced08ef8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8153b5275d3d4c7bb83d321d54fb25f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c554aea7fc1446fecab7661cebae112474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95540750aa6c29805e7578bb6eced5a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e17633094207de25dcaafc1cf7db7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f43c7fb782d11c994e8b33fa61ec2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8eb14c5506f467e5662c3dde743bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b60fe684193ffa40943ef81f4c98c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064db1111adf71ee8e04dca8d5069bc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06d6b0295253dd692b3b2f6a7ff84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953f1ae52a8c4cc81bcc103309ce94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30cf84f3b2638ae984817d51f4932f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be990ebbb160a93152b3573ace88c68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d0f3b667d0eb5a41e89c298510ae3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a9e72a0ec34fc8b6d359b01db49c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad56a6e65d8e9939fc5e790ef2f1f9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b40b07e6a4c4028fa197b10181c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8685a0923175afd0f874057f890134489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63757affa384a57152c3bcbcc5bb7b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443465ca2a1915b8a1379466c46eb0d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c458b1383eb277f343960fa24ef9443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76505ad6e1583050a7f437515b2574c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072f20421a8b26f4631092804f78a525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b08d3c2276c97eaf7968f19f08806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76cf3db2ca6ee5060db72235da8d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4b215dab9594e557a1b500940cc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d1e988bb6e88d4027c61c9fc16ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d95a8817ebf09d1d699dbf16ba78c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5d5ae791910482453a00478810b4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870a72552b7d1afa8dc86f739464a5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7daa32d5ea558e196478cbbe41558d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fae2ddbbe76e181754764f33a7678214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc233bf64b6d0d6bb512fa1a7707815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edc92d250ae5504b93dbb1900fdad516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29a1ea760d3fadc227f0099ab8c8d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4233c3dc8b4874cf002787d92c7ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e40e39145152863efb00f380c71e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd474dd91ab00ae3d06ca9110286220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998dc39c68361757f9a141f5350b9c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea543b6a69d0c49ac82607e834d21522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791492556f154105a219a13366c99cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85523eb3ce483c2d31d94b747580731624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643c469d1eafb2676cf3c7ab8502bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ad1431dc2b2c8bb6c8b86374a44d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e01e74e85c470f5db85b778942e0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c726df45d7c1b0bbade3f0aaac7a33828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2acb42c414aa037633bfa12e4b9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c72be049302d7381258fe36316840130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a270633d96f569f61ae072371cbe7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f55ef06059cc3c8c6191566c4134632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e417fbf5eb7bcbbae56668dce25e54333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53381d2f8821e73f551a3a7475b13f6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d749edff56a75dab4303182d82e8c7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65db76e645094addf598663a045b6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab9a491f958d0c0ae03890b0b4868c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7837cd5251b1ddea7e59e29b01ff75838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39612bc175f52960653b4e3256ea2b5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591813d6e5ed540089ecf07b55d44ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fee4dab62d94b23260aa4e38d31b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dbe140802b74281d5fb96730ce9ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934d8cbfc2e266b2e9aa95d2bd003843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f06e2bce256fff40ec386c44c266744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e177a179c29df8efaf8b28080be183a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c399697af3e779a85eba5761ed7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25e14f101c0c2da5fd5763bdc38a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5b57932bbf7455e759c6f7e8640e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aa27fa8b13249547c9305d888731049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82057d6fcc038fb0ac0e0bc77f85850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58e91d9c8084d52cda921c2a54bfc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2388a25504f3d8f3c09795207be452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a31f6bccb04344e498e4b89277df6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996c4039469e931b98d39d543c921b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8461aadb6db1c4a51a03051e51d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7c6f9857bb1211d7c27ae947a45b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed44279ed51f6e3e0425ed62c204b5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac3176241ca0d25a9e5e1ec97208a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f825a72089185d2649ac835757c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597bf85f88dcfba1b03d4ce0bbab33560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43de1da9e6bfb370062ab5078a44b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad14e249f3b947deb5169315c5ee762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6214a9f997668807da27ae0858d96d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa36858f50c0699d0aad36ae402ab7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f188b7555fc9a45ce800dfc9878cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0306e74c832a770c5cb823cbea442566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4751d12c0939d6059cc2c354bb472867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc913033b9ed044ecbd7a12afb431c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16958dc30c0c7b4146acaa7556521ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba097f9124a77e1fd604f7eed6970ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2a7b45cc4339135de078e335bbbf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9a795a13f77a1a85def60c842ad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f8f728c52b64187201e3f8ac1bba673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d0f1af5e543cd4c5e6de49d1c37474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b2560dcb6cc721c83c47394d19c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c513d0d6dc54675ec66652c849ef47976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aae47af57213976fd7fd8cdd7854777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bc9b9973d3d8b293c5360935d591778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e5d6a97dfb229b16e7962356c00779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea510e013b62fa5603f1be7600023b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a1e38813215836ea38766d1f5e17e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f61f0ed9a075ee4b5cdfbbfeb1239d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02abdca1370ab647c9fa2f3169242e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880591272f1161863f1f764ebc1fa6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d39022d1b68b8d2e01e695a6a5cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050426ea7675d08580853fa27edc2fd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c157620f0618e324524ed30bd4d4a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff1368589a0b46ea3feb5b955dbfc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc32a328beec978948bd2c09ba570989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb10b4bcd980c0948058d11363fdada90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51b5deb102114a139c5042fbcb7ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74747e7c1c5c69758f023e5116688d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3fe66a760b3b073c6dd5ef524cfb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81459077a4e1202b0eb1afb28405294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0e67bf46c1af98efc17440dd5a38395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868aa428123fc089b60745a0dad6ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6aac9b23ab744da9891f0cd2043597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c866d70ccb1e5d8de60bf5dcd03f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aab8b76c8b8ac072e1822d5397f3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc58cf8fefd55197620f3690db5452c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03d624f7f3325b8805451f93cc9b94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31737969e4d4128c465d2c2493d6029102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258acd29740566716d2ec8ba4d96531103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc6c3240071ca858bbcbe15beb1e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77635ef276c6140d487f8aa71dd383105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e35c138de1c1ad62f5415948aef383106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67df4c100d11938a4c34e677be486f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b774bb73d39beda9f2964102a6f7b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a48ac3a8ddc066787eebd4a07b565109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e7e05cce2797f236bd5add4b2c76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd30ec069657f4abec8f55681d834e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768db4d7f9320de350400a7349a5f237112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52856acdfb0e518d580b56a606df5f91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7862dd72782619557248833275b4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fdf1c783d2f7cb122dc2ff51a5baf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b777dc7928f78254bd806e6d83d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505da8e4f54ae9ee21f877f1404d82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f3a4efdb060092f98713cc5a0584d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6371f42a546ae22888e3c4fc99ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aadf948b298efe76c3a14673a962b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4c2f7f7353cb64de28c37b1f507a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d1f1d019f50e1b7b84cebb817fabc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0410e23b760f4a5be8ba76698bea2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8a0624dfa9c09cdeabc1f617bd90a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501daebee3c2eb83fdccc38bf33b05b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ee49432d3508091ada8a8d6cfc1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f663735e0910d6c2bee8168f7a59e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee9065a713f6524d12eff032c01348128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde446f10cef8eb2f5fa299dfe9666d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8063a730ff5e5db75255461cfa2a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f92bec9369f46dcf9671842abd475d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7619ff7c41764293fa4e931cb0552132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefda50c44f287deadec193164b46bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68a5a7f9e591b9c66d2a04e5dd7d12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c0a1045abde65fceb4c13c66122e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d336d0a0fa404617beadcf105733005136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77090332654d97df7d64b46cb31d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f407859b6ad15dad40a21013aaef4bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02988bd74f7df0870edcbde3971ba4c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973588e554282b9989242cfdaa6b9209140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd841233c0182da9f23833ede64de6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028fefee83079d6a01df31454486946142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490eccfa2460b77fc6b21f38848245d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bcc8bdef219c5426247216500d37d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d90400edff6848437974ba1f7c08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ff8644b1568f0e2ca92f0765cc5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567f3d00db8395355a99766877054e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba169f5499763119b66c88a1915591a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30740c4af560bf5e7f3843c538f467f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f12c58f131ebded783afd522e028b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da240c814ceb374464ee56d618b5fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cfa735e00b764b1bda352d9eb226a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a6dbfa7df881cf2dd7be19af03c9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c6a32ca724f7763a42b9587a90c0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b754da8767db8b8d0d07dfa3efdc967155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd31053109e599b826b4be252d213f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb613456abc8edfa9ddbc377246b199157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996057a5c7668b30da95fb362be9221158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6edafbd27dbe62fa1892adb5e6a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f7e5792bcbf01e6af0f6614d80f10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9478856c0c509c9cc7cba0d955f3731161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb52f56cb25723c99f2a32962772ff7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024570784bb91618aa758f5ca57eba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe403022dc8f399eb92c8ad94016d909164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af18bfafb4f0622cc680117b06ac3f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d12bf4248b1f8f708bd85c2110dd90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1977a74644b32fab95216ece3a0e2e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e94e896c8f0667804ba3a3be547edc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48756b617360cf212849dd612e31c8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745b4d881ad2c0a000c1b92023121b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5651509b151fc5f74f0841ee25c42dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4f7352662ba1d811012c98270edcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc0e449f2a9f2c119aaba1f38af54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485cd081feea12f9970c06fd1c1c99b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd431d344d5f9eab1f3a99521367d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423f1503eb2a5373a78b025d1c2783176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc125bce943ee2f144a3bb7b74c51a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551a3672efa429864f33c641d7f7613178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858a0c88f79e584857de7220f75157d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f1b1436ea4de05e4ae0749d027d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a9167f69eacbd93d91787a637b32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede280c8240ff926d2a1c3fb687681c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed82c016e95b170fa8c318c0f9374ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf0992fbd014ad8e166dbd9dc1b1e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e049892cad96d5d07f005547684b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfdaf7e03af8f60a00ab3aa94c1839186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c173362a406698733e6292f20e4b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe502ec1cd86ac1bcc4111ab3c98036188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e5e1292fedd76f40b3427859c7573189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0078869d5b252c4261ccea29343f0f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f26c7300bf8450eafea493e8407f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fae7c028ae58aae4c73fe7548454f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d638b3e45b5c445c929ef6d87b4a5da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397620aa18b3968dfa53e849cc40706194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43495e08437e166a7ad908083f8429b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5e7ca59341a1121320936ef331c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee41759af46526e74212e09ce6d1c1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475f30dcf76cd0c49a9e52da6699333198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbbd45931da551881243e9102f089b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a2a87b551b4c25617b73bc62d8c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3b69920241e43a1846801b96b839201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5f1f311b74222d354b427a6a31fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8354a058706be4e5638fd7dfe7283b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a56c778b3f0a974516fbc66d36680204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ed4c7a1f23c53c3f97f90431a640d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f02aac47db251d346304e368d12f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f562cfc3b9bd23f13a42ceaf8ab3e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6fa28c8109595eb52bdd28f01a22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f881f6d8ad4aed5f002aeadcf8f957209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4456e2f0f61260807d84544a6f9d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e495e07818bbbbebe72fa65a17f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644be4ae1c2c19581e38574fb9764eb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d06a90af4ada5720bd3f431a38da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec0c7b2f0a9753870d2e47661ec8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051c6f14d348099e384095e786e699215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff940d059f587488cd7c1c56df04ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e617a49cbbb26054376653a338758217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d027be11264cf1cfa1ff93ed121071218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a875bd7f852488737f7c00d0c98f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbfef4e847104561ea8993261c0175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e25a226f4abbe9bb55bc016fefb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8025ca6c1a5b0a7f0c0b43f318b6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8158c4a7e319719a8870952dae6234223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374600d8b2908bf119943f5e0061535224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29bfe9600a5201580e7ad11e3e362225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b924db24b6d939e3cc170916af39356226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f5ad338b7a6ec9615ee26f7b7b39b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e852cdd03bbcb26093e228fc8e4b7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5772d6c385c75c9ab65d1ab987d00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c942efcb09140102d8d6ad7e2299230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d76daad092bc83a99e0e4f2135240c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0323eae749679785e6bc8da07b4a01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9a5791c7d84e9998ca290a1149785233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09484ed39eb99afdc0069c8fb989f26a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d879ca1c515874caabfc4485bb31a0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006c735a5e084d2a8a5071b0229221236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c734e1e7a2b8b1fe90d559dd90bba40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5c7ca1cff9da8e384cf879ba9146d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ef537d552f217f70800a38951129239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667b0392431d51c7de2a1c18253289240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc9086a812e7d57d6379628508a66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532792804491b66cb76a21caabc47b73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f5593b0307a412c12c06c839b270e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26caeb4548746f1b1f89df27893265244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff028517561de953cec513478179d85c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29aed352d891bc6d0893083a9c7d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90481744b8ec333a5b1f47302e694a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974d529a63fc36617e057a7954e9a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12a20043c3ad645415a31e8a732ce3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e703cffc8355db1604687ed083a142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c1d742f463a45522d10d3282d24dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2d9c063ac93e94ba0b2e82c02fbc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545e41622d4c854fc0c28359e0d797253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87079794044baafa9d31636c8e13364254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6f5b9d080ed56ceb280cb78939bd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f164435068bb0bd417cbd767d1fa59a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7940902c6f66bb926b5dbbfb2b813257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e49d11e72e1e024cec830ab48b6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f9a977edb17f12b14e22ee234cb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3e84f18a1e8de89916e54368282c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741b83ae0cd6300ba4581df9b74aa31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a7b1fdc74dbd4db1c911c90e9b133262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9905aa81f825f96b26b37449c1785263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149269823b754a728b5940e56ef6e90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be642e30380b1c93236549e032408c6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8bac1278282691793de49c5aa1bd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b03e34b916839ebca266e4734c24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a1dfe887ef14babd39f594582543268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64152e71e3eefeba6fbd0d6e0c677c9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e42cf03f7bc1755564b6e143cb6cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274ca7f05814704d2d53ebe0f53b2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee0170bc1d1132fd360a115b71d92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb130cc6121dfb18b9141889a6f0f5c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440bcd88f1a3182dab1eb91de7a554274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18dfd13ba1a7756a31ad8274b5e5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8efae21757606bac9d252d73b5f810276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b118e3fd0afbb37594b13f082a2fae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65390fa4ff8cbed614529ff13620c2ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d6c435448c18165eba2129e37fae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bbd17c9b29f65fdd085f9ea95d3c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c81c6e439bc7dea83d4e2a86aedc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bcbc9ef82b8aef4aae2e8aef88a5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147631762f255fa9f3ad6e647a02563283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b16d3600d0066722c61af44cb5faf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ecd9179875f635ac74813c8f080a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213a903406355b9b34741fefca32756286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c23e3c6e785c6c4a2e15397872b10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790d573cf338fdfb3fd5dfea50d90e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476643f081507236ebbf3a6e02f6e47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368c3fcdba4ce442fcaea5bc84dd2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7abf98d34ee65c4a06d8b7ee1855ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da9b9c5dacef882c59781493582ab6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c8121eb5934ef036632590ea4ffc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af13649df48cfea191d0a92110f798294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7bb00e6d6d5237df525d33a306fc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb7401697ef31914a263b08ea5bdf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6511b00e96da1ad5667243cee323a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947edb489e550ccd37268d00f191986298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894f52b75df1212a31487ded414708299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b42e371384055f08618e130d1968d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e145b2ba9e219be30ae46a026ff6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7678c011ca598a5a87d0d7a7bd085302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c906a57cce57613ba7a7161a185fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9a62bbba1a743641a657935b3c0c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4ef732d95a23c7660f273dab935ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb23e39e4e7843d80557ab3c4889228306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5d2b718b858c1dcfe49c64a594b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172736158fa54a3c5108c0221643710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026e39bb5321574f7a1cf65c16af3c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee54cffb3c886fdaafe7c76ffc45fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca9989a49c171911cd559e97495ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1c9bf5b165093569cdfd31c6ddc4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5738feeac11152b872286acbdb4c3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093432c0bf0670ef3aaa715d8f0fd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc3671354734df5c03f28cc62e638f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5206071f95f239415a0e33d522a75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ab6f2a9e0abdd90af7851c1c12b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dcc964f97e75fbdafe1efb9e0678b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718da86bcb85fe86c047ee656c7d931d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4135194a2f7004b63a11ef3fe5bc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae3d093677da680d1d90b82121d550321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693112911ba11d7adf61cb7b4f66a317322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb64b90de3d784c386c74f1f2887cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd2bd07806eac197d1289499530c66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c3ec71cb0d6e28cf330739b65eb55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee67df6bb59c9cbdbd6bc92cf7fc1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427603473692f93af0824c6cde256547327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a3a142991d38430b41023db629a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeed1816f9c689d8543061871264b07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e341a5c1e19712850f2eab8872b9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc101a3e82873e7ebc0e28639fad77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d8ff095c0c126df2df9a4b6d7f09a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514bcbf103b443fa55b332a3ea4837333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f42407ec004cd71b97eea3537bdf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3eae65d75eb5e7d32345da14787ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d66548592fc0dc8dcc1105054b5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3682fbd0d6e5197dfff0a352a8db7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65444daa527f48b8541c876c1b871e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ea8f5efc0122548f6617f55d3dd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95d8a572976341efbf6a1f0fec521340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6595c14c67ac5ee0ba7d2c58673909341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca62dd21a71453332fc4427fc37abe8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f5a27745ee7bc916a7168de1946f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42217a17754653cd6ef92df55015f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97662bd022a3a3de09d590410d9702345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a207d819e6019a31fb6819abbb5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c5d62195400eaaa5a74d9985c7e0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29805402ba80796ad023abf20673ecc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b3d5a6b91c15d433a5d1676fb445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37fe0995291942b993473b97d5a62e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d873ee226eb2247b81402581dc34d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ea8f1a86f7d03ae54c19d2a2449a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323325f70728d9f356411c357301e89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62839d2c1eb51b4f0a8c8b471191317354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4a7c25289b6a888e929630c35543355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316f654b3a54190cff6d7224c12d27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d10364b1dbb9ae6454da6ea08f2f73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ce982788ecd106d2e6754f83da24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09f970aadf11056283b290c67d690359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93dc2a2d3d27ca0b2e014c39123df3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821adb98264383e5ec7c1432ad2981c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0ec0c71f7e170e77e6f5248ba7d47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb643a7551718c7bc2d6939e13e355363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c90af2af9933e73237b3daf687385364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5763e489805303b42e006509862ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380e988fc55ba3e7ca2bca421d8580366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98349470376a8fccb88726cea66cf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3f5b371ce11c7b06771bcb86b82c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fdb5680fb4e0790b8a4bf8ed0a94a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aab1821ef2740b1b2ec33b8d40d3e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82205db10218b0d01b55f2b8586af0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0471604bdddb2e11000bf1e7f20192372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47676216439bf12a855e23815a0b79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2da0b120267d56c3ae9c82a50bfdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4e27298cd222a803150d6371fbded375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c85d6f637232344c2ab91e3e3ce93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783988d05a3de2c613bda8bee7b53d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47eb6478ec0374b517625b1d91c491378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531362eff564aa277ade9b34771206d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279f2aedd0e61625c30469d28da5d3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a355a2ae6ec9f3af5b231b29ac1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2b9283cedd49f927b4471ffdb07cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4efba95655151cefe04d5de06b2a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18fa0fb8c84f0146362353fb2da02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaae1a536feaf350f77962d4e42c13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae29a7836ebe7a2928a05a802c9e36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3131fc9493cea6835266b657f758e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59766632e29d043e0453db209ec61b7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afe4dce4bba3a132d998a8f941c114389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f4500898e692e291f22292de4b3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8acc5394485e0c1795f8f57af5109391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d75d598064f077da60603aa70f9ccb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2d70d0fdcd4c835d2ec298862215393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882cd34a3d8ff1ba7f1d3aa6c82161f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398798c1e732dce98f671365533dba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cbc7a4e353b9f023ab3be38cb10fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69908512e2c1052a7ba6d7d6bd1601397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d68644b9aefdffb0a7123b50adde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842c13dd30f8339f2d50aca3e52aa3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216280b913bf29e2580ebb826fbe6fff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b81b8035a23299fda9d76892a6a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90b5207c3cb7d559358cad7b8ee6d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca074d72d486dc63009ef86fa1bc47b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7b649771e43b838f9a7ac2ddc4fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545809296daad7fb1c330abd9c1da13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0ed1ae64a4e425a20f09bff89b1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb218594e53b7e81a22b1f48ac98fec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07e84a4088ef69456eebdbd3153126408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b2fbdd7b1df3e8a411258e1cbc1b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee50960611106f513aebe63457233410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334fee4696593bff52218c91396cc33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efee372aca0aa73edfc36b9d250676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c6b1ee5a5ade249a7eb6b27e89bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493c8ea22f0fd1dc60daee58506224414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7998a6cef5a1cc413f3298b612183c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53a0adb8177d1b1d2fc085b64dae15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae23880ecaf7e8cec8beb9b04e0c18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95abc6608c9204b60417cc7bdfcb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f72f791842f39b27f3a118f751a53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a668ca4d5faa4df79b627521593385a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde7666867d84ae9e7e731605e4ce1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7573bfccdcce8a42859f911cd197f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a19db3842da8cf304ce73bfba3dc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f66d5d9b071ba29eca7a93a90b2856424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bcc7cb524411c7d33512fa3b47ca8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5b98d440d964adaa29344c9629107426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb466323e23f68d5b8011ae5a904b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9514de6314897081dc5c978d07671428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9b32fb912e71efe1ac6e1c7e94d25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17507b0cd79184135667ae805e32f4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d7b4d60f5407cb9b6759ceadf375431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fe401bd3ade437d3afb296730876432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df38897184321d3dec500dcf03e512433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983c714fc57ee30f94136f06030692434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02bbd5c513780be78c6624dec27acc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646f3891bd328b71a555c2387d0f22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058977777b4798dc45426a1bd6ed7a4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7986ce984f9945ed5eb45b1a5b649a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc297d3512fb4b8fa4e23a32c65955439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e99476aae59a812b63c6165e63f20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fe0052d2cac2ac15e982c3cecbe0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf05f58cb33f4e8ee68ef3d0da083fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09950633c581dc26d8a3b15f9c3786443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9967b59470996d8e64a48f04d4fda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337608c390a6b8d970337ac0d8f388d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ac2f96d23d2cb77b0c6be69e5c4fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa004ebff1191b225b15ee08e6d9b7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec133dd2437da0ca953a92f07dd949448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19add13095ff29082c422fca1a57702449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509152f99345e69e50821afe7e11ecc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9df951444d39a5123c83abe53028ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4beadfc22f1326cf3ffb208a86288452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b6fa1184f449fa768ff0d8785024b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747a854738d27842118713f9b43114454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730929bbf8405115467c298d552f36ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458749b8ce5f003247fbbe655483b898456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e48af1b3f71c001164a598304fb38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206036403bd3f1471e67d7a0b7d9dde8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b05a831c06b3879c56653b25e1cc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a3eb9f6ba3ea794a52d14beaed86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b215eee47fbdecfc04f311128532461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed1ef53c49fb6d8b63464fbecfa357462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb59b1473e79f08e8b88bbb8bc36e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aca2ec0a592da1067add00146a118464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303454c406a743ea559c4b9f57466b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871a739bd3012bae5dd52a8e73e5ce5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbdee491116c6c663cbb989278715f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac86caf032467b899cd27b6b51d778468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5f3005878caf4b92ee5e75d8c79c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb777356c7dab8276d8dd3c844216470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98efa035be260ffcefd1d30e4df079471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000185af39696be069265f5840e81cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb572bb225a377406bd64347a5ed70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c665c074db1baf22132ad21cdffb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df83090e2802ca9b538a6e8fea989475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94580b856162aafbcc6de6014d95fe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c2249ce87a40ed55e1a85d584925477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3ea9f3476b7d75a7e907410c5fc60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e1754d6f7bbd9d0e5f74b91fc3ec479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>