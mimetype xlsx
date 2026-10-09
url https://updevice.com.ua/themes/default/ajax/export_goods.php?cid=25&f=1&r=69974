--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c244ab25c03cd7dcc350f40c31d1bf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a095ca10e93698cfa5356ec5d8f33c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09405d9f65d41010cb81b51519cc5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897319599148c35cc7e3745e7d2f8e384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95a6a430bd24e409bb1028b4c559745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef325f25d737e5f1298e392c0ff046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd6f178093e31d1049eda3ec3803d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66af37a5b070fb408c396f6fee18e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1386b307d678d1f8783e4ac3a6417269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29659795e8d51fe27364d60b28a2a6bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e34eeb98cc684fc3af32b58f53b0b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfb3a05797adc4c88a0dde62b5b13512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a257f8f81ce916b7c122ca3cf0fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311b27c882a9aeffe790b12c46f29614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d3ed082f101c2b48133eb2eb4d4f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb017b7467a98a50d552f91b41760b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0955a2a37eec3eccd4d7aba830be017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418101c2b5ae856d1ef67c0ff2177ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609dbfc4e990d30480492dab760fca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d67ffbf05194b75073a373cc143eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3429c166420841de46ea5af50399e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177014de3378fefd89ffe72fdb1e3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c60b31981475f1f3434ba23f518323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741e70190af43b1124ea55cd8a9da3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d039a4d408394d4b7f8d229e6d45ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5c90966b04cdd948778275062f2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be57f866a8fde592edecbcb9c00af227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc60b58837738a4cf80681c94f30e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5543918ddc01d40fbbd595a95716829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cef746278bfec6feda53db71cb22730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aa0610c5da29086237d7a56c84d3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96434991ccbe4e47388bb7af987da56632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9094e84073f739696be30955604cd5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9f8f9bd97761a54e3ec6660eecaf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753efc735266c895a7b9fac9517abb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effa1b180ec8d61a3d628e059e04b0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773d57422657431b20fe2c3446c46337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f64e4c06eccd2408bf4905776e94b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e79dee2931ca99c4fbf8dda11b55b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802bbd51ed97d58d57d4dbbe4a64ee540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d58cfe2ecfbc3f2378f55500fdf63b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d56b29762f903424713c3c0353a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6730a1a5b957ee4a2a53a74cfe3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ef97143fc278f998547a8f8fcb2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25f5617ae303fdc01ff7cd2b0d0b5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a16263c6f07103ffdf904ed44f0cf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719c451e13aeb18d4ec4d53ccf2652347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3995932c94be83de78d2cfef20c15948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778af72074c4a58d934ffa439939516049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dd70e8a87be552e6798a6d792f4ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40d42680ca975daac835006c00fbc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9003f12525083d535f17e72f9ade7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788410d773b4f2ad44d1f54de8d311a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5bb1cfa7fbf26c0f7b9e21724092554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe13c6d4f82d74e9473df2fa009f00255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5a681d4f1b3e412849a5efbdeb96c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b9659d583c0036913aa34e99ffa5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa269437991dcc40dc5aa0da7263058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5573a0b5396ccc76b4edbebec384b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61dc1d37d05490a9c003dfdd0b5fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad795a45ec35061cfdf8708c86cd9f9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054469bf51977cff80261705e13ec70962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e8a8e6ae138a4711ec7515ffb742263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9adaac6b20b91432126a62288db0c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0e7b42e6609b7a2170549055fadea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384184af265db0edc1b59ee9aec33b4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeebc0c940c9f3e4f2fa782cc2911da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96650430897fa213ee53243f721b457368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae68a1742a01af02e624360c96e04e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e067432e209ea795cbe1bd2dc130c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ed607e02e9beb4761a556339cccd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d7b744300a7b770fff571c70af1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cad26150f803f9e576d62b5f5e68e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c85f8f003c7a98e8ba3531f6b47f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc9f47ba261e5a2cad1c52db2ac57275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae18beacca88117949b145b644442e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6344da580fb8454e36e8d1115db0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfb5d7c5c1bfcc7754ce9d63de0ced78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8674148d2bf7f3cc1e1169066fbb1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134a7fe53e1c80ebe25b96ac3593c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f773fd107c75a43855f8e7a367d5a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae174f2ee92898defbacbe742dad33382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295234e95d3eaa77b7ec0f51b22345783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c90baac6d8f86317ffbc2fe92a1f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a167b7067f9e24f81753a984b9b81ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3462504ab58eef1eb227958694e6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f20ac56a0d980921146f647b5092387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab25409a4ea1a967c8252559a081a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73768b67eaba100f4bb1466fb305798389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85efb8136b9893acb88b6c34d0aa0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8584ab014ba5d0b46088fbe5b9bc4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e713dd4882067470e5a0416cb4ecc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ee3a458468b21461ade75568478293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab812c20d31fec611162b1244a51eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348854c4faca8235032a8befcda9f16295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a430ed6b5d54d7a66f3a4c7e936e5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a04f1739f22c572c2b60e689995f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acddfb7f8cd13e9a3e842337393dcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e883fbbd1b72b272717df9f3109fa6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca3bfcaca2f3fc6f6c120c08a12930100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280d6cb3e11aa502bcb13b957beb60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb3d3dddb309f1684db532ee5eb8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41480c2992516693f9b514b3efd20e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb3e488cc0f9becde547301cd9df9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f4008674a7e90da81461b61e40886105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f955b5463cc1e317b9c4aa6a853cb53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4ac28c861cb930384507e9bc0a97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00464119b74849ceb365b5e89f0a568108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc64f0bbfe0a719ca069642fe3e4d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f411a5fc7569dcc01ed4937cb486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca14c07a3ecf99c72472df4df60cf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe5bdd3c35a56761625abde5aed65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fc7055af3567a8277dc31bc37216d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ebd28828c5307547c01540fa62576114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb17f934d84214df4e0517b691dbd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693c65af309d73d7df97236ed923510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d77795e3c3de1a68d57b07cf5025117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45233a7aaf5b1d46c5439b3d54340f05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992214a4b45d92be70aecb37187685f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99ff69b984d2ce3057c809ef865fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85ff6a3fdd1774ca7624041d9e4d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af674c77918ed0922a599071b8d386122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447cbf6f06564f2735337b85681938123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81243f3b0c48f65435f3b48abd6c8853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d46d1a1c4ae39d14fe7d3ffe3e18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960caa7bd9c22f1c5c1a88aad51497b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8195188cecc9220fd9437a51492051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b12a4ff5999a862d8fb8c696a68e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622554d801d16d0d38ba6a44957d608a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a6344daff471ede184fe2db41785130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e39558c28efa97d16be06df47ccee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2873cac44216539a06c13e1a0aa262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b3e385cd6303e283b73b12dfbc17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c459463f37a2fdf670ac681789628134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21331501cb710da82bb4c0675302122135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e32de8dbbade6f8e891a7f91023045136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f603b69222736d091abe428caf42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83602a35acef59f6c92afc4072662138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915ea3c7d4dadcf5336a9884df78b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f5e88e26abb340a8f38f3d79f1dc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268db0ab365932a13611d3732d51d6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a6721b3096b4b61968fdf18aa998f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792322abe91d3469772cdf46a7360a49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80d06517930776b863e9041c83ce7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f124728dcce87ebaabf88e7b2c64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc496e56a162a19668a5591ef9ed00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09c4245943a957e9b3394319b212f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1d9d1c30fae0cd6a0dad4eb11a7a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff579f54f31139f0a6ca5f5dda0c36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0148718d1355dc78699637328dbf28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950fc7bb228c110e28530df9e607b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e4010f5fa126d134215ab0df5d2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1f71bf7adae107b0d2b6ab2f02bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216f856cf9320491fa34a1ab34dee1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6133a1825eb67172224ad71e56c18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b90ffaf4dd7b5df83d1fb1ba4f5770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d822e572e860445438a6345abac3b9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ff89855c07c2190e4f73b2e1e397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1b2cd0c73bd1523a352964e2326b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7056fc64cb781cfad717d55c08b31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29194acb73a7cd6c99c89c667fc3d600161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e3f6607e046ecf0150116673eaf39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc787783c10588053196bf2b58c77559163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145523241175b0cdae124cb3aff9e83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761661ebd6cfe79394403ba846d672c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b531550ec8314281ffad563d8eec409166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d2918d30c19e5324d8357af89e7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725309740905c243cb609b29aa7be9f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a8bb2a25bb3e8a4df5477e453afe4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ee521f2457b56f81f6058d2107a3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0f4686e0dce03c59aedf3eb693f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144b93ea665a55fe64e021513a6555172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481c3e25348c7679b000afee5a90d0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63be19ab1f1af8903de371ee1386ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e39205d92b68031e77bf877d7ca32a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a2adfabafa309a301fee370a9551176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce15f2bc120f1fbe178a2557db5b002177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b0c15f1cffd54e261f1a7cd9c0891178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc407680f4749acf862da4d218a02181179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c72bc945d3c276348a1d49bf84f2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a66c82ce0efe7b254352be12927902181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34217fa826bc68e2f3f18a003ae3417182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440482fbf5fd491ccba3381fdd7c2006183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573626e9b4f04a3131ae483637120767184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382750c76233093c8c7228b9e3cedfbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e4e83a2bf6bcbecda239d1cda3fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2affb87d9efc0d473752d3652124e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d9a573f15b46c35c51391f6123027188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471f34ce106f490fdbe2a8fd6826c63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a1cb6534f2e3c6d8a615e389c7b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e236fd29c24aec74bcbc62b700e9c53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574969cb6164fed5aed6d954e9814525192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2e677f1e44e5bc80a38652511714193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286222edc3e4f0e1d69ba352ce59cdc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282a60a19b301da199443e5b3382dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca708ed183f5df4c518ebb0863c32d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c6ea0c7a7abef818dcb01b67025a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee9662a7bef54979ccab952fe301d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970d1937cf63e66cea123a9e05ddbb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38852d614eaee86c6d1914f68d1f82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef23992d3f6db84072e84cf1b7bf35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b850aec8d2cd209c02a984673a1e69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb24a63e46148cbc77134dbd9956fbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77435d08ad88f6f7524bd1c780b2f809204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f49259abac2af92faeb8ca4678868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba77b324c30782fd7f8cc39372e75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ba1a0dc4a8f6e730a58f0d1367d17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dabec76e0f4976f73ba33b7811461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d2426677fb03a785cc42f9b412fc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898fa34ad5b505ef937f2de4dc02b0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d1632e99ff4242fae0e14cea11c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb31e82976c3133763e77da9c0ff2cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309990e93c9745db85dd0023489c58e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a41cdbece488a71d8c7781caf86f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d84d0c64d74aa660a0d6348cea447d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03fd6b29737ff68ba3b7fd8be4ed8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7dd92371eceffb9d37931b3f2f305217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a560648d80d3a6514e40d56f348c6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1edf08069bacb4e7adbc4c13d8827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614999e7422624e20fff568bafbf5b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d6fe2e038f237383f54f9d4766c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c02b6f6f4bafe9097000d1106e95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dd55623212cf04ff4ef6054fb0d6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21906b00d9e0130ec26aac94663c681224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77619a32071867a3a3a2a4941d5aa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694141320f7356618095ba2ba8ee00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6039f262a51ab06dd597d061bebfca3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6100836d10a78a52fbce994ab40cb05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0c3b1e205c44cf82dfdd9a3a09e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e295174fc94afd854993769d0d9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f12e38f58526b8a073d260079e1323231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b2bcb96f58ff1c9bfe2c963fd6fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77caed22615be70858aeda6fcd90c68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd243fe0a7b37a92a25fb5bb1c5d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b90ecba3fa149358281c50da1201a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050063c7a17c594b4b9457687f7d83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba7152898a5e469d308ec25578ddc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650aabc13f78ebffd9181d966f2c3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ea2b90085763f502fc17f66013cea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61f672737aae287870a6877ec8c68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f30105e5358fd205334fbc9e22ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d805515677ae0b538a0a7597c64d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1edf68e7354a70cb82967fa58c541c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ff6e437707b42da0054d84b2a24d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7692a8bdf901a1c2e4b7478396735245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810b2f101cbbad489475ed5174ca049246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb6539aa3b80222673ee1cf0950da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbe51d9d212d5e5f6a308fa34ec8bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8e4b2ddadca9d01fc8ba536e99082249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6b3c530ffbc3b8e4ab3e37beb061250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4a76ef9d7b50c4e980b74c62279a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a2b99a9c3c588529b9b24c755558252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d90c5ae8ae370b674b58b10556f3c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abd3fb6f833a76ff8e7fb8fe11a690254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809dde537bcb73a4a3540016db63eed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828cb5415c55d79a4c1ae4be68bb39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a798585b71f8fb5c470d08040a0e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784dd14540d6f3c3ad1737fed8f664b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315766633de882370c281f41ee941e26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9f84d86becc8e73ee51aab0b2052260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d312ec64eddf6d0350f0651ad6edf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260da1710d766507634249f0043ad1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfbf2eb5b07e69b9cb6d39f847eeba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8836ac29bb0c339e7e3bc952ebbd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c399d47b8d31d38c8fb886b3a15bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726783d6fcd4658a76d3e5376f27f2c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688b35120e7aae287ea27c4bc3ec1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a368a20cd4b259317a384759f52a59a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85b1621ee6ba1d78cf77695b30ebf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28105411c9f72337fd676db8ab600dd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca93ddf036b433d19318c5594e84e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d37a04ae292e079cd8450695cea9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c762d15bf0f006f8e37bc2740c43e93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6ac9164bbc0470a80c8763c5ac28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf069f0c6165ac7f7c2f99c24bab0f78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d3bc49a0849ade434595f2c03c57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef79aca30eab55a53f84498c86fe50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca015d9316c61418ce4a5f80841b2a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b460a1ce05058ea02932a06a25c9ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053d057193da266c3f4f6fdf85feaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0696c5c6d8f67d8fd567721312d42d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3ecac3ebbdc44e697bea9a2a9aa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db873bead0ed8775fa709b2c7ca49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568930fa8a85ec23e1bc7628038f56c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e0fef7a33b2c0b50853fc3eacbd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7f75e1ff8b9861901fb0e0bfae771286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf995879e0e977a5e2a0cd7c36e4de0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b9626f75f7891ac9bd7c42f581a14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5e9db04fbb7602d90ca47287fc102289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b433a90f00faf8f913e3cdb364222290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58dbc4df505244250e85d2095fb02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4893404ed337eca7eba4d504209f7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b99c64ed59f4cfe70de790b6dc8da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794c35f4715d9185c4c9532f2102eab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd43128734add2cc6ccc59eef9baa94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70ec40c961ef2cc0f791b0e580dde2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13aef5889fe1bc5267a4a7e45da44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baa6c920b57ab37ee660e09536c583298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a071da5aa1fb30adc218cb743aaa30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0ac914ff8a9c09762c1bf257e4d6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df1385d1a3f2f6d524af3f2e46a0ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d2ab84e969289d7b5a5a6b29d68ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200046085a1e2f7186294d4d07754b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a264e16b992a5374c8fac4cb2a14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a703ba8c09257d2f0b2d607b414154305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1cd94c792507b98539d44a18df74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17dc279c4a9b57319262aafa4c9fb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560cc1cf29a44fbfe4a0d5d96f0b5b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756391527f560a2f60806b807ef5cae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e500e2c2234f65956981c477d5e58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0091ef4d9ccbd10fdf330f5423ea9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0445ae38ded46a3472cf8010e94ee7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db622d5324bea5d93e579d86d065bf2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086827a169eec747e14868e5a19586e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b8994b40dd8a29c8b740bdf9ca7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f2c9d5a6745932c918d17065dc55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d9b2e7e51701239bb5d709a34573317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c9dbe51e44bbb5a315054a3e344ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd567ef6870de4806ab406c475394e04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc1f30dd5e72e331c346fe0f000d61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c8a2b37d4a327b3f9e5b34ac32380321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87cfc00b565e44949c5e22fcf8135e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0d73cca6c893b463622d7c53ce86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade83474f186d7811e02b3137072d71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8353b8c2d12e586fe040c84e33cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342747d1f1303bc963112b93e4c82ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940d14d8f0fbf13173d3099ce0ef0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409612d7dc769ecfa8db46c438f64bb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0d8c6ae01f7155056202f865f334329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b16ba6b21aabd16242617255b0ed68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b9f6d23283cc89d68aa8134d27f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03926b58bae1304557ead1589b2adbaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63589d1dade1c9deb3a7bc314121043333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29a6c3f6838bde2d12709fe11621ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bab881dc0e752a1cb43cf4117dfda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b7ad52c52c164163d4674e9e00f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ac39e9e79dad32cedf140c653bdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c65dc23e4853457fdc5008f1ba3e03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567509ee28cb70698be8db0b4945995339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa879a0c8cffe8b21f0487de9ce7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5892090c2814750fe4c551edfcaf9c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991645efd6cfa62063c72a7ebc6b6f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae382418f12437a1bba1b210d56396343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b497a7fdf54f7ee8fc8768e55f970344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b537c2b35502fe11b14e30e075079f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946cfddfdc4168bb053770e58a527f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cf9fa7bd415683aec3c5b57ba2dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d98e27d669d4f913f8be4cf5d9858348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ade1dde4cca583a10cb49dcdcc0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671938b95781f88c70be8c129ecedcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804dd3c65122b533ce2938475785831351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbcbeb968c10d78df9852e376302f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec9022f607db6203870f3f36c74c0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe38a554d0c79b410bda2d000041aa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e9f476c763c8385169c363bfd8f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f99de8bfc7a49e38dbb278af6c944356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cf300ff63dfbfc5c72f03641c5e05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae654f78bb744a9ef1236e8f0a9e189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb017fdc0be58b98fc6a4cfa52e10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37300e071572f6679f041e9f3b044c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f34367179e1aa71c7226f658a3e841361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4172a5c36fb6b732bdc91e9ae2cc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afad23ef4a6f98c8a794f4ae57fbc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da32bc3b32ca46d46dccdf9d23a38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5a79971278fc849d60b4dc643453365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18052a5cb106bd5cb1ca579bed77b938366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc15d8aa4309670ca0bc85abcb64a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721861a0277870cd58bcd7a955f4cb36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61948eb6530bc4fb5bb491e2bf87b569369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f57a07bc694d1670142c081e88647370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531e8f3d1d5f8fd1c78904f4bbf09b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fd0618f91290e80e0dca83eb20c3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93159590b4067003e8eee4a477aeb268373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f7693aa8d6d2d27597a37d0b9389374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cd110204584a68af0698ee109238d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0976e969a4052096783497a40810201376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769f3ef60ef9fc3869ce7fd631acd24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b71ef8d854e4db11e085d98511a20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127a17fdef30d2fafd9121c906ee01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a236504cefea0e5b6eb47e1f5387cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14700e22078a8cba5766df64429f56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7fa32dc0530e66faa2588c0eab934382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e31fed647a1bc34536a6fc78e4059e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ae2dc3cd9cf4957a6a62a62c0576384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c22b66279a721e880c81499185b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1b989281f72a7680bd21d045873e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa75abc91f336fd2c0e43305e3dc06e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfcc668e3796ff5252bac4e02d425d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a5d0982e5aaefb999ad8c9b2f0ee8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b97567de2a40a73a31a445bba18e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57918aa617a2b65e5ab62b74e4da1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb9eade91db1ebee4fdc7102c8691a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c956d817caf4836123d105089dd7b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426b9c819ebdb710c9798595b697b6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3191daec643b8554038d878e99659395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d521261cdf43efc6e5e14de6ca28846396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96addedf3efd2f161952d629a0de57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6e862acab71437affd5b625483e05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e545b565064347eef42d054220d2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418d09c143f451288b61220c5a491fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b271a52bea318288143ff3bc27b19b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248aa0375f5b6bb542efdf040fa2307402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b21685c31b1ac4a2382f00bbf769403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a78c899342c21571925e568a5dfc61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b72e30cda620a3ecb754dc495c0bc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736adc4d706752d0b4df8ebbc12ab5e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294469dd7153cd10e4e725ca99fbc0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd74e9c267aa0acb3604511d02b73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02181d87c08810e5126479000753834b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ae24bd31dc67e9e592fd19d0b5b71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a1fec2b4383bcb3919f9a75770f3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928025463e04fd0461816b1bd363e055412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657a3ada1259fd62981d8e019eb0966413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df6bdd0d3c9e445b3f09adcef6d890414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d92be54b782e4ac53cbd35d21c63dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b54e9d20a4d676a307a8dcaff63a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87319d0b9e453d664ac321c0235dd98d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d3aa1f1c629dde4b3c58a7c55836418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a05f0ebcc712c9522abf81598265f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6950e1b7c60ad05963af9f55517c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd47682f13a6189c083b158492707b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8951e08a3ad6ebf198a501ea17fed95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17402b5bca00f8b9623ab5b835e5d75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94de4003db8f8d4fe4bf45fcc3b94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e751858380ba4770bd36affee632f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b331050217f174044bbc31533b3a32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997faa022c79337b6ae3de06a18bf57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38574d5350b57e6dd32919ef7d849cdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af28429f5ed4a11c0d267dcb93625e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24986712f8ec79fdc02ccb9c0b9ba1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6202e63b26355b8427764edfdb606e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34292c981595ec2d25aaa6821bdab7f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052ef4d10e0ad5b679ef29a31590056433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267e0c5787666b3b9b9ed6f7b6f850434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cc493ad7893ce9acf1c49851be841435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f4e78e28d40664f1c4c03ab74ae6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d272e03885ec387ad23ffb93f1f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5691c8ad39254aadc24a4d17f9f943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e82bc8d03dd23a2f9e17815d524f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aa893f22635cb084f1171009d1f09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341290c4b18ad6b93d2aa4f04d3acbb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c40d03d15ecb4ac02ec0a3f1404a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978877ac8c8023ef650b07d2d1e33f6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06709b18bc46fdf3b5c37450c3e7a694444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6505fcbf298b40086d3af01c6631af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ccd6b7bb7f393bed7fe92b8496c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd51f1b77ef138cc793f2d8d8091c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb3afc941064bb62422d712b1c54e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ed0d2da20fc799eae2be949d0c5f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf5e21c88ca9ea4e6a0f3548a5a2e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbff4ca593bdebcdb0ad5eadc0647a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096fd10d4ec98ea5e9050b7fd29390c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87614d6cea5bf89e745f1ab6e582bda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40fad16f97cdf4ee8da459e4bb701454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263694bed1987c0ad3f843af286bb9f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb763f653618049fd61b513805ad8f96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a2134f3eeae0047500a144fa920b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56842f8b4ced2052807389f8607c067458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3010677ca095a9a878d0f0cca481518459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e8c4f8ab0c604aca52c63ff67c2ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e379d1cf54d228761d25512ee5206461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdee24cd3a746f25baaa09252bd742462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f08e2a6b2b7246c63970fe8487ff5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80f50857c8b01288ef443c05a1827f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75302c62c7848f78f024669d63dcb2b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bfef51a8ce789acac76f6edc2a30c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106cf13fc1cac3a250e2eb8b4c27db1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4559f0e9a1442106c289c1569f324468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb83059835f9c8f36f7a8e0c7368e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be23b46418ad42e1b6fda9558a5bba1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d820d51ac1b881743042ce4d5ac8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa74547ee8ef0bf04fd229f65d68f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedbae7c18ae33ded39cfe2b3128b25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f52618bbe3c9694ad5ce9f722eedd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333e61824408193adcd6e2a4d6e760c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee831c6389bd46dd5264443ff0294635476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e1ee896d5af054dfb3106fd41844477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224832176418e580be2a0543ef23410478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da2cdfa8eaaa7fbb8835d6455c6d20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044c6b137ebd826a9219d15262902ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98425dce0991d69df913b3ed94798a02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6572691b9f46e6c3b927f836bf623e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753481636aa220ef250a56d7c5cbb76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83829698bf5c7ff231747d5722ff8199484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3df4d01c2ca688408fef65b53afc18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7036b3839eef86ca6e21a97a0802486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057bdc1b7d603e6cd3a9f8cdd08caf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcc38d6aa7bdba3b7e9adcd6b28727488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315217ba43aa86c3a13f3945999439f4489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11000264936d385a8cb44ed55477d2a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815d32f36be7da8a484490b33963d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1468d311cf5abd450998429e51cdbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8f7eef627a2a4634922c31ff0a46a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220509c66dd807983ba18dc5700d425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5d10e01220ef1a81173457d7a22ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdeaeb4887c30c12c3175287d51d027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c44a470e29ceb52f6f475e6a557628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bba36d895ac947f39d18e0a0957fde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2df191fa92c72f36631388d49577510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b381410926d2f97a168a11debc901c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f4516391fa1dbb4f7c6f101fb2e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df7c23c3758cd4ea3dcb6d2148b68613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b1e82b4caa2d5d18ada69d1ef69c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a8004d35f6948e5a23f8557f0ec7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55266b4afb4336c19024ba22711f9fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c71e9de86ec856573d4955ad4e60317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07146f2e8e5fd833ec6a00a36ee240d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960e1ffb2bbe507b9fae1edc1ef7e0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b613b9deeb42d76633027dde44f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce31c0a2ab443a2430f1a8e102753521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90da4824cb53e401ef839069183ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92c85bd91c8be041dc2b7450064e0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca93da56f6ed09225fdbea446588ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c723b4d0e3fc7f935306d13454a21f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d61ef6c50638838956071e17151026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13de3781efa15eea5c9ae74998c22b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a1037a348a7276b86d538a45e37f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d32b4bd3fd50367663da4144e505bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d250ef6619ab49571c06470b72f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102cefae87591e7f916c21b5a6b004731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd1b3206d7d13f154cc5cf0e9a846232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee9a6117d0f2f8fa849c5d8e6de4b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0355ef81dbcd815307238c801758c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f866bf8dd7246d89f87034ead72cf8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acff23ed4c930a935a9c19bc1e0b1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c97cf13113c7ad3d0930b077b0187e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332564e7ee1fdfe85b4ace89268f3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b27d9619e870dad1df53a373e1d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b0e9a2f1bb91692ed92c36d1376ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e2851d74d59db1662e4ad5ad3678b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dc676cecda955f3882695ba949eb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7a1a5f02dfed25f4cd7e0d75441b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232bd91df0a4d568134c2342fb17fd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d431e68c6d37d6c5d4133729477807745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fff69084add954aaeaafbdf0d5a1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdea1c319a5fe03686efbfb3275ef747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed7881425f6a8a046badcdb3cbc6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c752057dbd41de57816375eb259a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f002b1f29f53ba83ac4cda724d8a5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc2afb51679951fbe8d0ad350ce05f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e06c46ca9701d8b0153c3735a4f0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9719f3e2a1b0ba39446c8d6f5a45053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e518ea188415b2355e5088765ab7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ef333356adff0fdbc74184eb5cb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d7416a9650776b3b38a2348cce7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c930d89b4db2490f604da1a74d2e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a0338e496116d11b03d0d2bcdfa5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff5420ce40dbf0250ed82cfb75a6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6732c76ee0784c1c274f01a3e3801ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f6c1e22b329f7cda5cd55bf8861b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6107b2293676d75867650bb1e864362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae889f141e891e7e82c972c565c2144063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d4c9cb968b637c7c8e3d5d5c714864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8246ea43acb706759508e4ff6ae765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e524a675880c47e2ea6c050873c79466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f130a2b04782a8efb0e4211158c7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f070a7406b702e67e084f869214768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb32e1bf2c4ee6d380d4a9cc227505c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294298b1cebb0a5e2d0598f4288d52d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967504d074904c39db544d87536547a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e96418e6f02d66065fbe217e522d2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd7edbb6a76f34086763fc93f2807f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ef77fea1773bebca47c8223ff2f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df6f80c0d362a0fe9ff4e08d6fefc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436cdc28a1846cbdeccb2e84b3b98a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5db4778d075c57882e373c9b2941f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb6ff1b4aafb33ba52f698db6260478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eac80ecd14f64228b0fc54c8b54cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd276b507f7eb668357616d83003380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d692f540928d3ba2eeb9b328112a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a56e4f7b2d292682f09197806004882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283aed2af3d2c542d19b5fbc603586f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b14b35843a72fa033179810dd65a2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4804167711140ce903440868d3c5e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e3e306f82778b0d6b3d8497dac07a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76389a78b0b23f8e005f18e264455087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac4a1a4eb42f4f5a663385e872ac6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff2a14899ab9e65ee7bcaa353d5fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a97d4385714775cf4c5ff537c6c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43fce0b23c9aebb32687e33706f3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacfef09996d882ddec554a63000da192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d14442e88aecd7ec74052e164b1c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c312dcbd54a9a79d856fcc8d599fbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf497507a117f17349939cd0e7697d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78cdec46f5c79778c2cece3ed5d4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aebf663aa658ab9976b70a598806497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820787a16b3b0bb7a843d11bafdaa30798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db4f0e706209964e9498f284aa918c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b098ec3bd9be7c83f5b8cdc32d731100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a705a444aab53744faffee0fd83f36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5e170f0030171f341a673323a9ff0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9b63bbf06e5fff28f2fd0ad80bae5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ff89fca619a365de6d061ad84cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7f4fbd005bd4867a8b1d167d98f7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db0c905982fdfc4f757274bd6cdc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a97c28bc86ed25767755de316048e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ab646ccb4a91bb171d2f06e2ea760108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea69d077be5a3739bf76b3f0b01d21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05446e2ba3f1d6bf1946a72a5dbe32a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad203e8de99e4354095ceac344b0d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d144b5deeb913b3c26573ebb6fa86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1e5462141e54139a529d5d3bb240d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a2998211846c8af1537812ae28340114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cffc4232a255206f5a79f9c2f4ef81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6f9971bac734be70c08b6e23b65b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebfce33bd5a13869e9abffedcc89d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67045cea10db29a48b888cbcc9f14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1f6e1edf478017697abfc873a06c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a927a7756836eeaad8b15acd1f3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d51f976a199e7c4bae913a9dba854e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2543f60a1934eeffab85656640b91bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622057c5ec583fcbc9f9d4aeefbd1744123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a258789fda473d7e38fb7df61a8f796124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21218a44de14edd2d41c9f5876ee730f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43578d07873587b2de3a8ae4609b214126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cf267d41d766f94fa252aa673651127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f445da530f1cbc4490e8c4d0a3e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5e3505902db98e1e5f3b9bafe5e76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d919a4b9c648c0cd84d80b81e5b0aa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa71aafa8f584a0244a6dbcd0c468131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92863dd22708f2f13336a695b06c5a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d2ff6598191f5697b0f03f724e80a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb038c50668d4b272c298d4db04a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd4d6676536d2410b6a8ca98e09af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ec715e99f417aba86a0a2e731f976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e49ce29cbb9cfa6664a17d197e1ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a171288c7fc0d8ecbae08304d60f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b6451811803d3cbaf7f0b4ceb1128139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bfdb6b28628465ca8af5fd81ed734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6225a90cf7bf6be881f53a12baefc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060e9d052902a16b110ec9245f3472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d6071b48d2a4679f945e71661221143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a10d195df7cbe6840400121d4b9eec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f57b0eecc5df11bd97f581c4ef53a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0b9e127ae56bcbeddca5451b852ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43078ff5a69430193830dd6ae1d8116147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6ca8812f19840dca118c10ebccf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c4053cb09e08e08d02cb9ef0d36b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a33b3ffe4a9ad3c4b04eea571e02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4726601fee0b4220865b1f6791e0dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b448c76ee7f3898a7f92bb08c31a0f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89986ea3cf6078091a6ec2901ca15e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c11b83f182640eca9ddd71a31548eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13def48d485d3d72c97dcc7507322c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2611d68e69e7dfde2887b38cf2738e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f174ef1fe6dc4371d3b104d57b933157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a248263eb4da281f5b7d9f31547e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdec83ba48afcbec9f5fea2839c47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0bd422a9c23c421e772ad92f9a047160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e661531c79083d7823f1edfd0be87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaead7439e8996b31c067b201923e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2cd098ab4976f09b4fdee61fe55b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92a071b14b29645613b988d5736324164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ba59eb9be6dd6afc32e0ff218091e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338793fde20bf5c9eb2379849cc0b9d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13033b107eee024d04f6203811155fae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc3d4d8b2dea751c6fe1a35e864be8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd398bf8cdd078021ea1195f4f7011f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f318e129e8f2540461899558e671b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e3bd1ea8acfb52a0b0d9e7a817e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd6ab7c1d8c368090666e0fc36913172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6dc07085e68d2dbf846334d3a401173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859286fde97aaaf8c367ea831e0bccd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3390dec108bfc9ed47096e67e507969175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba730daacbc755fb669b2cff3642b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3929cb898553be348b779e1bd6bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6caa4d20889f7769875d831ce84f80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a3c7e4b82754fd34fcd1a2d72af28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24cd79a41cabd74f269b325721eec2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0eb06f294c12a63d2b32d4d402298181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002756914ad620a896cd887f73c10cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edb694a9e514169478463d54932a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955c4f1779eaa57474653022c555c32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcbf44f189588650fe6296e84412dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b12f4be6bc792cd20e70ea7ccf404186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcff6a91b3b197efc6e00856c061f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b9135a1004a6a629f2e7040c745fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708584b9d2a07ac3bb539668f5cdaa11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f064edb256b791a1d93b74433471190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4906d52fe8ce75c5896db4cbd9c11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ac5bd62f891c5c8eca9e0eb50627192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac341f3e3c0de891bda55976febce80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c06b1b0d3ba1e485b2ee226b6f0a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c119ce1bc074bed7ac5b3e81ce892195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80395789a236472bad1096fdc546f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db01b39d469b3b97f436da44b179898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b176d8f8962545e541ff572c21ff6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb93cfed32eee88ca9d7274e0b6dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d4522671f937e2e9400e37e91435200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d85fedf3f8e8671d3b542d88ff9fab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64db9db56f350dd42eb2318056505b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb491f2858c8fdffd23c720cbf09bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d67f343e41eaedcee3c1b6f952ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b15983d518216005aba4a350d1cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db040d54d343358f40e96e0dde2504ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ff9639ca3c5f1e9e66a8208dca47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a15faf70c6c6a11572a35e90c7033208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7008b99d5309d5b20d0a908bb6a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116cbe1def3187684e96e239a8ffb1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01621edd4f57089208ad0faa7616fc06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fa6301dbb5a6ed20b2d3158a2411212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0cdcabe856638ff196daa3ebdadc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb654a5ca1a38ec5e028aaecfad685214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2af6c7913560bf6f8a3fb2714f1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e2daa403a0aa2174663ed1b0169f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682766849a00ae49a7a2851e1131a21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74380176f369ef30b36699fc7a44e43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c13dbb5520a68264f1b8c5e0de5269219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51beeb93395aa371052739f0c65f30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb506d9690c3ca11d9bb86b4dd34197221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3a1ba7c2f41806ca9cd66e7870031222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb78ef4a563889f8c11b8981ab1de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc7169f816ebb7a375263514d6e629224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63797f9fd08c346332c3533a099617225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5430a556756032a09c95948723c3bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201c96636d9b125888734c95a3ce042227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd817f346741f2541a790c925a9083a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e3c34a61ea43e90b302d7123fb08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb20c85f56a66e9569fc4d75169a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccabcb36ccd8dd951beb8499dc7d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bac7ac032ff381241e51c17c8e1b7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f69ee2778c7440eb3cba1833730776233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3353082ea8ce7db2a7d6040a1c85378234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5465626da459a0ca212b32013223d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de460377a54919ba471014606dad036236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b6502b24f6dc472dfcc35d2cb788f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904f835e7e14782cb3bf72113f672d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50f6e613c372d2d7caaa59c952df94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9761af0f8dd8a3543089df44a2fc3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab01ba1843c77e139efff95d637f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b05a78ae3aad8b7dd52da7a1cd3b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41719256117819350c18c8263111a0c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a22117efd3e89fdc0700f51ab724244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfda2a4dfea64d8d1f366671432365245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3fabab7c6fc85ba32121113534c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed901ebff751a9a6e8b5000ffa792dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793d4536b7bf90009616f59c5b7dcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf887e7f66355d7ce67f2baf46c15e69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38066b791993df2be4b028fe9942c2ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a37449641b9bb4949e53f12a18ab7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e03d3359a8c4ad4439a6f1dbc14b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a943aeb042fec68dcd4f0b1da0e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d9b9ddd31f2cfd813b97cb293b56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eadeea93b84fd44b5dfb9c7c663aee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e7940afccaa348affb9228bc4264256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00049ba1944cb2baff667f65eeb3ca99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf72d2d0bb7228967cecc58aa004ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3953b95c0c8c052ac7fe3cada46eb7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe0637d3761316c5dc74ee1c9f199a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48fa52c09c3df12d8b15ffab94a3cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e84aa8da67a915aa227446b7f7807262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b067f1a23e793fc71a11a32b2756c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c79bf8c4468e779915660702776e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ed198f2e9e42ebad5703f6c87dc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ebbe7ca8305215aa9217e3ad3ec1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaabe211cf4c9498dc38fd084156b47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71af9eeb76f6b0ad5a9cd87702ea480268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b59f20133f19a9b01bd95276208a95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b13cbd5e368817f7015bb99973698270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010ea78ba6fc6ef22309617f44198de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d5bea193f39746d8934df4273cd4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a7c5af0310045510c5edbc167ff1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68931b2e64fad7e83d8d5e96acb70278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7626a0a805c84817a3f32fd69bb0350275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39b6e6f2536ccd84d5e0e544a8fecb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f26bb7390781870d5a03158001183e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24086bfd40ef136bbc2aecf7c4b6d3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4b15d49de0f910274e14540745a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389868f851f736c1dfd03a587b7d3bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8859fb93573118d551667d2df9f907281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294605be26c309b49a883911eb7e32c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e5a923b27b88c6a63ee80c46b257283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d9dc477ed3306a8a6c356953d7b21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a197ee9241d53214cadc71f7acb38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d9168b7c98acfcb02da4483edc7f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5684a7ee8e5171ef48a1cc9bdd524287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c66e336696566b8398cf420af2de6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47005142e30005f6129efffa8b305beb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a38e7c29ac0abff6491fe793384a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9467809b9dfda59a6b663b2578a2fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70470460cd230c644fb6ee86c6629292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66a3718601e9c53a535fe575606a51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb429038ccf4fbef89b39523f7ee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55beb7120efd4ea109ace66fffc754295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790814c01c50ebde0659bc410b5ad82f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8529a527e67a0e9bf45ba8beeead96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bdfa966cb5004fe026d28ce2cafe0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3269376015aef4887368147dc50c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72481de7f61591b18d88dad49d9475300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1976a69db943d15868e8fbd7137d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c804b92d7c8e599b93c0f3a69cffd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e91078d35b3dcd6abfbd88e13b927c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff64bb8f7dfd2ec26d19d12606af30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f7f27d9378f26eb77dc60a357257305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71316365bba6cc83562e75b617d3d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d9c8c443c679b3aed1bff43d99c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16085b24782d651ce3ce7335adef0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5aea834d1431883a874df13286145309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4d6c81f9aca0e18d88bbe195ec82c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dab5cbeeaae206f51ca868d80ec10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98daa637a88a98e6796106ff5df2eff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3e3cbe59ac9ed3333bb0f1b58c42f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ac04b4b2c91e527ac2c49354fb4ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626384e8435d62d9531a4707d9046064315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7dd71f0f3835f4634d6319d08eb35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e3f887d6edf0f33091cdcfa940917317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523ae11cacfef6250660365e4653e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd3fb332fceaf6396e34299adaf467319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a64bcbffbfa209d7d80b6999279ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067a884d5821b26ce87837a93b1493d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043f2dbad3d293b83669490d86d452322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ae01a2d6daff291c4d14cdf26455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d214e952cf22c8d00083f88b123f84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bbe8a62e6c83aac89359ff922323a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cd34fa15291f3e24813b508540867326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1ae0572cfc3940c6bf76d0b1f90a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d589e9243f2918add7364b39939bcd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f83fdaf66a4c9d5b44e96359f7589329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957cd688dc88107b5784e889cb95dde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c9095bf1e44245858f39b4d8228db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b781229c24f7498a6db36ab2a51a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045148792544c68f659901a5ee497aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2befee1001ee5b53d45001d79c93fdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f13741490735d3f714946d66fe6d92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7e2baf65dee8fbe94ced52abfc56a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e7102383a4acdd50521bd0b6021e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480c4423060c0d4b57efe41405f9139338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac069ea93fad58561ab69eff1ae336339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607701517abe92f44aa20b3b371890bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef34091ef53b17b4431b96835f407f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5364958327ab023524b65d317387342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6920dd39a3a115681e3edd17239ef8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd415277dc972fc6b2c1485ed7e1189344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42001cea198a9d6ab5d6e4cdea45c404345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1860e64af0b70d0cb1996d076b663d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f43a0e25e5a398c9be40658cdac90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ad694ceefc8b18300b2f66cccf6ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ded0f348bea36d358ed0485d26e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140915c2339d58d7fd6e4187063dc1f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749ef3e0780aee05f62f3128905a688351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d282f48ca28f756c46cefc61e552352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ddfbb6f99c854b528dd5feec91edd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf5f1363c41727f38b642917496846354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf0f2451ffaca1786d970b8d243ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473179460750b179383bba044a3dfdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff1609dbabdb9e503045dd096d5e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc2f875cb4823adfdd353ba1ca739358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6fd7156b23c6a9d9ded958c8af795359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5875dfceba5113424f8e32fbbc753f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c8e9bcd88fb49747ba38cabe48ed8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef6524a4f9bd0e080e5e524a9a458362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103c8277aaf0f226f08c135b4cb5a5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c9398308a4e1f8bf96b14b7a5a4f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c397a8289425bde45b9fc6f16875365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc670ed0004fed37321dab3cfd681b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27cd6bbe7063df6c85c4124c821c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bafaaabe28ab8b2329f456e819710368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91658eb049299329474fc984897815de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404146b8e8b070fa6f970fdcb2976c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a9ec7b261b15a48ccbb7d3842b009371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ce074948099175cacee76f4081aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e43bd413216e6514b381227aabf6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3996b32009167767fdcc66f3d00ce4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d64c6dd9cef7e7c833acc1998213375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac80882849a9792df23c5398421975a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a37f46091d4ca32e3549d2e10294377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06200177b62bf6a5eb0f12b3ed2b2d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca8da319dafde9bc5be7c4880bf2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a4311b614936001d16b3bfd54cfb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc99fc39ff7469ebb9f1d03a7fe023f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbf9bb4e8cfe3a5baaeae33594525a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e22be6fa6b51c35db1c5b6a462f0c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e194d29b64c6df518c0634347bd684384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab1222a3d478f6ab0edabce3a931ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86520d50ec9db6ac28efcde2ff9568c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eb7cc1a44be5155a9676abe4d55af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b006d71fb2c54d97611fd240f89d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb4e3016977cd3ef4f64b35b3414c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78417a4146ac9b03388e29ad352eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b59e31072f32e9e59c7cccd4a419c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98c9d6b019d8d04957f1a9630e5d1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725625a94f0424e33fd4e163cd9091e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6e56216dda9ac5ecf2ec84f6097fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a63d59af385ad6ab16681778beed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979b6bda981bed7a46fe0ce2b3770dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448735126906d933452c5b6efce71ac7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5824508a702b3061ac186dea5b998398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33c17fb2e9ce26e503d3b87c0c44f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06fef7b0bba658f52ae2264844b406400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f57bc28bb9ec99cf870ffdd1f7a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f74f81abb567ed85d5ffe41eb9a0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf007b3510f515e5bdbde87b7c55d05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fad94d5c4605e9bbbf7fbe4d2ff988404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203dcb17fcb2e4e230988bce396b34e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd9d9dd1d2f46f2266c3ebdcf647db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd739f7bce39145331a6df2629fe91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2cf472646b63bb702dd7f6d57a376408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee1e1b7879c1bd484ce95a1a742f60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1423390cc16fe8a97f45247f1bad0bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007b5485a5aa9299352282bd8ba15e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552046cacf91bd296f94bc22ab61d39a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce0e20fa03080b204a397fd892fea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e58f22d65021103fec581ed407f5b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c16d7d12ec0988a83ac6877241419e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda74fc9efae88d1360afa4ba501338416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fe136a7f8a502ec5c923276733033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3646115265561b5ceee3f34aaf8a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ebda85d52afac3e9785173043ab4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba428ba5189ef6700c1143c2155e5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c3670fc125d3296ab37d80b12107a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612393aa937a6e054a912ae512f97635422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efa8afc85789d1198e33e6d4bd4180423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6af5c745830cc65e75cc0610a5966424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db76acccc9585ac350e05fa8a6b25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793298a2f0a18c2c24f27a59899f2687426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630fbc2006210654d4e7ceb2de529c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490b7b6b04987bfebc804365346b969428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63628c65a4b9c2e4f90cd82397ba2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fe14883859c70e98e83379574068e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621bd0ee083243e79d70830ff2407a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0951ee1160b84c662863c954a61ca5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fec683b4d66a72f3aa6b06d34f94a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c330f39b82f9bfe8079f53b295581434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2d7f45d032c02b52c06dce6f3d39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a50975f9995a8698a9ab9897b6afd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c673b2f144675359d927527d72a9e2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7220f36dffa336359466aa80baca827438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bac5c43340e31181098c046a570d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3824450bcc840312366077b0ffdceb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e60e73089644856e1318b4da6dd612441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9d5bf5824b99a8b0e89f2cfb0b10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028278773f7a6e16b776d31797564ef0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e054f40dc637bb386d81f75629de2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d2304bd1f1b3406c7ac9b7ab4029445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca7cc1ffea31b59c4382db95bd80f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab23c3bac1aa5943805378d1940fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c4c1a7f76129910c003793a26873a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c32ca3fe30156711a376a984a5f52a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35e1cc3a0dc2851cd909a81041648450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a6e996a697a70d96413293d1e7ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c376405e09797ce7610e0639ca39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a56fc76678eca1be15279def57db5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785caa9721c75db75ecd7c879c83093454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ad57a4f17a71d8206738bf9609a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b8d6f893c8abb456cfdd420dd83b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74462996c5669bb91c30b81b741ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc4512593f1653de000623c7d97bf5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a17d5ce0d342ad4eac07f4f81dfb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18db3a7f661bb181ac8e994b0210e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd186bbe38075d5094a6cfd9b8da47fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e34c2db315bac29a283457291ae6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d561777fa5242ab249b3f409bf842463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3d953f4302f95bb810e6c242a5a07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad8aee4bc14cbf9439a1c4d24b20d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb93d158ab3bf7942e581c3f0e4df5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94616bf4a07d57324f11ea0d6fdd3ee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77485cd090d4b4aea02c1a409a2fbac5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82803bd4a414875feee482cf222458469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b3ea526e183254bad56226a87c639470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e334727186f5975a47b3dccf6862c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa9e5fb170e4c3acfbb7524b931356472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690dfc15f53eb21f95cf8f06b15ab3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedfbd5010270437a903e8023950ff9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a613c0d9e312a39547fe4df2f943b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937ef942af25b9737129f15183759f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f0cb5a7e3fd25e7e037e360e07d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6699522db5c00c05380ebf2a2b35f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352bd50d960c1d893660d9b1ab51979479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>