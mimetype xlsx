--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857141ed0b4a019f8266eba312a7801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b009a1ef6ed3c0587c09bbf5ed5e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53597687ef109ed9c209417c9d38903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df6a4ad4d4a8ef2cf1d019aed2b024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f869ac787ddb5d35910b7b97c4edfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fcd71d8ae24a3e67769d0e1c8e49e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022782a4c513b8f41b233400c64f8c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d71b2a0bd21f0f77de3379288c50d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80083c5b72d7fb977665c13b3c6eb0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949971a7de78eecf35877ddfc6cd9c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b098154d7ad77227b099e91646b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780424b60af407edfe750bfd8908a3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da2995f43494ccbe831e7a9df685d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140c5b779745fb9a8b7370d87eb8ea414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73843ab3be217855affac90fa5741da415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7feaeb272fbb6d9d4f0791c06213016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4d4a5b94444058e3cf9fba3ba93e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ebf3dd65bccd694eea26dcad144618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aaa119fb03f37ccf706abf65481fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ae74a50a570348a3737cd476472de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e27a1224f5a6d3947fce639a27e5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46d45c6a770588dd5176f312fc5ed522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7be6a41d97b6371d38ecac27d97a7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f8a93f8023efa2efbd469c4304f4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db84464f0ea6ef4527f13bc66b2f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f2bb5dfbfa95c25cff7192c38fc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49adecaab07b5c18e661a1a6816b7d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba489a2b09f9299f917a53766fe3a9fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2472b17a35bf842c48900cc8d8e8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2570f24fb79459e63eb80a789e9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a76e97a1c125dba96d52aa4f6caa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1fb4e8e6d90c3783a59698127f24432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6efe6d3b5572cabb3c48088c565f5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13b2c0f85bf352e81b6732bdc4427b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53808cae36ffcfb08e17f589798ebf1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897e40bd6e145e5d1b097649a68a9e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483d042fc11c5aabf56acceef729e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c391654d4e3b9ac6190c34ece3e67438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f118970764f6d92b1635e6d03b34c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780091ddc9c972224a1a2766080e593c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be866148646046f710f573f32fa5f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db6155c100f8a136e57e0876d98ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e3a3d5b19f5bf8f04f3bde93e802143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c5b5232dfeb3d86a2419ea7f3a7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1da45440f24ae8f6de0602ba8d40745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0938aa0b94b713a690c503411688a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56304349a0667d33afad2744350994a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3553505e53687e1698bda249269bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9943e0e8760c14317d8d156b3bf0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97f9b063d993aa5c624d83e1d7b9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b632855d2199c9b187704b25cace451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500ca33d23f37cdf0578709025a26ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19e49f94435a41c084f84456a715453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e72391fe0f7a64929cb40a7cf33ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f507804a5dffce957d3c2be6bf9b1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d26fe4ad2f833c7dac145b41449056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b9ad013350eb22f160ed0c837680d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4f136825177b016386f8cd6bee95858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d3eb2ed813cb020c4f459e11173d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af28e2bafb98672c066a40eef2f0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42f7b75189bb3ac21a67e74413e5cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c56e22d8762e3b01d949aa37f6ef2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7c7ce7721af5873bb76a567208ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12bf69c798cf8475ece68f1cd58f8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596f607ce7232bdd9c0d1185f2d31965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a50931916dbf7400c2ac8ac0c7cac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b50c5809ef9adfedf544bf7b4064167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844276a8489422b14d86fb0b8c8a3e2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4219c0f63a87090cb5ea3104b1704569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146788332ea2b4dc9833160f6e6e1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa8add051fb3d67c46c211ea76cfa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210346e47aa32ca751a57e528e734b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcc33f0f218a598efe47596b283c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3c36805a3fe38b75b3d4f69ef118e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab76106b37c3c9a1718eb51ae9d5f4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c9813c7890069b4fa9b9996acf2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574b83ad0c23c412ff71704b8a554077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b018c843d7bb13b927928d5692bb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469cd3bc336637c082fd11cd6a266b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a624886c9fa8300c92f0ee889e548f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39099abb70a2b82dbaa123d3949ec64f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14175db8031b4ce240a0aec1122c3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49fee8669a8cfb2c9731e4599e3ad383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c700c0e3011335e37253c20a280e48d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cbf468ac9e7efefccfebc84652b2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da26e07eb678011118923c1cd01db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac7d9cce46d6d282a9aeac5475a7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca2b154eec80ee8eeb94f44e1741088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f05d60602e2e0c915d83d816d4fcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953816af37828a8a6d04943b2f01041c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db88bc50376808facf445dc060e20291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e80e070c70ad87b806299614fd10792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dbf2b9c0aa5adf8adaf6e10434b1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c822e8fbcbe047a43b33251618d8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47f425448efb5bead73aacfad022c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ead412ad7ae323f95340c191081df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3bc92943121e6ec14d5986088cb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6248ba7a01562aef623c8f5156795598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49934e8fc46e48aab36b0abf8233ad8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba79b3434d8f1653ed3eb2b47bf19e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b24d27424a370b0f7de8c755e0941c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e6942359d168a8de2323ce87031ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e9bea49a26e618a27b4af35fae52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50d743d2d3fa7d14b92ab9c4d89c87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d3044ad6617f8129e62b55ee3dae6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88a9124c787deaeee1f3a18c5f4b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae63e3d3294a5635200d9c53e4d9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38725384cef5ae741dd69457dfc87d78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50bed5413ff4b4c68c704ef2143c8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ce40ffff4aec225ddddacd001036110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3ee506bd5ca6bdb17840b55078ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e877ca993b1b306504dc89604690112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a15528535e55338dc5b2e6eeac966113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51767f0e358d3dbb93ba3d62ea8d4b6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3375bfab60582fcf84a895d3c726e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba27fde6f56167bf1cf288c4b8fce7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf386daecc8f66618f99e04112051c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f7de37525c65a26c1421fba343c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb288a6c98de928be73882d8ea3b07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697602f8306010f31954964db71d9734120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdad1850ef94dec3cffd05cdc8280f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2dd03fcdda9cc60c5c1def7e34fb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9af00cda7a8c1de8d2fc1c29c2da3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba646b1a3b2f6ab118ba1ee4fc77f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b0e578d2120ac4f10d8787320a3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d7f68234ee7e03e20cb76ab1505e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c5607306a2b3aed2adca07b394768127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fda5afdd0826d80e61490ef320d083128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41546d724cc37ea08abad51777e88b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e84772dffcb6e21338dc5d3553cf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222a4968beb7710bc74f32cd5601f10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030e51ce366e224a289cddc8ad1d0b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779111f3951691d0c9fad4cdfba8d0af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc22c317a5f67d44883e4554a5b91b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566be6d2875274d0631de3495ad1488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d769aa49ff91d3be3567b3e783517d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95411f5e092e2eb1148cd12da8b0eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809acaf5ce56d10f54b295ca0d7845138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002770dd82874fc8dc76e35d63be3d06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3e5fb80a1cd0e84453b19c5edd02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1e83671672a7b3b75203b2f625fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839c1660c2a8d3cdc919e10b4e74778142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31110968caca7ef10164900f4b41be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6df83624189120113da5a1291971e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd826e76a0e4bbfa3183feab07154145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6580ed2e7c22db445606e3d01eac540146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae6f1d0a7222c0cf0d80b9581e348147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93422f8281a1b5b4b6c6dbef4b95f468148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb993de15847bec5b960169e58429eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b47d6a0fc80463a95b2d92a7c7784150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6822a42493f7476375e397907ac74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfdb82ed4a96ee275f00201270f0b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947869097934aabf94c015842f45f6ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a8c923e98b63cff0cc1f1e4538a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbbdc37bf1f62ba271123c2c43f6cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a52c81221b6762cc35d070da79e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501608a2c33c8d7468105793cc08fc39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae882011f14f1b1d0003f361760833ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640fd6b8a3e4a5f20ddc93ea482b201159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e841fbd0853edefd16402b4cab47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bdea1fd723c2a3db3ca12a284876e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac53ad17992aaf1273966275bb41c59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9dd3017317aa0bdd88d6e8d06a8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa6375987b95619c90a01ae6d3a6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3910eaa30b9cf5c2b403a7976ecca25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9916968e0a10f00a417b566bb9ce7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b18354012498636ed4f215fe36552167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637482f7e79d3818a83998817c773315168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f704433d222ab9409cd26565967d2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b349b5073111f8ea4ef4400640b69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f0279c9bc62b76e7c9361a69177c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb2781be9b696642fd6d4062d191b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2a9d7184e743cac94be37714bb821173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b629202e3a933498d58213058431fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ab8a2fc2e4fd8c1e55d621e4b795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64536f13ad2a2a3ef452b6b52a765ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde907181e9ca75b4654f3f5616587c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928757741195673c30f9472e3eed722178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371b476d573e6416b9d50a378f5139179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec350a2a6c9c133e3f4de3c6c0ae3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5764fdffe15d6b9688ebd6a807b2a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3899995c119cb7642957d5ea5c472f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100586317552bb35c3a9695deb25cecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf4d5d7955bee72beb0d3326c0553f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ade990a247346839cea7d4857849185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953babf5afbea1d6a3c3e36ed260bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c288ab0704ddbdd275c2eb29148f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948905b6962fa5d213474e4fcc6079188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d802cb86251da0a43d8a50eb961149189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c6e6885b137c04d81db1b5a1d231f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c0ba45418aab0b1db66aa6cebfd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84252b2000a6fdea6820048f3f52662c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660c14bbfb6828c07dc7366a1748207193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e87340e9c12e72488eba7c26ce09ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6d16fcf0ceecac6d8c57ffdadf2fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ca7cd77a382331cc99c1fb993957b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609be49c955955f5f9d0b5036af052b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e1c603c2e2c0b1feffefe17ab00a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78cb64f72348b8c8e41613f75b977b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d88fbc6c28425d3b4849128917ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515bef4e63afa15bf3c9cd5cbcba7e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d67a2f473328bc21f55c3a89f11a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66971246db9e78b77abb3fe0dced75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab57dec66b2b6d8d541ea2564d2d5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e004e2bc12883d291479f2352d0e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6704d5e66d3c456c130a277b2a8a55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ce9fc39290e384d2c1823bf3c5aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d41c69cb884af31a36c885c23a52e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b656dcfdb8b394873a75e7a5f6b87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8ae282a84e28fd0c1236b9dca1b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388574990a4450d9f65871d1eff61c13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8193a261782ce7cd946f24e256f223212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d241d540458fa9b38024b03e2ff5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bd2ec1d7ee6c013d933604e75c868214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a86cd5719e6325df88a554b43d0d41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda33c858b262c3a437b930b92dce3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1689f0dc6ab6665b8b71a02c63aa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318a1991d3f26ec964cd654fd22f340218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139289b630636e2155088141c21a72d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc16154457f7c0c0932eafa92be4bc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dff0ec4e278587bb4869d044970f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa1c5e848e3f3f0cfc5df08fb0123e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18b1ec61a292ed02f615ac3a400d20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00499eae0560e06eae1b84c7b15e3923224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bbc4d1dfb8df76b54efebafc4d43b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81373783c0372230517509f4d0157c43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3481494fcf92aacb42e7b32e428e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c77a5d4a57197b85d15466c60f14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62178f4b09352d8194746a49d3f6840229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441391586b8d6e8ef4ead624fa5797ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e537aeeaec42df5c6535de2fc9f847231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9cbeb06dc56d65e16b5be0cc8e1cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d597be60b059732fe6578acc9646c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a42c18a7680a270f9baa915b87f542234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fca1d83215405b4801f5817616220235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b922fa3d71d532813fba978bbd4841236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c3baae791832755d515b3c3f5f2a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620dbe7bc58de6c9d494c41fa7ecc12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2d4a88cb3024897c5345418ddd75f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac8d924d5886fcf3349f3d62d83825240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec922acec9e906c136cc66b413fd49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e0a34aa7b800c16ec3a612244d714242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2537bbb65091a739f86f157644a9a6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582e18d300dacd6401b50a3d451b1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e571e5ada91d26f2d971d3b6f4ea91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e61f3511734c335aea1712ef59c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442c1bba754c595859f8d80544802c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6265e0088361e9c97712fe5a0761510248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc73aab9c2ff87c6175c1dcd18c8d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cd9430747c6b45d51f413d333257e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1eb65bdd1e7d7be3622ee736e3bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005b5adb6acecfabe0246161744ddb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86ca33ad9d525c7949be24479a8dca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55569adca6bd21e20263f14a25bab635254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ade42f0a221bfb3a9143841110588f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909ce0bc196e794824023f1bb14e2d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017c6ff96b56148f7758a0c8513337257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41082472a952f10f1365d99e0d5680258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ed35b3650bcdc473d51c9a8cebae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e697ebfd495d9b35f3c09e53971867260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d374d71ae8d5f3a7f7dc7234676cb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c819bad10bdb1a3b9efd737924f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c755f02c4a9d68b4db341ff3d50cae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0018d802425f2ae80a991ad02bcc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826bcf731e260b54ea9d679c9acf6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283761995722369329c7a7ef15cc5f97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b704ad53e771232458eb376680b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf3bf6885c489b15277fc7c8ced10b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d22bb5c3c8e552cf1afb9fdbcafe35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a601950d7c0b292205f8b994a4ab1fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afb2edbb7a89b6a7382e3b3da92ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb88148fb3d193de9c6afe530e967da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd398e2f1fb90263f0aa84739fca417273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd84ee3cbd159cb1b66b76e20541ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79688a8c2bc4e6cb901aa906d1b039275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2a58bb551e1ab0aba004ca4d9c3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1327972651d873b01a5256daf63e7cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a425fc8d1a629ddf47e39088becd61f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410caece033f9143ecf1cec5b1f36546279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cc44417b4644f6974f1bc44cb2c57280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee887d1e0514f9cbdb3824b3d65619281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ec4ef38aa413e858b64f2c237c962282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a194017f7e34d67655bd2611dcb83b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee385a9791d177a15a75ca24c7387284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef6195f6710bc233b3731827ad2ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a57a48235bb82e5188db8aeec67a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b649920cf4539d17a1091d6ed4fd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4dd5d17fe22d02414eb663e8257b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afcd7e209bbd014ff7d82216d77fed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ad65ced82bc1858cc67f28ead1354290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a5c99f60c48ca4f947c32cac04576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921167837bceeb16c99e4c141aff4995292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298455cd046145b64823504dc1eedc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8db37772cca02efa321b4ffa6495db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bb5b1a0413deabe856b479e597664295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9997a78641220e6a7f093a4bedebb84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0407d0e2b44c11ae6675d8a813dbc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87042b6bf371eaf9f5f1b463322b052298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789044d25ae7f5631aa4955a770a0006299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100b53620bdc90a34ca9b88fdd280a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8e0e00528d3aaae33e2242830bf9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f5d3893ab61d61d877d279c424ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b3931b676523c37a36b0e6d9236b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd6fbd1ce9f968525563334845acc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536a58041b54ba9693232d2894e80d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4266f65ee84d2c5d8478b83d0c48f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb61cefe7512446ddedb3719905402307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4a9ab9893c39a9f8683d12680da7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28623b110250c0e4c91ae64515eb20c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d77b9721ce87f651caa2321d7eaf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798179a0435a7fc3ffc28f1bbbeede3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea7c26c9520b0e22f9d53b6547f81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e3ca01fa6bbdb4a5cff380914820d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d8c1d78d82aa713f517344414e44b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed945093d103bb49ebb34efad039e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52171eb688f864af4dce82d2691a0c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef778f5e4f92bd2f2728125f94469317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a188f232327645f1652ffa460ff7da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f166626c59fcc4eda5169d9bdbfb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413e2d5135aa707baa0ea01694fc4dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831985b18ddc3b2855cf2e6afb3b54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287caa1057f3467d777c3cc49698040c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903087ac27a830505f1c28b46fe7b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab2c0787cf0d3df60b0dfdc703dc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1d2864db37c9fc6f31d07f27e22e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e819c62a867dc938ed3730ea7211cf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887284fd1859a4da97b958d492703f0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad83abaa13b4784c655cd913ffd1ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd5a71573f0fbba4f46b1a6c2578c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11f7909dc37d6eeb7a1ec48f5eb289330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90275ad9d1be4b8750775b93a5f90f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e9c4278ef6ecc1db431ee786df98f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598302067cb8d6fbd9f3ed8a6a8f5ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04668dd44520625fc26c45c47fa39463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19673ebe3eefa921bbe1d747f94e3d62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff948123ef428638d4b637f8d25a566336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2b809c695b0f63ab146add19dc9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccfe277f8fdae40d9743bcd58be64e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f135a5105f5e5b4b45d641f583e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098a311e1aa8278e5f77421c9dcb20d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b7423a386a88f727920aa54c7fa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055e799df9a8e576e637921a2aea7c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f52f719b90cf499b7cd2c92390014d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6a15acb49770519b9b3890ab9cc90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb4906fbe4e16a1b7e936bc08f9058345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c319d6ab39388bec94aad6b4027fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9ce7194fe232581ae51dbd575bb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea30a0f8d04655e19c23b6effa5b33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4219d329b78c22b1a3257493d003f7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1de92a0260ac534c72b4b0cdc65368350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fccda955420c5c4fc2af5ef7f47a96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8f3fcb718e5bbb45748ce089b9c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8d0305a73e42e223dc90aae03640c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c10477956837051d5c682ad6e7eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ef2d75fd2a037ceee25620ec28374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be5a74385bf1b90eedf3f65ba4597c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9410e7ccee05ce051cb2b0e0e5f4f96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0f6a27ff739598cb11ce1dd8f7054358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad5ac3aac5c46d60a320b50b0c2bf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1893fc1bb86ef3149078f6934a379b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a12afb065ad55bc22210498616a088361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf50e8abc1ec34eae866fd8a27aba3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5fb3d33e7b1491b8147bf682c434363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d2303c564999884184716ac6e54c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932adf99a0f24276cb2ede27c8480dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305094e9d1dd14d001e30b896a9a9ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987466efd2f28e1a914edf7b7e96fe58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50883395476c002f8bd142c17c1424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c0c03e29dd247155e8cc9578a2d91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf98dfe376518772ae6762212fedf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711ac440bae85d38fa54ade2d792caf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3da9254b2d1d4fcda5f356b09721372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4499183ec45dbb1b6a456d6b43a4cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad94e2027a1c82e726cee7aad340a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa31a15c3c5b5659a94c62355648f4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291327e067b8ee25c6612d97d6476de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8feb461af86ad9287907740f9d22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7416cbb1531549c74304805849286378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d224e5ddc29ed28b2f48b2152cbd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a78db7bdc89f0cdc8014f324842dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f0b3ed3498a15d1a5bea8076d0ba2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946b718a12a70d95f59d48e6b30339382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01980b983208610035597f1466a8308383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6526b0b996766e9327878feca3e1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e6fa87be0ed9391241489b660a6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ffca658263241e25738a50c904b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c0e1eab61f9684946d4885274206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168954f64f1535dfeadba50f0384eed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420891f0a0d31db6a1b619714445b9e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c31a0d877dd213dd05f5b9374d9482390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074e291d466162d650973a52b6fbd5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d212c75db11258c2534913b7e09e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe5f41e999346dec42c9e75ecc8d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd009a37340b55a920ce1fd9ea3ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc14acdb82ce0ae305291ac6eadce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f690265f2eb65c1d4d35dd003ef1105396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9aeeb0dc557ab241de4ece56ad135397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b632dcc834314b2a61fd21d8d8634398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d2772c232d32341cc166eba66505399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6931e417200dcfa5b2cf892db5e414400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ef0620ecc0b318504c1917ed21bf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1366b78188d2dd2ff2f56961e23a549402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe6fd7b2a9194f1f00b4d584b83d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a02cb74fd11a8a9a4d06a766669f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36607571320aa4eaeef20b5d571afb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41236ee9c87c00b13faf5e7944ca6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf54b5c2b31601f4d55c824ef21ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1b7e9bce27dbd7a883ddc60c50e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b89a2560efaff32add0fb4b82c321409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374e51abc9719b654dac862b85bff2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5dc0bc1eeeb74af7ad9dfa8e410fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf9622bb963ae80554c3abd693757412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d4ee415e1724021b45d28b7ed264a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9da9cc7344e044e29a169c78550f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f421998b3361109be8dcd92c212356e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259075a86addc8a39e3f314eeeaab1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97e54a5eb596d0f76084f401f22b7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57f296b826814c428a9be40b88ae0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d5e5108fde81306e8de7862445e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2631d4610eeba641067e20a2fd6ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f9c5a641bf00dae896210a87b9070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d49e1df46b34dfbf0ee019c8a9493c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898b291335c658ab2902fe2f2c58606423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb7f0915e4465866394025bca4bb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a009d915dc71845be345cab587fdf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f466882634b2bf179fefd1c94dd0cda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c743b5bcb48f7d684c0093f6ceb82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c04a5845aff175da200f7910328a86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cb72969eebcfa29056e605832089429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea44bf75485737158a178a0dcaabde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d431146894d2672270663755bf30c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef3ae1398553a6454ee05c3228294a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b2764c0e1817a0978cb9d5964c595433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900b8b4ed64c8184b584b09ca0f454434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ff2d1d19ffc1ed82259e95a0f042435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4237537ddfa27ad67f45ae568c996de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897122265de542c6c91099ad877ce0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47546fc83b9e9c934f1c143f65704d69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480c85b9c15d4aa52416dc1845e3aaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c66c6a5dd3e538a41d9d54461727eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568bc9af7c426c44b86119c98791323441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395d742c402884744ddf6c8d4bdfb96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b4690be3c3ec966a6d1d419bcd955443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cd0c2d12c6a6829038ae090589abd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1126aa44b8db371ef8056e3ae8edf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb0db792054b6f5fbcf1161436383446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ff3426a5238e5df68a269ce79f9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3ee79951389144250bd4be393886d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f3625fc14431db93e51facd8d8379449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520c1780ad4aed87a571990321a9993450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de3ff40399e4b1f9b510f18e079604451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93399d367151b90357a649dba63e46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b912f9b20d8e2677723a63ac205b2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ddc5510bc51db4dbcd1d3ec92b126454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf59448997bd7faa269b1b1b33fef13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a96c5afe9dde7caeaf148145517f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b821f2e2d7d563c37c5f2059d23cc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390512717e3272d4966247224632a31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cbad4688389f0a52ac5cd91298b1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9097cfb49d08b654503d1729d01d69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b15f5fd8f25684824a049442c397c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93a13b4cc5cb55b81d40702ad5d09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176f0d3261ede72c30bb9ef63cd3d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cfcd269b1ba99225c04e593a9e580464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c006e0312eb86e34fb18c2886ec7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d318d87fc97745f24b9494a7f95c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05382312f4e21f70af940fbdc7281d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed11035bda160a8fb33501d28a9e9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3e12046b1c0071452de40e57d0001469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549769c87788d11260d190e84cbc9c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf056c2cbf94a3cb14def25f171418b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b9ae1d38293f074bba792f6ef1b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842f7da1704094efd17b27b1b93f97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc989e82387a82f9de6a445cc6a8348474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39d89539a3ab132a843a55fb529fad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41406b996f317dd803d06f94072c19a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c85cf04565788f832ed4ba298e702477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d57b51cc36451b680d7b4e70cf57b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d283f89ec6905d026d8f85814633d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de924eca3f94d895cbad225945a3a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b49679e51d13b32af3d427a6b7ea9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48323b1cd3c9b3a9f57a64b8bd242a01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a83cbbe70d47371c3e601feb245ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12a657e867981f28407a019a23f75e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0d06de2076c515ada22f1df68f8f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd7dd7a210b273590f9590bad556e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f50f02ddd6f5ff27fea2e6a8c9272487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482df4ffd9ce5148d560b6434323007488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d3c58b6f3d1261af5729225e14516489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28832776670635fd636979b122ea51311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057ff0b7a2237c262cb66681b3e1722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21eef477cdafdca1794d8bb7d6c06e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf720746151e1585b5012e6b6804a714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d58aa277473f4692c58ec14417125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dfbdcc3e39332ec5f9b127f6870ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f68b71b11f05b9cbcd0da334f0e367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08583bfc9fe2e803e93e08bf1aeabe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba5a1fc17ce485b99cb91734f908e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f853aa018a69a9924f78c2ac9cf44f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c658331831a1213699f5f8101885f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7391f8abcfa79c991011c4e54e9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016f273802449ba5b22357504cbddc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614278a15e0d2ab825c8812621e811014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd39835fbd47000042b528b0a6a9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2779786537d147f747cd7f8ab404da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95471882f539600562a91e6662acf8a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e765ce0bbc2674ed4ea18d65c6370c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430c78f1984aaaa84e92d46ffb3eaec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd4efc40e944103cd91a993f07b6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3823a3abc7dc8e7e668a04d01be7fbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0723710b2ca1fe94e457b1b60c657222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b17dc13efb47dbeaf40a0b1c58ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a6e9125d41110b42e802af31bc8ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296db751139eceacb48dc4673cd1d3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ccc467508fe3742acced17979dcd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12366ef1d75cf01811ef991d728e0a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bf9bdd35303309af1f5873388191c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0c6e1b4a4db31afafa7487db0909229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80d892f429dd79b67d20ad72840fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765952b37772793f18e47cf3d822f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ff52047039d8851caf264dbc892f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b21194474f70222c113a4f73347f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5bb10896a6768552e7ce16abab9f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbbac5d42139f374b5c1dc2fd6046735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69580256bcdf22a4860f478c7566c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c58db396e87ffe0f3f2340c82a1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d81633212b2953c2d480acae1c17338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f6af56a3698f38057974e961c8b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a814e9196d1a907c13a95c5e322f5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9925675fed1472998bac84c3e9b9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3dc47425da9f52cf1f4a5a4a816142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946833c7acfa7f264b83fa5ee0db8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c2a0e0d556a2546ed6c01b084c9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92268c55cebf59bddb6727843c84678445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d5463a79fa69d08e561160f6e774e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada475775ac4ef4388d45053a29c32047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693641efab9e4b533119adc0ca9e74348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6b79c5cbb1e74877cfa73b2217ca149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c13c6efbea4a35519646e214a0d4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5173acd8441363bd4016aa9f0a376b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f701b8ce98060fb2aa66c2477044d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19fef1e812ba41a6edd90ffb33c7f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf129307039af3f7083716cae9d8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425fa0e9c5ed3a8c30ef0f44253185955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ab803eced741cd553cdb3077c69356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb4c85873c3caa722dd0513ee46da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43c9dcca77152c982461d608a426a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a89c0932d51ac7745e14a5cedf4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67595e75585e8378ad34d34e3ac15a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e715b30cdc6da4949de961ad49d2fc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5476cfffc3042b28b8917aea1eced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29669ec2550f6e670e0f123d52f33e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b86c38f3325ea829b4f901acaca24a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3224114fc3298db004186e6906dbca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4985123d8c7a8a94f65c5728bbfd2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06406f4559166b6e739e877b79b5263167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23edcf6279069cc11574e8bbbd822b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07750048e170496207fc5d0d516d1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88721eae74108f9e3406a7ab87135ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07956d3d1b10811e66cd615f6b7f4a8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546aec0f5eac4c9f167286a962559af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71daff2cdcfae17f9bf77dc84c625173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1050a9652da6423b776a2788414f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d303dc898a40a205c509e63cc98f1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe760d89f54a64794afb73f15a748376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb76163e86103cfe40ee63239fcd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab2af1e9706676e5a5e5c9fe97672a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62c7c310c8f5f39b893adb5bb282179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da11d11139352d99725f0880b89c5c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2767c2ff174ef4dc77ff5d6bec6d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6c94807ea34d9e729474694e76b0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48147281f7a4edb956f04160ff3eb9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02eda859fc99c8e2a63899c38244ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cede9df9bc6dbfcf2393f1eb1f597685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe75817159e77a167c99bbf7cf56abf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fa8c05ab6384707d63a73344ceaf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed9083aee06061783bcefb6521c6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4bf61479673876fcc020e441f6d9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8c7c76f7ecfc425684227d7a792f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5c5e09f38caf601ce028689ce9bfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db89a5aea97a319494845403ec5c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f1ce4d822675bcd8304c7b9e1cd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe32c4e028a3114a26fa15e5a476694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2520fd8eee25c50a6d6f740b1cfe395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f402c8d16d99b057d34d9648daf87f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95edf23cc8188772c0fd43ce99ca1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a6c304c12276f71f0523a682685cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e58ee91b52835be582953332a9c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebff66dd651d62b7c7e25654e1f948100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52977187c16b10ed5099a54ecb7a867f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b070e3513ff3743d15e7052647dafd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed65159b7e611858f3eb31f48a605f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cbc6669f3326bc0f3ac23373b1150104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd91525db10cfbcdb24f00d4f1711105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbae38d30b8562fa8e66fa4df7724e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20faf01730664633a7f2f12bcd266c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca89c62678b95584823a9bc0e69cca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2305cc2bc880e888c3744274befd2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c29bfefa0a5502850e462304ff438110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea5fd7a87cd5ac0b789b1007d7532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44884874506e860439622e5d4a8247112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2454a77ad54888f4b93d116f652cae2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57af19e406984310bf90d9c357d393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c0103738d2e8360bf3fbcfe37b66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598a079c1e708475edc4b2071c1e407116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc1029f40ef2485329f2e857884238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cbafaf82d361838f3005f3284cc55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b9eb02fa06e05904c5956ad5c19e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34175457161997813f1588b9bbef6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66f49086d781362f687991a8509ad5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b714b325942a9675906f1299dc539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f50bd8d795433e173c2374bb04e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb37f60b22a12a623d97cea32d282d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36925d80eb7091f5d1fe68aedd1c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d52667a631ba6446684aa7f46f7d81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45db610435d49b2fe53d4b5f63798b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ebe92fd51247b80c2cdf69818344128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd1541652673d58371aa86773d3c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d58f7d2db24cc7a612ecbc6d9a237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963fdea0a1ac6f08f587f8baecf3ef0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f29b48881d1d06bf8198ee468224a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e67038c7f3bfbbdc0c4ccd3b930dee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b7e0b745aac702611e6779569cf93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa289793875bc1045c6938bc003ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ec9d85334e960cedb673356b90c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9feffe39de4009c5ffa70a0133b5b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1a8d5899cd312d587edf96b82430138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2928c04124824ba3f3b8bdf202fd0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973a85aa12483ad59a8de770df37c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8e83b7a38e0f80e66596f9a6c619141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a1ffb9507229573e496b785615c44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3f01e7d592578dacd2a288d590cd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800ffcf4f6de62e29366d5f78d38fe7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea6e1bbb7d1418277964a852257c09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4198f981e88eb8932a1d7312db1e58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf3a8c6ed4cb87de0926f439c668c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbed5615ae6c103f09659a828d8be66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ab34b8c391912543eb54ab926d4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca723599c9cdf30ba86fd7c8783af530150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aa882843c1bf86f9afd34e2a4c274151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6be5829c73d49bb8b2342bea9902e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c80d36a4636c11ab9384c22ea490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18809574c3151681d46006939be301c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed1e1dc950d26448001bd5b15acbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162697119750d7d91aca0db69b33b16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f1de2790748713da2100ce486fbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25727fe9d23da63917600c20c88cc4cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f8c369e3816783bada9f709f023d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86de86e54a6d158ec5f77a63711722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb41a120ecaeab3a5ae3fc557b3b718161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b2cf7a8861ff67b9c00e613f976af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b984c3fa0af86b147e6944eb03d029a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e72bfcb62b1578a48642b70f29ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce563f702fbada30e66ed65545535b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf6c6801c4ce9973b6eb57224bce4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8dba0738c100fbeea060f2937942b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e0ebdd0e5da2d77063dd23b97455168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afcb102bc0318eb99290bf93b4ebf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775aa0217bc1b365d464dfbcd6547c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e9a3fbf5546163dc273af7a0ffa6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68895e3a16ca21061033750136a419e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1724ea3fa4b14843315edefe8988ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c9ceffe7aa473f03e6459501a529174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601fc2ebcde8c4d328ee0872afb7ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d70093b85793dc04149b256ed59e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415230e124e7b3fe29bd61606c32820177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b713afda28ceee714e8db09371911178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0d9538d94890c17ae96de050de194179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3208afc78e3ac2647181e6107f88e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503423a3cba535cd8d37ee7fa5f462181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a6c34bb7d01494b7fbc31b843bea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941acd26e2eeaf730a0eaa9a18aa756183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0bc0071374c8d52434e29ee444366184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cc3e75601695e817db371af6e7efa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac2d090cc59836d75fa749a73ccac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b97c944c94681a6fd1be2ffb054c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb394bb8f3ebd8cc05da6a6757c83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f811e401291616ced965795da395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ed9ce21680a453c1924993ea308e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40023dec7d6d4ffacd7e013bc36aaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae61cd79f5ae94740784a4817f81c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494ff7e4c4da198b48e14b3105844a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca737b119a3adb9bf809c9f00346c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77301ce32a3ca4252ff5131af89fcc44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d72f5e864ed7fd36f9d2233647b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362c11db296f942194f17d3e4607a5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab8eccbfac2ca27d9b007e5c1a982e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec9e56ef90c030beef3f837c51576199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28ecc491141109427a88053e421c82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450b246b45d4703447c432359e6da1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a71369e4befc0a1f12137610d38cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5040b6e785de1e474d3e67c0116c082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40581fe619befc90a06d9c2b1e114972204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7974ed07f21938a67ecc8ddcb89773205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd74f0127d63343110cd6263d9d1c8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292779c49c033998701d2e05777a6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9095d675e94a6035c53738b4d933d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4dc4987e93fab7e17156bed14deb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f611d15f97fdf8e517e1f2e9b6c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b77ae685c3139433c3a2dde1296c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6604965a5bb5721f0fb454a69555b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dace2893dca61750c47ccdf4a31e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1c0df4c5de626cbe9eeaab7011398214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6403756bd7fb1a4c2129dbaf3288d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ddf0e82fafa3c7f91c765535504b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0756e8936ef20608129b481e0fa84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86840ede26bf5cbf3b6f6ee5b9aa604d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6efb1f124cea20c97a5141bf8081219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634e6d4ab3fc8d8cc636913520bea93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659f55c448778c2a3a9f05207eba83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de011ca776d846e9c52266b559eb5f0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970784642e20be91c3e0254c421377b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9fcc66ccba85770d3737758950bfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece78b2687b30766574b4151120ec45b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a23912fc7ef306a0f47bb691423461226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8403735d3d8b9c3c3840b3e68acfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fb5c22e4dfa641bbc97bf6cdfabf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c316d6829fdc4871900c796b7ba78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf79696cf4f2bf36e8f80e04ae7682230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef18f16c3371b07538ab45b39bc4a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7268eb11ef7fd3734b4a2d6a00f8970232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be716e9303ca53ad008ca8412a90949233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfe85e45f45f248e07a7592e79c3ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff6872919b99d06c651758483bd3b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e970750451978753a0efa9661121236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58d1413ee18c9b2b3d6bf8bb5e5c6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997b0083cec8762474330c6efd335c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882dd7e4bd067595379e9ffb724af02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cddef82be805824863671ef95a3ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722c056739ea14e78603f1ad4feb87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf9fb8c774e4855876f0988cf6474b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b49c0447faba8ed6edca8217a320a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0868ce6b60d18b8ce9e21e0a78e2ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde87715c1dd7f37f981e3e53488472b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51eda62c6115cac087914e04f310ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454590ac4e1d79f1f8e75ee5c844e1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301650341d3b3452b0d67c2308089d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c419bf55e897f417e14faded9418a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37099bf4458f377db1955d2712e1c3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901404216033deca4ac18830e8ac983e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e1a01554a34ba05214a25b61d7e85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c098e4234041cce3e1354d7d7028253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357377be33e32702b49281cce1cb328254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f2010faa22116c71a115345b643c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b59f6617b6664905a9be359ebfeb13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa38a512c9c731fcb628bd180f50c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912491764d9dc582157ee95de940d853258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e087b646156b0e48d10169c8e000f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174ccc0fa4608a01e3c32cd5a25856e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58275ad83249fac957319879324905261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0f0e0e59a317adf39c60093ef7374262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db402db07585dfa809932ab5a9603d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b6c3cac65ea68ac0cf7ca4ad67864264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9c1d5bae5af34d4a373a9aec863cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10960b6eec2dcc401b4a20d2150a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e856f0d4b2f280a05e7cf85fcb26b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e114e21360872d4ffdcc0f5620896268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383d59047265cf80c1d9e358558baa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e808e1b8c4c99e142bbf1b945166ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d4f4c3f8f23eb9afe85de82d3231c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc301bea7baf9f38f5ba0652a236e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246c406723253f941c1a494e55256f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a64cd0275e7e6166b4b936e18a27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ecc1a9378053cf4bc6e86c1f46ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5dc4bf8c0b52ead3b58e97b8a104b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6c1b71bce69aee914e71a456dbc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8e2713ee1d1475f2f216e3048a55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ed090b3f12000a11c2a10df52e40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c50e0c01ee7cd71a97ef845d421f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adddce36fa7c4d28593343518b2398281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921068e24976989c7a5ed9288e1ffe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ab19934335e345928e2daff917f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11adab4e07e7e5815c25e256ad464c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce364c9aeb91a23a608ba89f3ff226285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581618b05ef5da0fa8cd3cd536209361286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16884de7426ed632002760e678ec8750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5304d604f7d173962e06c8d8ceb9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44171c168c6aaf4f05a9ba3dbf375f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6442ee448c8f414961f27458868c2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d02f57b99b066863fe5761136eda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0659bd9253bcb91c235aa3ee4cd46e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001034ca6724eaad2cf2dfb59f63135293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d961cacdee8a21b70e26e7ef945ef01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf89e617bc3663e9e90c73be5b6a03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287f7803044c95696fb7cab41d8c04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bcc5b14e142401d417e91bb29611c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d790fbb4157b1f6999766ffde9dc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49824c0c0cbcbc4df4b5d8fef25ee3db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570528ee660decdbaf032146670d3123300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a61cfe8ebabab0d5a2893a1c1786e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55dabbc7906182ba44f9a391f37434302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bf30b371528ed0fa18b5374aaa542303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c87b772ae704172b014bc39c5329304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0bce8d7fabd913351cf3492713592305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc82798e16783585b7e4515fab27a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe62abf6c8598840b1adb81e4e95241307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce879cfe0b766420391cdf1e331ac11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeea74f8c99dde9fede840a6fc10017309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37fb1faeb51d4823318e6ba5c23461310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf7c6dd53a56031cbceb18f4d795c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4cccc1892651ecf632a15440bfdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894721410de2443f4a099f63850cbc46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a32c8b32c693a2e2da9f4fc55abbf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe4cbada6f6ab7b08ef7f3dda1a3bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a9a58fccee03ee908d5d9631ef9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d19f009bc8227733126fae8c36e98e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a6d3fb0ab50bc8c65b2ee37e3269318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92281720b864ed9ee49b5cda9640e1f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab385ca6837ed9c5b39ea8d16ef55bb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80394c2dbf6bd29339888d1e39f4b6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05582869196b7b4645e3f0951ca19d33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc32eab8de01099ca442bfe99838e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb723b491bf18ab34ede2f34516a6412324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75622cd47d86a856e0c9abb0e27d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f45bb1c21c7b8d2ea5aeb180094a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da593dbf817e15861175e5ef874fc8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4afab220f3a1b29a8a1ea5aca561a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9ef9f4011d0347d7a78331b4fab03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8684e5cd6727ef7b1d41cf110c86f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb401d27c46d3ea53d32f7e81ac77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160fd13879818e043ec499a71cef367332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7497c4ab48edaeedf58c0f1f809b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b5fa2eb73adf19fb8f8a9b419b16c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668b7a65bd8cf20683f60cbb5de11c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68ff7936130cdc937453a536a93be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c993def3ba5868d552cb83b0e2afe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c673de738b28c80739e6f1345aeccb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8425b831592bb3b108516164288ad2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec669b6844f5e1dc8a7545d5d21c77a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45ad8b4adccc3fa59decd0b97836ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5214301bdecefc73f287fc4ee59a1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c64a7c44da2733161f1a1ca16b46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244852b0b40ca30ff4d1d08b6bb207344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4020a021a63fdec15a50fdded6cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfbca94532ac31c7a80bb43f3304fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dd252fb6ad739c49e463c85064e26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe83313a608e8ca0543edd53d8120348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ae8c30cd1717b330041b6e2baed74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdc238c82a619cd1d8d9f47add9c5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b64f25669b98759eda29189e08da3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9663cb5ef9a3c75f988815c35ea5bb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2fe8e7fb46de6a7ddf547019ef306353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319647912925c8618db05bf7bbad20a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf9b4fe278bb82361089da98b6a2b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc20ff2038fd781a9842cb299ace7c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c268928132344ba6465b9168f62b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359de4690c60c5898d494a3debf97434358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ab1ded2f0298b7b6e52880a6716a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8605c2cd2220f578bb5a668d9f61497360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3386d4348e6ef8ce76f7be049dd52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657030ffdd987d74dcce8f48c0c9c80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176793585a83a6b6a41aa0198cfe41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff9a1f9a43aabe00c09d33eabf8a4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e684e25bceebd7521924123b356c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ba43fc94388598c240ad7ce39987366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3b1f75495c0b3922f27fa5191487367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d88f6de6135e6531fa6612db30949368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850daba02ce2e02379a7aa863e744daa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3a8db5befb2d3474c1a9c61160fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089325959e16426cb3ce5fa183de8e33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e85f16523be28595fc65cc585847372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724967ed210639c3b0881e8da9402df0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ece03654904367a06a0dbbd820335374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93fb72ddbe7be0c2d635a14e240d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470fe4012fa3bb7911516a58f411c2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63345e2c8c7df44a8684ac47310590b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5638bb39d8d6db9eb053256562e07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7cb17aff19c7eedf41d0183df3c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d492e9c1499a62c684d29d1546e2b97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e05cf9649132f47af979c89601c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10bccf5661ee6d523078528a4270bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55559bc7c27503efe71cd50eb08b3edc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e83fea6073d0b35e66055805b18d5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3745adb472b5845dfe37b448fadbb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2978fdd5457892d6264bb392beee69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25e6e17655c8df2695fb19da15b7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d66712112f42542e716ba7310f15c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82da506f2b41ddb47bccd5bc40d933389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d063467fd68c2234e0f79a1a2735390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8543c2597b09dacdec361eba7e05f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de9ee8458d4d4453311e1b3e06da15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580df913b0b5ed0f086cefc1ab55bc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d5f19de5a14d7c5ce342a45a9c32f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b70320e1092c186757dee2c76c273395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493293f7d9f78de1d612af304a64bd2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb90ec572eaefa70ab27946eb3d77b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923a564b2c23cdf9c83557a45d8b2e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e86f6be2b37fb861fdadab21920888399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fff453f17c6844cd93d85457af7c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcce1da6b8a8865bd4889b56d0d62e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f053202c0ae5b5a88daf76f71c1821402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3aec4540645dfafc3132f6d426090403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c015bba17737c737fae54c0726de6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c621da9108bc33c1c0d03f6856ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700ed904b0fe91c0726191bdee4f61c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe61db6e13389e126c9c11005a18f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26749a1232380fd34655012e0ae13b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd81399aebedbae5ab26d75ae56cea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54620185a332dc37207425e3f73b85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2ed4e542e90c763b46c54ff51b67f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ba268b1373465984220c7fca32f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb075bc535ee6f4a890e73a8d3ab14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e00c6331913f29fc7f4031046b918414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3707b08fef3c34a94fe50db35fc157415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0cdafd43e7e02f80d7e7576b1270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0156372ac6c9793d367777098810417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a61e3714b15cdbf1cb2885acc280c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd12cf9e12759ae356b5a54697a708419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbbe2104c4e7285644dace14a26c23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e70d42eb39820cee49f7c0c9ee9a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b04a828cd997f8a12d4d3ebc0715422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbc305b0a48f428d1b7cc3a5aa19d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9689e403b36486179ae1b4830f36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055858cc86d0ea069db6e712b794cbc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666cfa0884ecae0cae637b3498bc67a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9d05e278a08a894c396cef651a05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be45ad929e97107cf7e3361f7369b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7640db3f95448d7cb3ed555eee3b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a73751cb0b838551044af31477eae5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ec3175d1daf218484aa21b488b3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4a267c470510d84d2ca8ab27d9fe8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153583ee0ecc9ff1ce33cf9313115001433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c346bc701b6b5c1d2f1d1cf044d7f65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc14e23fa7bc490cb3e8e99c225f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da418bc4215eed0c3d7af7e6c160d46d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc7a9ce9332fcfebeab11c237a9bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d05e0520c8c844bbfdedf98bd6aaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b2c494c6e670638a896f36ad64d58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729cd2f9e548ee7b4aedcde55ac534440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5cd5ceb342515e4afe05552072a01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a8446168e5a0e690fa7bb8f3d568b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32258b0b6b35386a9d3595068eb9d501443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6029bbc1ddc7e57000b2c1b8aca11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737bc048b311b636785b213e9d7f40a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3b483310a8c811aa42abd82796c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59090de530ec4ab7f684407cb3b1c6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1979aec0d19374dd630653c9188e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac6f2b0ed9391a80392e4f5580ab0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64eb397015d4c2138bd76f4689dc2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58895e377af52f590b35f338a2884895451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a45f48a9361210a4a08af96e342bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d8012883732813d36895a7435295453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9136e896bb9a3c35249105093994c7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60209e5844109650dbb6ce4cbc7650455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99eb083e31f1959e2ce4114f4b0fb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4756bba28c103d72fd2a1cde1f704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da06a85c54ed901cd1b9aabfc1db8e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250cb924dbfa4170f502f484c3b1845459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4543b7c430735344e06afd4b952a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305685d1e7582a9a1158f69e53ea415c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c842e09829e72830c7c5dc21f7e45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb23d2b7758a8a213f0f3bcb1dd9c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53938dae143b0fd70fa70fe50b776c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894254a4158f767c1eec67e372a85af6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef68210d16aea32ff0e1183aeb3c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1ecf41d8bec0b34a6f9b7b23cf864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f1e591ec8d00ece32379f3276153b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd675a183400198c25747826034ec65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571925b247c2176b21547d577ab7034470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f506b8e464f4bac5aa66c8e29a39435471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc99a8a8ccc050520c39b5954b2502472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf081fb8d6bf2a490e54f225b115f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34740c968f01a3789e6a762cb94dfc06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea3c5757f66a25c0518b24767e8bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307124c5825c09bf119db672c3e584c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0920081c08b3697449cb07d9bb943477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d957fe3924dcba856913e0ab1fbd77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f97b1a18b9558673d1445454110ece479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>