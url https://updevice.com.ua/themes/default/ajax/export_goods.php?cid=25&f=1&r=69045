--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab98e633ed18e39f7b5447cf994b781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1cf55ee8febc9e64dcca7319dfefb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8093d35ac4c6c8063c956568781cb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352560f00e75896ab5069516bd314a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382d7e3f258eb873d614e32e4f579ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431a992ff0e2e8492be128de7ddf3896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4b0586edf6d59ab994e3b61df88847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07add6ba8699c1b4227903db0bfab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb664eab4d3850e65d9ef2d8470919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096fc6672e9c329908062a0237e675510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acc1a565c64578b136f0d3bf0c5c6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf68cbd892c3dfb4e574d53bea547a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84008df728d9768e4eadb02d95cc97a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d27d0a5d5019f93a4617e9e55ebe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca94318c82ec58c0244a64db233b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a8b5259917890a70e8db7f14a9f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f0f6b1344935ca5ce77caaae5aa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a470587c44fb4f077b3fab1061be38e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c448504043db2ac713a7fe183a0e8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917da729fd61f9eff95c8b70c8f4db420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7a3a53976aef5b338e0b82089c6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac2edeb428f2e41f70593847ae43c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b52ebb3b48b8c00c2beff0760ad8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf481c1e0c2a1c3f9366bbdc017d76524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb945d2940067f3d2ee8fe55bf624e2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba47812b6f2ed6415c15e035e88443826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c020e9f33b63deac32ae602e05f99327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c1de2ba1e318b3c3239cd525999e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e59cfd0bccd186239beb29a2594ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28de20bb021084a8cb1923e01c98230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27467b2f884c1addbe6f8de965fab2f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd6c470bb15ecc7d14a92947b3488132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1987b9aedb00a105a231958ff5d8d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fffdd73f529a235d14e53e8b2bd8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e63596db79b16e248096524864f1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb229f6f6874898ffdcbf32127030a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b168bf05115adc567a515db6bdb2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782fe92896cac268e8f4b625c64c9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571619a5262de77893c107d5d36748f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef92a2fd5ca1dfe78ef1621e92d49540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9127a17d1e5ec80485fdebc73b480941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3fc4337d9bf0da5b10f2a054250142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77155d4dbd0adb6363bfa3525e4d361943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af79ec13f8631aad5fcec34b62d975a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3dddca075817814e5893974b1ee6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124c60baad36e04902cf5126d46544246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cf34b7eed275a789e4bc3cc3c50b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf659fd85378c88e2458d32ac0038748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ec9136c75b9cbd8fd5cc897eaf0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f085e76e41f0bc68c68755bebadd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bbf3dfaf385df8885cb74c458a79851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469827aeb5d36f359c34ae9040ab64ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e4e997a8f32177037bb6af26b4fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c468644fd836331df741e173c0fe7a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983e0292faff4d87c849364133b0db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678786fdcc46dfc2aaec710b7550cce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4258706a8a5d517465a38c826d4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c41657bff9fe089a5c105d2bb84458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28af5561d4c7fae211d0ea4fb92ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf49c04ce414b8bc36947de200d6df660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cdeac74fb7246c53f7dbb7a499e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd91d4fb556363baf9a40df57418462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e09d1c1e5b4348c112c55e1b8b8d6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27730812ec64a697966140786edbb9c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ddf516091d9946aa1931d300331b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2cf03fa1c3fdac7173b7f1bebc08866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978b2350ffc88680de07b4debca37f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325a2d586700680e8ba058896eb63f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c12cf6b2c5bfc084a68626205fcda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc290df8f5bb64395de799ebd88d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551634e7ab9ef914efc0cfb80814e87d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705332ea42c19414686eb4f4d581527f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2404027c525dbcb16125fd3b14e7e7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818c0af3f1ed20d8a2e93dac2cd140374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745dce4088d244d6c2aa7db8d4019e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b351546c67e5e5a4f1632cd5a4ccf9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173270c79085c52ea068aee0ff4831577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20324895aab91b4ca20d925437a573078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27485a6231d71e897cee1dabd1f1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd7eb0be3a4e7f5987ed1f4a73b74f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc2dcb72fe00dd9cdf89baf4b608081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c5bdf1995dad0aa44dc2642c138182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e84df5f39e2ce1bc153559fc07f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5ae37bd9e3678cc09e9bb612a3ad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52536c05c6a68a617c58cd4d9ee7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdbf44ad369e3e728b0caafd4b4d9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243859ccf1e2854f9c07efb163dabf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966035ca2959dfd1c8e3f3fea198f84c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042a00e030dbc25b9d91590e79347a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadfc3633e83025a880f9c39bc7b99190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1efd89fee1abe01fee856be729bf6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb93fc6bcace891c607eb0688a357b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e7454eb60ab228c3888695620268293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8a25ac25866f73778569d2a91363594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be5769548f4097cfae12906e674eca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e5a4c6b354145522ea5a7ba6284496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754111a1f1ac64bd6c8f83796bbbba3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf801dbda32335d472656dd8302bb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238c1b4b8c606bf28ed38cfb5959f2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a35ff8a038b695bbeb54314ee97a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba026e8652a1fefa3af43189835c1c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eed36449ccc792f7a75203c2bbc03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cadb1254a8ecc8580ed268e6bcc26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8ab99d3f5ef69bdac1cccf55b8542104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1c5195bcc4a86c818d02d4c781b62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863bd09735d74329e25fea1acd83173106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec99f26dfdb0bffdb0c78a7a97b60a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c1f6bd3bf452296b7435945abec8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54102d5a755e0003a184db8e04f9ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561faa0f1c4c870093a00efc35b416d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d2b0604ada60376df3500c6fa311111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3bae728c58a2a2bc534ba2112524b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d486293a50f6e8bc4b175e0914ce3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a6082da40512985e4695f18a0f77d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ae931633543edbdeb7cc143774d5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81566cfb05f8821e6476b3f9dbca0ada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06450514d954386fa3cb01a268880b00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84329d4796d091a16ca87ed0909a21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714e1a03e1d36fb9deca5c52c24a63f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5afbbfc00e69001b13e13e0e1c37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586334feda60e3eaa93de59aaaed981121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582f9195109fe6fd05209706a84bce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7d7a4117a4a39db60831071f3488f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be032a189724ebef26f1640f8abfdbed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c49a91a1931fcb8f6efea3ca8756125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce9a4dba6b97f4c5ad7e4f51d01a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3313883e30ff523af07074596802127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4cb94e7ee94a1e419aadbae07c58e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676c498a32e3a4a1d929b4954dcb85d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4af4abb70c0a99c8cfdd40b625908130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a0c628acf80f8729ab27d001ea54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3726e043cb290788a347e6a7b279132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b7e39f336f8a43d1e428d1b7610b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460507d3fffd454e8b48978a835abebe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b87893552b48f445c1a3d29d5643c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d54e4247e461703c9afb9055e3e37d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceba29c8a45e9151a40053d5f62179137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116a48b4d0c32cd3d367fb66c0d844138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda6c05ba7f76bc33b7beb84ce9d75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48971ec6d03637053f6dbb9093b4c70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ef07c70067509013edbc0e16bb87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb51c21eb6f40f955b1c7dbc4c1dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5f19890eb2187788dafddfdb9fc18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9dd89d62a7119d3d99ec709d52ac6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb18a81cf18fbb4d387f9fe70742ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04334bf470672b2141055415d57cf8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54399cb2d63ede726bd9a262d90c2b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67ebe89b7da6c5c6bc3ebf81ab47c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282c4beee3d1d77cee8a514d2c22aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03684d805eb3bb7c32966a4e63ed2be6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7dc9a6c63d25be4ef40e30ce57879151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e5b211c4b73acf49717387ad09b32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c1421699280dec359631dea1b80e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71006d40ac16c71c4d5e8cd9d8bfba8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdc153748a473f02ec55dbe3e90e33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09986577e5cada7c1fce6084e1ecf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63329e7b7ab4cf15d5b83a9c0cbfa5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f695233fd94573594134bcfdaa9a7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2538e5ccfde2e31831b034f17b346d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640214b72e2e06e2e8f5dcbf111593160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5e5388f1cd6273f1f0d49c0fcaaba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275dddd3c6d52d8f4572d64af3d84d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1dca278fa539d3b9366b845c0f95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc50e88209f0d8069b7a65fda5a21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c34012ce209622a65a29cda2c8c4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749877d89de717622a8c0f56dcc1fe00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee83d35d89712f2f3aa56e6109d842167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caff0fe861c96acab81b3d4aa76f1a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4bd0e5613c3eaafb6d86902fe3cd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a286a28a8c8b996621e0b97e14046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62173c6ee072ec2c888136300ee2f689171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de710174507f22392c5e6a103a9cfe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac21903bab75298bec80be09188fa1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4465e264ceb7c3096339fd5adeb7d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee89611ce0df4598a9e2724d2972b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af197a787606c08bb6ddafc3fa322a48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd58cb18414714017e6ac19b88a75d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ee4fafd9bc03b5f4713cfa6cb7a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff373f7371ee77c9e006a582cb7762179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a2a701e3d6e7b584bc03171c06b0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce572473d2856db8a523dac13d3022181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47b6e07a83e22e6999050a86e9ac7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f9533f8a12862ccadf6ffe2b7a3cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc30043e50309ae577887740fe2def9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360c60c78d52cd0540bc40fcb30b6ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4330ae25a3773658dd19f7e88d0889186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08e94d6025629897696864d653ed9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6e5a248f3137a6b32d6ab92d2a1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce1b69b56dd7149d71cafd9a48b0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b71e4faa8f820233554ba0893b25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca29e88ef44e7c917f02db9a246b72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c7020e25012153681795ac233d417192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f5f5f3c8b711fb6db624b7a8f6199193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514cc1d17d4ea87217b97e951ed61e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f4d60a7787f71d6b864ecda4e8cfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bbc8a520573d1d6a9b1493cfc3be7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c8f5f1db608a227b8765772d5e29f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715948cda305b3279ded05349870c11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fe6680329897ea0fda618997788a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444254787e545b416f4fa975e2d7bd6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fcab0529aca59baf157b183336ea1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283b823e88c0c3869fb69423a7d3c96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeca795fb8a72117a5478ca3975181f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe224b560d8c8be6952d6762e6b9c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b30f202e5f87d9a39edce8a6343a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fc9056010dfff45ade1711b3d6f80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08490b2b729a7421c45c2cc0658ff6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44ec0f16b6994737db6b5ca95b433208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b301cef16675c953521a1148916e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c456e584578011e7ddc77ba73680d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc8542ac78a1cbc3b0749f2fe0d51e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026504eaf453857b918128a432644cfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f099febfc40cd82dd28dcca1c7ebdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa34730bb9a9696635c845506ef0ab6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88309e8350469c80bbd117e0934c8e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710eca35a34224a0d4ae7fd814107d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94751bf7713ae1cd8c7ff7a4813b62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51434b3408cf8156a6248bcd3d250a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb8707579ada7322a7a21f4ab488d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b0a9816fdc77a950503fa10a4e000220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39653a4183e3b51f9a7db35fe5118221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceabb9eb2ab9ef14aa874541f54db6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6dcf9ea4d833c317f24c800ad0b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a605b6d732a4922c930a7fad0725f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35e62e1da8de4aaa4b2bd9692427c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f2259be7b836c45302bb8c9e03ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cbc35729a1bdbf73e00da96bf7ec1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee8ec2e7442ede8931c0f1d98e731228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5362fd41eadb1979ccc2861c88662e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda7b3d34ad251961fcc664ca9b4a17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f53c63571b12731cff956b979cc1a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c754919920a16abda9f60d3ac126d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f43b30d0bfd8ae33325244797bca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d873775b987e832e8b51eea59ff88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4caf9f35f0365dac60ca469bfababc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb955022d1ae044755de712f7866cd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472792638b7c4c4119868a9fb0040449237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265db896ea0a269582c1b46c9052b50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357912363ec92cd2161e9560934d5d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff1271bf7041596b4628b72fdffd96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87b85f482132f6f246385bd0cd7ed0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e5e9c9cf105e440ae55b0c6a29679242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c8dfc6a2ac70580280b6dc399b934243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf82b0e9ca2916b5c3a6f15bfe51e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f5310e84163bac42faf30fdd6382f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eed03501ff8466bec6fda50686815246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23cd3d8d5e9c57b078b59bd6b2f7e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a5a14c4a4124d3843d1241c4edf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef418f1c45af142de101789f1275c3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f5262c52d228d0b8d402ffa82107a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841183d2908d1774e8ed5fa4aca4eb07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b4d28752a092a6c9c4567ac5e71ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ce01186118f6f8945e8b407af7d62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da80d58e8d3438ddac37eb01b77a2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e4464d794aae25f91e1e58c5e5ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a01e18bcbb0416f204f3cf68ce44a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48555925423aef82b54533787823c1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb6c699a3ecf7213c8530ad0df46f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e970ec42f3d1e219b422887d6cfeee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13671de87f5242ce57ecd7c4effea1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b9176639f065b75c56ba995fae4f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cfb3c851ceb085f5ef2eb526c76c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148feaa0b283ec6780a1d016592db6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b676f25fa2eb9a13de2f31bfc48a61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263c40e3ea18667853e6e5b1b1e99c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f3274035f117452ca5b6e2f23864f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f31d28a2ebd0e50ff70483bf6052c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad982bf83a1b29f29f8b109d96d539f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289a98d564f18fa3d668db1a0a095f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3775e566c4e4081ea6a6c04b0b8ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726d1160ec33216b0a64f0a9aef2260271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd31f35aa9ea0434bb17ffcd8c36cc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d608e78163ea36dd9f2437d158004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f440c6bc737a9d910f43db0826f893274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e57268daa84b014a8df389e6804fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f012f5f116eb6a27dfef0ec36d0c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea593d12c78a89520bf62db3c85cbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b55e9fc215c982dcaaf452b41f99c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568f44d892a58a52e76a17352e09b22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4faf0724e46479723c385fa5a3cba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94d0e690d5ba63ebc0d21ec4ce3c9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973ff13dc3a28cde2edc904992e4262282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bbe802133b08150125003d47042f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714497b9e73f8958c74789546f5944284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935482b681ecb51087af8e0a593d31a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b833662eb78f3c285cd4a2df92c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a751c4f0048be64b19c7a8a6d88e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafe63930f6b122c61e9da270f1ab8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599d81bab7c59e330c949d5755e605289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde3c89e84a8d9024a8cfa1428a9c44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120c960d37e9a00d7e0e7a4dbb74d57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060019f43ba3a2d19ddeb2e849fe58a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc91a87d62f8a474a4cf9ed56596611293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51b329308adcf292dd60ee2d2804ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e32387c6381ff5641ee3b73e7d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb85894b12a03c31c05eb2db4a7497296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5663e5f3a7f2055bd6a949fc399afc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d96775f7083dc6612774002b3e061298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ab64f4a750e0362cbfcbacfce550299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab39a07f381bc61fe43f8566e4ff9d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c10bde107410b669923193318e55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b4003db91a9ce99d2fb1d6c2bf6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270288625965a7a3baa3cd9a0f5a7ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593e1959f4089379ae29fbf823cec25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadfc702b5e10ad906ea329ffa633f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025185745bf26b2525a5976d323bead5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84896c6cf7f132521155a95fe28adb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f6924ab258a578c144610c3a8184c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a51805aa782b4d3732930cfd1fa19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a71581b5dcac874619a709e5b9ed18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced955ffa4455b018c975e3d18a33f3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db25b3b81f80dbfad673a0e07d7e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97cdd11fa2c9977877e135b200eaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed622b86a5b6a5f35cdd7cae55d11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105cb2e6afcb99671c7436b4f6220c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df9bd051a0c8990fb93a53d6b9b59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea38f95664711d133215c684bc1ca3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd8b5427b7c1fd9ef15c57b023b1d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90447ba62452e86a4801525e113c18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f0f420e237fc4d06829541eff799320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23689e8bc3ff187845f0a1d2418ad1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101b641f309fc4368693096ab06cc06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8a2909a43705bb886be0f19bafef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbd333951944778b936e7e306a4597324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf5ce1fd4ad17c11ca21857091f7ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4d39a9992954f2a58021921602485326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb596a9679cf6a3fca2e1328acb0c64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a002b90839390f149e2a972ad12150328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaea03c6e1a370c89d5900cb37e350f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058494db67576f30a9eb450d869c06d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96db5b2710861d9fc09be84c547775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9779784a092caab55457e6d9a68b1a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d074e6b85b21d78e32cb63364d47a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff9075e1ef5831c4c9d76fb7ba3dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78076bc1c6ed26519921051106c8ece335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4ab15d065dbfc95c1d6fcef893207336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0998c9ee4987d6a2a477f16e1272978337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7518d80a3f8605aed678ae62a61de52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e974d9f1260950e8edf9d731ae23a24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d390ee94a7d22c1850190c0abd09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ed25aaefcdbfd221c6ecd9e4b5fe6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8634acfc34cc2187d73240630dec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4991059014b3a553539b582b9785063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fedd0163b7b53dd12b1537e04db48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cf6acf5a01c9f6f9874fe0965a1f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71259b4f70a6601f892a1a8101c674cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834797a3aad91c6b3ee171e78c419b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eec923ead45ec73941c6a918650b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fa7d6cd9f5b90b93c779722a11ab7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b932245e2e11c60a372f1cc9d335350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01532cab275a13e12579ae3c94120727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd0afdbd7a34825e928060c113b0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67a180e9ff5fb0722773d8cc928e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d6b3556c5b5b85e6e64396fbd83f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f64701e41e937156b10185b5f0151355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30194ad78b6a6562662723c25f752230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9fdcb067762aebf96a36a5c61a0a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567117cf3ed83d515e4e5b4be44c027358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce59f3c453b5aeb32188dbf0296c4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d75d9c4bc7895603dac55760788e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44575b17689cb7c1043568cf0ae8aa3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632292b8ff48c9fb1fe3548b743055362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e336705c0e8e3660db1a9dcb1e8bb64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13fc13758682ec25482ef30598379c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe55cc35b2a582248569df8e24e28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a75604efd47d35312abe15a1f04a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ae71f3cde317df67544666998592367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36eef11430ea83b0b308201335d690368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c9a2c9ac5b0a511843310a88bddb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b52b5eb9a672bef86ff9cecd147201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b252c2b866855aadbc80418899a8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fceefb54625ef2a524d299227d0a7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b026e047888d2112ffba9e449c69d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4e8aad5c1696668ee0a4861348eef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27127dede75d28e402640a8318a5403c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4453d1b81aa671369ba1b0053fd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81ff2322cf19081d915b0703c7e87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33fcb2a2049ed2c1c5fad7e7e7b88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8112f9c3584ba540e2ca154309be2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ddd94a839471f98ad47b9accae07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5eac24f448cc8e592f73fef93eb32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e5520c9089e066af7f6cd7c8c2f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531f606905c2a02cdf42b4b37e51006383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f085737fceb3e028f9790b979717ac3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba31cc460968abf15237e2ac92f7eac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495af0811156ed4aa489577650fcc93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a984d1237f5958043feb74dc57ed8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d510bb190678f42c1de2d1f5a06d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24b327f2ed5509ac0ebc30a475f53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc6f6e86b7e3045f0edfaa2a4a23b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc22c9c678345d5af2ab7100dd7fd6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7d0682070d993d596a4d936d67aaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b64a26679f7d5f3bc810ff1e13bdb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e2f1e05e826d788d31dd22e778a65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80da88ec8ebe3a78748e966de92022395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dccd4f5f416c76d524c9594046f737396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a31a1fc7db1a426f6748e2002dafe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d744f0b151c4c7e01a686ec4906a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0742f20e7b2fdc370870eeb16100b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485d8c6cfcaa76120fa5d032f356938400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d1dead750512c397cf8abe71f984401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2299272323e9cc24b6c873631f4325402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d17d16b08922ec5612099ef951ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e76744b3b6067073be9d7c840eab8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68892b37db01cd1061fde44d47598c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43df1cbfa11870bbfdcd23f75f56e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05649fd440db9dbf5d7fdcbddc1a1fe6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901afc441758bf5064d6ee60f6cf85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8be0080360ba9ab750ab205f015de8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ae425572ff7215d156c4e7d464f70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ab7851850cdb8a6625628d4f3be5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c48578c903fda74d2c7eace131733412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a046c5e77d53936f2a3091130150dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75daf1220b3b08f209e396f79af263a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b668690ddb1cf9d68408faf9d5a87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d37b171b22450119e824f3057bdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e65a888fba606b8cbdc980954a5b12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818c5532bfc3bdff6583743c54a3dd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679c88ea954b6f6b94df2ef946d6aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58a2abe836cc75cb1ab25a1731ffa1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c86b34888ade79bac5de24a4c87f68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029197c8e534419eb5044c74f3026048422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cce45694808bf7f65d37a09fdde3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531f32656f37926c919858069daa01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02973da3e23ea6dadac5558b16d4941425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c71bb0560cd8687fc47731e3c895d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343361729b28d63f7962475b99c1891427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8ade13bc3e8bcd228e75b8b05b49e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29888eaf617afca85565a473ffe8fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7e415508746d4861352066ba9fa9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81643b062203229d091f43793f7ff2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374c5e152b5dd592e5916d5bd17474432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9581c5a440f75f66c67ef6b06a2dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb12e7c8ccfeb3d6037845711f2ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f6dce6f3d6038b272de44ba792967435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199d3e65486c789f5628d4b47784a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ac5881e0bb7f155ec8583eb4d18a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b34fada8f4deff7e3f407d7998e619438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a0e3e19a35c8aea5ff28ff1ff1b7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b601f4d2f4e262b6da82661d668517440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0303ac4094dff0a6d8d5d4246d973441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55affc744a682a1e382d520f204e4c6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a1ee15eba74fea13ef16c85b92f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a51def08e2c7505812a3880636b443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5356ec86a1f360d91f53ef48fa0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3459c5202bd1445dfc1266149a271446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac85164febb8c2f059f75839dc0a32d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb565f6910b205c7ad847ab0de0356448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6763a56f186c626938f80010de3511449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8217ade3990ff49bbf02577c4e8d9aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0548a8f1caeeb6f190d35826bf6eed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7952b97af1a50ebc519161529d568f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef54bb05b64edabb24c45de86d3a54f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a391811ec2ddbd8782fef24dfd4e50a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e35a8ea23110e68b37e339760b280455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ef2ca1e8d693c12c04905efd63e2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60111bb954780ddb67616b27e52a14db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a443b453c2bdaf15df4f2bff7b18f55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e3ec8b262542ec7c00d72d891a136459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b2c6cbda4d1b069901aaf823df35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d6bd2c6597a4c82f48142f428561461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edaf35110e2d441f68533e85a897a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319829c94e1be33ae2f50d15d015b05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78453168e1a4140e57a42ee69ab416464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1043804bf0564335660e5513f66a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be7ae9ae117eb2a88ef859a97c44e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ac89888f53126cbb263ce2807666467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa635651951ab78e5638894ff54cedbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc00dec98b8222af813166eae7b0f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459b762571735cf71af26e94df24863470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213f04b1ee9080daf4d210fa9b38b19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc75a65b9076cebc16e7b12af14ebc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940537d80649edffef4f084b9c52d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fec5800afebbcebd213bd7348b65c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a29e5e1afed546232d4a3e556d08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d770f8a0fd7d8270df6064fe375e34c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19d5f581fd22b87c37626df99030bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5a4f6d4cc1036ee6ec8f3dee8f17d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0f008495cd7d27a17d348344a56fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9894dbe2375dea31f93def2126649480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce35b51554b975b2ca67979048ca9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529245c98033754ec40469050142bdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23228635711839d031ae4a71a38bad3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f99294e8c8038c94e1fdb0805f974a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057dc2300459f0ab53e827405a60518485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40096ca452e73d4b59579c428f206844486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444f569957d3887256358b1bc118d29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2850aee4120ba144d1b197759673e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b459d43fc4893045aa98ea4c6af6a489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c33dc449c3305e30f3744f6248ee41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24442842744f27c4fad422a57a27e8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57facc3d9d974e63ce3e31c0e4db3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c909254e4b9a503967cf5eacc577a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb70696c6c86b6e51045be3fcad245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3799f8a57b49b68a2b22b68f73928a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60bb1b37ad10c2fa3b0ed46e800d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc31fbf98bbd6c74ccec60b08caf8c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a402309df8e8aa0017d56899dc2309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2970713bf78d29d53bedc492fa6d5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd4e7e337859bcb7bbcf49b4f6793411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e083948d1882452edc5c082857c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b373abd1a0ede92097acffcdc3f09113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9cd7a537f8c133c7fcca3cce8fee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376de48bd1671d719097f22a6addda515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb96f398d871587d1f98bfc1a7f160216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f7404a31be8477c9cdcbe6a69382d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658185ab6cbcaa8163deb4d0856b84a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b32249604cab368c4b4aaea2dcc3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3901d6b86c1a88830a88e993b016b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0a124d424e3ff05fc17c75c7777621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4ec950bce67c647dd99ea73d7d86522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f374a44712eb2c97494303e332c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411100787a9b24ef15d8064e4ff6289b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c519c71713853ba343c36812a1d5b5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8f55a59933507c079f53d4c23526f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923e0c9b21f11226fefecb26bfed4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe538aa9194cf4958b8056842a71894028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae27640fbd13d40384d80c179cbcf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e89744a2f592fec195de8a7c2c6da830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be96d94a0216d203efa2299e99be9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55104012cb062695e3818437513a6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d74fe5fe3c12e1929da4e68e5b9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56baf5c7f8418b36a376cb60258af334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2481a7776f4fa32a8948100ff962c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a758338f4d1ffcd90e21536a9a1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7a6d21aa569a919cf47090608a7f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de5b02d41c5872290969de722b84ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c03f232725d62ed4187251b572dfda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8da6b08ecd78f8b5f261258b898e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa2ceb9bd1bb9333ff7ca8c913330941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a8f7c7e4a3dfdbe16a8481d3803a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c824655df891574e399da3b0eebc5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe1f6d5a147c4fb4645f6687971bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20317c444a95fe438cb52eb2761f4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcd9677aef2c6d32ee4e2c583e582746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05870834293c0f4294994a78c79479647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff70f0e2c4d3310a65c132baaa05a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89929f16b79b178c46552649649e5cef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382908a7039ff729a9993937cf7ddb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a4e8c57753679614af14343d4f90a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee5bbcebdde92ec9d6b062cd95f8c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7e6909371fbffad8091b109008fd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addb25de5b441b54c340dea46fa786854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96a9a746da2dbb86426967e4d9b43055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f75e69511b5ff73f6aaeeda05745fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10045212972f6f6ce71f241b13f115b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3e0d26a5a62f08796f380018b6b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c884a0d32e05d69e5762000b244a34159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1280176d0b4c4a158db7f7e71beb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c918cec3c4594dfdf5305374689961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3118ecfcbe5621904b8c3700119cad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9251f542f3a635e9373dbe062685c1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdaa4ce921dbddbde42ebe370d7ac464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a56229f616a1429b035279a34d35965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fac72ff7f230ca72e55fdb036102966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2875082d25227daf0546eae28d24567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2402487c7286d5a7e930c629a5fa1d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212bb8a87951db7138d4cd9cc0d973869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a338d5c99736b0892d275d7e239487d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727fb1d5f8891e4d4382d4c4cf2d42271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4d9252d968eeb580ab14eaab885ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692666ee00ae0f707c329cd5865401173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8974aaa171c20b92de866f57eb5d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a09e9ab6a98e8085b2dff7e472d94475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14628d0b67259a71e0d91c83582345876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2045c4c405cc5496c7ea6f36c023a8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d948531a685abb0430f8c0ab2b141bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49353b7b8a87f48c989f4a92dd60961179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c24f56a0f53e6f9175ff1a278146780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70292ec87071c1f8a64278e771b54281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a815aca289d9d204c1eaa6b32c62adb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d202e8518be895542902ee73f91d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f327b288584aad3639cf8c237848ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481f3df8ab0d0789f81ff57df7ed7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ee8dece033aeb2e8bb4e2db1d424986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdde7d2fd217419abbd85669ac6b4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526204e1e63b890327d292038fba76c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbce5f8efd8f7230e29e7acac75afd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa236620a95a01d8caf854bd47537f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb345d8ee8b31971e680970737cb8fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6a157975d05baf9a86ca155d11cc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d077e65b585ced62f701d222333e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73798d33d6997aa10869bbe36574536194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc23c568a2f973e5e85f7dd593337795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373852f72b7fcae6d2cd1f141730889596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4f51c9806f886e855630a4ba95d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5796dc58b8e765e6f186f60f15974a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce924de08df3eda12ce407040d363999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36acbce796cb2954bba6264ecc4b721100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c478611759eb941d1c74969ac4062101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edbb28152bf2f4cf25d207776c2e1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb05b6cba94df27e4a05a27686944a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b7b2a35ee5df0e5f4e9663d4f82e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190ab4c75a352a03e89a48e3352028105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddbf0e84d4f6bee4e6243983383d81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7503276442eea0f2adc5ca8e541324107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867808cfdd386e3f050020d9d1a8b43b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b156ffbd3c4784f8be57bb70d400109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f3f992f0eef43286f690413b8507d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae195adab029a93491faf8c55c1af213111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae5e5cc468672390d24f23b0bd2799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd2e523284097eb7c6f45e7be5e6f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b875969a83a9326a51b872ea25b79b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0fdfd4092cfdef0e3d7a9f739b39f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b6cf2821c187621857a8a279a8cac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acdb2c56d624dd74257775a865a02e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7a66839fb9b5d5c285d96cd9ec10c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f550d92c4e45ae9ea013b3d94dce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d0044d5e68071bdf61ea4c6044e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3721d05470656458e7fb6f8d5fdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7d0b2eccc935d3508971e2b2134af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e666c40ea981cea53ec100492b1e9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3e4ef550e2ca6c1bb732a913d5d31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dde1ae66b305fb69a640966bd63228125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d866d32eb8fdfb6984e4f067cb6a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21758af4e92e408d862245e96bba7ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9128281ef9b9b987c72e4dcab1221a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ade964c6109b29ff5d6fafce9a16ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139a33d074467ff1f6cd29ba489619130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cfcd2af4bfde9ed9b28c3e27a6ae2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315cc27edb25bc2f95551281971c39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f54ae988897f44921cbe4bbaf91a7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00fa907fbbc323ae05570ed780da7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe03ffcbcbc1fa0a088a8ad25a9895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e5c4ed19fe0b285b7ad73d1d09935136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289df018b3d71d4bb93430360e5082d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ef4ac017c8d8a8910ab28a454c9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c97431037d5395933904e1bb4ff2cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb9dba0257791684a843809778367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4415e4296f7e92ef53cd86e9c3cd285141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a802171ada32fe22427c0ef88aa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2393569713caf864f628863641a0a5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edf16527e5664be7878a997a2a818b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358597a06570bb9c47d70483f9b1a490145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49032de7e0eae96bf9e3be2e3d1a05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d4c7966151da523362f7d649b77d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed1649640ba43cad537a8dcaf9f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440454a65f2dfd603f2ac528449d3913149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30365fa0bc7aaa647b596e5faf732d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb1ae7ffe4de1fd924cc04a6fe3788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bfff10c0ee6632967ae39fc7fb738152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226472e23cb11f93589fb76ba30659d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb382161f57a79ca6d3d6409dae75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3836e1608908a83518c82a173c1cc8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781953d9f52badfb8f96f8d9486332f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24686644712df706a0757be8714f4a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873b426ab6e0d85105ad06cc6ef5388158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523cec0d1804673cb36c21c3727b31f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdab26d24cbc8db7641ab0c1a7aded160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ea9d338b1cfc53fbdcd7dc9c146be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f55266489c85e8e21a20e4b9d9e843162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f84112d1973d1634ad065884c3a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ebd131574981f69e9fbf0ca3c5b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aada259946f218d06bf92660258b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37305a3e023023ef31b5405564e1057166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad9e36df7c7fe89289a8ba62831fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f234e07301ffed8564ee309c0a3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb2b5051a7f188e6f0f4c8e0a2174169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d78fb431b0da23e043371391d55ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f9059b2bfb9d3c52bc07cf774db91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16bd090ad1a36cd6e85770cdee15a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f74d3136ce89651373999ce529391173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51389cb716590a349950e70855ea1095174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65128971323aa3d9160bcee29de53d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da30217cdd6abe8d735862eb749cab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f53548cc56259c4a6dbf17e82621f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c354fbd99e240a25cef8ff925edf9df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ad619f4594943f5aec9804875b48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90766ee6a84fa54e5ca0936ff44dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cabcccb4f6af8ffd079dc27093264c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a522845083fbe92167ade4fba49d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a442e98c6e1b93c983a1505265b25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e85cc111e1a8254ab876bbccf0665184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932d7e3cc06e7bb1695c417e9a97330185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023669f34f7ca9d1c8a495b2c0c732186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398c3fde2ecb9003a7da3a30c9d2b08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b065c0a4e43e17dd9baf35c5b96c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2e183f19a1a7981b71f0a23f6cd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7685323fd2c918e8ab54a2353609190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17133bde1cc2364eb50fddda12f8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c6c1af7b3002600c74ba6b26608a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048af2b3c4a727e811dd4447e4ce2bc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e75c8be96c1007f28273677ab1b409194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5ea2e277b4a952b649518e91a9c17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af034e64d04f922786e1e34a7bfa84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9581e5267b05d7af6c49071501ffb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa05c32211b0e3cb6ee1f406447d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e30ea8892c647b1c46386733a5225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80d515edc525b5a25b400199013eac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2c970025dd285bf84ac015b99583201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904692f798feb896cf2138895034f1aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa13ef2b1a2eaa459dc76b11f11084a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f750ebcd0b47ab5e8ab1453a617c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071873b64b30fead3b6a89ba16e02f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96ae8fce5e6ce9aaeeabd27b44be6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeda643ba159cbddac02aeb538d626207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c025ceb8d1806289a4a78209feb3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd7bf5ca7e15ea6e6bfabcd139f55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920d6b5352db335ec79d16d197ee6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c0bdfebba49a45004cb6decc1a2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6c90cdb0c948e8c580d518187cef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3032ade0b084f4deeaa09aa26ef81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e2b432d19df107d28eac15d135096214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7f8cd83e1ce1bd04b5c2f21b7d068215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc65fbb2fa7b97b29d89f49d31d2ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1682a2249594561f4a1fd5fa6f39e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4334dc0e0b07d56ebfd9d50938c621218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd443625f2aecf89a82b68996e4d8b97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f23a90d5dd093ba36111e61b47ba2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da27c3375fbc1ba87db5ae5746f6d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541562c1356e3643da635ad5b5e1a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235b63f654ec534002988b2f9bfc37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d8ea5efbac87c307f3fc04ec0f378224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c60d724a71e9cae49758783ab7cc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35957d6d6c4e78f1f50e2ffbd4007bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ad356346703084a6531d63331b41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e0b009a0fffd58467c816a5a487d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028bbbbff6628b6acf5f875fa73f10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f7df2277c7e6d3cdee2cb324004c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5329b834c9d3511d404b46d6f39eb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971bf41ea28ec51eab5655e5a0f69d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5259b4009b2984efe47162a925de24d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d498e048c5ab66cd1de08d0c27c7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60534ff5213a5564a07f8d69e26bfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840cd16e10d25ca95d4d5b904f15c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc63d1f6c9d3156a8a2d03c203c71a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f1b2de4d02c276afa0ec04192b45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc968a9917919dc96f201e175d6f1b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a0ddeaa84dc19aea9fb33fa4344b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a67b19fe9ce464ce410edf6d1efcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fecd60587f8449c30a153d736aaf93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db0cb2d934ced6b771f2f75b50ca4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac3566db9d0e7cf4c46a4b4ec4dae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2726538f222293163e2f45abee3ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e73b3dceffb067419723a8535eee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdd9b06a514e262c5305d67665d71e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a87539663f02771f752733083da20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c40b7fd23a9350dbba3653a565c5e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213859aefa7ccae495d69e139df5407250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ec50825245e0849dd680b54a4b798251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d41d349c97bc821603052f88ef50e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f59c582d5ad248afb44165d96aba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb7ebdbfa57a53ecd299cbcc1abd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c96fc03667b0148ade50ca5e22d581255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ca35d21a53e4e0e2b1142245ad9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9c05d781b88b87dc652cdb3687dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c3a7030b4cabe247e76145a76d6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb75aa2ba6c298b4afbc67a909744b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30230556b532f3a3906e0977dce561b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a733c3f762de37dbcaba16d4585f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65becf22a0947f83c1e6176b8cdb12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0036e938f3474ae84baef214026386e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce999f6422d522fa70b06726d01da54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e612e94f6de6ec5265d33e28a9bbde6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602125f12a9f2c09f90b9e04fdc1f572266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8013f24b9cd462c9649bf84202db9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147857ee2f7ed0da2e284c513f4ca101268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c590965e06e32d886369c6336629cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b586b861896c630305162c0e539e234270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827844c81e9e734572092cd962c84714271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24380246ecc516f39e5efa161d768fcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b309687321dd14523545dd643dde7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f185a195e9d7967e8a695e722b99c28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b407799e9ab51cff8cf3202a5ed1ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94115ea5e8932480e3a5245952f9af2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aaa12a758349420ae96e918e5b61f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460f2b8065073e5e5a5da239b16517278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c1b6851b66e9f3bb17b153d8c9878279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e4a5ac460ac69696bf770e65b6554280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0e2caddb758fbe0a24d811cc2027281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51cdc8c3b82830981163e9cd98d44e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5bd1f5f4515387e114f76525344b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff940d8d4a0f6ef1997558249f6e103284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1a2118c8eb791662c92d718c1de8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac35a05422fabf8188f1fb531fa8e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48001973e6b40ae6f01c3728e6fd5d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32023a66ccb24ffa1b58198c9ca80747288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441504491e53172eb763851ea62501b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc1a10cb3b4a19b4623f5e1dddfdc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120dc79f520d7516f1c87e1f9aa56e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7740e639d08c91ca713376c4c2b5f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264ebcf3fa63fce6f144b4392f338a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe5bc816ebd6320dc06f2adc50489a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b2361db05d089ae604069158b8791295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae33677df1c0a5666b39f4b1dfdfeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a65c123c9f29f376704a7d5052fe6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5bfa410ac96b15e70c29c511bc0f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f23a4bf5efc41e3f2ce0119f782dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcec4b2596a371f6f1a927d8bdfc08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d547d75263f6e7629dcd4b79ba323d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5be4c280dcdd3325637e2337565b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27db622bf576dbaea2affe3f1e43b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d759eebf52345df6e9e8249010d5454304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e4a423d73d215b86d682322e71ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eb1886e3314d98210bca681ffcb2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37b8d3e61770590f91a203fe6ffa52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e147b24f5267d577683cefe4a3b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01833e8fd826759aebb88543942b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81736f9fcc1d8791b9783587497b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf5ac96a8d6ddc0aac7a1bc5c55d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b738c205e53257d647036b644dbbcda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224152a42c01ca2b28fc5a549eb5183c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164baf7426c580759b3814be8f13dcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5d70562daae8e667929a051a0aeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e14410b00f98b871641f021bbd9dd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31177bbb15f2cdf44f05b4ff7d93ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac7d12d1a5f53e0f79fac2ff1ad33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990fa1c8f499adbd58200f26d4064fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942917ab062a03a4f0a413f8af60dfe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ed9ebdf23130b254cc09a88d004fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dcc23531aee2267827239f6d4e8c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f497af641d4646ea305bcadf5c2d58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91107af8fb5968a850a794253e148b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5ac14eca34f09fb5fc4260a13e2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470f8e8e9dea8246a54bd4ac11d33a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac840387ff0a1d76bdb74c24520b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494962a2d0f252d8631f5883c4247fc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a1b116df393936a446d6e6e2d0b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d76d1e9df7dd975067474ef2ec1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad495d2feef016dbb3df16689b924331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c355617e79920ed25f731a9f4dd37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ce0197de41d03680e5f6c7034e7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44d067d3b5bfc5cb7fa1026129e9ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc44137ac0493a6e6ec81c4d1c3307b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6371ceacfee6b8ff3f275b5d45940336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea62dc27f0c8a44eeb1b241b337832a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdfb67f36eec59cfdd480f8011eecb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033749be53881289800b0d833303ee8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5790d63402d5aa3116022ef5028edb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871d2b2e9a31358c7af98ee8d9cbfac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1cb65fa4bba870cd56df457a467a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0756b7338125b1d9327658954e4423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af81faa4403e84b836fe9145eb15fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067a0f0d9340ec8f319c8d5e8f848bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91230b5dd4f57847e7c4f939e34f2137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e971e812e8a5136cde17226bba4fda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe96e22233c9f1ae2d0a247791e37a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0ccc5477cc6c955574ceca132fde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619646b87bf68c8f479e507dd208ef5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41033bb1e609b92f9a527ffb34f3255351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5335944c48402651921762c99f3b5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b0d563b4b87fe2d55ddae12e7806353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b759a8b701b2add2aa16b7dd29f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848506e9d2d367a3cc17276846aafe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59192beca84810dad8cc9de6f110cf42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac53a19d4deec25b35da9c9d33bd9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2d54aa665009b75006bd4c25bdc2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec5e44ccc4ec1a0a5703ea965e03ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b3a857fc03d9e56123b411efc83c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72b8ab345cc8405fe1f4cd1aff5b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed77f4079227f5567dc3b2f6c9c5ede362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf28d9cb7af95ad2c806be8d41d6fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e5e6b11d4360579ffff867f6f6af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78805dd99fa5c3e83d7535a32cb420365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9813df62fec9de9c0cf14da0c8195d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df3fe63d69dd47b1eaf07fb82fc103367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ce06d220b71b054532268fdc5a080368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bd670292323bd8f4499b0ebb0cb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f75f4c4ec787921a53c89f8334e7a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc914a5f90d50eb5ef411bc48830cc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5da82cff6c9ea37bfc8d6a8c3a996d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcc00089011a554562f6a0a4db518e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21809c537879545d4060b42c616c25b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62eea52f6b9ca478c544df9b9bda32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a9b192203bdb628e3af1afaa3fa87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1365c7bc7c6552e64992cd0d7a76ad6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b508af960821c7455427a6aa3584e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186ff399117b0037fd4deaf8e1fcae4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1179ddfd6237146154db8c44f7f2cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0e8d031320a17ed1caae54e1df7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab588832801372536ffc93a8f20264c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b2966f786d81c6719fbcca30fa006383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70cd7060602f6065a81354947d1a9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb58867282c1b0f065826d4c26e9495385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e323261b3e942417d905119496557b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc2c32aaf214a3c4ebec4718c3cde0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9efe70659e411a29dc715948b3a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc894209c66c33ccb6813095ad67f42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32089d9b441894910d129e77bc91ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e8ce05f16c885a9b76c2d066b2cd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bb7cc4108d46c8a46f133ee11cd00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e71137f42839b3fb180abaa92adf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d04796983ec91f4e33c0512d8ec66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1807c97da302d8f4f6e47ab7f80ccc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad8a47ee56e62a6c30062ef887e3d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de9ae1ec8db070bd004870b72d046b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6845fdb54f24eb29215f1384ed4c79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec519eda5421ed717f4abaae8b397187399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582b02e614e415ac96e11ff91b15e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a45b9465f62b854247696f5291f84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6487de9efdcbe63f812c031572e528402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2181259f16e5c12187bdd393a1e110f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531533a87bb53fd56eab50343e5cc0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193766200c6cfc44adbd525111b2dd09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea850e854947c6d82957f795f4530406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea0ba89079c0d44cb3470450c3e1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ee583070a6ccca8863dc0aaa5c03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f86bab9a5020f8662af19b9550fe7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146ab120fd071d67ce3ed6eb58179fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e545ba79ddecc601f04823f2c1cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7bacca39a07b4f44ccefadcbd7022412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedb6a7c9841600d67dfee8fde66b09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0493f81155c1598e3540f06c93a64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86efbdd83ae3831e94c47f8fe48ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e00e3b7edd88678e75da0dfb37cf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4949135c12fc2f40e85500265127417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89503edfb8fe6a150e7fef73d7236c59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def2f85bd318fdc442630e04ef0202b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1a1ab5bf7397c3e776430d3aee41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791aaf9e6e2e614ce537b0f69d57d3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bb77f06dc3a14db5f158fd38ac316422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490475bfba51e46df40a374be2e114a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39090095bfae75270277a1149de7ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb55fb50c75e6a4f6619ba4e57017ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce674a57ac4ee02e5c87c1d090a0a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e49302df3c23bed2678234331cf2a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c326a5682698742ee30927b6ffe069428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee684fd9f4817ec7f2e5e344400176429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb30059e49bfb1476f867e7830f487a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc82253cec09200e1da80575889718431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d97f559a5bd33eef776603b62a052432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcc4ec7aef84d55b0a17a255968069433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774342887a5708365c87a31397b9b025434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9f5394e22d824cbf6015ae9a4f75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dea074d26cc1ff9e5c9e8b4460dc1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f69190d657d98c07a335fb53ce54d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98f4c903a4a13dafc3028a4d6544b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405766964c416ff73b8787f990610cd5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd1a9852f1c2c90367b00e4ee1f391440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31853acaea2f1e278c28ab27d32d41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832559fae6d8e9231d7f87b953ca196442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb5e7d5cd3176f8f0c082537b89cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca63694de82315b7d9e7068fd28098444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81823173f838c66cd5c38cd85524c345445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d55f59df0a1e33afd90015f746213446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94db8c79ae1877fb1b57abc72f359a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48f4b05fd801ffeba52adaa930230448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ae1e1559a3fc587ff394653a07de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912c8395e36d935ddff780ed808069450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2187fbac45722ed6a9a300f006edda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024ab6ece23a88cba86bbb95aa2243f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1241320f7461ca716e18e17f8b85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036441b0aae80918625a69a7c5cca8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6f3bc5e3683b39f9f9a262e1ab9bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a522c82a97417ca069465ec2569b7de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2138b3fc39aff74f570d1b18f093d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4ec69d05d23520f99cc522b06739458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162b9a08c283b7647de61eeb82afe4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911980f2dbdebff9c2a59beacbef56f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778c7b89c4adbe503379cc7b2d3a5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab6c20b5f66cbbaf9afeeb3ffac2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8263c8da4e8d40fea70d1dca1fd04e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c84ec76160dfdf83fa77d874f03e77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b145661682c307aaf19efe92cd4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e345f97f23ef79fea00fecd451a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea1b8fea3cf1579d9686e2c4512223467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81166329701af9950b3a331e58a29a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596efebb110c66a8070a050e108472af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303b4f25241cc9aae4406562d2d7a8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e25e07eaef8af7537126c025775f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b0ae394f9e9a4ac19e6c3c763f1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4da1af9c86491bc2657d6b23247a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb889b7152ce8f7ea16742a37eb84c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6821349ad7b1aa0e6d3f1ecad3cf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a097ceb6920f35498b662e0f9140476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12b3592b46304a34c526c5675896e1477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>