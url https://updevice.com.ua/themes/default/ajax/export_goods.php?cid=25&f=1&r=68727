--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dc5ba02bd1d61801cbac7eb2904ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82f515df5b17a99998c829778409e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdebb9dc74f1cd31b440c48f00cacb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913eb1f50d6938a5db5e354115995984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3974b3d19615a74770da0d2f852725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15216df28631dcbd20172485ef0bc0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f5522c078a8aa562b5fc1d2c88e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c39ef1de0d2593c62b9014495a81998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6cbe1715a757f2dbc95a5a525b27e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f15a2f32cf247be34b390b4868c3c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5510384f34951c30599e981b9cc25511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b8693b4d03d9217bdda826622be4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3abd1a09909f038c6565caf4924d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a121eda39401f5cf847ecdfa08666c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b2c485fb056877af95678915413015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a051cf96cc331cc35cd9c710d4f73016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea929971aaa014ade8126813475da817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e604011cf6e77cc839fd1f1e7dc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca3a3b4a123f88325af122623244a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7701d5403e8f2aa7973b11d7adab57e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47eeaba9181d55d631159372c0a65621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6285ad8b2da0e4a47d3a6fc6258ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05998c9d1cd56a347459fc789159657b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a15efa86116ef9616d004528479724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e763233b0b034c0c79989ae027a5eec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e4a30702a84d1e90ca2719a29d6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940207172d5a82b04d8be07e9378f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce6c20c05254bb38bccef8c26e32ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d917ef30371a80acc0afe2c9c8420829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e220ad8e6156d2036108a65a799031130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0598a36a813f2446201b5d9bb8222731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd1f085caaf05f15e045a4f5465f8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa44a735a3ecb02e6bbba944a38e7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91574d801bc31b0b522a1e2472ae60c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ba7ff90bfd2f09af79040e74b75f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559f7bcb45264b79d9c6a667448bd9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2ed1618d40c48816a872f98f6d5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba81bdeac0e2681607cf23944b2c89e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a77016557f4893df9b369de6ed23b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10aabdf842ba0e8cef700dbe9a510f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84bed64e9f4a3aa593d7ce245a312941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b478c5273a206130851c9ecb1ed7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c859fa6f4062a21610c4dd7081b1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca86a83bf59e5bb80da5054f6f96d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91accec89e197bd3e83ecacb0900369a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79ce11b625401a92119efb984fdd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717fe85f2ee8de559d4e4e97a492dbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02908fc467551ac3e7da0da4578b292e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811109f780e85e1a24098af34b64d5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6c596a5ab89a764ad79db84ebae9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43349bee4b9ec140469885a2aa6998c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464579c2c54d3ff186c0952e2e88d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f75cb429b8bf451929e114a06e0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf718b000fa4525b6c3994a87e912554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe1fc62173e669451171ce1f8fd7bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec23cb5bb87a1fe342dee7c1e686ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e30ca504df19f9e62801c1f62b79b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca68f13b2775d99c493eef63e4bf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfe942892a5d3567452517a2e055a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b1a07295146aa638f082f5d5c4b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b12a7a3f9a700ef2c968991ec1a3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553dd6ae46aba39737bde9eb209e4b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fc6615d8926ecbea08fee72a154b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824639577934f9042191404d3259fba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b30de77626f7fe70e5fb814aab828765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88aad0ec3fd5c5da1e316caf61151d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dce589e4104f2f17e35fa9e00de5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f2fd117ba0dc32e6e2adb2972d42268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32ee3c1f092f7627f9f2b4d7531f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4d7855d1a8833a8717002cc1414bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd0ce032855e7e2b0d5cce0556a1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959ed7b4b721d9cabb5bf125d5799372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c356088ed30a6fb57593485bee7e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e9d596883d9a3b2ba6589a82c44374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62934a1641f2c228b1b5cf997598223c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e32315990420a3e656e3801a53f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e22225972b6455619191a6784a02977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec845e8a54072a22e5809bbc7c8d9f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ddd8cdbbe111a2aaed24323b13fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be3b37ce269e58f0cab3a31dbcb6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bdffca3e1ca9c3ab066767bca48d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b384f5f2499903bd9e781e364cb47282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684669e357e8230ff8f85e8f0b154fc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1fdb26c29913c2dfa17d4849be1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4924d4cfe77279652f4ddbba4d91ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1773cadae149c901a15d0deb8dd732a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9283b2adb6d3047fbc319699cbf0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206b6734850266877f93259478d463e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d19b1ea24b44add3c47d06ec92139f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0c842ce8889ccc9186ce4c9ebafb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc3ae3e66f7879fcc51f51534e010991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f47d4cf056359ee806bb9ccfb3ed3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43944202830e10f6750839c49dc32d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d1270a5a77ef1d2836828581cd21594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5f83ad6cec36eb53bf6f18f66a0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585ae952ad778752d2739e6c1f0e3d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0243a4ce85288e66d37049b6180597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc687b22f3a6416db859622c578a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989954deb646ba637a1e5c61e851400399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12955e3835e3a74547a3b547a0884100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4e60a4791c4dc88e072ca78764a98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77274bfea50c24a9543cb714595db3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9aa6bba0ae86ef9f838a8f8e3cab4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ff0ce1904873efb6ece3d990225c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e91b5cb015be8a3813aa429964bbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084059047af3c2f6011ad7d25f3f542f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e76a444ca7b665fe52364cb572567107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a569c53346f3a7e80c595006aaa16aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b9e1cb0745fc80336210850201fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d0ee4a9edf76eb1f1b98fadda96f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee4cd9c07fba93c4337cee66ec481111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9b01986a01f5af76e4fd35f8725ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015d9446ab12c5eadb022a4f4aa345113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8d56dbb0c3846108521668188d58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857165188d8fc332b1dbf93f109cc34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc039d1352d6d57948387a7ebfcbe3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6774689db72043f7d303286ba90e07c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849307805f505e42e45ff5e3571d474118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99129faae02c39d5da0a96f507ac936119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7287e41b83c3e781be481d41e7b1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60404c0f3e51c465cc0d67361bb8ab31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558636eb4c5799fb3a8e7adefdc18d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1967ae5d46785dbe1776321ca5b12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc042cfaebad6cec71f449e907ca4b4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dff1545de4db1becc00c514359b01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064ee75a5131661f6db51b24a175fea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a4a5ef59a39f052cc056971addcc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874a41ed272d995deab195e4a95ba2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a09209021e20f9b79be2bab1d6b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f65df832f3f3d86e4ee9cb6bf2db85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9848b6a13a428a47f6a7a4f99d0cd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bec0e92a8d3e34d203ea9b7669f0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65193d8fb8bf893776b5b226a3889f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0471fd9c9dc72e11515a2ec7c0aad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b174581f69fd7f0a5665ebed2a2bb82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca78880cd23f515c0ca0c9fe8bf66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5605ef40ed02d801a6c27095aaad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e4134de1e9b3be53592d867211b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a956038846d450f51e6a94e7a426a3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58236a5caebaf8de62de10048cfdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa222b6d5eb93123bdedcdcf02c7efd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d1cd540e0c10a55dcf0e5b0533183142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752e878c426c63b3c51d50163f0517a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd0125d46ff9e06f0ed2dd5cf88abb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3a9d8abcb4b4e5dc0a3c695635d1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d36a6f9b0a4ac41dc34bc04df23ade146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8875e55664d9a8e89f770c32f7a6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7c9f1f9774302f539f108558e3156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95a057c0e9260fa118b78ad0b08f68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56cb1b0a506074b571d236a6ab5084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a9b1363d5f5c94a6a6f2dc51548ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f2e9ee308e26f04fde03e3fa73d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231caef83aa57460d4c89ac2a43fb32f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcd685e7527846766a6b048ee10f66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b17a88013b7463bf8c9a269f81fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f42f374a5c17f24b331ad576042309156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360308ef8e94ed38baa8366bf159e0dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555462e87a80aad5123a1ac73683f09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a7c8492736ac75bf3398944040e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4033c495a21e8e3904bd23786bc33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed5a48d5a295e15746f04978f6d8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f81f5e92297d382f33ccaff4675b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f61d8c13d977c736b449a9971f573163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f4e1afc655b342696e9da655f560164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8c702315e0265decfded794d0ec5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabef805f6da0cf50d5fd00b26c3191166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c618ff5618884d17b6c9acb850ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c744e595fae38b4162a1c60db0e08e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd621e85b685f89487c58e807b650d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc54c531c513c9f79f44f5e4828d93c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec63efce1abbd0189895d9bf53328171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d7decf34559c4efb937a6627a6bc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdda4a7a6eecfa11512192b0e47d966173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60536dcd0cd08d02758e1a4e0cc1be4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddd0272ad9d4f1426e7ecb19801c8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8278525c02075af1e278ebd74d3ecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153c2277aad836bfb7a207acb426787177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa60d72c482a0eb94914897efb7f0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb17dbd1249515f4ba8a1c16a8424179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ca8123a5d1706cf57bc19e326c5ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50c3615dc892850f54880e1ce10bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07647ffbcfead30e3fb66a1635b798c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ec18441ea72a098c59d1145619c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148c77428cd8721e1ea279ddcbd9bc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403bdc83d6fe9ac2349f53a612e470c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e7aeb9e26808c701e25241f827077186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17004a458bdb565c06a49e4cbc9116187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8af5054d02ce7d2aeaa00bce8b2d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613358cac0f368550e790be71262af0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b9d489affb015f698da2d78505c58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a10d3a0bb08c075115eac22277f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f38ed4434ba76a87ade18577c520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf275561c8d2795cf3986439e7d802193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c3cf5dec3bd2447fcb65722ab6baf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c02052e6444186658899c8e4a4e38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa247fd0c4d8f3582f7c4e7108b0ea44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b2b4d4d4236f73a5de7e8c98692eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdda2d9fe2fa71c88961d98b0266aa9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec518a0e52e2516ece858171ebba839199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b2f5aed42d32b2a44a11a1818469200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb8db051cb9ba012bca9e7d85c37f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646221269f2b7f6013e9541a92fea17e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af715e5f074ee2058dae6880fc9146203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8a30c54ee65eabbb87f204e5dc843204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa647f1eda3c2bbbb81bd63d788d5b21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa1e527c12310ab77ba2b6a1a50ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40084fbf37044eecbdd4c22a90da875207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7dcdb19cd094b9c4c7c236c26d28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72f61c761e3a6be7b5b6c035ce356a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3ddafb4d27dbd53f06e26de33fa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c05bb8854cd9e453e802861cd86a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd358eeb01f44b95b628c055da399212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3955103ad14c02407fef59db57e18ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d2adc83f1edd2789087f71b3173d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e209bd0deb1d03a4e6ebcd6db958b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be22ba8425062fe38bb4467559a38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b188933faf5e501474d862657418def217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92224d31e2bde47c15e8ae46af2eefd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356224b7e74a0cc6fc314b41513f12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212da5c900c12b74677f2d566714d73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb302357d9c327fa2f6afda24bb5c6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc40972a06494d229796c6540c9df7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb680bbe0199659a2a9df3e01c6acf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d487cec0239509c8622c554958248224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80569399c5d61509b8004972da1b4d98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a62620926c864abbfaea49b0cd1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be245c9ca5c6ca9355965494b2e760227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c202319eea8bde3306df7efd785f8a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3a942003ee52a4075d94908691bb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e2e1a67aee7ac9607607bd36365b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b5542693092a80ff4db8b90029e6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85d333e6b0740d4d641393036cc2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff3ccc7339e5de0f7ca9dbb0595fb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6920f1de05a7d4766a0d4abc3d84bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e985518be7fe10c087a55a64e3c34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087bc9065724dcae353ba91ea40d49c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141228a848a59d6dc23112a7e8fd57c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497f871486f2e8fa068fd961fbb3e83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8eef4fc3db01f33137d3aea4691ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1a3ee1c46b3e963a5c742c2b1e543240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8169209a90f3231495759678ca3017a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeadbf74857016986039fccacc222e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade1652255b79c4f61d108a42dda9fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc073525e4a7c6b055d25c6443e48ce9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96421b5a5659f19b94e132f9a7c240245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c59eeed8e5373266d628c342ac4afa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aed8df1f84e34ac71f114334f67da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f62aced2ed632b21e8b22a9ea23a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b3c8b37b4414cb52fc274d16cfa10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f929b0c086cfd5fb31dea1b2c5340250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a7d1d9fb4c1cc6da23c7df2a06dca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4443e3ee036985ff8556307425e5ffe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329fe78cc1e67223960fab1f2de53e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d845612aeee7aeb6aef3768b5d0d108254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f58118b386e6d0632e934bf0d692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524daccc8f369eb2f96c88eee04d1c6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582e020cc8f257d8cd236da1aebac43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3991f7a89d6d77a607b8f20251db12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f1b8e9868356ac951392e4c22360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433803ca7d938ccc473d3e94a0d020c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc0c8152b35ed35dbe19053bdf53b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662aa53de62fcfb34ee829ee9fcf833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc993c12fe2dfcefd276b2d4da8f03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc7eb1ca45048e3ff047597a123ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507021ac586e22b9867e0658f6d5ce2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2d7ccdc1fb392cb9fce16e0b04c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459b29a939f913d47611b61da1af3b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa5d8bc93312d7445b447b1cd8126e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541d62a8ef4daca55d843f810f9d9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865424f3841b2e73a3d8a0a2a4430dd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3678d53f5134f90f1365767e9552271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224590a7f03a3123f3ce934adbd35888272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcb5856c3d1e5c6d271bcc64b30ef5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9fa9a5dd2e6f93986e4fdf9fefa65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b896f60355bbd2b2c6d845304f503f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f22dab255aa19c03c59e62f4fd03b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd1d9122d715e0e8f62184056643b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9faa83bedd6a0758aab28806f03474278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318485136b7abfe0cd5f3f601fa32c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b51c0d8ceb6dd07b04544b9fb663d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070107d6193fd4ed77ae15392a5a14c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3c457549e705dc2444190ba18f18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20f271c7b1762d6f434d6112b4e1ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d16ea1f972a4c09e12cc80d2e1217284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b390a973347e0f65d3f60a7250ec11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac577a69063c2460d2833a5e7d625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc469024094b8ddd319d7f48ccdefd41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea412ecbc801ac35f226afd0525390cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628bc9aff1568c5175e1f4de371868289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89084774780217774e40eba8fc685e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80186144fca6cba382f92d886e02732f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e6842c8c29c591a27076d2f477c37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e3fb907bdde075e33f549d48b278293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89372d2d57def3078fd3359934fd774e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec65a6ca35241d96f2e501d3d683d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2dd4fb7747a3bd678ad5b09a8cbed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d657dfa5c526c98f68d9262667e70cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5dcb89a64c3866ff7f2486012d24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aa51bc7a4909800fbb9e0dc4d368e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eeba5dd0dfbdd890e19a5616daf6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a6eef96fa01aff361fbc0508070e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae2f9ddacbe4e776ba825fdd75933302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea9d2f20c4b3d6a76ec623d68b5980303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9650cc24e9254c9af9e1eb172b76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62c4473f872e0c8009a876f6ba927305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ea4bf64341963006d06da932f0fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a35d9fdcb286d2a4a0967fd854f08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e489b1da18b2f36a84b92d878609732308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d6e3e6223e958d4797ce8979a472d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100e8d7d442982b9bf74152f66ae066310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9326407c8e6d30ca542fca9f4f084c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2012c5cdac00198d329129ea074d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f4e2d6046201df8eb4d55d7fa878b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7045ddd0dec1f41607650f034ce8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb4b39c3d6b1f4579caca4bc8ce106315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2e14568f760b401a00d62397a379316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53969575556f66dc1d34d90afea6d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c811782a67064922bffdbdc092e88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977463bfeb6a7bfe761ff577002d54f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d2d5b3383b26bfb621c71c37d672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ed0a57ee82d6c1957d3c791626d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453c34fb4373452072dad6d430ad6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430896df78900c5dde79a97a2c9cba7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ca95ddfa6072e616dffabe531df0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee305e014d6b9e878dd8052a03456325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1f3d26bf7f2b3497285a0604d1477326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcffadb9a7da8acc6d511290ac0da85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd05fd470689eea368f608db867385c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b2a107ab67bc54ebfd3e2c04a2c26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4071123a3058e5cc485db756607e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c814cc8bd923921b7530d36459e0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ae062200fac98d99e424c8154327332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefe8b7a26cdad6ecc2d9df685fb340333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c616a4e4a0d89ea48bd3f71686bef7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699708699f065c853190ae65429cbef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c8d23f56007c725e06fbac4724321336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c72c5d93a43f0bf7ea6bb3e6b6ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4dbafa1d54a63625fbd12e4f95d30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf44f5d86a283103217b9f1ec3e53c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd97cf6a747221e96c9d1973ee429340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7423b6f2a5157c24f0bc975a90556b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22aaed0b3284d2c93f7686031c40d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b2f41fc78bc3516770ed0106d21ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c5ad6de2f255bb9e7a1633386dad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b5d9c65bf9886079b4717c68e7635345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a6bc289f96897ef42a5b576926774346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b414d007cbb979c914e4025151905a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac33f950b42d411358f72c6922e3c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa63d53a9e819948dd91d9484f43523349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595cba226aa3fe2486403159a9faf2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045fa57b3798b894a50977ed98820bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a22932e649b2aae9d4c79d4eded5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced3c1717c3d0609c37f93568dc92f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb19f45d2f436c268116a6b65ca718354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2494d823a937c73fe3f8b2df1384f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae630b23f9da50b2d50066cac9cd2da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94429365f9dfd0e03ae43ce38f83c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b74184a555a2d05fd8eb65edd512a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c348c5a9945430aa136eb07cb7f48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a23c6f7508af9a35ac66aa1244e0b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1876e6f47f971306fee7a42033723e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049df92708218141206ce9f1c9efca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861f4706f79fa608eb2a75f59fee5a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96804f60995d39085c5356bb6330845364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7795d8c11445bcd2263b61c3c0c37eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49b4fe7c43c02a3d238f1985a3fd53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df3289507df4006bc4a8a4d5b5e80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b554481740e7ba4703e0f702230ac92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9683edb1723f6eafa51ddaad2889b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1865f0a18e5a5a61edb75b362254f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fe7dc678ef55d769d9ff2e3524440371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444358f10a4ce71dbda12996eeb8c9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003420553920516ed5106c55bc16c3b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b8080f28a2c04767f8dded76b7ff0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d936d61bb01b2f0e57265d20151df77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b081f7b3833ab8bc0234e9dc7ead0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601011f5c9d0bc0aa9ff15f0ea1e2b3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c03624e6a0cc025a0009e5cdbd0fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06510952bec9617b69daa058f36fd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56305950dde4e51414ef74d6479ff59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549cf89c9e1c7588f4914f3d436cd6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d787971878cd9a5230c64cc5b94cad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65b3276d9dc788130fb4560b8ca1e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569649cf8b9b66d1e46edfa7feb3ead0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182387c79f59f521bd6c014986ad5e42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a02aef17619a6a45a0568c35830cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377553dba775889f240011eaeaea124387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f98e7b8bb8cc96746a8ed03455fb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc0ab740004fcc45785796c060652389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2646816141f84b3c35a83b2ad568761390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd61b5690f2dffbb5caa3c784a5bd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dc01e5620ea5d1319d4255f6afafd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7641a6c478e106e0bcfc689f481a225393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd40fcd552934d4968eddcc0dedda81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94144854d4acb90abaaf6ccbee87855395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104ccfc09f16b4de3183e5e9a35fc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9417bd1bd8710368f8652c6f622dd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2cd30cebf2f0392c02396b6f77cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedceb490a947f11f59c6f21392dc021399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae166db67e9e11dedfddd228ab4268f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64127a7b2ab54afdad960ca160a789a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c56f636da475a1b9ddbe88c2987e04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6515c219e463063f201fb621f8eb60d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eb08db8e3604b504ed6614395f079404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b224fdfde044b2300c310217ad59af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f62b862debb557794aec963e84916406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94416f860b400551ed470385ef284adf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca535792888f80467538c02082c5d3d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78817d9c2a9a8be006afdd936de6ebb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f6142ab8b42ddbc8186dd1883502b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678093f16bba554afb4286c504fe2006411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e4c861978eb29b40cfcb46e9cfe35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d621d927249f7662a54738599ee70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc08046eacc09276ee3121a5a2e71b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc662ab8689ed79589040941172ee0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9aefc9856f095b25482841a6a7b3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266db1168b17bc1181e85f07f12a6ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c771240e584ec7ba4714444324e3205418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d9f8bccfaf3a991d880b989beaae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b2108b6679a00736631c18c187933420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852dc1e45c97bc97e0f29b8e10db208421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b4d79d220bbca90944798eacb09c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad0820c4ab0a1e49daf731918d47a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc7a22f5294d6d7185303a711f49e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0bad4c0a87544fd85da3d7665d13b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2420b1423fefd2641061b4c39be97a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a6774af4614c856e51bd70b49ab2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9353cf1f7b246c29e427068ba07a1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd565df70fbf5ec1bf3f86d11f9b4f5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5800374d7262162ee12069af605eab6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a66ea5792b99a66ec1e3e74cb7b9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d841501ab6efdc5fad64b932f0c0ecb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a20d9818ad8f00a2f30da0624c5020433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d87cba69164ea395415fcd1a28ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a563032fdb5eba0e5d0daa2e930c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfac8ee559c172960de50a1fdca541436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd43341a9bcdd8d03a207f8b6a126437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d719f577d5e6092cc8d01d9a3d72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b5997c328fe21fbb312a05d0921f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8b8ec403e392f7b7d6543095bde9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b4c94a42e1fa2e86519687c5a9be0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d194da9660e0653955c46bc107ba73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc37422b2e58f4f92a111b2e8712f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d737b665821069b1f08784eac5a955444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc85d461aafa525054a79ccb40354445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2012737577adcea092f04ee374dc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d521b46c083e72b3af6b1e07ff8b6d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7463aaf72a4b120fbcc11c8cddc09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c139635294d991487693f256bac07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd743cf2c620126a525c99ba65890450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0bec726bd804c069a8eec8d417d1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98015fdef105d161fe5af1413d234686452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f371ad5929d1c63745a7811bafc1e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43620a0320f98a3178b00223169a4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ffaf30c1d9694f9d8f808bbbc98a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6fc4d8d56726f8f681762becb7c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932d7c026664a9588bb6033f88b2a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3229d8bc63d8967e6ce7a8117a0be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a81622e849c78443dfe06ddf0e4cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e22298f5c36683aff269956712866460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a2f544294f2618078916da250f96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0743f38a3ff41eee86ec0217ab356f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaddee0db091a69e0d4643789b84b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6acc710e74e27aeeb98d148ef3941464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f46e0eb6b61c548b7126440848b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c89a7c0f41991cbfe47c6cca0b9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b53a429643ede044aece6ba7a07c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef20aec66b4019f0c9215041f45cd41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe03d056e03cac05eb930f31128e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c1b85b08504f6d12095d40eb238b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb8972d7bc9b7db6f36cf448e24d76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e73bd270ed7839ef13fd917d86a2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4846ebab486a690e1b7d28a0c1052473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a24eae6367a23745b246def6ad76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8209e0e49b150bac47b0478bdccb1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae96afc1874b14623da8e7eee76c5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440976fb2929d9ab6cba791e1ba2a0d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d8c52973cd371f93aab6e56c289c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83154cece635c75a66f6cd85bd0cba9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aa8874723069029797d4babd14343480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b04f07243aa86382bd909ccd9e087481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46b05212de72fdc94019e1d4968593482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f15b0b537d6b723e0f34efe956fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7d0f50bb4a449d5336dd1b2fdb2b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce1fe5d38868865614c93c7b959e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f241a8699eff36cce32398827ac23ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df2b6dd5d0e5cbee68e5ec713b731487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed80cb4fd4ca7fcfc922a3f179597488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a974b9aa1c175a325666086c1344489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd19b8d22bea5aef32ffac68496341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa1b38a3282f123aca6b0edabf6b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23b59b5975426231645d1b78df5603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e96e50cfd806840fa6af331c56394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022cdb3651264d0eca481eaf30ca6e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba848009b596fe5a1dced8a588e49d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5a4155866009b5efe0d51193551b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c068ec992c04ab3509bad89c8ad068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2cfeaefda5330550d00f5661da60b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5bbfd2e3fae07f8fdad7ca9ca10a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9f56606d158d82c9e4ddf1b44eac311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179a02825dec456ef1f980d18fde3a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1302df1f5ad319fd9382b7da5032c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd48515236911d9d682d09696118d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db551bb467ab8d1d5e705a4f0ce43e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f3bc4707ffbec5cb4d71651ea05f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb01afe68e64b587705e7ab001bc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2093f6070f89115b71f944717a46118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d19cd5c5511555d3394363a81e9b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b462fc0f070167af23a529c5d471f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937d20c9641ca9233d52ae2c35444ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06e1705adad178d249858ac60fcc2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c2fe57e1bd16bfccc4725461cf59e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d77a821095d38d16df0f3698e3a8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aeb9e4db4f89f2ea1c9be6f5c5b7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941ab60556b58a9b81bf5fc797ba0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf60d850ee5a9f352954fd5594820927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea12a06164752e790154585811f83ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6cc4c2c1cc6a0ec9c9a2303958ad929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e4e23efc1cc4429c9938095de4eaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23cdffb8e76c2479917770db803d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c8d72788204c4e417f4e34aba26232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c878bd91b5356c0fe3eba5657b5e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f62710dcac000ae6850181853d37b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62425cf988d4ba8d1f67964914bb486335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b745165b460cb958b705544743a806836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ead3d2bb2e0d9a59498e9512f52137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf9fe72008f74820452ee03f96f26a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4987cf0feef717123d3f8fe20069d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d8c8b113c4913583e419b046ed9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b5914ff5c6acad215bb195fdcebd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b81615e7585a655923df5010ba0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733dd35231637378a374e5a01b2a8b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b63f66ae964d4027c4d24dc53c62044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3560f9d897ab15798d34185b5ccee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da4493f1ea2a7668346d14ab5c659e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab71cc27f91ef1e2677adf3ca38a3ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc31b49ae43d28598a6e7f8e7b42cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55414754ca6ad2d00d8dfd62db016eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553d61a1442e45e35921732482550a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0929f24112935aa66b83c44d2cb8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb2ff3379c06d61143e889172dc8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e2e8560a2bf3f72cc9f6335f6d9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa6d62e3df0957079422035959be0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96863b94ef4fcba611500f8ee8047c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c5fe4d19771c4e4d11c46abc08add56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dc7a876647f53340179ccf65f7fef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb9dd433b3dc217116582f666509d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f0c5bea0537e665eee0bde90a0ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48dc3a62cd2afef7e5232efa68ce9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39d03798b2d1de93d01ca8a4d8011561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78a926249583f62c1d1dd85d7b3f9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f384eaa6e176746ac0138eafab7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aa66b4c7bf0c57a8d72a3f336b81f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd10667d06105453bbc756375251d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0991eef0ad6cb57bec6fe3cd626d13666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174785beb76f0c5cc388b754f47db267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bea9a9cacc1fcccc1f720d7c6928568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece62b5e436f53e20c259ed40491e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e4f4e0b663ef0d4cb2976674c90d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69865416a3a1dd6ffdb926ec78e3bbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0ef4979390abb58c02f5842840cef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bb9f653b57639dfbf7d5a5966186673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9a24e23d19a854ad3bea309267f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e75257cccf58e3b802edacf91df9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504c163f10c8350392091a47c60e6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f9d14638e3013d6d38385d4b6b1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b5520dcf9ea78276210ce5742b25678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725beb8c3e01fad4263ca412ec97376d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ec64110ce033e9c373f4beef9eda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb717826695c27206f6aa4b5f56f9a0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ef6abc16d182b443c3a574555baf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d66552e0b2236d446e5952ee1d3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2fbb2b1a0c3b810adf2cfe40d5cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b1fccea149c1db264db3429f2ded85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e96468ada60a8a02afe57de8e628a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ec84442d26d80ee1ef95201d501087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606091597016f35a936ea99ba5b70d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db393c094a2794579e4f31836cd8a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ba9b8728cfa8e9c24df66a552a1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bbad5f48e579fc35dc828a31705bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d2bf26b797242e8bcd9d283b76c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ad9b60e73d945980d04a9023cf1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c57901b16af590ff59a7787e2ce1b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723661a6fa4c9f84170c56b4f6fd0bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1fd72ceb2d3fcf137b4296b01964596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71123699fc4924651f6d2f747833397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a63f4eb20dc33adf6954f7d798ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d47fb7937eabce1a239372efcfb3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14cc8fa5cb25f6d253df520a1a5ca4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab66ca155b5f999062f0b11e12d351101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb3397c1d5bf67bc37abf3adff998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb3c9b06fb594010d1eaf5570442a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bfd6117894844cdbe69d71bdd7ece104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41ce62ad2d7a94312a946226ac58e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf866b58f8bd56fbbff5c1cf0875f466106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ecce2b0f3c80eec12e2a90794ec38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d4a9d1f3c711fabaca6659349d21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8095da8a16dd9c4b51fdab4d729c1f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a9cb359aed1d8c26385ca31d5e112110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae92d6ba822a6125fc1fe4d3718fde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fce0d1e14170fddd40b2b658f9f27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d3168b3ecfde899e660fa1df1303113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a5462eec6671b86970fc9e9ee206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0aa95d148a9d11df6f03910efc01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604fae181d71ebef47937c21e6bf2dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0bbc93cec73cb3491b9c2b9d7cfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9e3d0154b4571a0114e7ff2d7f2c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f894f5ec9925e5560d2ecb8b8945f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133caf95cf7a6ce804b14170f365be8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e47aa39ba292e4e4036517eafc8da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff127d96bdb227f34624fde2e9b368122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b13cef6f3fc7b12522665182f417123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a4eb0c8e037a0f48821914dbc063f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161bac8467ab672da5c945d730682b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a30b84a666cfc154b3990de68f833126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a44ec02535f833482a54b6eeadfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4d613ba1a8b70658b95a30846057128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6108473ce8074bcb1434c5ab4b08e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18eeb02beb0450c8aa850f94ea77c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2f48db7163b73544a1456b853fd47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a44f050721c51fd3eea9b99906d04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d766c4faff8f4d571460a78840c25d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f79114fd7c923c0a0266e7a5b37b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8220d6876e2a14a137f9522abb138135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e996e005ce17ddf7648e82579c27b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810f2f1b2f863df2928f50fa720c994137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1d6cb304d7f9cf30eefe8c555bf3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1b265cb792351860474e49aca83a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c384e47a8365fe1f7f215e94ac729c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67874628cfc962981a7a84180434eca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2979cfd63d678645f52dd9ceff66f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fba0e9153aaf87da1fb370902b995143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c969dd4db5f1da5e896315429e31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e897d074602d37b5745acb5e5d55fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c4998b4c2e628b44ed0e0e7a1e9fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cb829044f1f805050f86be9d143f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0233bbf24290bbf7b3571e9b7b2e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3485b530e67fcbd3b00694eed672582149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0982fcf1e28690ae942415c4bab729150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9bc429ddb1fe8a926b393ac7fadc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038d295e9be76645e85875fa8abf985152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf21bc55dde0054fc4be709e746190153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac987842e9b867bef55cc8271e9f9aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b83eab14b2039808df9f7ebc38ceff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afddb6c7bfe744ca3f5fc9584bda20e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd6ed37f0368ea2915b2d61b53ca81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cffd068dcfba1142c7ec15285bab9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0349753e7edb6949185fee494126d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9de1ceff8d68e1d8dea27c76efa23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b1c34174f09f83fb6fc8cba36d561161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817493962acb7b4fc90f6cfa174174162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11729080dc793e3a68ae6fe7189e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df830a1a74168fedd42edc49d392c01e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6155b7f0bfbd7024137d0002242ee83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf8f02a1acaea7dbfcbe1b6e706a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e735e9320c83ee8ff1f71e93ae7460167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3e0fec2119c2049b4c34c8da6e493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de756e5d1909a1ba710ac27bddb08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb06e3254b9d0c4aad1fcedb2374c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb86f7bc7253b279c2770b8934d7285171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233cb4ccf632c310f62afd46565967d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b7bc08329dfcc2b55c51561928333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73861ef6f2b60ca975748bcb51353fa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91292d257952ea38f32086492f305f78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf167a3ce555e4a3201ef81accb3485176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0950f6395797e9494a1073898eb23f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfbd65a97bdbd281a92e12c85ad75b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aa92cbb7dc99cbe435fd0d1684aa8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d72c9cef757c5860a1efa94b943d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafee04ac82dedf1ae880965059006e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663d06b848fe25b6465b7261f4b8ec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669feb84c49a7b63882cc883f96e47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3514cf9f59e74a8d2d5bb9a462cb67b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7594c91a772046dbea2e9400a7b8e55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a14ee00ad633f305f925e16fad76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc450c79a13280ad4ef4fdbd72f51188187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367455d41d99d3aed36a3fa22f8fcf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f5ec5391db2c59f2ee52ff1f047f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2631bd4aa8cf017dbe20de0e88147e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d1f883753265c5f34e071fb2c30d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19360dfccff38e674caf4e5b40d105f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f063129c082c54f8f83fc9ffb2923193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd0eae645ee065873e31c653b9b50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b97eae3dd6a38cee912db9ee1ac93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0b53d9eed19b6c6d290841488808196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a9bd8e65d174655346e4abbdc3ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8dfd565a53dfe960f63ac868e5f99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9513ff6767f0be8e7131c60651e4cb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915f4aaedbf5ba19cc3e5978a74019200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14034ab6f7edc66f7fdeac08cb04254201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee8e1ea5254425b7b70799fd253e42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f924a1ef6777978daf1fe8adca0b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901908862559fc165ea019b1a614dff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8be1ff66447bfe13876ab87aedf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c31da2faa840fb67cdeb56c21bda5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf849da43e9f887722eb42abd2ce0b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33527b28bf0841191b519f3bb29942208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e0edfd5bf850ced07b81be213410209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4407c6e81b307ddb6a54396e96cb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e17d777aae95eecdccb13f24287d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de01be03732a0a3db1236df679a17f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17a02472727c29d3aa6d634ea2fe0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8e478524c0a19cacb28c7bb18061f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b67a7f01ab981db0f75ddc124bc064215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaf63f335df1ac4b9298fc5e2cdcb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f70748852bf6028990b209ad73549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801974ee581b620fed652bb249540d0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6690b1724c4a2a68e72d70285742aa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b3558af3b81c206deb5acbc91e0b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0e7db6f14b1661f332972395ddd76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea228e2b68533b8492373e8838ee29e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da156cbb0e3d97a94eeacba3d6b929223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbb1114f1d1b6f17a4b74bc2f15e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e0e7475ed6f9fe2c686ecc31d47d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98a8078f10d8241a593ff6a9610df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce740ff3c36d43ad7c5ca1b1f449bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559e893d81097be785507bd0d013458228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911c00203a5d7d54ca51dfa80fe219229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18846cbae62d3895d8e167cb3df853c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0273f7123a7254e09248aa1509444231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db829ebda40547af26f9d1ec6f94d37f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec844754d93bdb0c7d0694a8040048ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c287a4f7c01710800b715d47a2288234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2afbd20f03819030dc293315e902a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ded7d4ef7c9b195f19dadcbef493c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda376d939fc02ef1ec3c14b867e03e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f69c06f1254b7777700b28190018238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774894cfd0a4679fb4beaffa60b518a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df42df85f17869e16435ddcb5013344240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41159c36c7b449ba7384491282949aa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea0c543baa9ffe8d5d6e8fdf2120e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cf2ebcf6071187c015bef4fed1de9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce408ecb48950c7b5330463747b22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b468221862a85df76545ca36d445f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493b4047357e69db795a72c498aad39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b2f414707144ba24ee8d0239075f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15ef30ca97ecfb2aa2703a0fd968fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be42ecc43ccf0e4320e97fbb63fa7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a71e429fe2ddeb4180713b16fcd643250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d117f17847da821e037a338397e94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a130a7c11ac5454fed3d3f14a073252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac724543acd709d1b32c23925bee09c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5fe22edd57f2a442745de893c656e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dd152dbc4b5f8b5fb08ee5e5d2ca8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6bb28f3efd17cdfb67d51bc78e95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef72e4fca2f034207174d95b06cdc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a2f721f314f130789ff51eced2fea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575222874d2683624f0f891bf06bb8b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e488dedd2081e55583d1cf93fcfd9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef506e9ae82a5e1f35dc1dad3b8c1c24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea362c51394572765ba1c76d6c983e47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b023b9c85e1a98f56bef72e75b3aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747be9192cf5c36ab59ab7ae45b1be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047444fb8c9e33865ca6ac0bfad4877a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20961035f5c595d7dcf9f6e1dec40b70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff27ac1207cdfb538a0b53499f57d22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d5ba7d66dfdf304883ff6b018cc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940a88ba2aa2a445bbb2b10f2c0f93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2503aa5fedf77c4f890920f614756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0fe99fc6dee2f71be9432d31d2335271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae1a3841efa2f1ee8a070226694fd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cc1b4414acf71847f582721ce1a6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66cbc0e2a61f9c3fb6aaafc4c18282274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d9a3e69d358dcf485088ef83c20d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7facfb0df8f7588293fb2039846cdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37c40e2fe0e995dfeccb4035b203c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174798057b478bbe0c0b4e67a2440d70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96dcfa431085dd3a18d97206bb422279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20431658e59c76573029521d73cda7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022712d3dd1e3c03459ec5e1f4e3e454281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bfc151f770f820602b40a76ef173b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e948435f0c39a33c8acb60300d5886283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b40523df655d72f70593c87d7004d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b167bf1c0decb8364b1510e522f5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab24f1b2bb1e12d23971f76bfdb38b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1676518416797144dc3e36ac01839287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084d69c4a5c6f878cb0f9fba9babcad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937c279712ef71be09802b00c44c68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482e99daa95e1c5aeaae2348f5de666290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec77524bccec417eedbc77059016f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040597dbade7fd9fec5045a62b54494292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d483974669558f6f05ee84a726d431293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293fb6a014d454996dcf6dba7a1e830294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5035e8010ea3d1e8b5c7a719a15231295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f3ea0019481741b2c90c7b085fa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d940b74428364f1a7c2e030bf634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f30db6fc78b36b05607b1602b57a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5cf2a9b312728a112ddbdecae6ba2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff402ed8a2ede9b208a1a42932ec2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb70e4ebce1da71dd9c7b5d08945c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fbd6d495ff82066463c0c1b1e959e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090346852e4c1a1eb1e60eafeb30650a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee426a9c0bf09c174304915fb7013304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d315ac5c6df47aa9a26532cae4e986305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c93d599954a6478ad3bcdfcee82b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9047cb9490305b3af6dfdb681026ab0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8293e53b3ff641a5b77fdf8127bdb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f152afc9c6c75bf4f4be65a282f134b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12063b32648afe57ea14384f1d69836310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d832ec27cea8041baa5890d0379b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f15385688984f06928058bb9dd881312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3121f486acb39fe32800d33a6d8224313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed8220bf2e150cda5b2c805bd58fea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effb2dda48b63b8fc8902e2f6d97910315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd9d7b71252f260019a66f82ec82a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b2ae0d24de4b04ac883880268cb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa05581ebc9dabe7a5e310f22bad94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4475c840055624ab1a524ca345db644319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d6f4315356320fd7cdab3bb9864fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4240590181f3e68ee389309db67f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eee011e52520b6fbaa8eaeeec8171322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c52cf0aedaa40480b09eed0617c1b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0bb02b807d4e2684d5eeb792651bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2015afa9cfa10dd7f9809fb42c7bc6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca37811f46af6a90994624d60b380326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddfa67cc63573b305cc09acfff0f41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70070d053fe42a52f1657caa1b2c20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e58274d2cc7b84050d5787efd325329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12918235aa19a1b3eee1511c0ab5f4af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033a151060691812968706d2819404b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27c66bc1c9b707b16b66e1fe21eed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a20628a164c566524a8697e8243da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8182686fe5f1a2b0194b900a1f8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75ba193df18abd596032ca5a1e9fab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f306aeede2ada941ea8291bcd1187336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4afefb7dbbfaad6d16f703fee5cf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c571cf1c1283fb63af176d264d26eea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb4583bb07d7fee4ff7b583cd70264339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8017487ceef8052fcafe6229aa861340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0b5d1cdef5ce491ada64c1bf6ebc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34afc75821a912bae0b0b063416257342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03edc91456f795108f092cc5fc111c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff13fa6661fc0b5183ad92d19cf47d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed88e86b0e4338b20e403d46f8a1a73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7464ca6f6ba2ebe9e39d77e7b38595f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604a88fd02f08c966628bc441e7f43b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15c1e65816e612f649bae60c01d370348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7501cb154b4d5dafd5bcdf845ae1aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497faf9d10381ece23a5584d5658213350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef738b88a13371bcaddb508074dd9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a006a8ca37abb89c75a562c850ac68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743a36fa91bbdf949b470a09e6d807353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db6c38c829e367b802e38833f60c55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d14925c76ca26c32e8f8ef58e8c10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd920ef9bab58120fa7bc402ad5ef5ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa88f6eb58d0845ae1067e48a71dfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b7b9be2ae46b8de95de007eccc60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70d6bf8acfd0c1976b94fda562791a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddafca780c2381efed1cc8a8172a139360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c24ebf3be776aa04a55547f8992c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c541be78e0333b60f5c8fda039c8c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17b836247c7f0e03bc3561a50cdab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a1fc1def407b000f287d968d2761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d4365783fa7a31cae40dc49682006365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80622e2495dbc214cdd9bda9808ceb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba769d17ac9479161c57afbe36b60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c7dad988dab068a56bf0bb07c8595368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f4c132de6745dfcef55ebe21eb30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd40c6c3ae253c4910cc32c56634e8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14923b110874c346270c138a6422d989371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc44ab05392dc80a72e13038bd95bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66048d0232d2e7bc8f8b1b8413eea17b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8063fe47c33987aba00a07db87162a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a279e7b9f73f36e312eca6e0a09a79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0959ff5b3571a3a473d0b67dabdf5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a821fc4ec772e65f2447c9989ccca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b4c6fc39ca36d4abfa3233dcc7a01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a665829d0a1fe97a7df0534aaf023379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24bb6f311454bfe0b8759d9685f28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f531fd861e87498622bf9d753aafc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15874ffdf061e34170242c72fdc639fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370146276d8607420d4015a0961c3ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d651cc0ce860fa149371582f08a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df08dafcbb50ce723cd83ebb0a23290385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2cd3b7f8d32e35dbe66f58a138ea9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dfe2c8fdef74fe69a3c34c170646c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2bb05039a20475f84db2a423fca10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5026d055af59a5b83126faf63d43f33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7efbfee5b7e6c6a9de0f74e7a9f56b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8dc8967bc52f377b82a43b245a255391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494f6c60ea7efd6bdd9bfe44bfbd22c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e4454e51616e56abfa2624246c1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296043f989b273d373c8b08438cca97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1e91586d37459aa0d0211b3a5a117395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209bdc3e0de5de15bcd7eae70d1d4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8c11a9003797fcc855c4e37c0d128397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af73ba798cacf99c8a177d0475ca5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af85a9c1a9c728a58dc945578bfe23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6c7e006c5bde581f9f0a2094c5cd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6b029947f6c3b185243bbe0bd1da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77745cc2e0dfe318ac912a3ea4d1770402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aacbd358e590a83ba8bb59a29bfa5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1090be1d7875e809f2d9ba1c05c9c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d8912e2c8864a91833569715f96c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b356753b0d52bbac0d47fa809f7df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b79d5e301d0952451188864052a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e099b504e6ecf0b6fce686d36452408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba51d1ae68f0c6206a41534cf47bc12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e345b9d4409131d24d1ed358b411a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb19f56814a4bd29b1b9d112069a8a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b356c198ff55538936d6f58bc99edd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683c467ddc5f4efd87b1efe46db8cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e8eb533599ededdfda71c5a559a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4684a856249b6bb66dfa635d58cbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765f56b83e68f2742c04f8a16978805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee30f7a66ac50aacb72016c7b78644417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851328ac5ee186e01d263dca5d77e1ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c9fffbe45e25901c6ad47b5aecffe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4612206ccee49abfdf3f559c67c710b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8dbdb034652f6cbd809ac254a1a99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8ab23485436637c31f4e1211110b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413acedfb33c50c7b1b7590085519a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ae76c587ab068d440f4f6e881dda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4669bc98882d18c14a131d04d4cf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc777f3f9e9fbf2991d0b533402abc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87917da43fffb6b5226be5e48858994427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b604a203810865132874c1c3174779428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc55cf788b042a058d6ad6adb7f296f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05083efc8b7b9ab0b13d35c158c0fb03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c57cee1463d8068832b26287dbc4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b048f945540ad7ea59fea6afb6d66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b360c444061586a1d5c0fba8fc7de9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d655675a34d76fb996b82040f74b9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e61ed883a83564ce831e40c1a51c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34752c24e5a747f29e0f223084732b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990bce18c1a574ee819533081e84242437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6caeebf40ece247f2bc1a0266dd17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5f37ef6ccdd01103ac8cf6208144439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e942c8d5375dc62775df77c99ce49e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84e42d56761204c48aef8343108591441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae66666dcfb3277c51524048b4e3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42749d23e1c9886d4ac2093108159ea3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720167d01fd95e6b85d4a363283713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c51e6c69fabe996092c587d892631445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8f6c7669913d22615b2f786013b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c79a5e40e62db28f34ea6a112b79d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e0581ed67207e482e50823cb101d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a57d5b9e49b344275292d5d068ed5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42768dcde321cc60d3b9e4d3280ca177450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c344a4c75655c83d9ce8bd4e01b6d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64bef0317f58c9a4bcb45df2f972c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a897b1c1afdddd1ae2235f375850e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89bc438c77afe1beb9e789c2c004cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784750bebd2fa5f7dbf5b2c34ed7d98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f8c13e7163a1e720474967d52b4e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8329ef2a86e5493d8f907826e900114457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8b779debd4f0d000c5b76e01e14f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7955da35628f92abfde12e79aec91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e5f77316340fbc239ae3061a17230460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccff8c3518db4c8a444a7e943e018e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015a8a2f5fdc371528d2bf510c6b548462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f1066fa1ac6d26f6cc3c83e11cea5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd344ce21bb2752408b55fbb2c4c9cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325137d5f016e4a73febad7f3633117465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c055e8ed69f80bec811b57788f8bae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf5ba949b7e3a96fa62cb8d730cd31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63e2aff94d6e794a12937be6cdea4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617843448b509d0f3bf9f41a2791d7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506338c89faef1d83b7160a5969b40c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7bee5684e50270711a1e00fab7aa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e41aef89aa9a330b3dff42447229472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da7d4e86aaa5398db2ccea53881d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce20c19b5294bc48fe3d58590c64aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd41d23c970bdf53f0805aab2d74ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42041d95e68d817fc4b2e098e9f29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30d96f6f170f968853babdf51cf818477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7592ca9621caa4a023bacfb55037478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a77eb386157d054539ca3b4d01f52479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>