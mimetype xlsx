--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f6ec4e1740593a8d79dffd174ee11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02b969ba17a5a178f21eae4bc7d6c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab87070703e83708c7112765eb6b243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917738066b1f30c8de2f1a4bcf22df14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3646518ddf099843a045ceaf8c7ef85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cef0ec99458ef34497742b3af59c3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2de3a92ac1dd5164e7ccf2ffe3717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db9efa5c7bed41f84818d5c095c2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49b37650905a82ec36d5b105397479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd899bb25f87984f3196baea922e6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14252bd72733cc0beffae96fe46f91c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d6bc106d922e8ca863bde4ef5631012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493329e23abadf022eaa1a6b2d9e93d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7e01ba5014656d3c4f9eed2df32114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0031925a9d8b4bc2fc3024878d888015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95a9eef5ee98f088e3c256482920c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e42d2bc465c6237c85b507a8daf06217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e74dbad5c92325c767440a007462ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5c3b3cd1ee99c67fd39d3e7d5f6c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b06c1f7b6fd60578ccbc8c55e833a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b5c639bcee548e3e3cdbf59673c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1368774cd0acbc34cc634f4d0c9fe822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec38031b86a98ddeb0863e49a2b42f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e647507fb6ccbbb4f4ec27004c1bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123bbbc3639576bebcab64e3e7e5dce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59162f117bbffc99d0e5e2e78a1a8c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb31c10da25ecdde783a25223c72f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb29806fb3467d97c8207413c415a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2168a917d5d4b4203531de51c5095c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e47e6e269aa2696d56a6f10d7c21030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ea268d26fb8c86e54453356faf7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5a0b66a257d20b894acb22b9bd8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b03561a594bcbec4a03793a3dd83b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa755c81b79c286c4cd04cbcf7f19834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a41443a8d2094179841398c48f5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8ee10225e1f1baed4c359ffe7ca136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a8708b49cbca35ac17484fa9d9d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0fbaf0f03f2571add0d3a95152b4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0a109dc080863f80da6cd076c123239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639da82302125216a558386600482ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ac231a08cd9a4aee164594f59ea541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa0da8656475616e64f378baf02af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6bb35716da8bd7bbb55b74748757843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161119be6509838c00cf4331e6fd10d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e86b5beef5e1d384dd58ca7b502e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926ab3c395d4300ea13cb5a34d848f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b8fb8c9525d2585a5b2432f33b62347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c30d6172b77dc0329cb8005563b51748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e1886fb5e10778221726d8212141c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b733ec18c47bdf706d932a1f8dc5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c24f1d3dd32ad492d62e4b385bc0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b11531667ee29b96c4f4d0430d870a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1add13bb075bf2742d47d7b06a01f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56888b737392a9f3a0b4820a14cdb9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7722bf8d63cd8efcf66e250112e6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b290397e31d04abf8a8a75bcdefb8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeccb63c5bde5823b7596104a07cea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d0106412bb4387b8f5ba0fbe26c2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46689ff28fc7e2eaad29e1671daadde459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713e8e23278ba4379e86d23415710d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a2b3c4063ba0f197d1da502bab5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef47b1ab75e5b47c6a88d916caf60c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cd1b3f7ec3dfb8f3eb5fc3838d8ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f0fac275763d5f973ef5052fc76b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c1d60b3780341d42cf9705d6df7b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0df4881124a67573262813c967e7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1614b4a71cdda3c9960775a92453d1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8183c16a70363a6e944315564a548f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2456789d14dcf8439be3dfd5216369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91350f417ea37337d5b1998a2fb7de9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e7f46309b7acc0b9d955d863dfe4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29906a3ac01254f377db826ce11856572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c5f9e891b8f50811ca58ae8c649273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a27f8e9bd6bab2b295f14c3e37fa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fee6746aad1d238ad030a540c33e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efed47066caa3d87fba9abdc9fbd4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c87020fc00210b3b43e30e7e7a8d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff106450e5e0041fdb3599efb6a5a7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59389010f80e3e0aa33aea3e5f4089579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846897056466cbaca0b7f1c8692900a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab123b4ecd571b4ffadc6e2891fcc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5541e40e75140318b97c8f1fa1c2b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a343601611699086b81cdfb53abe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355f025220db83cf7e0acd7292dffc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4acacb57db13f7b3a0080cea80660d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed784594659222bb2e5ec9f390ed98786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1b3f5d22e9b2f7029a49cdfe288e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a811d76308bdf698d18dd85b7126e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58d26f0f0be162374727d2e088a1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd19c123ce45cd545a6210cedb69e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee91cb370ef4921efc709522aec5c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2637285853ebf3d5ed187ec0fa34792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d66b472ba671ba9daa0296171c68a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce632e772db09091da7d4201d54ab62194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979d95082e8fafa9decef2761ed7c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c49cd2231520f0247c6303691046a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c87f0c4fe84e41eca97ec5c075af9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59aa885011479a1cb604d5046625e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a0385b192269c2154b11036ea9b8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e79e7390c4b4a765d7f7a34d4d807b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3313b7a6882174b0a31116537f8648101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd45929a8973f385e533688a4a36b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10569be66566652e58829bdcbd1238103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e20b0288c060577386f50386a30c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0cf51e13308e8bf5e27860c2a0c0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8507e665cee8df1023aaa0132265106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12720da04c0a79b7b682a6b21636377107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54d961b8d75a165e5752ce5d32302a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746c4a71bb6dda2132d7781110fdfbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d76738819f45fc5322c95676160d0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7596d30093b39060731e1bae1c0b59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79964110f28acebe96a48adb03e5b1d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e25427929f35f0a82b0158f498787113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b570fcde74f31957597b7fa3e01e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177bc8aef0f161231378633b13a29eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05aef3d4c54142150daf3f74ca0eb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053614fb1d74cebec70d6afccfe260a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c708e2e01bf48ff431dedd6f4ed92f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f004fce6a629ff95c480c9d07190119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc863705f474581831ff8a8d5804c1a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89d834816f0356ca0a61aa343698c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea625625ff1557506fc0d265832c8e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ae2e52b29d3efdb8f0c2b77c930a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ef7dae15f7fcc9fd47e62d5b034f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc4a1a26b3a23edcaf974a8c86abb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8beeb01562016932d57c568d4423f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8517d4b347bd6970fe300389f5fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75516132f13ac2f7f265d142d434dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa267a2ddded2817c1aa56e89871ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb8a4c1153d9fd3ea9191d2360d8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065479b7579a2be33f6d09f15e24181131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e807910bdafa26e7bb46107e127783132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b20d47d40e79b11c54bd42d0d283b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a418cfaeedac1f97ae31ed128732134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b7695841b665279168de1f9117c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0c30d149958ff96b6b30cdb01f8b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c54a1d49ebaa138978b8d92bf9e4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3fab20b495ca9c0a6e8c7f7fd3f22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d81fe38aa9c49b6d4ca90c81610381139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec4fd2995b3f77a80dc91e5492c6c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7d7437464968375d5e673692b413e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53658372e546b37e61bee7c8f74f261b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df0f4c9bc67ee0c0812ca47621185143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae302526ee9cb37263502aee1f49bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238b23abbb84866a38843faf95e1e3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf19b7ebc0e94d1ff6df8d6bd3bb43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8de4c554b7191a359fc4a4b4beb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf1314e2371b2413ca31ebcfcce5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34270e70ef9fef62dadb6f7a0f12a9ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f841db872c5168017d62f5fbcbd66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1fef9f8dd35c2a19d5053e6e5daa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069188fdcdbd2f21e97254ededa4295f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97364fc7eb306499e5033c9794dc60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d0d665d45277f945730201381b228154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a05c07218f835e641713d5d394e894155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67635b5e63e7a0090e54ad67623049156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44899fb40a36c756ede21dcf84c6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb87b3b1fd61dd4ed496b770e7e6b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e22de54445fc9b5dda0c11dd6426f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef8f22d8526d49972776039bb127ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98b3d37dbf5e9fd122a6d0b6d55580161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be3fe872a7c56dd06160a4f32f62a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba22b8ebe4eb4b0ca6a1f0613eff87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2d912ead83d1f19a359f7bab6a823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b1f8ab5b293fdeebad334ab31b3ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae765f5344094e4cd9169e48436b37c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbca3a094406ebbbb77ec495d0b970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e2d77159ec156f1f1d8884269378168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaf372498e137a0261d31914778ee9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab6eaa9f587521382c426fe047dc9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75eb29105bc4cc07c005d48f7d26cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b10190c07ae83a525ba849d3c2c427172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fcd2acbf9db71c53caf89b288315f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbafd681ba6ff0115066570c55d5ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e240fa04256f551929d632a6ba56a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6efd1c664e178ede8b92d9e110053e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd821c3ea22c9dbb06935aebdd85b5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355d7745fd4f1b6cf0713c16669fbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2884e5269d72fd0cea969c317c27821179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296940877cc7ffe0511fe435adeb8f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a3382521fc36eec11a7def6eccd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5e1b40216de3922596d1057e471a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bf8a1f1bff6fa6c24c80c531521bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7a451f5242f84608e52590f0612bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060e9f147298f1e51466ddf932a3499185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf59ee96c2ac574d9f25f68040fb60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d84e85ea5e31d60d4290f66aacb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62ed903589053a45010716e6c167a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fc9b72307ed4b73cb52879e37a6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473dc2fba9dbb4a29622ebbbaa2eab5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee25bdd878f120f3933267768a013f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e97f808d143189289e6d24ee585fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4fe00963f72f27724c656b4654c84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31564e8ea96c6063e1c1740ff217e3c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2952266b40e8bb5582eabb48b2ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2a5189eec58427bf79ba1656d69f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d002a20b7492289d58a26665ce3ffc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17dc5c898caf321c153706a331b8e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781266bfc6a67578fe074a06a466ed6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61397acf7192c9a53033f35293d0d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f75ac139a96593be3a10889765611201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03570b96cbe15020dd3d175948c402202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc689c63475c4097237bddf1f87e6ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1bb86cf46b8ea7e82101833990c17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cbec90094f20d6209a71eb5e5a126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e6935fcd1e17f10556ae0c750fc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31663973ca2b7012a4d171e55c41d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8433d9dae8bdc39ee4d11fc4badb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f48439a5891cc546c8dc3ce26bce7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975d8cc3ace503bdaca9a93d2c5a2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e72b566e6ac275a8b5bea86347e80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414e6e4bdb80f4e1787692d69cd5876212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98c62bc969278d04fda557cd8908c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c126879086bb4fc91d83da07c3bea0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604b1d53fc4480ffb3256283cc0d85c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07e75b65d0c9d72635733a6a7c580c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc5f82de94a5a31cfd5fb8f5c3d7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c44bf7a8f7d4f2d155b6c97352b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e123cdbcf14d76d52d76954a5849a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda9ddd9bde2f946237fcbf46f88ab0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41b6c9414f0eeab62735029f118e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09938770d32868581445cb141f58510222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d02d9f6c99e9ccbb05c0ac5cbe9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdea3bd417f8d030db5279682f7c5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702f34926d5521fe46c14100e35172225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79cfaf5523e5ef2f372000564304a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce2e58943e131ee59abb1ce4668b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa4abb99e6a9ecf044aa85636a50bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d92c17c0a6a25695422db84ac3e1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88733894ba46ad8e73e46e39f4d16c4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86cf370e11f93335bdea046bcf12a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3abd9cc9e2743b6303093fe68079c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5679537702ad6ef3518cd07ec3784233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f2ebf76e194d111c6c8c86b6f5f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0697b29c5a8c0ffec9f99420aa005f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f925557ea5cd6bb881715d42a7f6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f17cacd840496f35246b825959ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a0a1a3e434ce44257e91b8e1d091238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517303f0ac0622214d60f4b9e102eb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f2f2eb07df30f2b337a2a73eb37b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da4e670946435fe4ad1bf376ea904241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62528edca37c6a9938d94303bed3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e730e2b89e6801009d352ffb80d9243243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d3bf0ef49b62301ea54c2362b2b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c201f1429f32aca5574b4031c782518245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26aba793e6c70516a995ccda2e3617246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bcc0fe2b79168386339af1e45b294247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa580476e22202f4de037569eeafbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848caf8bce7e5f65df02f5acc722a500249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037828ea74c1521fc25cc23c70dde98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06c9eaa93100c83218ef80d3476458251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1a479ca21c6a849ba4b352c9842a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ba6ee8333d6c1176dffec9368266253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb09084e9f3f6bd1866707dc632ed0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b12332c652a6356c118b88bd3f68b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508b86f6b7fdc81ec62739286d72427256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30739a87fc2fe694102acf5fd9825f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b66581dfe98ed42c434620b1ab914258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eea533f022405b06293d488bb9218259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403ffbf453aa1fbda99446af49ac8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a42b8739a201f49da2182c3ffa50d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a200458e4aaf1798ee128c243b9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6a189b322a358ce76f7f092987391263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d96e8843b2ec5d571836b55ce479264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e4c7da13d962158615677383691f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0a9ec89b7484ab4d6e11e08f058bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c556c1b0d5fed9660ec757bf202cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6258268ff83c672e3aeb1e7935d4fd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58b1e68e74a9841fe38b43037a8e2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d602e394ddc3ba092de210efc8857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb86af875c2a9c2c1158d060b472f5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e7635e742d84d1de4e6267f7d623272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7475cd19e682cdd89aff203e2f8e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e2f325ebb6835541ba599d1268054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122273861ad52b74e8a1b6974b1c3e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23518309008a5824336ece8f80abf68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded465fd3998c3e8c348bc43a396dcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb856cb52ab2a45ab2191369a743d566278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943036aa777ad8d40d2e124cec8096c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a71cfc3864eb46daa4d2cf654297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2772add1364a71bd2ff46fc02f68d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ab8acd859e916a3ea9257d2d69a04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf547ee1a15063b4dde0695281f29fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85c6b80e2ab55cc8d1cc5fdf59ed5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60defb297da86ef8e9c0ffa579a5418285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803857b592c319063bf8363ba075cf00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9f1fec852808b0a07bbd2415392f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ebf90e6d28990dd411bbb8eabd8ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3bc3700a5a9331dcc156cc4290cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7a1057022fc42dfab76d5f9eee376290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f2267853bfa5e0e514836eab8d78e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a71234a410a68ec7f1572a35fb74e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df8def3503d1d3de430473b09678d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40163cdfc9192d37314b5150a9f2f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ea81588fd60f5aa9a908cfcefe76a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec6fc31811e98f68d275aabadadacf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd19d6ed1a27fa4e9bb7e5a3b1dde7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f8e5d9a3a456b2912f221cb9e0d96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d47fdb0f1acb6d7b0dca07db4f9ab9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39654119f4d6531ff318c0284c36df67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0193e5718704892618acab31455052301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314264435c801c3232e89711c4c25f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b28ab3893f95e04ba6861043286bbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b9b793b2c0440a49da962da726ac3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01051ad38822b39cf213a98616018a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ef0ab29811b38648fb53fd671d6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c578a5494d2d308f0454cb7bc24a9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec198e03c017f79266b7025c0b1e536308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fafe77ac118b74724ab67ddc4dae3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db48d32c78a3f8f38fb6072ea739c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f6da8542dead6f41c5d34e2961798311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a2641b7841e5972b45702405669f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591b528face6c55c767ce958986aff8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8c4ba6cfc9ce22351a6033ee5e547314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d16da248da2f58b9d1022d5de21da6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82b89d913a621559ce58d580731d62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ab1c62ac5d190fec4cd1312e96b5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30667bbd44a9e361e315d42ccb18e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39e84f49205e0371a96a9b33e166f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f7bf51c46ef6958c4a6532aaee172320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ac7643109f07a1f15e5bf8cfdc98b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad11f2c0064c8e9ce9a10777fdee7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e612e95fead5d89c649961c6c3309a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153a392e934f41a23019df6429dbae7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce0e2d2e01557af063a65b47af0e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e83e26413b924267f6ae7b4475a00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c813b39651338ff68654d824a2a8dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46474da46c96dae84a1389c9dbbb31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210088ca42cb26d0aee0d923b42a02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5663bdbde4c4b61c93663bfc95035a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96373d5776dbb3f58d5955c2b4640af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2372f6079a5383207af89ef855d8fc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d2efed4fd8ae29730ef213c3d57ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b69c17974c10fa6958ee8ff7b6b9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012504cbd8a282dbcdef74a9ec687f74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e440510fa41f383ad7a8eadf7cd83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40697fd0447c2733b34f0fd457ff0f5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe1aaf02f31b22a40707e031bbded7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826fedb8ef8667934cbe0d82987db10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7283afd3b677e699e8aaeeb2fed83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538c77450c6fc10a831fc8c16c9353341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d1d987f8059f1f8cb7ca25e6cae56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d2089d66e546f0cbd2e49127c916343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc5e5617620dc12b190347522d709344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b2501e2e1b75f1afdd41cb733c551345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464190bed879a7c7457d124c6d4dc8aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32fc329622a498c95bda28425b629347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d782440c6fa5d6eb2dad4b40d1f52c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0361dc4ceb11b85738e9e4e29d653349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c1d55bec8ed4a1cacb1223f99156350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a63dc2e6a6d56974bee2df9961420351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef471341abe891b869fadeb737d5c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e70111543c647aeaaa3b0ecc5e86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567f64004fafbe396c80799d648fac1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a05167c0adf78c82d6c5975f51669355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2c12f60a8f90ca7f066fd80479145356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a9cd196f052b01c25668e761fba53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4bcfcd476fc9f3b8f7ea8929be76c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8abc85d386e79d79d4dce1d5d5a497359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a056c0dc5d4e4371c04221131b5f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0efe422330ab62d5d8e9e226c1ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a2383be692cd2cb47c1eb727571c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e8cf55fc8ee07568c3f8f9d3da1be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6c0731097293828dd1d0f9c14db98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769cca5c699690e35ed03b8e26046d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500716c22da7e5e23e8a46f2afefbf17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5029b5e4b279032be4f628c089bd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d41f01d7b93803ac3e8cd6c5095eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb6a79dcac2c55a3edc4e6fd1f3498369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116230d22512846b1965a331e350e92f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe5593f9eff780e12e65393aad4f35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f1143fc550d21a3d10574edd327a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a409585f8cd8e22a19a2f82e00d982373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b67e846369c4aee737b5a6276cad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa14387716b11a461c454e759488144375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76e55a1dab1109fd1780f1bb730e0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc8ccb98b2fd22706f24dea4613e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9a7776e53c238ace05ac3a7073eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d085b6c79d9727dc360624cd40606379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1779491d55d76ecaabb0ce50675c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b3703b43cc0b33dec80096b55d46f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d7e53443e700fb6f3ae113ab5783382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5642399ff6269efbca98c263e3fec7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31881f5d73643ead53a0d9b668de8bc1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c94c4525b1b5f95f21bdfa00c10c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1ab3055b467c5e8c6cf22f21cd02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728dbf7ed06f0b97c2b7fe9d702be1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82ca80123520b168cf5507dafbadf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ca03578c25f9d1303632a338f1318389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112a27dba97849e3de109617f090e2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6591c91b64fc64c176f9442b6987ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc1b3329fbcfb507a7406e050e7356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af59538f2d010a5cc5de5f06362145393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f5f6024187de3b41439e7d6caa1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d006f0e8131988661d94da4c6ae1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2bcff678022d105c98e230cd2c09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23a65aae9b9774719ed48b6e9d3fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba9ee31af86542ac83b42194adeb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c8addd426a39f03e77802e391867399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfdde43ae0b68cfc48207913a63e34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122e9fa6190f0c43df786869a263311401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0997e9b57017aba3bd1725cf94434402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b7daa310261afd0edd7c2ed6ef86a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36205abf86be6da84d12e2d004ef3eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba91d6cacbf1c84972704ae496c66c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431fed18e51456efcfa149ccac2f95d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97405480909252353b4b411d6d1de90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55dbe133778e623a8a33b04187fd2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ec9a68dbc9ee5001d6353000661a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa1f224e5b9d0058a28497c4de2b70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58ae75b4b4cf5ba52e69d2a67d055411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d724d171bf087c3bf768ad6f231e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aad24f3d2d538ef3f7423ea03c96e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a45f581bfc67adff6e924d1ef1fcf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c548e234436bc57ac143c632e705092415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fabfba028670d7dc811699205115c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed317e9029781d64c649d7a3206a602417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d5361ff36e557c551911aacdb082418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8de1e775ecaf450b278ba08d65f8a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1be6019090df67d236baf4c0b1147420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253c31bc864d690e30ea02d3e06e76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239fff953d907a8d20573e2f7d30e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fba6c029102f23a5ef3b7e6eb0cf0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c46a25f91be0848191ddca94a26143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7413f95db92b4e86652464bb9dcfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b78935de2b9eb0d13a688bea3a1c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a28b56b6d9872a28e97be34263630427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6c0bc3027f0c4b36ca5ab2e9e43ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2839527351bc88f256c01f4bb34695429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9072e39794c90a07b2ef329f01f950430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337957a7f4e4e7657053f8b18ff4124431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d8b82ec5cbe271378d8101e41e12f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dac70f4341e04a077b2c711ed103e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66577f7a7beca0f3ae13ff18f5d7619434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c541aa0be3be3546fd7767d45e2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c37649ebb07213b61260f65efbf22e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93474b6f50a06a438781b022b28ad41e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b7db0786650fac5a1c59d620f4a93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cf44c00dcc9fb08cd2ae48892fb77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584fb992eefa016ac66e06f8662f430440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c09c47dc12df4d1dc18364d69901441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a086dc38c1c6336d15f227c0ee3c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b8dfb2c17a630775e23dcfee4bad1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a5fa3d09d1f553608f46b929b746444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a596c835160717c330547e31ff289f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0125fae84f5fab3b8bd5e021141eec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a15f5546fa4482bd3278151d40198447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbf0ce7d3cf80ca296bfbde5250d71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22411b85dc9a33739270166304f1f9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff4ed5a23515106f953c9ce4fe5e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ddb9fd4865cc81a23a503660ac9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904618b329f3b063710cc47cf5beb684452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669715c24f4a72389f0fd40023229777453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e796ee7f1d257da130aca9f7952f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4fcad63b9941d02a7a864ce50762455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e37f3df905744657415cb8205dc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b94336c01d75020fcf584fca2463457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbeac06b19ad0565121eeafd730326458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348a1dc70245928a0d9c83b4291de2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b06119f65abad2240aa5fc1cecd5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb02dcc60e82374e4f12e16c33f1e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9435869b9b431181c1f5e713e6157462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5b9f23aa9679a7814c4bd7f7b390e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132e9d0a81de9ea0537b20cf7a34cbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a633d6bba9e5d3f458d2c0ec61800465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a74c27dd35db456283fbf8b086009466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469a2076e1c9432b7904e313c00178b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967f35a5bf10fc2ec7d2b6b2d8e81d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d208ff8c9641963318e5b697969a136469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e7edd80bdeac9e73eafa52881fc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2992432e59f0ce96f28773d4bcaa493471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f21aee9586f842ada14823d1eb45a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af4d15b92de9a00e27fc3862af8627473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f383b897d34dd43762cff8573d4080474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796883e959cc832c07f91e698469488475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6af8f7b2226f31314be7761fb0cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72efbdf99e442ea05583d1aa799ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee74dd091755f1dcaef66503018647478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5a61dee16dbed551452a9b99b5546479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a4ad5ea578d2e410e4dc3c05f330480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d888dce56ea9e610eb81555a14e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b5aa0c6a4e4ecfcdd46113cfce8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fa9d9a8aedc3f8808318ef51f7408483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082301aef1907802b0b9dc7fa6baf60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8acaa8c44795bead79e72dc7a26722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc45c3285200529ada27bf1002b9ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c1530319bc91ae1b6539bb5e2cf01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74ccfed9dd10db8b778ca9803f96a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aed91b171a150bbaef3832baebc18489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d06457c3d3ec9c4335fb5e61f55d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721bb70ce12f9a7e949d16751316f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e3813ef7d4b0aefbb8a2285aa18c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b98dd850a6fbdf2bb6a75a67b13edf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e621194be65994d417886710ac47325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97026a6d71eafe69f8d3d246259c0d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a53664166726782b26fc507f5d0267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660412a841297ef2bda81793b3ac4b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f42952fa7e26ef649b4843f49975c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a417f40a5dd3e465309fc9aa00ee28e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4ad986ba0568af96e1cf2b72aa8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47358788f8e9c184be14d63770bda0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f00265fc7663b7dd500eafd4c00913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b2d51f5ed31a8617f56d4fab4665114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2f4358e6a07801a738ea6142f66715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091dca12e2dffec66863f743c43029816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3583eec77c72c5a66545d1ede3c38f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd2f1ea47ef96030799e1de4fc722118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bce71697a960a2d6ecc027d6fbfed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880ef3f1d847f689a54f3c452fe863020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1834703fffbf7c5a967d5bc39ebda8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3a051a01b4faef8224b05422575522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce6155caf429f414324991b033e39923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ec63bb46b2d822184d8fbc1a3b1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba4e327356e56e4d6a493ab5972df225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68749bac8845598aa1075292a0a91626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0faa5b3331884cefb768187b841dac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a25878acbfe68730346ac61a1681128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444b841f7aae9674091a1870be7e2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85594bda741aa45a8dbd807371059afe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2681e20c9548006e6819ccfb53ae2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4759d21fab88f92179e44d4d07962e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d3da073482d64dc35b24beb198fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb41d5c77a412f97c92f2d8303f525034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083d4ae12fbdcec5069d2b59dd22e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03823e7ae1f2c3aa6aa2e4de420c81ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72799d75aa643cdbe43473c55aac7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d896512604e6eb33fdc089cdb8f22838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62582a636e893c025f03dc03f0de0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd59358519574bbf55dea26aa4fc3ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9986206400052de20ed22c2e1e5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306fde709033595828a233940265bec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b317dd0ea0dae73b33186f5df444143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73ff8f712b950d52cb03fd89beecf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b777c31addca105d8a045f08dc76d9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d9b83d219c005c84fa1d1db29d77546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baef48a577f28577a1f405477c966447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916eb6183512af47b6e4f8cc3ffb90b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0152d12759abed9e71a2fa2e206559849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7f77702c8201cf4e625c0b6251d9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685545bda525473629ba3b80dafc517651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e158cfbf3d26651b7862909bf62c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8669b1609562dd2082cea4f68457e4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc724f6569fe96890ec68869acc4e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5797470c0bb3268bd4e8262410c2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272eaa473c5fc15dd0d6e1f4755a3ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b802d03aefdccc923a925a36a5181257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c62fbd4254fa2711640b4aae23326958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8cb07431a6e71cd1c4b428076553159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f63590d4bea2ef3a181e7a7007d9ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17826e5f46292e77dc11af03ec2a9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd1cca9392cc4ecddff675d412744962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761636957f485cced2612ab7bb56c98963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd72ff376df6ad1e1a9d94e1ab4c5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05edf60f30825d916969cbd75a7b8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abadca04f7d037a8229ce4d8e9d13b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70671bd04e3ffff77a0ecc97207a3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d58d3e98717a46e1247470572e3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29138bd70ce36be2e3cf849b694772d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb426480a910bbe2099cb22d60358e4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcbd42fff009c828c585b26163f10971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4c3d62950630ebd7e70a02229d02872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016153123022529e80d8bb111ceb691273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490a73fced25462910b3c2ced8161bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf23cf90a8cd2e26439c16634711775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403b62fa72e9fdb8407ad616c69fe7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fadb02b9eb0b846aac3132efc57eca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc28657089f7f003127eee077bd17c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc1157bc217602ed6520cbf366571779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65824f7162bb66032b84881159b7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a697cc4515fca3651ed902218da1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da99185b8d9d7e71e86f0c998165c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8d91160cc4e8b989fd5d0a01266b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de18e1738babcc391d6bad4ac4b24884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bd7fcc8e68f2458e9c67db7e17ce185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49673cfe40bd95eba40013dd8776f1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406dbb99d9bcd46e2714b4156d9324987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252611bc82c8c273beee06c9137c8fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495914d585fa48d808b83c96f0db2d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d649413aee32e930e2bf902ee65f0b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d24a5c5aa30bd7f86ff56bebff5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c2197ab2159e1d7f9e94ad93d0adc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502aba5b9bc7aea352a3f1693d18e0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015634f707529aabbcf08b82556eb1b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482c9847dd6ff50722c3213d80ca61a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b935b76b2b75dea45b4f9a3e6eacc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b9da43e81ac3454673389798986df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba843947f8b6f891b260b7807f4b28998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e9d2fc9b84f9a36854ca16aa04f4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a63d6dfcadd4a102e33d70b5d9beb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758afdd6e8b086c4969cf07cdf34496c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4b1ff79c2b4d23fc2e168db05e6c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0adfd522e143b54caa56be3e519be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322ff67fda9427d0b4412c7ab57ecf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4113ff927d11e8f1de6478a033021e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc4f5e68ff66d121fff8753dfa0e69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df134b1630019b4e51cfc25c6bbd117107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2699fff066faa59718d28b4626648108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fdba2af3d19291aa1216325285089109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923d2e8360893612a07ca374199c40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca4a463311dd0d1ca145e73324299c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2debad14ec4ab4d1842e6f9812bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef9dae09914f8467a9ead4907f298a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c76b0d8b5a1e0207804577076b3f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29e2a992b96eaf3af3b0a0a8a1f2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc7e26c2433ae7e3a0baec8beaeee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae7c7155187c85ab75c11693ca87e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0159281922ab311cf7c3500c12d53d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b28c21d2af0d089154df975ce93a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b3fe99a07cce59e09e7d9ac68a7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72a76674d5777fbf968dddfe72921a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec618654ddbdff0cf1692dc63346dd71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e751691e718914a68c127afaf2ebc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2e60d76ecd91fe332fbbc58547fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf411863cb65b08761d2f19e322831125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3047fa671c35df6bea5e896f979a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d9c06c0b4d0eb9cd7faf88a38f9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f99737bfde0b2346bfcacecd6cc62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0e4054e21e0727145d63155fc137e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ce595b22e6d94a08b68a26d9f33f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d20aac53fabec27e47d787fb46b14d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d483d3d0a4afdf6af12f6200fbc3a4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16cde056cc5e7d3d10a1439668da10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef61397e0ece3ceb907c3297cd5bd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1ebbc76d88db520759de8ccbd3307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc031167811aa8fd40d9656da2758136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a043ba2fe8766518e5f9c8e41c119e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ed2a736a79d142cc759894d3cbaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ade8a858d05b5abe5bd3e5f097ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1208d605f7d2501a27e4b8c45d0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b2dc16450b3ab997e54313dd9cff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8553d53330ae17c74cef7af96d1a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8acf45cdf0994acf7e8093889d8c13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202614b6e5a2bbaa6f122615abffa6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a185eb3ceccdda78e9168ae568b9550145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb10cbd51d105988283e9393198687146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd55567a513b51b0f6ddec5a2b4e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea59592f63ae5e954a6d8ccc1eb230e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37beab361a62ab7c4b994155c513de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57935c8fbb5a80cdfc77debe63d124150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77be76e69d0e64cd6f38bf5cf590525151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f727fe5dbddf989d49782cac563b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46381a9d78d89b2fdc691ff807e498d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d355657606b5074f62ff625df203fb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e110db1be38ab0b2ce929a76316250155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1301f7b376e8131dcd50c93936c36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ac7ff630c5fac78403b94c20e4ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6b2d7fb6a9ad10ec2b0eeb03d387158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619923d7b64fe54381e5bca0826397c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204582931ed9da56b51cf5dffa236e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e546b547957a32f73f2a056a2cb868161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083f8cd1669cb2a98f39446d974d26c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba383a3442236cb995a3588c14140465163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04253b78c94f9ad50b9bc5e955ce6f1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770efa7c94ee573b04ced3faf68be9e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b04982a0f533e08f90df5a487b845166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ce0577dc5f4023c7d2c540c1118e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a49d8627cfdc1ad44d8cdd91f659168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2b63ceb3623acf7de058b62a1b87b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a5ca3b03efaca6b867b32f778e7f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df41601b83bba52e70c02d92206a8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480e464f9256e6a1b3242ac0ae2511b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbcc028a2d46d2ac9b6e3912993ad4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43706fb5b2bc973a5db4e87ffa625e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04066d5d07f0e992fb4282c991ed5d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1280da644b82ed2485571a93311b102176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe16f68b745a09e0e62c4aa3968b280177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b0616b4e73f9d2d3c418143338c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c288fdbed95d1f7025b7486bb1d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443a68b835d7b0705dd56b319a3f736180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399609979d53ff0a0eab09236f8b62d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac3e834b131be8dbcdffa7d1f0c410182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36d24ebba041ad13eec48efcff9717183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc24c002e697e3f7c7b676da956d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fcd99ae782aaa001b675260fcb6a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284972ee51aa1c79e6874e61b9bffd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64aec5353d6132cffa20b813f4e34e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b706037c97f8470050e29dd474e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c2d66344ea0d587f26d912240a90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d08302d52632a59902678a243af6e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0b9469a415d874ca964ab68ac6151191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeae4cbf26ad89a9c625ae0dff49a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2c8447ff16896369ddf3a965d051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decb1c4ed15840e2f7611db95355b40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f553c7e45edc015a50e14a3b364cca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69926db2878f398bb960132ea358e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fef32dedf6c627ae43e42a3075824197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf2a7d86833b29efe8a07f969a354198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9cda0d93e018a48e6b1e7c45abff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a326053cfb362d53ebceed959c358c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed21aafccb069259edb1bc2736ef700201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3fb10daaf10fe106aeb3275a661c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd83ab608236de7e32381c2645525203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be711e8ce591447bacfd41b0b8692617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d43870366825758811fdc9466d03a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb85778b3d5dbf523b59c27e7e8bc4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559048a1149b24aa52eb414463fd41b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3368cabd77baef8199342d389c5a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986243a8ec7c2d7e5e76d0d037168814209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a8820db5314dbf9373c15abd1415210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d593dc5ad3a7446cb32b5bdddcb46c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7294fa01e3841cd6089f14b2ca0db3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1b486f09f7cbc4930015501ce904213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76fde080612f1471b1bb073e7f7ef3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71acaab887f8c1f8768b66630c678d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b71497b474ef12686dbef43cc081cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c8b6d2caadea672e6d6f1b71db63e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a53fbc3686333036611118f13635218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7ee05f6f76f7add3dc2669aa36e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157c65d5d724d33b5bf1cae32c116e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df46e1aea1edb39ef75417de54d908221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0538346e256eb75644fdc010321d33b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5fd8707183c78570877f0df9990b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7f45eab66c4339bd299754ad9caeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fa97667c11a6a6bd75741b8601b08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3dd5390388871a0ec6db756ce0b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4f213e200d6855d372ee307a552d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc083fddc709665bef7a0c868f5af9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f528826b00c14c0851017a29d34b14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b332b29eccc2cc84cfbdbf9f7c721230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b74501512ac84cd2c76be3a4daae37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf06296423659cb57a5be28522e7d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c5dbb513cc4b05d31ee0e65bbc77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61de730e5c8c7ac7aeff7216e34cbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8732726a3cdc156c56853e72a564d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3242839998b4b74654a013ac98491236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de18ba2dfaf6a097cfd74c0fca6839a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb291737114a45574aae99bf1e943238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aadbd78cf7c8792638ed1a60419b44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d938d6cace867ea9fe654cd07b0753240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53f0e090a56478856a951667bde745241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec1109be25be0a21c8c202db75ae16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261190000e61128e90f01b1b42b96b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11796dad74448cc8af5ed3e34f1775c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4d1b064b2d4877349e4530e174c42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927728f3081f772b61e05834996057a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc1891fb1118f71ac37df73dc54749247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b656d5a953d211b262eaf8b47c56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc9ce40052b1856a9f44afa18898a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14c6c6bf4abedc1f2872d45d168496250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc79d48660713162779170d6699b309251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5765cf5ac10b52398305dc14afd9a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0b3b0f4f93a1a5563fff3a40d9fab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9160ce048e0b6a6c365f040dc9879e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d30a1d4b075b0352ab9e0d601fa82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7803943677b6104b8b5370f88d03d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e27b61d3fe170380705067ee65f459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52d17b9b38ebd39aa081d89a55e1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29bb35f9fe5833d1cf8a8c2877a3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614266f570d96477b7854f57e41c813260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90178ef92508919cec3f81366b295261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007808ce2cfb2a87cfe5b459aeb262b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c97fce73e57fdd0ce08105e7692c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29e0c16b9db450fa836e33fea07660264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c25eda6a0984cb36f234b79d020a5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789dd26f646ceecacd52091540fc05f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138571c8ed1b06cccf403e1e297dcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c77b2bf6025a11a1a9f6374ef3127f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512af5f45bd6a49beee8fc5dfed6c11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9134a5e178738d63a3a3e8c162eaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cd4431fb3ca9c37ab132076a36c61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea03fad2e03368f13ab21f59be88d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9bb67f0b29f4f20c85adde43eade273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab8c552ee87aef9fad1f348ccf81ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef14ca6dc17e951199ce963572d54f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f6a8ff6fc252bf10e37fba3035e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfce6c53a1d9c54ce890aa6d6509d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f2a27cf4c12614356f5738f629487278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6320d0456e1eb1e3da5dcee1ab404279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba35793a8892befbde380430435cece280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57191766ecddad525ecc1796cde31c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf6e96159f44b1663be6144a43307282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71e5d45445c24700468b61ca90f2b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5ba6127512d415e7885c196559b99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a02afe609998d03a411c2854e4fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d116b8c3ca9bb75a2934cda64b06d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b3446947d3e91ffb0f7f990fe4da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b5513709f9ac7621c32d1bca59400288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b2c84509800fd4b4d042061ab513e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2fae2d4efb6025ff5b5cce0ef0f1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57bd9695eee9002e313f68ff5530d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8da50b8ed176ae0007a6466ebfedc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce3059b2a39dd6dfec3d158d78b03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969607a41b0ecca33446faf49d0a104294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936a699d8aec4ebfbab5708d7a2f387295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb392dc5567332968925a69bc4bc4dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05660f7f8ca352e2ea7c1a1a5bbf25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811bd58916482e2adde1b855939617298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810345bc46c501af628e73055ee4d016299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7714ba3fea3a8e3ee31b8564955452300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f9e7c624f0e9a0c9d5c09ec42d761301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f88982f755690dd355af784ca99a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f57846c000ed27be4d6cc87a0e9114303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e9f0408d61b635a9bc83f8f419a25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ec2ad25c253ead0e0135de8fd963305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02729d5a73faf61e7b54003eaaa51445306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52d0c0b34caba504620f3a039d607307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb055de5dad4840e1066ee16b8e4fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3033e40f42cb208f106e4238dd98f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261946aa416faff9be4b7a52c0c82887310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fac0e0d244b6f6c4a5ac099205c117311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6d1b79c2ca5d5b730ff9433aa5779312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c08a120cb0e0129bc191359dfe83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450bedb00b516f0470860e7a6bd95bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a5293aef501a56a58deb08d23e03c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660587b801bf54e864f037c2984a4bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9679a6db8154a6a177679d8b2324107317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef08939d0406660eaa854a32804f59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a323d8f100b76d864b1680166fa4b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7382b47b61d1285a5ec3918552fbdfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6e75646862e366ec2f8f270d233d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7aff3dba9870b5e08a119da963b1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049623906a3c706f03826bfd63187712323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe009f4cdcc7cf208384305f40ed52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52121900c2784986e4664b9271c2b3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ac5e19cda094c39e7f11135565fe0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd2eeabb93e5489e0922cad368c94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edbad27ecc0db55ec375427adb669328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef923f363cd00496063d959af42f8e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75196c8cca6efb162aa5fdda9bafa1fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a0b695e6c73f9dd84df810c3186c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da081c641a6ffb2f8b7b723a57aa93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0e12206f1bc489244e5dd35ab9d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5020438fe55d63d86f7dc945896a8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8b7c72c80ff33764f2ba76e24dcdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99617c79b3b5ebe76bc377fd1a8f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91b0b892a261f67506988d3163671337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3f49a3c78245044039ff178b46ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d86387ced8428bb6840ccb23395206339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b485fde2b69611089a895eb39ea75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f09b0d311edb2fcd4366bf94a782e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b621934c4f1db114fe4aee6e44e76f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f8aee34ea08ae0360d86b25c61b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e42b8d93af7e54a701937f1dc23a9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c328e7f87028d0566ea2ece51cba1b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786c47d6734421d030ddccc329be25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d387ef9860b6cc173191345667b26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b9d1e5550c00812546e44a2b7baf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d460f3434ffb930c4dd9c06f99c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ae03d3511b784d9cc5e282d16aaeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e1e359810f950eaa51d0204b97dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc3f78ad39d5379bdd56af18a10cd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a799b5e2f19b4dcd87b31c4b5f262cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73e2aa04512cffd9cdb6f2f343ab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c164e7266aeba61dd989b74dae3e119355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872dbd3440cc425dffea0b34dec7b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fcbfa754ed46826d69720dd22565f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae1773619171c02b910f90af40f4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342eb2aad80ddc06032dcfb2b889902359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b3e6e68e4940aba6bf965ef03ff41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83958b54622c282d99d3d8c4d7c95e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6421d3f01771264698fc0ee8632705d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff8acc4f16fdd3fd5a6bc9477038b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982877e123e158e186c029c5db00df5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd6b2641baebad6d48a48237d8d0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43038a167776389fd361675cfc31dfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953222328da89e4499d488167f6fd01f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda4a5375ebf68c4afdc42198047ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9a9150937692e4945b74153f4720369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bffc833a56bd1323f87894c19de30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f475205dcd7f8daf131ac3068d4ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206936c9ca39e4c389fef1001199872e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a982189d46446177af06b33c01a1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb38d319cdc3cf4a826fbff497257a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8fdb08a5e7451e13bcc9bef718f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238fdaccae7373f221bc79f3b1d5b14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62711944570722d5c15d6826483d52f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb28f83f1a6ef7272d91a211e74c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fffe65c1741da368eadb610abe4c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948bae7e458ca1c6ec7ecdc7bc65bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab80ce1cc52c81572ea387bf521ecc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8fc7576d998dcbf1979860aae0982382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af1822bfee232e1c4c9618b86979c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a074f3d7915340839910f5eb7d937e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210c38655e4ae3dc220e4ec9f813f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94638e2a8c74b8999a3d71c7ee7b75b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab70fd21a66797fb44c6b12eb3fcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d151d6b36ed492c455ba68c712c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea2f1081412ec7c110294a39dbbc2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2233220224227ab083bb67aef02d34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b9620e52af5b929952ba3a4ed01f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abdfdca76097b4b64ef1ad1a141622392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1d57c57d43d03f9230c5ba9861760393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f523b7955328f2370051433cdc185e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209adf83f6d543e42a69104fe38a44f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e6e967fe03cc54232ef97cb1c7277396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3a709be457a0bf7085d667602908e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c840c326ce1aea2225519a3924edb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c644a824ec0c53d5a4ebace1ef586399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5162b9f494e7c1938b2ec59bd8b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be0b4eea03da0cbd217c79cda70a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa0719a677c0346c217d55414a68e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c93bbdf0b282c35222d563ec1263be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f5958ef4d8840d3b22a2a44acae8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd80ab46e170d9f988ae2384e8a659405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf40266f8e974049a664e6a6a48ac18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0da0780bba4ad7188a45ff1fc74a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2beec196b841898b6f4d437081bfa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780245d2e2ff0c4614692ca7a9f2077409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872058e72c93227ea61954022b44cab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb40d0ca1993eacca4ff6b00fcc795411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77d055e4705090da36bf82bf942ab5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5dfb2228aac52ee77f7db434dce46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee467c90d826ad806c02865e285141414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ca8d0d1cc8b6dd5e7d18db6411bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222737e677c239f51224828e4c4dd97b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9d6715bc18c307b09cc764ba3d99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63202026be02d38d489acd7b6970e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0b66f9ae49fff1aceaed850d848d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce63f7de1612cc771ec7675d91f01a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc261c66c53d9dbc8c13d5e0a3a46566421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad43797ee8a5eedd87d4a98066ccdcf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193767705bf6307d37d62cad450c6d3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a80a4ed20c55d4dbe1b3690b3e33c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902f6b6faa9d84a593d1f4c8374c0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251217520e840af1ba98d79b615f74a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff775a70194b8d3e03c6a86f81434a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc81956ac576c0c5b7dfd2a151a7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa35881a7ad8a103b0a0366e6dc734429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ecfed724acebdd761a77d361b6505430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31857f72d5214d8db780530d205eaf29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a56b1a3631a8b8592dde5de498003a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028b9d6c30dcb7108e8367684a58b51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b8a16bc072d33bdeb42f85889d85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6848e52d6148356965d9bda20040c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec8007966625104387000abdd4c48a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c6abeb8b3877981736042c4b1875b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82019a7132f5771859f738d86c84949a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427f76b8e124d7c464d5e5a8cc9c77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b6e69778cf76e6ac20f18a9ee424440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def697fecc298378984971e963657be2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d2942e2861b765db53b14b572b84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f81a66cc33c7adaf58485fd7e8f31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca76526bcc340742ec15345dc0b591a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966ecede7ed9d269d8c41fd0e49fc7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bca6e464d3f4041038516d26c5884446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135045f90ca1f98436e04ce6a0e7a03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb85dec1860d16a292868f5173f17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b418f73436512da8dcbc03e3830b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d537cb240d7cc518592bebbdd64215450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e0f3167b569e5c5eb2c874aa5d6aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d3f0600d88eb17748ca38fc427cd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99cd3e4016f2a48727020a8bdf2d44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588aa8d703d0159c090956a49d3bbd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3af181db6d607c64e232cfb4831b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0618ef30e2430a646ced9f86a6309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6dc6f18f9b0d396602451e9425ee8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc730a3bda80fb031a97028b309849458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fed0b3c8bcf1775bb99bc87404b33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44449acdd144dccb5da51b43e63ae80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb761872e60cf16f66b4bfdde62a0d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d04485d9a96882b161b48dfb7a29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecbcd77cd0dbcf92fd1da824f7c447463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054be1f1810c972f7fc06c09a2a97d88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e888e991946f964c4f1071026961d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c261187d656028d899701a7c1ab136466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37321041341bb7d8fea32c6619de27fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b3593e4786facd56d3acb07bebc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb744b8bee465722baec88efc67e24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf769950d82d637db5b4caf1c1429a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197fae5087401b125658f8e143c8020471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aa1c7694bdc9365bc216d29920cc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e3805ef3c0c6e980253e7dbef32e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e780693b5210f8c123ce4cb0308bdba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e222c99649352870968f6d888f5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d164d082240b283c99e1be8a172f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063c15e345ab4a3a85f966e6e45cf05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770857b72dbc6477c48a25e73b809b25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79039766edc7f88c3fe5001c9323a4b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>