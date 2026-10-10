--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09019072f29a2f9b1a00e603ba71a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb67f98e0903b51edd7467aab582ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e2ddc4424bbb1d7718cba69e7815e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f618e6711bcc053788a120227a7e9364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe995995f0077f79f344cc3c0a7a215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f102682085f30a47e2819bf172acf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b974996f140a8d7a23a7e630db21da47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a85ab978a6ab3e0e556d6c43b9cdcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace2ea84d2e12afc12de063d76fb5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b9eb0cebd02c46d81833f333f9f5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3defc979a207f5210ffcc93a3d9ebde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f8e1001aa88e18608a2d7d605231a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50c98911d08fc6b7404307e5e2d89e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512bf8b77ea7e5a733acbc0cb4a24bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1c00d469474c4f9b722754f879e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba50eb3d5a5ad7759b330a3763a6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3135f29ac8b7f192d0bedbafb2aad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a2e3c351d27a1730a8fe5d8dc793218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a64f6d9476ef6670b4ac7c30e06dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a071c7a5b2f2b4e0a067901acb5c5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba76915e5a8397c8222c0263d2172421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143249d7145a6b60d340ed45c23ddcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2169261a4944376dc91078a17d29923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48186d3ef9e2f85ff3c317313a759a6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a199a3b28d85a6669978cc06207a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b35594fc37c073e39f92bc943c33126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd36290567d9e572e1d30bd7b727e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ec7d37184205580f8afc01bbbbcb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fe8d3a22c284347a60e43e32abd3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6333e57a5c14beb9e84ef8c4d40cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd828100a9dff7ce38039b81e55073fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee515e4c03c82fbe9ef71771b295a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05303cfe2def5b919da9663b95b8dbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6754b743fcd6745aaee69c497a43e4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4ac3d0214c8fb190478662b339ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df34f228dc261cbbf75278a98047436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82aff8dead115ecd64122de223aa7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6b4f982334bef960f1403a818d03c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16196bedf2285e3df5b3b747501bd1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418929532ca8118dfbbed7d37e8ba89a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb93de508f9538dcaa581907bd40a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c3ca7ebde30f7e86ee88c15c3d0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea609fb5d01592433b45393eeaded2d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d1a801ea677ce67f6011e00ea9b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b695868d1232115ca2012771c65945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606910cdd684a26d27d9ada27c5127046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6535c3e6e7ebc43860b531aa21031647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915abf981f68cd6abf4b5fc3fa99a20948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf9af7c6856b4f3937a49f2919bd8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28577171e7b6929eaa33ef309bb02d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840f86f42c41d75d0beb60b31a33f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b84c54c6de6eceaa5a2f2a19554252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6bc6d529059717982fa02cfca5b7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ea2119bf4f990bca6084c657ea29654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c937fac1e620e646b1e7b05ed001255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d509a27f4c75433e4c42b861cfc39f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14a7c483f065eef5f6c34d1de160bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe74b327b8cca8492a1cc66d2abea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647e21bb1613b1bc1f21b8efb837d2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400319ac355df4efe3f5e3473eccf2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337d460741446f3dc9a438b404e77861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b30411e30958187abaf07fc80d4c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae8c7d72afbba62bd9db03d317104e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aba15a05b2ea1418f83b5bbc3d80664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68de25f7b865f0ff2e68917c9946465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ab69f1f529f59dbd2bb500706ccb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c1ead240eb5c0b8d39175cdbaf52a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32263b510429a53ce340f62e4634d93f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae286ec78e187a4539785004bc727e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8790241d137d0e7646770ef52d44670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cfd2fe06641128d61f1fa43920ece71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec4a628a5cc6bd030aca738e358f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b7f364d768ecaae01ea88825efa4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70b133ed4013ce2b75b1168a7090b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9475676dc8c779db0065b98fbdfe6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e2649a19ae87df4581ad96a2b341276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064999b047b92942842c2bb274a011ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676a87afe0f220c70b8654104c0db578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98737a96b325ffb504237a1a83204ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe61cd730c7655e3b5addd192d969980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f88140f520d48b62540efa352c70681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fa00b6808378d5d959b7f685957ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b20049bad1c9106531a101ef42f8fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3766d4684b9c197bb7d5832d6d203e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0e0976e58f9e3d402e2e4eb62344685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e13d225af24cbdca15e0dcedfeef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771d9b6bdca54cc863e31f873ce7c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb15d28d585fe82321e5b00fe39adc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59130c4e80645419dd95a01fa5563fbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505520da36f6468c6317c7ec45e56990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9816df12facac3921ac0647db59fd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d15d0f29b5e9e6ca369614af43ee3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7458ea94b2d323e14c1c7f4f79b1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e350baf98c66595ffcbefe9cdf28c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d3b4a2b25771b6eea8a922acc30295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7449f0ebf57d1d37750e2a73614296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26abecd857dd3f61642e27e13497ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e1d6823cad661dd8ef027eee1f4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558406ae4e938d1e60807fdc1d784d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e046f660fa9e78ba13ae8f7df71a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a09762e4d855a9ec017c225dd147e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012a4adace0d5e992f706b18dce841c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133f85f4c310dd744f079322a654e6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2903e9d6c85a8993da29f2c87b0e64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956e9216c1bd0f41b52928d3a326567105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db5f8df2c9c92a712ae10197d5778e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e234789aa4ed9392d0750a43563a8ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf454071a3d6ac6c0d6d816f97eaa02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ebbf9f043922027ed7aa9761c05fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d71e646befbf1720d285a81909b200110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28191704a66ae69afa87dcbcd7a43156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ac24f0bc26f4fed2a4b78d69050a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a7b6c34c75a6c0c99f2e62c7d163b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fedce18a6fe1bc3953f0eeef31033114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c397c53dc357d40259e7362799352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d0f7714878d1eb3f88000101990a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d57504cdb26b815691723f2037db0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8dc05de0165ebf2bd01d2a5081d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3866e682d8aeb8c7ef84a29c04c1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c58033ec92d837e7efbae0a8bf438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b2a4d631d0a8e5ef995b5061fa29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63828d2bd28cddb68658c0313fc79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331576a7a225919655284408ffff1db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebdae90a8373654d5af45fbe00a008124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8684d386d85c77a21c148dd7de2fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aa05fe1c5f319e9860af1946b5369126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa96379ce0c17a4f6e55a00d8aa1e2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b34ee273fb9c84c558ed36e1a51ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b8033a46cfc12ca5982d19cc0941129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b33ffcb7d2cb415e523dd7bf7c8d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c43e62288e98ef1a88abccf38151b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44722c538ff5e22a51c782ac5f73d106132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bde6698fd9f5dd425c3cfdf9881ac7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e475df556d39f61db38bf1ec75e19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7422e6dbb4aa811d31e397e938a049135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a52cab9c8984450bcd8f641887f5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dd0045924f9537483371967cc4518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df93c565498dadc5949481d93ed28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356681051d8a1e1be6434dbb6e3d058139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d8aa746c360d5a8ffa754412b41ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd3002c5c5a0aa1fd83348a262acc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab6384d2c10c0e3b80be811cc23d58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710f4efa7bc7c2261d36bedfae6e7fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c55b5a4f093d1127e94b84e6ec8c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468295986aac20981856818ea38c0f36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35938e58e457704d88e81265ce6820b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300b7434588878cb46a5bfa0a82c7a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aad805262f1959a4e4daa10b24fc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea34860e552ead625626c7ed00ca8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359ee8f356e1073f579ec420875bd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2df43661508f8abd3b1638dbab860e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d0122c9d3fdc0961ba035a7170f3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919462297a6e23e033384e3dff8f2fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e92d1ae78b4fccc36f1b96d71694c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cc4877415fcdbaa900c9a112a16db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161d9b2f1aee60003f155f7e079852d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b903e8a4619bcf8ce972900b3211f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6801f0473704c8e26decb6a015ea59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269909de74bfabb94b424ddae89031159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eff8dd82f8a7a144c40f6f2dd9112160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ab6d0baea2cfc06730627abd07bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff0d8086658d065d049b50bf352b15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b9d121222f427352ba4e1234f2356163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84171070428e57c9605e017ab7d7c2f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8666c471d9b29843166de22e51627165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f1e885ffd086644c0b5dfaabb48a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e74bdcdbc3f7b2863138b229fdc91f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3066bf0dd506256051a0f171fe6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a123a02f78e9b7836ed201170edae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa3775f8b7d4838e96449f8af25f8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112dc181215f56c40d851bdfb135136171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e7655ff7a37a3207dfe3529390b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6c0b127d40f30738616cae5bb2db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29945276ff620e8e986d6aa0f59f2d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241209c23cabd4d42ddfe0f76b69ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba1dc26ec34e4908ff920af415a56a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5022983fa5f88c143fd98ae88ee3db8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba7b7b01aad76e5b7158d87e39467d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d4e603e33fa6df561345748eb05be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e190fa69e46592379005fbccc72195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d3f0cec374d9691af432e6e5ff7aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ac435b87756c803d411cef74c3c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f49f325b13cc00d8696df0956e798183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960970038fa87839f6df2abf7a94a0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bceb0e905dd87eabc992e821737cd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb12b39c63f5031a8b1cea5beab63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a511934497b199de9163d3b69f0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87392ed8e00871aaa26f34b49f5c0b69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348b98e6ecd3414e7f59efb4b5f22bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044624a08bed361dae7275a40eeb8a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c07d9d0ee2652c6dd8955500fd870d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf3d23079f73a6b355e1040aea517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adf2d4862bcf7fee4568208a05015b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b6779bdde401ecb9a0d75a67dc13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119bc9aad0432dd69c46265bf8fa618195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368aa035769a3f8cecf0d9e9843de95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5921207f4b8fde126f5f014c1028f47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf4cab5f9cef98eff16288d6f7b75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2aa3c2372ed9f7f1e1fc9d38fd396199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b25347609bc54f4ab8fa9a5c7cdc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a263a6239438c322b679a53096f643b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8237a49f75f0ccaf63dd058380f80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368196dd6c55e9abd1b4d7ebdb59571203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc89962d8bde7377ae1c2a8c570d5bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0ca792aaf12b370b451b73028f24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a6bb8586f23c1973f06b2c28da813206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b450ce3f158da615904f622d457d7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbb673f6b98a15ef617346b167089d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec50f2b9e2b84c5a728ed5bd50cf93c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277619bf179e9496ca81fe372a26671210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e605fe2c8f99843fe10228ebaf3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd010cbd05b9cdf6d4a0465d61096e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa54bd0b65198624e091042af6e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70ca0ae3e46e839ada3fea5f77701214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd65e0b856e5d8074602c732b29d3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e88ec468ba6406b46e61b15f5a78e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80b270915a1d05dca993902c57dbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f0d3cc366a4c3c91ff5ca3324938c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c6b3888e052bb0c4e809577e28148219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923745e1c69ed108d337dc75750025ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87283561a13bff689a0beb142fe1f4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc5887e9152af51a32ac0db0990a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737d108cc8f54e91f3f22d1671c47c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4a8dac92fd2c292600a95877fcf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af399c68f4ca6b22e77aba3c5c392223225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932eebfc5a3dda3c0ba48d6b12c4556226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea102a77c6572c973bc56117cd1048227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb715cfcaf7af37b846fc0f5bb3f2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672bbbc0eca69a44517c7128fbf874229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19da8daafbaf0b1a624f6f39d67ba1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace53a47e0025dd03ccc3a227c8170231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f03b03449caaa86bb058e4f8de466232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846497b19c788e2989e951585c947ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee33943e8be533026f0c467411ccfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8a7f9f4620034024de181f2f2b16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f451e25fb7723af819939f2c1779236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa7fe06ae7b2bb214bfd57e255218237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77ed0e93e8fac9a0e71e555bdad61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c78b190ffcd610f4ac1b4d2beab5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd9b007ef66019b65bab6928be19e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b70eea96a9c7d08606ccd164160ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1af2a5f4f2ef13bbcd6fac9ef93fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f54027470ba656c1cd84fa9726bbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad69a60bfdebdbd0f4ba6d6af1b6ca8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb189d31af9046a6f3c27b6e20125245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22159d053d87fa448fc29fbbaa100246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4c7094f47272a2d532d73ae34b800247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc9a195055f26162a0b216446bbf13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46de2ea51e3a44171cbc94251d35e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d787c0f4b84097bee908a3c364c3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ddd1b93a39286c765060bb327f81d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683ca7b5d4979f16dcf0692d2fe17b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720de06aa7a56dee08fe37bfddf877d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe3147f19e13adc283d9c31f48f283254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac81fd389c1b3627ff06022c47fad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77594cbab85539e8bb54760e1a36bc76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559d09c9eb0905a9c4af34f57bfd265257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f900f73ad0fc12c54d7773dd031e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9677c27d31a0b45fc356d84f4ebe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e56cd1a19e2904c63648f863f8b92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8692374ee0c0502f58119cf71e94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee389a5c5de207b3cdb2891990685a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4badca92e72bf99e61866d13e8f3f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4174bf6d33a45053aa80e87930d6e68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a7f9ff6fbce3b20f2b80a04a8ff0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e49faa4f29d1201bc8e5241e186a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ddf008e8f77b09af9c56e4c7fcae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b3395c81cd189bee42112c3db042c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccec49480e8136c5874444dc9b32037269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d4308a13205237755ba8456f9dcc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e311f2e18a07965e52225db217817d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa66e467fcf1192dc61d09458e704272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a7ff5c32921063428e7706227268273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c66efb7280732528ac3d987a17244274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef371c512f768ca0bd633b5c9d1f39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692bacb7b4fe2a9d8cfda7c583ec8a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f150857db6306657c455f63a8497e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4e163cf93233823a02b9a30464c30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d9633d324f26f5f62d70eac9c7e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f2e445001cf47fbabef356e1efa2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3a2c7e2c017f2af72e5b46aad6f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644bab8038bc354e023eb59fc46003282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6010cfd9390928538c7d003791a2ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19c44884c28abf7068ecaf9f15f64c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a503f8c1f90bcccee9dc7af8f1748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebcdb88763ebf1bbee3ff70e3c2de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cbaf04ccb45a77a04a8949fccf1c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efad252f76c56f33aec2b3e2aa8129288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db64d456077d48f607ce8622b2c0a8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ea3312be5dc437d952ad1ff355d72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188be65fad926d69469a4785488e86dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644cf1a56e72733fd5cbfdf9a09ffbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e00fe52cb9367a50e4fd43fc1b236f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b81b8f18de54f2f069e20b01f9c02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a7913ea071ca9849f1c2467e8b805295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281aca7e3bfe1249132700c621e743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c29888dd594cbb3d61f3c9684f8059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5197daee4a0537ad3672a0c9ff6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f98eee2b8d09d1ed36555a558a0a23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dacb860e55acb7e9ea0cf0d71ca57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f76127e8ef963138fd6f413dc0dd9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8797724b6264105534952719193f30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f2b5bed41a2893e6a656139041aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d4195c7ef14a4cd292cff1be1007304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1a35a651aaed95dfdb934fc5e9c46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544bedfc8619afc2d4585c4eebc81e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e07d6582a0467ac00d88b1e7297e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bfc7ba13c9d60706159a325a28dd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c94088e53981fd0b2b83252fdcc28e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaa22bdfb064e0da3ed1ae1ce6c240310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf6d940e88fd21f642a741311abfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52921989bbabbeaae48f94bf9aec016d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcfa02b1c31e5f065a1de2ace6d5b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ee3df90e56d89940a60b22b08685314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4712515abfc5e1d8334d93129f9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ab5e08b095ac4bf32e17fd3fdd23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554b538363b6fca672c53aa56aa7c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292443abfd8ee684d55854341ad78c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e2d07879b18cda99bd396b513eea1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5749182b8813ddcd0638b390b5e61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc52221b23a89e8fb279cac492354f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d334e02b4665c9321701439e81ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf520ff0eca0883717b89847996189323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79f9fe41a6c8841afbeb72eaabc93a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a87a1d2681a4124fcfa176860cf21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34079e816a5bdf083d7270d51883f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cce5b2bd460b81f6cc46498febd29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d840f606281ff5d5a187c578b1b26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4bc9b74ce63fd36757b5727fde736329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af544689e992cf3fbbade0533e2dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabfc24bde3b3ba0b56faac7a28d8c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a50a6e39a1673cc9e144a16daf4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890c7661c95ccf2296dff98a5af4592333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad644ca82b2e51045d16c5d84d8f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d9010101e114b8a65bcce3bfcecad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e74d0c85d34cd5a0bb3b10e076eb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1139ae6aa7c3045259ec5283353f55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324329d83ef713288eabdc3c8e49cd8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16183393f0482eacdd7891216e488316339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3953c9de1fd92e17707daed59c157340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e04f328cdf519c24bb997b73421a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a8b6e41e2b8a18ffe5d8a0dafb2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e413f9c4882b1ae1d48e5e41616e83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f5bbfbd7295a5a804dea87aebd95b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d5383036dc887a230cf2c56b7f67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b40dbd82725be5de97a04841e21a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae563017112399eaa293544882a9b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1fe3047b0d709751234fc04fcdf55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c7ce71111992c165a8586dd12469f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8bdedf9cf606fa85114e4c075be9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81cac192b811e4d30ffe2628426f32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee78787c951da781a9250fa370ec4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73e771928751374275380fe908dafe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ba3774859cc14b1315a40968018a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92302d808eeedd15b21c6929c5dc75df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77debfc2efc9c4e557004425faf9f134356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b450ca335f8e29c41a9d799c360cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972697f30720ca6ee8b3298d13d0e7c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac03feb74fbd9abcaec1a24daa459359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9d0850222fdb5e7b2eacb16f9f7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ae2fa07bfb5ff3fcc8b2df2b23400361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6874b38385c2232f174a676d4ce67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc3045c61d954e8dfcefd98dddfa57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25172eadaf4604414773e94145468d13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5686a790cecabfbbdf67989b7ff1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b27f91bc1af478fbab843f82eecbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3dca356e6166e65162c325adc410a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af4dbbde50fed559426e8efeffd0e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a872e6f70334676b199ac8c3d6fe7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb5a35e8b16286f427ec59b6bb7fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fae8ed475a2632b31e4f9873dd5f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61bdbe132f064910da648c9114d3ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cdcef1df80bc830c80f791becae0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f6ac6f81f90dfeeaab6d42d8f5e0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51895825c1eae4069ecd7b6946e436ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d9f8c4931c7c721ef192ba0ad836c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5af79d7a1d73bdf89be7c95be8264377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab528f10fa98991d22c3d374fe9c87ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351fab7041bf215dc40f39ca9ca292d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919e6e0b004aa67ecdd6ce33e2de74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af41fcfc73f6157405b9c3a51a000381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e040fe32597bf82b200b6346c963f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87019ab647849bf5e42163bbb0403e22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752ed019c9fec556d9027cd49385354384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d803f26cfccb4b2070caac799a9fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71059b151d2ea211b287710c007708dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b9787873e246d66b2d533bbd9e69a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95684f991a407b1c995d676dca1b5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698d424763b1779e3376e753459f77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2561c913367454766251c57b05466390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1738c8f64dc0f037ffc23e051b87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3142a9609a1dc25e76496a158c7b5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb880df9de1826d6989b87471f633ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86b607c9519559e20c41d0a66f5392394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75547bfbfd7c0b53d64d4f75b061ec0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a93316301ba623be48dd7964eaf3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c66e328a0d492aa57aba94b897b80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a903990045d9d4c7b5447470f960c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061575be4d9a19ab55c140901c0597e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2154a1468c557ee36ac438c975b96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd409c195f604028c5f8f71d6a74f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074818b3294c859cf258bfd0dd647d6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f47a32119a3b04858ed8d7e73689403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9a382b1519124a091a33762cefbae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb10012cd05b13a0c065cfdcf0a02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf85d3f966b2589921635b909be3fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a884032dd54695824dcd2286e9b52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f55066b21873d56dd8fd99c79116f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bdb047a0d1d5005e85ee8e9d1b363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e1b8b41f36c6f8a5a3c97fe1005d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a63393b8e99efc686106231446b809411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db2a36d04001edcf67812fee3bc898412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee50b964538e37793acb2bf0e50e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b8bfa582fc434211800c9b746eb3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7eb75ec3856c7769f1ba206d6c2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947c07d7bfca54e2551640f5bdfd1aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c14b31a3b06cac26d461029b55b5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd6937c4dd58798d60128d8dd6d44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7954a933f393f64372e8df16d2bbc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234459f99598344b2a9ad350fdc23ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5eb9ecc45c628b68fb66b18062470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8873d7b35ad158a41bdb7bb315e7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0ec69c9638833eb401beab001edb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e12e1e4185935ccf795867459537b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517cd5197fbd4a2d3271e24ce8ec90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca62a2fd406f62ee9edb0fa2c4591426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1a8b27df246067c4b58caaab4408427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef3b6f7e4214c01b270fea7df1a63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a0367da36c6156867eefc1304912f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48f568366b29e148591e6f30ce2f25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf51f8d932fbdedb468fc09228dca4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8842f8f6da9c2bab7cad0ab3644e197432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d9452306f558adc1da84f2506307433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bee7c546e03fd4d0077fe075d77477434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb343f89b24be9c2349df84b618dda70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384b4ae0647a72b3fa315c837cb31e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434543f1a1ddf8dbf850cb60e3adde4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797d89bafb8a338efa3231035bb7a1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb963dc5d0919392f56f90ed25c94b23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d45884f25ffb83de9918716a1d833440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc91ace7a5ffad99439e0aecef215f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaef603185cb83fc143dc1c0fb5efb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e49900592db6e127470aa4bb72d644443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f61d00d53da978cabd37404a873738444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05af33419e5c65e3d5a073528e8c88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2a122a35e08fc72a44f762e2b4f67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4ba1cbedc8e92482e060bb4014fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f5e51f1f9e56627d6f39ae0b9508d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240d6e75627b8eccdabc5d9b137927449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d71a2123fd6c219fff60c8eb87c75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eda571ee75f4297be809ec1678b29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dba475ac523c0bfe25419e5d40bdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa5e9d8d0b2aa90ec826393ebea43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd3a3c406cbe078b0333d1c18b2bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec49c4ad11ebe6aee534af9e0851a3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7a5a0dc09273fdd698e692e617f55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1848d71fbf26306effdd725613aeb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab097bc6603016fe75d88d5a4507a7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec27b584986fd654fbb87fc9a154a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd728edfe32d3ccbc8aeb046006e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cdea600f53a62b9c5eea74a235cc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e729e0537c1ce5a37538ac57cb0a5e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986461e0157947936de00930458f42d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5081ef56a9617b781843bfa0dc6fe2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0968226b391c008f3f82a4051771a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b251755b2688b2c3a4ca3791d1df7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55f544e5f2da06ce9c18125b5d2f24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09e965dfa705b08cdfc52d71478c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf56a411cf72855cb277a31a45cf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda260537d81108ce96cb357c6481a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdec73a3a6a03f058637ca55e6eb84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a020f406f856db3e2c8d86697095472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6020582d228505a245fa1b38d16849473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0e61f3d0051c2613eb6efc9e310a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98223c45148258eeca43fa78f4d86c7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f3c2ca5e598dc783653689dd7971476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aba96b06435ea9070eb472852da97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb5b7dcd09e44930d6870aaf9c6d75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8561142d1bd81685a74bf4430c75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5b8a7f8aae1e06e20e279ac1d0d9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1601580c30df4b82810713d818ff18f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360134db68743402486adf2b44ff84b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f1767f769ec23ddc8c955b5ec9952483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2adc3a58055d3fd7496b822c6e6a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b30f7e1a1ce7adc0f92165e95e9f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45fa4616b673a3130e60659904fba2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ea574644c64ad2ac6ef485aa7e6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eebceb8ae82848137cf2789dd8764f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209330d9adba157f412dc691c0306d05489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e476e7aacafc57aad78f9314a4c261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b8888d55a0b08315c8975e46f9e9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb71551a62ded6b0d0e14c35e54bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f36e66c3e25d33a3735a78b4510bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8754e8e1eda43e028fe0e2fb7abe205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c6c11bb5358c8f5928e504015e7716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5418dc4074c88e436dbf59664db8db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d095d66d7e5e4cd08e37ddaa78719c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5197315f0778ea9b345090abb5c0339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317bbb0885cf717d1b5fe163eea212410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d9ee77f33f39799ead2ed87a73c9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0bcc39769f8ded0e555c4f91d2c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebb4cab6f4625624a4c8647f63008813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0bfdf7908445e24443710398f8ea514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3d38e43ebf965a37b6a06a43e3bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a32c70f435d382b926b1c3837876b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d330b7e5bb609189b8b8f56bf4b21417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1242535eb13ff0266a0b2f4e546e2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9d98cc335acb1003d8c67de57372319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e6e7cc1b5bb19f3e694c44fbcb4ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0804237038a88dd65812979f218d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc9b35a5818fa98dda5d2646e72e1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e025c8be49c0f9ddd6de0fbeb588f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38a6ba25c908e217160b9363d7a96624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00acddb0e8bd949ed5482ebd6d14d9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc03539d67b0843d37b5475175e3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a26412f94f9dc6747341cf3d3118827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa277d42b0eb692394c19147b1d1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f4a45b4f9f938be5faaef6b3187429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a68c5695f699304e72fac70bd050b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86f3227b4ce58e0495a3aa7c319dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97803dbf967f0807f606b14b53798b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2688ac23893c05f01b693de7561a4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79180280edbd3965fa3f3b4503d8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2451b2b992b5ceb4c4f9f42e580035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651a110b6494f86f62147629ba8055a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c5eada52f059c0c4e1940c49c9ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ea2133180cde0810475d76d44097038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929b7de76acdbc9b236e4cfaa0cbd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7eb900d04aff6798c62be6f23dff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a35866157a06f5dad4d16ba74243941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3575da426e15b3cb2839ac3bf149042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d95001bb3c277b2b9f97d40b551b8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1817644281cf455b1c0c3069bcd5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fdf9644cc70b63da60508a343268845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217168d28ce6e121cd72ff614364c2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9add920488538aefff8a3d2cadc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b63c0bdceb19d1bec9f8886ced03fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a6221615b1da8fef06895da517bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5283ff740d2083502a7377c3296350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88fe7082d9031be5317817e81ecf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b8c022b930395f2d119f671e10c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73355dbaf819c28704e46b16502d03c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e074dfb1d694addc0e48aa57b16e4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d283af178877cd041c79498cf4e85155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6985266c503c8591871e16ed75e5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b188fde2a1b87f71f1d63a3f23386e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975602a5ee0cd9a2bcc2c4e7100f32258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673274402638cbeaee368caf6ced82b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b29abd12ee1cd4b362b2791b44e3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32919ce22bc88a2c648c99c3395650761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705019a21d4db4eaa16977f27e01a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da321091bdfa31d4158a9a2213a501163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f79da10f79cfcb1d351cd1ca0be2d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcbba176db75bd5cc2fc50ad118d3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7ec8a3898d0dd8a2ab8d20d5031866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce22c99cb4913a1b36d2b9c93b17a5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82f6283cc848553a78b6f18ae0f9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb7a7eaa1c49b587f611ba78da3d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839f9aa53211f62cee8047bc514bcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43fb47a250aa0aa1517a445ea67bc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfddf60887dd3e384c1357b25040272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34423e2a947c372f3344ceae5d2d8bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645f91ea8ebb35cedcfabbe9e72fb2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86eae63baafbe81be40d3aa3bf50c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8c3b774e5bdb5c6da8c1afbe7d1b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcd0abee5e7339cec0acbfab6fcc0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0af7f9fd9e57a77f8f8fed9a270ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff204a25a3d06af5eb819b412f598de879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5340cc149040ec6fe24c968ca917ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc144defda040b94d7a7de10581c5f3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd2c5ba0cb6647b73ac5223035f8a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91688fcd2880f5d82c5ec7d145fc9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e6c2573b3fdcf74480c97001fd6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef589f459f637ad9972160a5c780a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee8885a8b5e0eb3f4f8be1642107286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2908f5eadddac0cce8ccb380e3c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd2f67944d63523c180fb8829cd0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3265f6be86b7f1b52fe0f1b041ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332101b6641aec0eeef29a81c213fd0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e31c585b8d7cd742f1281989ad2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ec8b0d423f720a3075b0f3dc86e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bbf6b0f1f8763753a5a28aa711d8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb80952650ad37790da3e1466476c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf58f6f0dcd4e1b57c2cae5a0e3b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76f6f8bac62303ce890cc0e349f8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35c5c348088ff900f6a96f07e0491097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaa5fc8c35b9acca3bca7a92caedfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288770a05ffe29b6cc4bb37f7e33bf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d731dc3c89c48c858dc3e2d5cde3417100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eabdcf0a2dd1013cc7ca26d228a181101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972006eb1e26adea027f12c97c9cbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33010989d388b09a0e0dfc91ec6d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8212257140b7b1e7505859d0bae3b00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7963c068077f50e057752ae24fa3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c132300c4853698819ce56aacb2fc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04214f425ef4a36412653cb45ebd68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ae65e87aceb722c8d3a6c79dfab5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a464211ab1c81ea86517328d798a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc54db852e7a3211b278242e08e5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc659bad398f8a0f100b8723d992259111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049bd3d23bd8cdd0ebf4ba5b8690e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710407a36653c9ad44eaea812d2cacd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b568bc471ec52833b6ea6426869f4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201733f7de069f7476bf6379ccb053d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7faa8b014f6b7568c46910fc3825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90072c7ccaffb02c72fdc1cfcb92151117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cb6abae04eae3a13483e0ad5a22a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd4bcca49973e16dc864c8f8515c5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2a91aea68f5f87ccaae48384f100a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58b868dcfe3b6cd6d2705d08ab4e14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a64909e65e5f7d7fb75dd6d560b79c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f765579e02abb26ee93ef7d4f851123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f8445f1832b0f8be34e7f4df96c05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19badaea88dc61b370764edf86ed5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558b7ae3472866b369a8cfb11f7ea8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964a1073e3c2bd4cb2f538d0af96cf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9950f78fb0298d36151525a3a4ee8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7560293c17aafa09a23035e0d4bbd2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e4d838a7255f4ba5166a5d183dd01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059764724a589db1538a13ff079406bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e9b177dad8862f1cc1b771426b651132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7718ba87f7443e175596d4564cb864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0251de55a2aa9efc94d188a5e678e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9412fe773aaf966d0ecb60f460f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba8adf486c982be2a4bd95b3b16478136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b18fc46a9083fdc25dadb669350df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818ab65ef72e68e31c4fa9ded1081f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8847c3d40298ec8dc4e907cb1f1413139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d6550cd97bdd85f425fd8476b5c65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38ecb26e2726ac520be4254f5500e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b7009bcf24bf3b2faa5e72e2ec46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f891f6b787b8cf33021b298f777235143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe768707cad1ba4c28eb16b7a45b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f6fa786d51b9695eceb3a731f1d1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e7ad1871a80780d80a6041714728d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32cb87658630431d230d605b3409b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845012432824d2b20436ed9fbaac2a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204433eb5dbc3b22d41682be39bc27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecae1a0d8fe6e1dcf58ac2a2e4f01b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaeb0b81479bdf4a931fac509c7e38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3639d6d10d2319409b829387093a1e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e385958cd1674a26029c33f81bf50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4e29082bd84189c6eeb3b3e7606e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8daa7deb44e98400252da5a529814155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c02e5a0ce578e00522011bcd28f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3064c4f8078733f56d8ec3dea967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a115425fa97eb828603d3be74411158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a67ae010c90f488b605ba625997fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322819ae03dadf7c291a4d939a8e47a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fafcf2b800f14b2b27a30b47509fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9153d5419ae883b68e895fce25a132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694a8bd6d37e244900e43603dbc4e8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf7951ab7002bb1543a58bc9dc1ba2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017cdd765c3597a9dd5ef7706d2c7a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d0679bfde4713cb6b31ba1837ebc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653814628a9ae79fd321df373253976167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3caaef269579c49c474710987256e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc688b2de4b4d63270efd083097ac0eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd283c900080c4574a9efbdfbee903d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b099e1c5243952e4da4b188337d05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5977c6d473695c307450a5d615a026d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a92c511ca9b83707bcc3685922dd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451b45ad37814a33fd9cdf5f094293f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedc4b16784190c51cdc0589ea6b915175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02abb3cdfada585f994655b99278502176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1deda70266a8fd641142353068b520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420ac32f559626163e410132db22e41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefad1f81e5935990ade6441b2f80f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be13cbc123af089659e3d1b4c61b33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546512eb048902c5cf7f16412860ebf0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3db4358dff6608c58b7bf5e2734f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e3777999469b8defdd427529b24c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f093dd063e2f2c680a005a589b99f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9186bad45f12bd5cfe7554dcf6350185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af57d2462e06de1f4bdfd56d495a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7c8f945c2025bbb43fc38513323b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc7ec50052e59c5c1a50e16c2a510a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03603b36b4e6c145c54e97aeed494af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3bdc6aa9640ff06a576b18aab77df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768fa20cebde2dd02964f158248e0c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bfc225bd0190fe50692eb6ae465ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0dba866d00c681aff750034743e86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856370ff2d6662e6c27d9b0742b6351194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd36c9a3b3214d9e452c1a1120759e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29036de20c58841a298e15ddbb220b85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f06c621ce6fd86c6cb85586b75665197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac6261c178d0199b494b756737efb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70da5ab8a28087cd499c9908add4aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4a5afd2e72491535d0833d4e5d441200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ccbf7ff2ae14fd99c28edfdaea416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae55f89572553479c2f2aa8a5a40689202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d08162ba43696f5c7786d2e33ae10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c578f00408c070634d785db6c290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076ca42ca495233f9856b706c9c51a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cec74a28290b38a4eb273f5fcf8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53699dc138992656b8cc513cfb119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e75a1a849182431cc19848e7ea42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efac3e7036713dfc2ecba56e6ee705209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535e275560360fe903e346f7d5b3c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b6b1040c0b89b012187cdf81cae20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b3725ec486f480b00e822c6d52061212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2e1ba63ab77df6e3a0727c166f8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7cf7b9b771338039eb3e8e52d6033214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18714cfed2d1254e4a3508af723b73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90acbebaff8bf1f549cb2f4008114f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63246ba44e56b8a1e5f08dc7c40f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0e93071ebb9e6917fa0a10b7e4e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e0ff4ca613989cd7a7e25466839c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9f42b1be3ff8984f6470cbe03aaf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1fba72f72d86061d0051595dc0f65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6630e6f8ff9cb4a062c8afe9218d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ffe97ac8ac6ad76c51fb16504238d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c8ed0f30dee1d2695c279091b145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b401671636e772b1351bab068daed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3bc62defefb34dba24f5a414b01e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a552b96029ddfc7aa9d2e12c672b0a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c34d8c9b3af1843aba3c3747f08f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f804ee72f3651adc0f0bfa18d17c19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b69854ae1528710362465302aafd55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798cd61f8f00e3835fb21c282c7715231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3543ef4dae26a768273fe90f561f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bec0098e440e2d8008f128dcb1dcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a7f5c7d6477a3af46a2db1b9312ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70aa0e41056d08f65916a588d68ff7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179123cd9409b60e6f958a1e0e6fc6c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111060f8e517be43849187ee6e44b1fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6d41a16079197b2c4ba9ef1f2ade238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56261c2a16f70fc7f474ad7177781984239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499524accca8cf0d7445178cd38767240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee1f12bbd5fb4e9c2b80a0556f876241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fadac6737c533611de6f1d2bf5088242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0226aaf0e12fb2dd408145431c455243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692e13252c8604f3232f75ea80581ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd71716a902c43d5ea45902e9de96ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980344ae3fd06246a59a5d185fabc639246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aacd927038d212a1b80368eeb40b4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c0dbc1b8a07dc097a826be20f459b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c974da7a1d78ba72039a01274e17d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb49dbff25a075a0db81ce195b735a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42569d3fdaae8500fabc5cd3fb4a21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012195f453e9a709a3aaec08fbbad56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc404c6f905f79ed9cd1f8a4f2d77fbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3ae2a5c375c233cbae182a8eb0d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841f0f10b53355510916f101013463255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ceb63a1a939e571899fdd8a2ca9c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1a23fc1ec586518cf288ea21018c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13baa3d75ce607b35ab951ba42df189258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b21863d18dee6fdb7c41ea8e8e9b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c32e40c55a3a3a818006f252d9652e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8bd8ba3069b7cc0c11faea13247e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060c93f19d0abb5563c9838f53908f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aece13c1880aa0c3f2cb660c960345263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee975e4676fd5aca5ffc87edeef340264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84795d68b9ef35589e4141cd821fa50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776888e9c8a11b1b4c9ecfe88070a99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660519ec0ea2c734ef67327a2921500267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057acd78301e7f3198a3aeda8b35e2d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e1d7ad4eac7d8da31a402cf774b7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e31e5bc5ffec0b2003ff6d68fadb33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c79c83d79a8858c9a732a2885532d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d697cff7388e504bd8cf30536098272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8d62eca2adc9a5b59f3603ab7d41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111d1d26088963ccf4a8f056bec5db8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04860a3b371fae0f8cf0a543e404de9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a69ed4fc025f511e4c02d6ba6ede276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15fda228476fbb9f1887b7bf709a9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce323f55b6360ec82e647d495f0efec9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369f3816c1a938cba38b2fab10aaded279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62279345f45f445b285c24856826ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca3587d0bc4fc6ec0c956af76bba0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c54af73f61b6246874e507c44e6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14702d90aec4bdfa6043135390c027f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c68426aef2bf728f480a837e7f7353284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f72c128421c3e56e89306bbcb4834285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60da91beaaf14d90f114895b8df07b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f5afed4cd1241321ad47c7fc9abc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c68550acff5b6d4811e2895a484eb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ebcbf137366d477ff7517f8923168289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093488f3d52569209f5a20030f58adf5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2763bd9ef582e7e49a2ad5bd41bd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26dc1530ef2ac73fcd0e3b7b5ac4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0c3fbc2d76adbc23de277ef7b3edc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337ec4395227b12850acce712ed0459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d290fa177144679c2d07754f38cb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ea4747682b5a6830194c9108e7cdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ec2705aa85907939bf6e01067cee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65521134c2a30abf019c006281e58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb8fdcc362a7e26ca67eeb8b51767299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a40a5dc9dee4023949a28c69ef0a8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a5da166cb9425da3afc35a8e4bb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9719b753ddb9a9f78c97fe97a629a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1703c84da66fdbad4d01e3c50f49ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c62000391f8ede8ef075fcbed3ca1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584368111ba6efefe66eaffeafa6f2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d335b05cbf1d849b831b38e0921527e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d801d8dde4c3530cb54d202929378307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e17dc4f6f5ad35512b2164346701ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d48153d7f9619f9e20914e163c1b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef38b8b40b98c5c38023296c253ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb2625732c48e6e0757cdff246327311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d081e940416cd1203e051abe63fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c006dea76ed8b360db176ebeb65001a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592313f8532ccecb1fe09a785093ac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bedfb9871faee6c52a511ae8144a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585e8d4b04c0801a499ca0eb02adc26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01848382cadede66ac6dd682232677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2e04706e2ab2b48417035bfb05c76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3dba341ae9f65dc9dea0c84e0f4f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3762390f056e9dc84e355e5c7143df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479224df3af1398b464162d68e9c0b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446cae6f13fcacb5465c4cc00be5e87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0de833af8a199c7dcb37d9da8642a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b0d691dbcb7328177c61887a9ebe7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b64114c5bca76ff0207a2329192761325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858239c9fb3ba3df08a94a35ed2ac3b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13156f44a63cb4f18e5a37c6872937b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9627d6e896a6e107bc25dc5a8c67b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66cc0ff1789374008d9715c06221a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd986f726e4fcac76bcf7dddc3518330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431927cfaa13a8446ed312626ded132331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d48db9be1955e90f6e61c52f068c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c44d0e5b6d617b751d782c841b0f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e375bd5a3b1b2c09624aa59dad1ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3377785891d172dcb188aaf018f02b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba98028919d310a7c4b6194e3ff0cd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e89dda296d079d9b2b121e95ff3424337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a34c6af7bb403f031a2a11a5f063338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c8a0c6bdc9152cd340d9cf750a83f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32d47f6da5f9c60a22333a5d7a3a02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d51fa83f8e7086520bce8c7d92873341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee0d2777d5efb39a8528f6c341edd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b615a773495612a9282f71f539ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32adacdb194e8bc7afe9feb591aec4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251729b246450206d62892cb2ad5ebcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289f304d96e6da5bc249c631ef8d5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97c9cc47779942da11bbe78926f592347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792411c89cdd820f8392b35730ea7ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225be166c6b95f0c64b340c335b884eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827727329a8d60e172cab61b95766c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27243f63ec3d3c68608d606c2780237351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525327570911b131520d4d654cba9f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e81ef38b09716cab273d7c4ba2aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9570e44a8f67741ca21a4f0a18a589354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9881e22b44b01ff369eeb274ec7476a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99d4e23c3f36a1f3b31aa981148e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bd3d8d5bbaffedb2cb8479612d8d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b1b94f837a23339dd9eaabe8b205a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c39301cc21af9230633715593651f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853242615fd00669f8810e26c7bafc20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf65779d5f487d5fff09b0be9955afd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae9bf3c0a6324ba49251111cbe6b13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905c2b7dadac7cc328833cee612950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d3b059e28b02cf4b9a03ce74a2b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3005010eacc3e83f0e3f1d904415739365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96c93cc0491c314f347a96ad19d2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd5c552f27be259e5b5f6dddea8a33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ab1c5006f2109bfa5dde4664feb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bea66be8a856f9d1288fe3b87fb71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dc3d18ac9a983760156a952457119370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84df3ccd300d6de42d489b1af9d565371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27a710a60e1b405c8b4dcd92172997372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63d49765d0369daabaf7cc0f33763373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899d727e645c6fb8a0c63800cb249e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c42d460f928aa3e58d150ff9ccbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c558b0b46491632a1ab13104fc8e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758b5c03686a3b1dd77cc425fb28290377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757eb0ef4cda79df78f3569f4acb450378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57b288b4fe7fb184c15ae11a264c88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df068fc1f4877613e3f02a36a89fefa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8718a87abe4d262e609a22910a329381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de2c8bbe4c57df1798020dcc402190382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8b57c1dc29a5d2ecbf608201f5ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316087892f3e42fb30c1dca59c4cc83a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6873443548bb1fc7b53c7c82740e2ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb09a1b9e64bd4c075d3490e811ab9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea1fb22be17bd0115f26366c6f78a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d950fbfb477a8aebb6904f13f63f0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3835780a3b856f3014713d230851526389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c81faac2710a1ec194fc1978dae99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764728b00770bf28cbcc55ef74a5a65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682454ccb94c02239588c59716ae9975392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffc79e893bbedcc277e38a63a23dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1abc8e240ac1bd4caca0eabbd1301394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da76e59dd1b41378db4b78f84cf8a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ab9aa69173b84f606dcb8ea361c88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2f60586ec0a01ecb947dd2cce1df6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbdbe75ab331f1b03e870509673ddc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421009c9d3b3b60bd424d800a64466399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666c1ccf79b65dd48f4bd3ca985d81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6ee4d29ecb601ed02618b90f88662401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa829c34a592661760f940e38e78f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a8d098f860bf7e6c302daefae62ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899018d2c42d677bb37c09b59a1c05fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f2ca69e9b64df5b33d8c19af2da85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0315f897b7267d4a3835164a3d9edd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18fb87ae9abd0139a90561bf681df4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f76f7afba466c48700ab8a76236d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74812681f3bed6b0f50934fd5ca9c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c75780f5d965c501e3ae84bee7310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ece2595dedfc4ef10f0bf81a9967bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47146db263c6eb9633a0e85fe2528349412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e4e4cf1bde6d12164b66d9bbe701413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45b93a1dde62d773d994907900754414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab439202eefd5b00837a6262c323867415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c520cc99d4bba685d041fce79fdb1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c39e8051f975ac6cc46632e899f21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d793a601e495ebe7c3f482c5a87a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f360e0beb6c33ae1a1b412e5381bbca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df31e57823d9ac264f799bef971d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cb061130fcf95b18cf742a1a50667421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05953f57cae20deb85e4d4b966276bab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9cdac763b5526a5497d4464f9d7f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7bda7506abf94e29fded75eb4d3cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c31e67fc61b2c6ea6bd1cfb30c62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea9908c4c31f0593026d437cf2a3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceffa93d4ea60ac9041a2e4129242b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfb9c8c4480dbd0ed94105a5d89fac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475328faba3cb870d8f7900c66ba0a45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecf0276b71720fd0f946b592f16a09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5232bc91f4351c9de81dfed6ee62b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb7c2d237fc6b3cd15c1a869609632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5484cfe5b025cb508844a296263c6a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f82a1d1fbe43cdb5163b667c0799434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cbbd1b5980b7dc808ac499069e965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debd27afc28123a67325be32a5e0f35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c69e41ce7569150f3e2d5cf5f65e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04fe94660d67aae28975f2d8dc2a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c962ec5ddf5e9434f16a922c098f6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787935cb49fb6264cfef2b6a7a1be417440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167732b5131037de40b46ba9e807cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e01f851361c4b27f4d8be983439db7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3da1030399f496b6784c1dbcd9c0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a1a9c8a97d7866352ef657f5d82a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12966cf3596eb3dd42b93cf523cc1f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab4aea21f58f5c392817be557bc99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ce656ecfb7b53a076d418649ff47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fbc40287b7bd9d86aa79789d10058448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a247640c19269af01cbcd839f6ec8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff617ad522c1e270848339b1591e769450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db921def5168a2818ea730adb81d4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb965c3e8490853680544edbc3ea548452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0f3286187d08d0fb802cdadef97e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa112ae290300b6902abd46d497f832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d824ab8e70d061409b4d89ed1f91c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c5938e725f02388796920897d75a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993959addb2b8d73099fdc26b128b50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a53c2655930437723ba6cd359add4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c961fe42ec1df955b17cf2de09f5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf8a36765d34ceee6c5b487016bdce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885f8eba210c9965b06015ba0e93c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cb171078bd3c55c24ba390872a96c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a8e70fc7bc8c9b3c7d5da249ec842463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75b2a9a2cab37433d53c5960a6d450464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721d7a4d310e397386eefca0ab63da6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083db92093725c6b0586fc9fe07c23c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2f8a02449ba50b641e8998cefe827467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a209a4cab5c8c70dcaf43afa5ea2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283311fa71a37edfdbd16df1140fa49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0fe4cf2504c9b32b90aad4cf8b6e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bb1efe9dceb4d81ddb87957a5b2f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8bde9c93d470615ff3b114ef85a45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851018c9094554ef2dbfddb1f5d84870473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e846d6dbff1bdf27344000b5a8ffac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87852cd046b7f21cc7e0a34b23bbcd7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428913f6e7cabd15554c086ea909ee0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dca0afa8dc7503e402ae758131f93e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b74f3e03d94c350d7215d7c9e77f2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd790478ea765998f25a2914890db2479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>