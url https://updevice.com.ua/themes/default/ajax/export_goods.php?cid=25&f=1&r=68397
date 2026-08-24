--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -2089,51 +2089,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d84596f3796c1e2e2aebd11daecfab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387dd17a0cb25200eb53535eaccf842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82c869f2af2667fd859feacea0a2ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697980da16880e22525a0159c668fea44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe90bec26cf8460e3043f10cc7efa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356e243c03beda6d0df4f4f30189946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38bb0262b5acf38b4e62797287d5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c7e4130b9e224139be8e8246a5df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c044aa487e082dae303a10b1ce0679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d098d32d491186485e26dbf155ea4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035b43a959135a97e57842bb0de0adf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86836492cc239073f686985676b57c3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ca7dc4ab7555951e1e31b623c479e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90fdbe01005536576b7277951162f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb90e467f2239d5689a58ceb32a70e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101871c13d2135bc146f90bd6edf56316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dda6f46f3b24e37b2aa9a52b2585e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d9b2330c2060588f144ec91c750d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1fc6e83a30f53c2e46b664007733619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b67b71b1f71e15274db1983d7e8bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424162b373ed8aa4e14329bd1f914c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8900a0f3f858c556059031e9904fcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc23a4db369738de3c40a86e13088c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e9b02b69067bf161ba0382b2f0bd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f423e2281c944c67054914049ef93125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f29284f423a457136221fd75d6992f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fa032f03c94d6bea7dbfe9182596827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c51ce64237e9a34acb41307eac8f9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee159aac174b1f1bcf6d1386fce1ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d366e665eb150a715080c93c3f53830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f542c8da47bfbd57756b855a3ca5c0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17079b1b2a75c54761bcb7cb1ca2923832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395214b9f630ababde09289dc7b235a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c5a542e4577d3b3811256bdb316c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd5c91538dd30ff4ee7ca31d9158f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894be18e27143385cc7ce887fd550b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e58704f4b67711854aeb49b0033f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7e84d968f908c945c8389fc6031ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a695917b41e711539a28c8fe7c342639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d344e8450e657c9e2649a0c051bb2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea290caba9360175ee8d6d7c6a876f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d82095a7074046484433188a112642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bef6be92cb62fdc2d74f14e50ae64743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84de24828cdaf29cce8fb044b9007544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10727ae35030f9ec58e49a37768f85c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6c6295a29e8ce6abe29deb92fb49846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c291dd9474e7dc86d3bf47cfa4caf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4873a1b65bb60db3a504c736842e2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b95918aa0a89d339c13f248bc203849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a5401feba6723da152aa489ead3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e6a58248eed0fc04e95c77666b3c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968cbd1aebb2f7b55bcbf27d1fcb1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e00709b89f87e6f801bde53ea0c7c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61300a82558ee74a8c7eeefac4e30c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e894e5ab7b7d27542baa929780acbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a24fa36b65768a3ab59c8db7d4dcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af4e0b7a325d9f0a0f5bfbc7a573557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bae684dc1ff7dae06aef3b0c656f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd20f2952f439227ee62deadb68d8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef47963daf6cd516f72365781dbb53860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f413e294cd041113e81e03ab562c19861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea713efc9f68c3bafe37f0e040e754d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b53c04fc35d4d01c264c90d9ce770263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa1cf8801aa394493a0de79d6f442c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7bba85548095b4243db4bf95017d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c6e74613935544195e69af14e68b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff8f88f71df0488589c8fb11feef467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b186cf4192a87a4d530ed8e7863bec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9be3f7548f9557ebb3db53c8f01a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680c693154b901be9f8feb1883a038070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b0d4997f2e1ea7941726a98b3aa4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8869cbac5b31e32ed39bc6f52fdccdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103299524fd364029814f3187e03070873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44994fdbf826f07354fe0a8dc2db78574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb1c05b76e3092a8f380b1c968fb7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7e2c92de5d470496fc3d12a81998276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0b6c007f6949bfa2145cb04350b6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c7ea3f5ba02764d3015723bbf6fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2858a9417d63eb9cb55efb5b41bb1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d1f8b7f9f84f2f3dd2493985ece880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f5e6b071dab02b582af5704314db381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54104cdd3d3180e90f959dc0d476d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff722e7127b7039a874524bc48fd888583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dad63467c0c8cdeae074e583af365384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c379f6d9670d76e2715622a466d3e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6606633ea63ea9ee848be563d0952a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434957ec40a43abd14ce288cd1373687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce214d143acfe2b84ea999d3307e970588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941107dc8a2588c9a04cd1c07b752b9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce6277a3bd3c6ac3ae5370f7f2cef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515dd813a9a0940fd9a2301e8ad58791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986e567aa940393c48abf484d5c91f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d91e4e25b0e2d81b178719a645e1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217986bca37f98c701f45c6888dd8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06e1098fea97facc29e148b36e3b3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c1b876fa88be3b00b00d98fc6b5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ba6671e0d98e7b668f2625e61ccc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a4885403007de788cbee06389a2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50343345a4cc8f0f987fff908e1aa099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c98ca532aad89f80166ecaadf2b60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256d0166210eed2e5dfc0a61af72217101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3334e36afa63b3134528c72b73a59c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0471241c04f98cff9187aef88dcb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac6bb5c4c8af8f3bb6b97b55922ced104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989709424e7f21d914fd1045a2f271f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb996e076211faa1097f0031b5daa44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9708b19d0e23dd284f4669617d5f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57722d601d75551b41dd6e6ee11610108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a702293170854ce590f24c31cc949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35501e6d2a7d47ea076b33bf6722d1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1da2dca949b8066f49561e4c17dd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6755bf720bcbddec77098aaac4226112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af9d0a1734edb6b46e5ee81a0a7275113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066287e134e50e483ad8609911bce45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309c3872a280df320336868feafdb73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90aa3ca11ee11636ca977acf8601ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1338385b55741219f7aff3b4c4ea70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eba0145991d65ab8f6eaf175c9f672118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2c01771269e7b253392c84098d393119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00fa16be7f195138644bacafb5c11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffa64c28de15744c1cc47af16f41af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55582a38b0352ce6fddbdda16b031122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742844225133971906ed63c6f43583f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7992085a846a7a9785c2ece81b4ca3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21fb127e8454e1c8ead0cb315574d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00b92ec9f4a87638e81efcd587e669126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33824cb54ba5f20569d1531e295f16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0fd34266779628dbb1ee3c726f277128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbddb9964d66d773ec5474b9e7fd84f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18e21101a823b873035c266460fb6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81be3e28067b9ab5ef0e3d4577b879d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bbb4693171c56a919554261bd8363132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeaf3a18d4b2134306f6a3a353e70b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca1e1042244f77832d1c037004044a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb167d39d63566d51a2e27b3cbd36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c61fdc29241721441c012c383bed4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022b6966d59831e2d3705b54f598eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15936ff62aeeb5a751fc6630e1ec019138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a3602a28f0bcf7b78bfdf315353fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384612561dee685af53f4f12f3571435140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d802c5a2dd3cdbfb27d46e5c2a1228f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9cfa1596f7c07a8cce90306baff14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2695c0dbaf3bb77fdc175726c4315e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfe1472a1a45995d66a26f6bd82267144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d6a170dcde99320975f8a01292766145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125fcdfc827ca4cde3fdc16d7e72418146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6268bef8b70c11cc9201c340187c30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cd697cfa861e16affb3f69973d70f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f9be4901b83de54377157b683364149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f9479067902b597d44b8daf910536150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c73930c895038bc028fb3c80a4e2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d45e84c15d7766fc8fb94b69fb2b64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e9872c3280f9c973ce7ee1363f25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13466fd4a807ee72ff9eb801b2ca2349154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead3084b2f6e76ca7c9973b6c056b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbbd11ed063f91d0b83a27a62d4685156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556104ac69e267a3d79e352c6ceae278157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be3e92dfa2d1a9d32a3a6ad2ad0dc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca22844690e4817607249ea02fe62a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44060e9319fcea9189c6cdd213c671fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bfb387f2a4b24d7d51cdaf821228a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3861be321748093e8b8fccef595cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a859b63b5174c6a70a5c38301a6fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0426e4bbd5344efcc3f3062c722ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d22bb418e0c42cc49e759368ccba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6706148d2ff695ca93586a57219e861166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b2819432a8cee407df8ee8fd153f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac78c186ae95fe07356288ac8cec6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f2ed4941a14264073e431fd35d0c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479f3a4a5e5b4ff7db115abf1eb3f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f3cd75ec2d59aa9643d11e730cf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55f4d46c0fc7867baec01491f0fcf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61949af79d53369db7cdaae97c0f7d49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06766fd6da31f86b7462237380f01ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f4b4c0dcd197dbd174033b6c076f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283929b093678e243240a805144673176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1993ade248f7c8e09da982dbc3e1ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d2299c1e41419614e243958acae9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed9ea37e07d7e3c9208c796fa9af75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97614bc803ca41ec8c106a5440d89e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0fda998e3f8087fe9ea719aa75efa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897d7f1903393c95ae8cf73600dbe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd1b9d442b27f8a9b6af4ee18a6946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606241f1dcc4a8f3e6ddd24f0ea7dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff96d41a4d0796b2a28417827dd728185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416a910bfb84a520cf89ff7fbbbf4eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5ad72378689c78acff5dcdef2305c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe4cc1c6c7607a4f7fe12f4f0fa70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014957ca5a092fe08e4c28de5cb3fc38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1785585ee7821cb5a5e91b2b156aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e409b10da935416fc343f70e52ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624573f0726712f25c205ed338abaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1aebb8bca69a29d7fae89a3cc6caa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a336b1775474c4ef4e14beb1ce99d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e39731f4253f9232c6d6d89bd3419195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271fe7f760bb58281b4b06a1fc5379e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b612c3d5e2d0ed99f7940bdb11bed8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa32f4b190c5f8598f000430c6cf3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f12d2fa24b0daf5cab257a409bde3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eab409e7e8346c1c982b870155c85b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00825102c0b4faf86c089d76cb1a1a78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ff6741bea85aef86e8d6dee49145202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4832054c787d99fb7cf47aab8e7fc41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857534d465036192d2f0bba325f730dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195dbfafe4e6631d162aead88b96b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e5d410c89b98606cd1e1e2126209206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7c56d805a04e24d6ce64ee41586a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13798491a6a8e997e3cc1e69b7cdae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8b19c59e5553d5d7f5b875b466e69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bb7e8c09de526b0f394340f734f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d949582efa0f3f92b8cf9ec064e0dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6604a7ff01da21d1f2799c5af4959d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaeb9eb73c40d74ded79475dd6d3fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ae8649d2feb6830289b43903b31c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d70dd4ebc8645bfa87503b0cb363a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c6a84f1c901612d132073816dc75e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7873fa6eb36ed320f9aa3ad4b1525217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c1f278d71e34092ca1e5f4a28bbb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972350f23243b035a788d3152df6b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e41b3ee69c62b2a315e973942ca39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd64eedabf86371528610e6c9f76b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406b7d48dc982bab997e6c3e081e147222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eca4e4d6ac5ef15990fd485660c8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b45226496b74156034a7309a2746224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c1835b92313ed29916d4e0c11fd4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775775bca5a4ce64e15e07de14dc338226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec6576bf352e4519b87f15d950e339227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f472c1f8f6e6725d3f886c8242641b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e13a72e07dd4e1488dbdac034a8850229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e4baa4881e03bc5711e879d15422230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687409dc3125ced5d0b26f319e11bec5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cc7f7dc156109e987b0f28553d5e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dbebbdbb4784520f68bb557be171f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b33061b374e7ce8cecb7c9a2a47d72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc576b7a147aabeda2106cbbfb7e15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6383de18204fbf360b171c05342579236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5adfbe03f182754919655481d3b23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215ebd6ab4b2df1683494596fdbd73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424778d56aeba35c8b0ad6df92e69f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50bd5b7cac2fbc5257cff416a3b2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a779d5ec7fd75040a8144e01bffc91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90236538b7e63464f578a3098cc57699242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8a79f9ad8c790416f246f1aea309e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d52480adae348834265213960c50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e019095cce9c31ff6929f1b011a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80afad997ac6a658b6d6f5ff4f09aef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070f4db1b4d19b9e8a8e6a9b6c9564247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f370b13884f2e330fb23e17a93782248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ff62675f3048c8a95b3d40a8604f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ecbb99624ae7c8c5d98c3071563c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69724c4715ae3d9bfc8b9da1c3a9e704251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09108132022f6661deb2d83f8e00ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5748a270d46496e09a5914ebafb2fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f156f550ccba30eebfdd65b8db2dcb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8e09548d5f21ff2f72ae6c6606c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a488e0d515f07aa89358420b2145256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c868d5c1140be2389f87b0693a2ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf861ddc6eed16cdc1f2f2571ad81cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7a5f5df02357b90164de71a27307d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042d25ef43457232892114205e23aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7b1cc22741259c8607c0fc0ac1aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21843f290b2c8b50ec135e2fe741b72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee519340a608d40b61c0be2876bd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38795e93622fdba8aef62af92edb45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e756ab906b93e47aa9b59ca87dfc1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d034443f6fb99b3da8a9e9b953f8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973f69290c34e4605d09a8878511fbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1f9571b20c5c712b1de8624737703268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a9c09b190896a8220af830378308c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037cabb0f892c894a59bbaf98f80d85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfeae6a13b6f88d81c3e44b8fbf48e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76225747650e349500b987154921c2b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c595259a459b20c3142f0a3897724273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd39e85b14ce1f6f3f4ee861868177274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72b323ec58829d7594da7bbcc16fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d1300ef397884f596adc4e7e144f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45f5f1d21d0b657be8dbcfa5f3883277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9153be4e9a4351f4e73864c3d05943d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef2ecc33116720ad1edd7ac70961af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020942d9aaaf48a3d6ee94aa765f74db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3d5c33748304753533c14e088f2af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a87e75ec756098ab4dbede6a749a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff5a723bc69313e70f4fc419b7508283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5c8477cdb52a6dc7bd4f7f76e10b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6655202cae79ce3a31135836f451a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c71d4611b83fe909eb3eb4f6f263286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec916aa842eb65b75c06557aa1f3e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4558b5a352a410a19050769de4706288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a599f7668a655abd0729fe0485dade289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b6d050617c21ef391801d04bea8d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da92530ece4321b5b5b3df8482918f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aea7b7f32f4f655d927d72e69a18a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8563f0419f1c945e9e72554416cec77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a04650173176ad7af73518e05198f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8829aa39bdd317b5995b9b171a5bb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab11f1dc8133b73d75688db703992c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eaa19a124202e2e739318185e6994297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986e353e754b51d5ac28b618737606298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c95da7aa99654c40f1fa883b62529299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218171e57b2c21c50a28598f2194064e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd9854c31de5d1fb516508db7b8570301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae13c44edd7d0e790f7c771f71d1e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389899ac445bb3c0b38e02cbeea20d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027a7b714b3a06162e2d89cf182b0b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ebe010adc65e2841eafe0df013d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dabf32bd416cc4a0522b155d6c2fc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d77555d6d4efa0c81a3f3ca3187e08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d925407a5de1d2a64fe0fefe27ccb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505c29a7dfee3b91d1ff08d2f2f23ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795411aceed30acc9972f1ee6023cea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71fc18a8188e34a4b2fc35c48c4279311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9cb69edabf0e63c82f66d13ba34a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89813299631c42d92a8e296deaba804e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba254a096ece68b2a09e6974312f34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab5cbaf6ae0f7aa3f94fa6a36aa999315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4525f6cc5e09af464eb345905413b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef91f858370f88096297192ba279f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b5242b0f9d816ab0b1f232e2604f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d88fd251223304892e24f4c28930af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33dfe6b44033b7329c3f95752383d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870286ce7af816c6848d98079457299321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69de0604ec5c402ffc58e878db3d70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334053e2b3c7ad89dd4f61719cba218323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998a2af1c61208521e376723a4eb6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b003a45a4529b040ea465f7417d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f5c0f01390bd9c7de2d72e8b6816b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f8cc72438ace2b4fd9628eccab51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bae2523a9b0a30aae69fe7df6a2c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80817c0fc1ea8a64f08cb82bba1dc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6ba8a4a67b1467b164500c93f5e9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dee1c0207fd98d347d19ad2bab410331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc20795c12fcc7fd1f3dd2c5b9214332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019ebd1ca3e1c444ad6738e5f05565c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d59a9b5773e674dbcff5ddc203982334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff00445a773c5ca1113a11b08107a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2562890e64a3249373a61bfea900ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077767d355411ca225bca39bdd2a7afa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1fff2d2513e6cc43182fe65c81492338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7b854b431c6caab9c5a5c90fd79c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e2d638aadda4180f03eb1a3a307b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a97f4f4f809f7a6ab8f9fc7ca80bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba0c5b37db0e54ce0d0713973012e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a0ea35e4f8fffc8f9be74a0d22909343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e59701523fffd2193e82ee08b383e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e90a6166885f95f4908e32869188c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f71ae5412a6f932d6084d2a315ecea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e0700470893a3a60c49666a62e27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d068393371d68b6d8639b1ee44db1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb79e8fb727bc8a722a97c43178d0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c8f6c263d9b15b6ed2cc1bd8b71e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c44e1e852d5af0fdc26a3b05a030351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0fa7fa173de1b9273a7f9be7551d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ccb220305bcdf4957f743fdfcffd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ca9219d1c85f21ab0b2eba53bc350354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f79016c913ba6c94b9c3cbd74b263355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaf762623df7b1e7c15cb47d02301e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed314852e72d883ad98f83a59a7ce6c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d2ae37faad65530c5b8e4690fd19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1468dff34e9925c2c0db6698f3f2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a92e4b22075516d040019ab763dfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5ee0fb6513ed7c7f967ab54821127361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83a66a00f8229a542242a384ec5d48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad29eb548a93713076e2195c97f1fdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb086b98c6fc216763684d92a512ffd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c35e96338dd58ca0e4d31e15cd995365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53f0c15a9924522c8cc829e2a7af5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c84a060afdfbccdff3cd1602d3d72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f341c51ed6c72d634b77403a0e4f812368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97743b2b5651ea0a5dc330d3dd4624369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2fb23785a1512ef4eff18ce4dbf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dd7d1b725e00374c61b1c0d73c2c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7af657fef0915b37a68d28b0c60f4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3c5afd4a29eaa4c1562a20d7f70bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f887480fc093065e0edc21196f7ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d52cd4207d0188b0f8aedb6e9ef1a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8f2c2818ff9b0da2ac78e84624023376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356b9fbda02c9487863af1b19f40e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e51a24ca96b38ed28098b4ea4e9ff1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e30064b1b1df871fbf9bcffb0906379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdad85d927b135bf5dda6942d8384c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024b7f070adb1231a2319b6159da69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80187bbc6224d3aca42974ccda1f3ef2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102608c43d6cee4ed38f046f3fd1f37d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f7f913018d7fbde19033a17c2873384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8168fb29961e17b5a5cf9945f8767da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b610a1e6914318e113ae87d956707386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd4f906b3a67f17d1437dcef7491bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e44f1dcb288fea894adc0c41bae73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c884871911ae85e4508a3e68b42f56e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0552f2468f3c5baa2817161188cb3f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a76f52f2609bc1c3722d877d083a4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf7c8efe5bbda722bc8da9fdb76194392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a4c74423d4d998ec5c7b7ba48b3a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97ed980a46b8520375b625a0ba833d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7202422369465a618485578a9a7347e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc86e91b546afa3f552bf3def36463396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58181926ea07a52c7ebd4121e033ba22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df80df3ec21088b4743d69ec6196a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4f0090c3be4a2f769ce7d0f574ad0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f71c6e3cb52a51ea416f62b90b60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d0a886479c12a4571129e78b430e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fe95ed0bbd7a01a4b408bf38e5b21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7acff86e318275ea66bda5e6a99b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eabe8c7c376deed4c02baee2e3838404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef7c196524e72504910eb4de3fb9c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807388301da0abf0048913e653fe64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ea46feb012ee0725a2c88c306434407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4746259ea430017629a9eba3ef5bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc20d0d11603b4b58cb390179d4812a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc97a3735f8bbddccfb43611fea92b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522989b2a843792c311c1171875ab61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49354b61f3edea29cbd90935c6bb17c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c21706bc8f833f611549e0f48b01a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f553c5dacd69ca9db7eccc6aa5cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d1d26ecc752f25e53984e54dbcb94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b72fc191e8f68a660ae0063992e554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df73c7f6c210f6cbab5ac4d8dc8b01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d5092841d71c3a9fd8eeccc1778c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540f2a5b268048a8f367d0d62e2a211419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a0f44175d0a4e0a51552e19ecb0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0b70e02f3f984fc3827a0c631cde9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ba43cc554d4e6a87a5bdbe688974422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce9f938afd5554b919eb6d141431db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9dab8837874bd2fe2165a4bab19ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f0d2d898f9a141f5707e7147d17e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fe48775d0487276fb0f002738f1b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05940b6d61da334697699eec734368b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba93dbb0e1849f4ac2f484660c0e101428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fc37a78516aaef08d186ded4e9cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2823fb4b8b58f4d8a6d0b4ff995b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666db70b75a8bc3c636a654105c1051431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8202cf24c1733a7d96667f94f87f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4a9b553f73a0c9ec0e281691a734433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad21d16b886cba895b9bbcf6f339be7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d866442bda792f41e673794ca119d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876bddb2c049cbe49bebefbddf72422436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185cd6c7dde3dd675801398cc1cc996437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1250a2b33259b7c71fc05d65981bbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a475c4e0a79123db9b84e50b41bf43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e983eb14c1a27ba58977f9ce0aa84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a197f6227da7dfcf73a3163145fad6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4f5bb095680f7d7087d04673293de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502df819d354d55f1e5017a6d14bb6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261b8f9d4f560db103a56c3fb157330444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e002dd55631e8bee7fbcd485dfaa32e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c544631c112c34ce28363f1032c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0304ff5b1360d2dddda5b8a2c2d74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8bb8cdb56cebc5d3931becde00414448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bbb98ab307dbc4cc81237e8203e02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f49849a1922664fc2206e19b8e9a3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed76deff9efc07488952c0a3c33699c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2c5476a5506b01d250919fe732a14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676c8c38b8d79d3df3e68458a4f32f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188e9c1b3cc376bd10506bd2ec6b02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883b71ea2d7ea0526f99f3e9e66369b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3aadda45cb37114f5f203d66af590456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e1f3a323e2384a3b007065b60d3b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6367307e7693aa54ae37dfd46a0069458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab1debd7097dd71384e7e707e599c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e339e934255da36ba38d1a0594f482460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea6e413f3980842411504fa261923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a592793ba1a25b61a76e0bc9fe337c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113334a4c5f6dba11b0012af6fae5d94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b7febf2b46e550966a02f4356bcf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef59dcc428bdb421d3b13c1bcdd08f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3ea1a8f4fcb819e82bc926309a63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288900067bd7eb23e875b4d8e68ab390467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13d0bd1ba523f1b179c6a38699f18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda227bdcb8f2a6edf0b7e4048109d4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c183125d369458fe1cd5ee0190b90b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59c4956c91abec7039d7fd938ac9ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b7175d69e45dfe9116bb7a02f6198472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8be9cfc07c326de45b7ab9b07ce7fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425dd72d71118dd804db3e0b662ba5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4280c977d23a995831dbaf4150fd2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98103b17cd531218b6d76299bc46bd7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e0633803737033e675e0df4a6288477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db0b0f040223317c48ee0cb4a8d0f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533453c37562a01d6d49bae0186ad1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d95ce4ea8973adaaa7eda834cf991480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a897903a659bed440a5e20e2d4c4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62215dd027f168e09a2606c5ee326482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ea4438de15e95740e01500326ee4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ccf70c96678e7643e9b2f6440eb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667d9969dfea6120217eae75e363978485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f937d042aa483f9c0c0372812f96342486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8fb060bc0394065adbbbacf3c9350487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f16b3c0b1302d0487ad7f503b56f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f9fbd00b710c00924695770a33bec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e43a1754aac90a6e6db0466997dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b85bf91005c2660c1edb8ee5a47b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c7b13ffbcce4ef812be7892a3d256492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ac2adeded212365e414b275410ab4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ef7c2da31bed75ef58b913684db39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ab4ef51478bc9cd3bfd16af8cbf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c7b0ae74ed47e41f9d891b116b11a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621e69f3cb48de7fff660e211169a4497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde954c2dc3799c44c8c669b743a1311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ca8b6a34d259c67e68a4ff7c7f4122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace944beaa2bdfeb71c832f6f7ede9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9726f9a0f4b93e6649893564d42aaf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d905d4f2b92194447658acc1d59ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a9f41bc3bc41b9ae3920fe8a049dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602413ab4d7d851d2f5f7ee97a758077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2db45b4071cf7d7ca87874edf9ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32760f78fc90a7754fd096786eb32c5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf52b70479456969906d32d9fdf3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aec141c013b2d0600831c3632409711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65833bd01d53e7074c566528aa550c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bca99cc9ca056bd68ed637833a69313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5448e14273bf9aa1b4240b01cba82f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed589f759842a3f55e6cf224eb2912f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18923eab8c8d69cc9f836d2e486c2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593380d0d97dd74e4cc8c87ea5c46ea217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98af787d218184f20057b01391630418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4cd7b5980f7f3b1acfe34a5b6b08a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44522ab1e90ab894540402814a59289120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e43ba933dfa170da3010cf20ee02a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ff97e88f43935b615efddbe8bdc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecc1d3ae5928d3a7cf509018c6302e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b8d92c3216172705cf745992d62cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ad22eaf4ebfa8eae230b8eeb62a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354dd6010f017a1b037171da64d8c9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb2cbc367d7cb4a86b14f6c6f787cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a036c8b933dca53d6f82ca73fa4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46707db7c4c766b9c07efdd0cd458f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dd6057a7e4fd760267afb565c119b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b97f69530197fed397a792a89b0dae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd2d4dea1864812203b252fe009adf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e6a1b9b3299a8260093962a5804d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84cab96adc78935ef86c1975fc5cbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197860cbdc5282e50c8737701cba395335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af291e8073c317acd93383f0f80da2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf73a87c180c6ba31312e11dce056037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ad55da21051d9aaf8c33ac42272b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e673f29f35e2d107615c65a0437b04d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daad16bf10103a3129af59a1e1e63f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d66ee2b392527ae97e02d949ec61141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433a01d0e388802fd47a2be1cf682cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf102b078825599cbec9cc598ca1a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2259f41088ecd91498367c6487b2be444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6817a2ff28bfda3676bb2f365eb59545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2649a16fd4f5c25b660b4fab767e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f3a597caed0d18752292e259272447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36517870d244fe4698f8a183558d47848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94205102081f0a2ab72a641d2369d20849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc4ba03590739af0d9883a5cde6e7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347a7ec1c5c20730c3072796669f6d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c71afde361c99fb5b2e548616498352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2901baba8a96064c2c64026242f5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c4c66e29a3456a0b2644afc9c87854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093c07440cc6343f484aaefa13103a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84bba362163bd1e023d8d14853c32256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73930496184793bb783205da05e8a34057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad695152bb505dfc2a708f60d19b76058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81f2af8dce189fef7c0f231db6ed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f1ed3cf2caf223d1ad3a9ba70764660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff933903fb91dfe3fa336c50818edeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aab3e38a9cea0c141f0ce05bb904c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9d364df6b3dbde908ccef98c3a9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75d9fdce4908f43c68d1f70939750664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552302df5f2eebf3fcb245203c9b3c2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f26aa7cbe374a3d36e4fb088bf35a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d908dd72c7b1949755e51b0baa2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91615422b0b0a73a7bc3495a8916768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a170b1cdcdeb0368aeaef9a8f4bb3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdeed6dd247ffbf096762d73c2c8d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d05e6c0e8bc538103b6ef27d0aeab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c8b7b51529e6643fdf2c6813e4a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58143be149ed933f4c79706c6642058d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a64c0384c9a6a7ea492209cca8bfbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61cbfb1411a46028d709f594736cf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d73fc2a4b4b12b74a863e020a582d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da3291f2226708cf3a49ca73e616a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06465b5a22d2bd0f5286142ba17f66778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bbfff1d4b1aa1e73913862a29aa3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94bac6e252d078f2fb52c2fae0475580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b103173f18995c2047abc60643f71481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16504dbc998032b6cc04ad00863bd2a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc775d5ad585b33c8378c0e7083267e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318b710834e0f965172e5132c8bd5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015df3c64d76224681e149b7bbcd6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65206ac548ebfb8a2114525ae7d28b9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e992f8bd25ea28707bfa87adc150de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc0c1c2ff6637e42ebdd3a3f7cc7ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b066988f229c0447c7ff72aae1f4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18205999efb149ed10dc10536118df0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79936066523e72086cbaf93305e5a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a846c120a6b639f8c17000a92835b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f36054fcabe6c67357c206569e1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78edba982e404d2d983a726e1a66f9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de9d1a087f6ec91dbcf5f007e838b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c37995a4c02e97c8c7dc4037325e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe6d701cda5eaa56b0c9244a591b5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c7e1ab79fcb90f411635dfda6ad3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480e9c8e39d7b9cf0153ce81d3835aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76e46fcb9acbbed65fd7b4d8da167a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285190a95f984d52ac05c5ec66a799db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04c8f6b12498ca15d27d22cd11558e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d4497a96f6089aa22af4ae5f65925103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feacc38cef939972dc801808d5de3a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba55900fa64d64dca3a8a05d069c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7d3ccf429f7f4e6cf3b1dacdadab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaed6bd65dbf255d3db16e9a3419b8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722013edfed75348e480e926506ee58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fb6be1218afdf72ac4f07e6f37218109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff1c57baec5fd5a28e3e68b2812183110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5f11dbaa0e121fad95b560ae0292111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ce573209e22e3085ee38311d7c6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbda8ae1610f0f8f2f11e17d129312113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f808e5632109e0a50ca35153610f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41011cec7e13082e415e4aebb5b04be8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d75922ce528541526f3887ba4d256116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6934e1b96d8f78fb0a8f2fca24dc38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3e511577caff1073df8e9b9ac83db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00834aa1e2cd9bddaf4a33f716ff07eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1684ab0898adb5ce6b2048a0432d40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe937fbe8a91ad9f7f6bf7c4468db8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb0542f8863c2240f0e198c457e008122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4330346e37334021ae9fbf60e536ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c10ea151f0d5f253b3e182fee596124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf9fdeca1e6058edc6c8e56daec4d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6ac20de74c193f80d02980a364a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e18626f8ae5a4fa29e642ec1cb1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d3e778b79f00ac26d168cdd03366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d468a0aad8d6d219eeebfce066a67ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f837fd39a7ae65bb09a7c8ca1a08c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476e6905fbc7b7b2a5ba1759870256b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0726879838280f267dc847d691a0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abbd328c87a68ac4809c98f62411ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f35ff029c6924619d97f7b71fab26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0516e527d55070e2206b1f0f6bbe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d63dc1ce467fa886e443578b2bcf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf26266ee148f43ed13a389639e5f77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b8a49b2c1df275bd758a70401004138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88153047c79f0c8d86e9871b18648f3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80917de07057693bd6f19ca911ef5022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4cefb5d6771c98c0bd54bf3b8aad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb71cdd2301d2dfdb8d851f95c28b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f03423449bcc2a166c4fbe01bccb7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ede5bd435ee915fe8f2eb1a5394b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef61dc5c056335652b2fbfbdabf168c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3ba7025b147f64dddef3d8eae88f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7feb4cda9b02f9295123ff82fc2f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30c77ae5af4c30cc1ed0761730bee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609255dd785e3fc6c207cfa0f9a677c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b8b01c9f313be6522a94cb961ca8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178c2ca14c02e23f998a2f8a32b3c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a952a347f165a531618e18c56b6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ad2ad986629b9a440e8cc412644f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37911e5fc029da5c8a0b62290201b26b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2edf82c53ca2956a720c179b62779155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109754e56a9d56cd72849c6c91e48883156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5905d75bb9114acdfe0ec8cc7d853a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11370c68f5248c01deb1d02105cb01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa891cf4b2572976190d1681ba3bb839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f238f18ddbec71836cd19912ee1d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d663cecd7c1a586c33b80fe77aa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25129a19db105ecd89dd9bec75657b7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503629260e881e2de4331a06be2b417a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083b5d6a98e9539ce187741eb10847164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72134670fc1bd79e95a6b385a03c6923165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec404a7e0a504beec7a65164510cf53a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5eb82defcb12720f541ef98e26c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666704b245c4eb69881aaa0512d7436168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae9066c6aee791658e97559ff421b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc855056c20312a4bf446076f19c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685093458b7a3c04bc6d42040b61a759171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c8d07c39618bcf3a3bc1b4ffea7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa8a334e8ad4e1780c3001d41a2bd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65d4a0e38852fd483b4396b07f4d9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4275898d9252794c45f71424eacb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed667c0e9ce18f1ea048f6ba1abe360176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0fd50fd5624646079d184d7b2724f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e486a911d069f8397112e1db962610178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789770135c6bfeb0f1db0397fe9b618179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fef24ca682468842a6118ba5d9383180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41830b4cd92e5c366ceb253e43c387a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf3e192d4a2d5d897947b4b3cc4d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8a066405f1dab608a8041be5b7f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556c822111c77b2de47ccbd2b12ef4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd2caa55aeec8b63ac6eb3e64ebfd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d1d0501b3d413553789d9dca11405186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9cf5a52f52814e81794bb858b70e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f7b879c3d8ce5f9beb7da0a3f845188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baa700ca88042324016fca31a2421a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcda8538077ec46fda70c009e59a05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0906bda34dfc93e28ef714d02a37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab37b62ce0a2658041d99e31cfc219192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c0b9ef8659fa354ed70a8626daf64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e283da566d98d01c793209bb9483160194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4cae9b6c5d327fcd8315b57c7d61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a053c8a85444e56b07ddc516bc380b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9232de4503b13c376f6be325094fb83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933808b382547ca254415a9ee1de441198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05a74b5b8bb9e8ee504140a4c6afb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45624a8bf0dda1078dd6c9c03ef50ec9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae92f3ca4657664c53765220ae136a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f32512c8c96ab16f3f9ece848a52b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d842f9d95b24c38e72fc565e501b307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959660e27f6b20f4a5775b52472707bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8220ed4ecc4c8e545572846b4af4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21a80c819eef7f8824bb83a311c22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf02ba71865b348ca7037e229a3f6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57bb09843be8d6b68da8432aab34c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a085c0b06252d9b673f35afe8a5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cce9d55e1c41276054d5f7cf788544210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad86753d65d9be622bc7d92c8f57d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c32ed7d4d28890aa7027e21b86f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a0c18e4cb4a6482a3619e6fe5407213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727712ec8d0ca2df2ba614474b14e45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8713436919b13b70a97206cc850931215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc84a284297f7b28d91781119b4e352216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda6342c926d45403ff26801efc066217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec11c3f9969b1e8af29633ed5e2ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e093050b608456f907ef567433d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d9b1dc6cc6d40149496ca9e2e819220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b469cebfb753c3931a9b8f1c530af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ce23a50c5bbe97474c3a7dfab79eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0469a28edab79fcfd7c4194c2797f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a5e4655c820231b3b2c992e617104224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cba956a01cad8a4d97faa8cf34cbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790acf571d1a13012eff9ae9c325f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ad7c3ac09bccedb8dcc21f6a5315227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe90e944ee7b3f3cd2ed0a613a9bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6dc8bdb590d0563ee355bd21a296229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd3a85264ffbc3ed2b704c7715288230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3b792a7860da3434b6b02d83f601231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136fe47c682d9e26633e9f344f53e2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee186d0b0faf5e0a07660bba997cd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc7d1eba00ef7617b2da19deca23c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c649be8488a22af532a6b2cf6f8797235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c449d41c1baad42a49df579d9b9527236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc3c45c4aaa25bb78232fdd67b394237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f08ef62007e1529e12dfe2c034d41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc91565a6dcaacc604b029b8d80626239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70887cf80d8981a9172d63c4732a825240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b61b8a86ee7fae7002071faaa5d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a55d88b1c31a6f072e74cdd7358dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c93049d203e71fa0c954a67f196971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b0abd301ce959d2210b357257a083244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167282cfbcf5e37b0e08806abb40afa1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a866302b1cdb9440a46c40e6ed4e9be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f625c307cbeea6e024e6ea9dab13d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e53204c8dbce2d47026a5f4b87ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4fb8f42368f2d70d167396b68a4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ddcff593cb1ddf1038a05530991dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f166c80a05b05f7ba3f2f700c4338c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292185df1408af2fc0c13f87659557a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137dda236c957742c2fda2ea764f1ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b054c9d0e7a3335c71b12107a4a195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e96b6c8f0edf01471ef1dc77b7878e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a500166a125d90dfc195377d4bcceb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249815e93ab62ddf95d9fd26676c3cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34c4f3cca9e4271c021f9b14c4ad84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97af494974c35a657048d6755c6f73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562829a8d8c30fcebd831776e88d777260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da7a6123e570cd53f0af7afe263f98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a1745631c648ef82372804de7ffd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ac0a5105e93f72c1cd6a830cb34a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23e794b8aa993bcefcdce3a55485a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ebf6d141a866f78304e282652c478265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d605ef13426ef53e10fc686308ebe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3829c3ab32e803eaa6f7260ddceed6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1785794b31b590e4738f04b231faf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca05501acb3b5f5d05184c3d6a5eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe872e65eb2cd41cb0985d4a4f6921d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b9ed1c8a32ad6c2dd50eab5b8222271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb19a437e50bc3bf69f2d819fba2724272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb4b07f861d69119669eafcdfd0ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff5769b4df4b6e9f16c31ec4d8c1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f27c57c62de39b56edd0fa6460c77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95090d0f5eca578ff3ed69499d177200276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2e2d0508e729768d97d98cfe82389277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df453f68c0f83583b20dfe7108f70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fd282fe9c964229174a07db098ada279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e533e4f555a1c1676baa0c92a897b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146015739eaca2d23318ec4bded557c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07945df88d62111d361c3df29f506598282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea69b19948335048debb852fb07184283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb696be5cc59e3dc56ec88258b54ac1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a36d1037fcef6dff7c5e455cf4dbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127afea591e357e9f5163e0c47b3e98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca2b8de83093eeaf1925e99c71c8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f25189088f9cf51deaf08a27e06ae0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c65fe0db5e280d709d14d662d70e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164270266cc8db31d290f73e4704755e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba654dbb9f5d0d5751c3ecf1e97074b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70844afa0a9b8f0291676ff507c33a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34affcc1b578b7c9680622d4ed9a7515293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2ab519f8ac475ac347244aff91325294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d875ab900c82ffea2898fda38bdf7bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac614a7133bd2211a4bc55f684e95f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0493e958f5ffe03712271ccd93261297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1714ab2e4d3a80e14ed52670fc5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d002e4c93d8b9341c87085cbcef6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b7654073e2fa9b8464833e18c8a79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8ebd9a7c0dbb3da47d8442b73711301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a986b9fb9edaa6926afc9a6f73ccd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd855f19c00270f3136f1bb14ca9881303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93057c20f6b2b5870bb0d67bc9531de2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbfea368f94b6df884d0c3f6e3eb06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca6894204ee3b66135a636f713042a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d764aa1a897cf286a2e42fb036f8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f899d0df1948b4f91e553c5a76eb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6ebae6b2eb6c4a3ded831d4101221309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a1bcb326eae6d81a171627649f16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3849301762e1702b3a698e7dd3209f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b83900fad0fcfc1a9370341cf9546b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf5711a853757f7830f35c2bbb910313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2d98c74ec01907e2c3ecfa60474f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335aa7dc26489b391d28bd0f0b5ecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547e0dd5c170c2bae1cec8c4adb9bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4453baf3f9dff5d21ad8f6b36a75c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d134183fc1b5442d398ddb08dc10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426f7567853595549cecf9dc5b8cec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf76a4e9e66d11635881335793b935320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8fcabbff91955a2f59c9f2514d18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c74fafcf8884ef58ac28fbddae5fa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655fe31568087b67537cbcd50fcfcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bea1ad7de127dcf4472f2456eba43a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4ce2d045f3020d3af1362433f36bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f61d71d18751d80acaec539714321326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c255b8f3347ae472b6e46f52d6b195327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c48b951f8c983d4bc9e258d27ae28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067459e6fa361c2876d5265847318818329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2501ee2f62daf1e5fb35657eea7d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093009e61c1a5baab543acbf5c372a03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b31b98654b0c5d803ff028e65d4d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda98b7856b48f717c248ae7334f7bf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14fb853087f5e8bf7b21b6076a801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e7e09cff81e7931455ecfd6cf5461335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db74373704f30b3dbbdb97189cf520336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6f60fd41558ee0c1200b8a716d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d70a9c7c128814f263e4e678fbf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204d0236bbce2097523b5eb2bea06f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248c903fc009f9ad610052cfaabecc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820c8d9a25f0835ee76bef38db9a57c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f9c02d90101139ba69f403dd5c49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ed4f8040dac250b4c141af4d862e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b3a31321567efc48351b93e6dba10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6187fd920966f36f5f18f82de9937a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27e487aebcc41604b22abb89c5ae18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bf89fef99962d19c39855dc891259347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545ea49a85949e4ac1339586788459348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e61d13dc824a0943e623a85986f165349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0271c4dd49840720f5a8220d2a729350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002293e4a1e2d576304cdc82750639bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3155ca807bebc7b3500a65c25625f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1766ffe0d57fdc483b9e1a31e7815fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec7463ed817881c161f133e225b02a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef195022240ac7af802e1b0c93ed2f7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f6cd23f4660796ac0ccc9ece4a12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da76118767afa2cf1bb0b436d27732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e18d9afdd51e1b85cf008a397404358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909133e318d7b4d352560abdd2634be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742089dc285badf1866754dc7883f74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd70eab32fcdef2a182fd9d65614c5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a54fc96b45e17fae24eb0dc34e93df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0255c351604aa477f27d7a5bd522363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a11589776c1ff253910a425fa0977364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775241b97e504086111790dc73fa90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584f6bef7de28831625d6504a9f0e6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004ea4f01a822c4d9edad0e611065a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4065ce1f65bc7bbd6bbc53c3216a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad85240ae91597dcdffeb4957c55f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21aa966cc1095506537219810d238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994093c4a60f499eebe93528b7b119af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2fed00998fff74424be864f9be481372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb37f8dbeac38dc6bab70c0a0499f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd04047c0d55c4cc4cdabc810f61e8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5246fe9514c3a97e58dff06d4b488e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a6c1de7cdfa7d0a9acef683c371c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6d964aa3cfff9bedbf551463dd2a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65992048866f052ea7c44dc6c6a06059378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d3bf21c53d249b42c40716b9c87f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d50184aad6d20fe01625034b26fdd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a11f12ac5c80dad0da666d7a49390381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf931ee3394d253f5e21a33d26ad16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74ec6c9e466ff32772358b81a9b9da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b8409c54d5ac3cb5802ac1890476384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd488316ac2ea74c1f3d2a4d1c815385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf77c807065bd128bf88ddeecd7c2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c95312a111f915118065b33a36630387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056c70e9dd7cb41227d3af417b1d47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbde8b2a31f9ed734ccbf19578fec9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f729970e9e38e4771c88872c083465e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf72647d7d4212285a1010423fd455391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74503958750fcbaacbef648719f9c50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8add6a49fd7f4883781b932f4f601393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d71a84589d0c7fc41db8fd73be8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea0b56817dc197c6f57aae3a3f34ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cae3b40639f4e7f3b342defce3c2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec584154206fcab388a83328d57bc66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4488687cdff61481c0d4a7212b20a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cdfba2338879643f91deef5db6c0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa548189d5c7d7d5fef6d7f4ba9ecf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af23d5cefa63ecc4d3826bf1fd0547401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72d4028437728f22f0843321ae1b6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afcc65f45215d42d73b840119a6980403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f498af74df122c02625b1f21412b463404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40581d1a6a8d675cc984ecddb6c9233405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5c7b718ee71931298530c03b08751406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327604c1bd0067496c220ffe6020535407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147353b4ab320a2d170e4e926c310e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05649fec76669b0effc4327f24ea73eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706b426d387a77b1765dade1da99490410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4cd24b2b6bec3a771b0b383c8c96b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc950b5e3cc5c3109e7e6ae5e3a759412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4241d2ea336e59976abe6f4860cf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56755f761abe34eee5f97bf8e2ce488b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cf15cc12350592c10b8a4d20752e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aa54722fbf76c5c7b9cb1c2e5543c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ffc5dcace4cc9c075bcaac8822b28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e1d35a2d91a77115355f673ec520418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93415bdb803b61886e7d320c6a04ec6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa63581a828fa461571d2dbf0dcb12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9dac835e870a8af352be8f6be6fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9986d08d3220cae70a5ac2337600f26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a7de86f8bd1e773268ac2c34d974f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ddf8745eb20300a687d9861723f13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bab167f2ec20e0322353dd50e35ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066a21f60c1ac29a5e57f344efb4c9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada2a5ff525435afd117f51ed72df67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287090cca63158327a1c67de6af00cdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c0a63ecf88d6acdb332ac88d5ea3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41473fe277002e53b03bf7344a52a552430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836b7aa6bca576f34e2fa8ea6194dd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013257122cff057d012ddc3390db2925432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2c385f4faed1386ed2fc99722209c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef88f22dfb246bfff95ecb039692cc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46237867a3346ad2adb5a2c42ce942a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a526fd734b58e1eea0a18b747f404b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230860a5c2591dfea0212fc358d25065437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b43c7799eb57ea31dff3f6ce844a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248209d82a97d0077d3df26b0a26f92a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09840bfca1405d5489c625fd059577e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446363f815e2e0a57697e93e4701db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee356048f526f7267479e414a8c043442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c78afc5e96340bd9690f98628ac4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16537212442fc94e6c4eb20ec7f43af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a9807767fd2b8097514641d7b1044445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4d95f075a93e57d3b140f305fbb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04942305cbf44e7e4ab7f5968959192e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff005921014c2cd35ba7a854ee3d75d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0f790aed97d17d940284ac844bb72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a2e2f57eefc931795ab4a0a84cf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e7d57e1ac995b9156cce7ea6d6bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c3df9e4e91781bb642599409a92b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347feb020cde92d7e2cd0765c33d08b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f18e5cee19b6af12b65d83b76140f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab3480c9681cfad41229a44b3053a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec05d909b9b309ba781eb7386a765456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb38f49ea823e0d8aa4959d31db19d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1ad805af1807d7dddd38312b11eb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54083731729f90846cfca21a755152b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5855011087a95fa8ff05eaff4cf9ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c728f07e1178f98c739cf84c947a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23787f0c0307019d4e35622acf328462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277b712bd292ad63001dd8f67d11ea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303efeef77691c0e81382b934e1ed0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab73988b0c8a8132bd9a5b594336dff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936f668867e886689f08dee85452e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a02a199d9b61299e734c2a58c20369467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268de22963e631b0233c1af5a4b4c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c1e66109e4a105faa8bdda4532cf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0327b0c62d812364cc944e15e1f027470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8929539d103f4823ae09d422f6503471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02324a8d7ec817a1450c17ea7e3b71e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f6e7641f14eb5d0ffdc9ca1cfbf37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2019df5b74fe0d91aa15b516bf223474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe130d3c6b46de98f378084d529e85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e653545a8979dd3df06f96192596c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba333f7afbd2c4e3b6d97c802cb0d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999d36bbe83d07722c9a25f41dc924e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6529901f019ed9446efcdee9c82b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed719dc16d105d93195a1dcda3e27f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e222029acf5a3a129951a4cb1afac75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f7ccc9297eac80a95b329fab0f480482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d1c523c809f528fd4468119eda2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600313b30a4ab843670f80826d1eac37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db93d1d4cd48ea5fcff58fd5a19fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae1b9f6b6a4681fad11ea5535f010486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee811627844dbf7a5f94b0ae6134753487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd585bbc0494c8a1f9483f1b16814488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959aa56b1f1b8f8392747e555f2c2b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a2de0b55b001c99e63813a39fa31d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf47da872e8360d033479fef30ff1cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d9552e588a4d64ff9f63ee7f4d47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937efb3f25215d2ffe965f605803efc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7315da5c74b32e82064c62a00a4ec6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879e584a9152138276b81b8d2d489c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456ba6568a128b7f5116d33b7b66d4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88bf3fe25bbbe5eae05c2d90d102f3497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>