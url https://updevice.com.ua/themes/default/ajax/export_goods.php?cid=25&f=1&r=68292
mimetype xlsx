--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0fc8550df2d377a695027a320ee6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2784d8685528d335fdd269bee4b40f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436267b2ffb4aef4ef4e688f2e55060f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8398a6556862682f8fdba16c83bad34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27047fa1f26d206be2467c034fc9ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235078dde8f73be90c8cb1264ce0da66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430016934170dba378eab7f2290907067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9ef71ae09f5f630f8c7386bc0e8948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4a81efaecca7d72d6b44767e5ea99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e8221b853a809145ef5b37754fa6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65aa6ce43ff711e8782d4d80dd00e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e8b959478254d7c267f179828f9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d7ba17ead6a33426a332e02c26f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e1cdf4164d53e58fbd6378772b4c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7808bd2ef8acc756c916c476f1d60b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5abb0bb0374f1ead5fcbb61cb7131e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799d694cf718c57e2ad0b445da878017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e260e0c17c88c9958f60beef5986b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd170160fb0d462da19ccee76822e8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa7fc570010f97d3b32d54af47b93a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eac6c6384595df2f02a795576a8add21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd2933f0df2136113f460830ce77222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed465140cc73da58d1fd79ec392cb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee1c98fd6a3d1bb783348ad2db8d4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2329a944d720d8d4704841729efdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f615afad601672b79ca5846b705926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f995916eaefcb989fc682f2da26b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d39f71a07e2be5001dea0f65323d8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0a8ef8ff2b295543ae94d0e47d7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9736b6334d5afbeb0bda0fcdebcad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976c71a534f3a99d52c471e29336dc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5372b756533dee460db877b29345032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655b983a4f47faa917e96b36f7fa18e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457a09b992d3d45f0d477d412b11d3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5062089d1ca82c81aac6892bbc85bd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e30072d8a69af10b316044f73a75a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ef772a6d270de9bca6347c628f1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31602f42fff0786faccec03cae54b3b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb321c44cdc98142b097a508bff26abd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e62ed531e72d02f37a3dd4b2e4dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093d8cb0d7c02851d09cd2e8317b0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341162ebe1609d7861c518f55790f5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8789f8dafab9e46d83727fcad5b3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798ba7962a358055fd3afccd5e796344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb75410e4a9fb98e9dba56e39d08c4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b211787c9248e4d3e650b2ccae37eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d6900f180dcb6d669020e547f60747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac4cd14d912d98daeabb98f18829c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3568b3de8f433d0ef94d5c61ea91d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad7458f16cec769429150cc519c4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583fcbcdfd3e4c0b074b44d4e9879bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cdea0c69c86fb6761b62d0f8df89d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874e72ec94f03448aac4ef188875df953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65297fca4f93557e71e76480be30254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a073616c6e505a28512e1b27f79f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff514281723abfb150cde9e42506d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877514bb5288a56f886b7346c1f3c6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac7c486c1352dff5fd6522e180d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2282731f122943fafb736c7c4e512759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fafd21b822d48069a6517f6e8cdd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ec0373b20ef9a5ec20e520a47b9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019580b632d3785be52d4d20e45775f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246dafa7550b99653bb28ce45c5a70763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413af2e19c27ae686759c4cc1402875864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd262fc97be45cdfbfa2089e7b9e9a8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a50d22b6fb21a8e746da90aaf301466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0beb105adb66cc2bb2c1fae2cd136767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44ddaab9ab46a4a0ac469eb9864ba568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ebae5c8206e7c132bfc1f3c3ccb7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31d797114cffeaf86669f5a12f13bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601c5d953335e7f82e451eb423f7b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafacd66502f94ec91d3bfa5e65da772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c357921bda5d999f3b492bb2767c7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588746e4585f8a3e84a149a3790a5af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6bdf8b5bba0693c471f064d8591d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06cea0b55572d48ff25c808a91ee776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87389508f22d06d08cfbeaac9c0f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bbde01b70b58b90259051af1ba0e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a72e1f2cb06fb14ef11c0a2abfc2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a117a58a4f4e15f5dba722845f0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb29776173d6b4c85d7ba8baa3d01d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bda421ade79bd9c07c5190edbfb0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112fcb0b326a1ac1c0364d958bd173483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030b7b0b81dfca90a010598a89c641884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeef300c3562e4c410363f20f13426f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4ca5edb4fee7d2cca9f459112a6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2dd81c9cc044ea93e51a7b21aba4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c92611c5343b2e6f7da4e94ed269188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1555755211950b5dfdfbf264dc451c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a246483caec24d234e72bf18313cc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c944b1ff822d6ea54149e71e02e80891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a3b18e8eb011a8dc917eea1cd6fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deb2df6049be9d7615704dcb7641cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5ace48b6a2807b9b316e8b8b7063694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dfaa2e77fafb112fd192a60def7aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318fe614a0f279c9aaa0717bff1abc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061476a7ae117888d3dd3edf1bd5ddc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f091aec09f8f7053ac706faf19a3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ccd8489e0d3252dae3cfd4b8de0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb55438960295c76ffb2b828829e700100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca27f127553f0f6cda2e15e2e605021101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a678fbf77f02717b9aa08e2cd35951102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4dd8ca28082ab3475e7febb867ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714314d185a7a0f702e133e8561fac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b8fbbced7fd393948147b1b75babf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c3acd79788bafd06109b3a433c554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55267478843aae346cc9837778204779107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ad56551db8efb4f6c85474c97e8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f5528bae4356b3b9c9ae26cb177e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a29c5d6411dba659ba3aaca8878d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599489bb9ffa4c12c89e1bffe98ef9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba73e6d2d7d27f8b5055a7bb7827cbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecffe1d427da1405c27634750ed5f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db81abdda0854c9afe0e0994afafc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28359241db9c28b30738ee6fc66a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e479f6f23e728bd0668abf59f3bbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa76f5d9fe4a672372ea7d739a58b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954abaa1501eaee792541a05d46f7d73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504661e8cdf5257e1fd239d35c3456da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67376d284ed516b8981747baedb759120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbda385cf34b5b8bec3bcbd7cfa941121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2fc651e6944cba67fb730de0ce2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c7d29583b4f92ab47220dc7de66b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233aba741979b585abf25a297ccd96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82192d8b6a0cdba089f78a49dabec5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d2bf13a0dbb8b019191b22838426126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bd479c147da4eb13157782cadd961127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285231be5e472678273d2da0902867128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8123a6f45d1540612186b82ed76e23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0bba58a58ed7a069ee5eadd2b3db1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0be949170970b7cf4abd16692a808131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116321c0edab7959a21714703e18d50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72926acd5d672aac203dbe88cf753c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaea3f498ad93bcd77114569ba5ac6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e797be91181fcdab72531747e5287a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae659d1dfa183aeafdc93b5fc2409173136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522ee8df00186e870525c54a95eee1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a997bd645269552890995eea328ab6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ed8bfeaa97ff06aa6f575781def1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b698c726552970ec22fe45ac2de55c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21412288bead30a4d6c62e8730ff3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab87ce370221b61b55f58728fd132e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aacf56574ccd3286d49ef38028364143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ab49f4a663d9beffd88a27ae0055144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0b5d84eb6829169b5de39e0b6b48b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a48e37b629d4b15df40ccea4f6f7fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d2b2a554f29e4e09d528297dacbc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c7fe2e97184005e25eda1d2bc7a7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0722d63d2e553fb046bf5d48cff715d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afef0c8dfca2dc852380003458ae8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe8ad67f8b99affc39b488a4f7462151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7654054b11ee3a12b57c853e0cb391a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8d62140733db480035e76b030982153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acacd87386b6d4e3c7fa7aa7871273154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb31c23fa2b6d67cec5e9a0f3e5f67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e51f26504149d3f0be5e5b4340033b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7e986b9fb4b45f4cf5c0ff8f6ae43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371961b87dd1a0d12b42e54ea9d4d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08f9b1202dd99429cb110db65b7c4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb7c977a31e5d38bebd0fccb918cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c8aae496dc1f7dfae180e2e00d461161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977caff5555eb91e1a93ea6c325981c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008c7091651975591ce21e64b25e297163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a9f33774afc8cb18a6843a8eb9008164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad143469efab9122d4262a5c4c0b529165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee23b2bf390fcd3cbaff6cda8035a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b9eca56fdd5b8308e44ddeb7d140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d4d8a31294fcf5d48456e16b349e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924b20505d5077df3e11c7b49212873169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554143d25ddf96f4939e84d6e3c3d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ceb0c34eb7758ac503d4a8ae60036171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effabf499fc306ded087d4fbf29944f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7838fa8a56cfe694187fc394d3a4bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fc3e63c26f0a5b4c8cd5ea026c0f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dfd41f315538b56dcb96d4429e74a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd725e342d6f3e8b7d7623385e74dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb85f0405102b1785925334b1e33d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f708176420353609bde5686db79819d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1e339fc3b98d8d955f21581188dc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e11e77d43fe1b56747205ae8598c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0044acecf365d82bdd97dc033c53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31b887bc0ddab96d7c5e62079486d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2f0e5616913196d4bfb8b7a6073c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cc580be2204b895f0d13d60345872184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c811943c2bf251cf4c353cba1e21dd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198dafdd59de07cb80ebca9ce53c8a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade2c79a89437b5011a6c4743e30829187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265bcdcfd6b8b274713bc0972de3ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c068130941df2289330b5207640f91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b3641e0fa6f41ab4b1d882270436e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b7f493ec8d9ca55fb95abd7e3f76a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27455abf5ac58fbe83e3a63b4814ee9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e80dda2be07109b8db33b56cc0761193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb730222ef713266546b05f69c3c75f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32f40e50f7f64ddcf483ee068890e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da786ad82826a9850d230b44c6e567a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07373316dd288e96f33a85d3cf303c29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43865504d4533cf0fd81b972c9bbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca798ecb3a0be80767a844b4e4e2d9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040e7e81e20594812756cc9dd9856a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9492cfdb670142aaf7e02ce3beee5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc475552040f5e7b1d015818e04818c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b7cb25b95e44eae74fe8b5eccf2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ee4c21112acd27aa4ba6d15475fd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e0d8fc5c0942785bb60c397d7914205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40544fc7836474eebf1fd475c5cb090206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63ae3757e0b3dcea339e181714d151207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9c8c2d0085a8a6efa56ac697ea05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377392284f6ffcfaa270bb6d71796173209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b75b6090053ef2b2294a23a65033210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca354f264aac753c454bdf054e8cb9b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcad4f8414ad17b983bf46c4a9ee3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707367ce5d35c429ee034f20ffdad05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2606ff7dace3dc2e3e6c1fa147c524214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c8c7d444885d6dd213ec3bff25932215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0ed45c2d7faa18d11758940b361b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b44b8be8bc19148ea4819c217c85e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62f1ab0e8a930b7cbd53092242ed6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10f71f99ba2f05b6903cc388bcff8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a4939a45f7786463711ec2ffdf2ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993826d0892d810b9ef374190b6febc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d5289523aab695727bb685b5d566222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e363427cd89b0987391e0a550da3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b7e39ac4d4cd30c4f0850ca6585b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf664efd37e3c50edb96963ae2a631225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2804c0bfbbb9e67cab1d7c5be7cceb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7702fa8c4fc8a18ca72652c738bbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083883993a0cddec696c87d8b8f28ba5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964edfe213d8ac966fbdeb8389950040229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba42bb62dbd4d88c4ae83f737dfdc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f0b6ccb7865e57fc5e225f65ed72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06372748a09ded9391981b7c149537c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee96e6376bb6e1b35621ce00a1106233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b0141f677cd220737ea1b3413c275234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7b0f1e51e67d024e3ceeeb0f4967e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c9af48a5e54c65ac1a4fc99090f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261dec9f78075670faa2e8796ccbb57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee48d01beadc06e47a6da6a696020cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f117b3930b69c5673456633d2a662b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba3e96fb604efa66bdaa01d3bc432240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd8b681465a9d9965301a835e7879241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355d8fb6e045671d1993013931cb5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac67e1e5c108e1cdddfb7c9a77f13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66ca4a3a53a9bffbbc71ae48c9958e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7240f377db7baa71772184b324773245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f466a0e9db2e0d10ad4e2a59f25f06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22df8caa10c0f8a2d5c55944f01ec92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720d50b2d3af386e69e6da18f55264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeba2ecad56032a6ae7b7616250561249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd687532d358f952d311c86015b4d3f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66223e239fd3706e2a2eb3f871d835251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698fed59e7f42fe31125e5a58ccd9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5581f4869723eb40e1fd7945136847253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf83eb3b0b07665ba17d1d7e847d267254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19041865ff8505be3440bfa292eea3e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dff88c5ecb3e22cd85bee4dc70e66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ecf037ffc987d0c2ed00ad7bb2795257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedee658159f8e8f918619fb5a1f6b85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b18ab00a4a1f3345a2465f0f46a9ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2b5665cd5a7875175578795fcd808260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3cd27036d77098fa5290464233e51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477b0e66fc4f41ccd6d623ff0f7ee7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81831d1ca3b90c16387aeae81ccd2e96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cd33f6883c8bb666cd9bf4726dcd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff68d1e561476fa40de36a7756eac0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ec5641292c3e0f2609bb776fbf6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5762471266bc04d1970f4fb1dad35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8436c4c50a2545737a10bba089285268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab69ddc04042c58953f96bc6c9d0f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623492cb79907b6e65c2463545d2f87c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d3dcd1172af822ea4d03a11f8316e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06865cc3274bc37803c5a9bf9303dcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0225b9d78c0db7ec75367becd5167d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd2d9568654a7dee6fe33d6ba973b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e068852c548eb59d880a46e087e93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2dca02c9e5bb8d39142ef48e5c32a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d1320395019fdf4122e6c4135812277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d595813df516fd6f1a559c633bbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa325780f042e9afd5ef9df7de931f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3832b64e017d598284c5bc671b865280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607186e9ac618b1c28c356677dd53b7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5ba2f355247fe54ac721f05426798282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb19cdbeccc52e5f28a0fc959d1d93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0c9943dd7000db0ce5df9dd7188fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4d21f844e0da93ff8deece86b5195285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7905b0654de8745542d25345b4c4c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cb5662ff226fc77734a2f662b3d9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba42c9e6f03e80e587854c01a9052f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd93d0fdd96107481f921793e999481289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b485574ecdc77c58df38a35f719a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711fcb3b5d687f5b79ed321f893a804291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652192f8ab3d673c1b4d633881be6664292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0b9e37dfac5d6a223ebecc8f41f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77e93370ad45692347473aebf5dda3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2295041033cda87d4164f477272e01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a2a33c87c1a0472992c1f6acfee4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4947e25e9146ce605ceecd799f6460297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589edcb1db943ad35728bed4b679510298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cdc42f952a432f994cc40644ded4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea958a60cb7804630bc1cfc1a18817300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cacebec18e255447cdc74d9acdbc72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b0bf16b6c1f4da9f2e1a80641f00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaea17ae74539659919de99db770f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be1b4ccb163ea432c6393684ada11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60307409da30bb2700ffbe5affe91dec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e779160187a1d450e07c1c268bf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b0b827f76c1fb0795fa106ecf9f4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ab3899940783f7d7a40466f3eaab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b52b7c8935f0ecfe27690caec9306309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db989b8d93b976f34499765f10856f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e5074bce5f932963d4db1ee59c8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8c7155f16a6e8c31cdcbb2d2f42b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e4e3df99aa37ddccf1c25259e025a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb74b0c4109a545ff893a5fd1356a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5cb55f0da2d248b52d2f653e7987a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07718b96fa0d525161d4ecb15b28badd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df430a046876a99516009c3dcc48a893317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899b30479b903779730cbb018245b3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d768ce84d8644bb5ba54dd770ec590f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2977885922ac228597642112347bf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dfdc3d8919b8680e8b5be1c287141321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ad9f4e2382ae7f0bb2ec7fd8f3b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec739de7420e511122cf0dc87a052323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e7950744bbe275ba0d286e86858b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff08fb6b9c555ff575804cba5ffb98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa5d320f147b835e7aa42ccd1a31f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b588d77a807941b5e8595ad0aa31e18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f1be9594ebeccbc455f58f4d4cd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8c530852b2fa7f789ce220e5dc0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06dff8fdeca4e9e68f73de1c335e6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b684a58295a8040740201e526eace2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc87d38d75995fb7dd7a98681d7780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a65868c4001b57609ea47732d87d5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1c3b632e3fc71e8ad9cf7e6f3d0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289a322a0bceda113274349d9acaef7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86194031a4e97a48112bea783cfa7540336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380632610c90c1df3c7dca629d5cb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cd91017e6b5fe5e949a2e37a34607338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69831873ddc18af331c5f932cff2e50c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24d5a08fc14b61806544d1aa2a59c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974543904c979956cfe171559e1ed7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad56031b7b60b777a42ec4ec0f94c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268900d7eb86efd614fcd0a94e40c3ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac3e3b72bf4d13014a866b54f24d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46258e800660e82aa84544364cf07adb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c8c165eae737efe10f34875d0e32c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80029c8c184f235ebbc4ab4af7d7076b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d468ed3d2835e0c33e63188ae50bc61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07db97a68e2dc0d61bd3328feb537bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ff15c68377981b7fd0da5b294ba50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729464aaf7aa1cad0853029d12ae81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5159a8eaff976f7461856759453f608352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650391aab3e96ed31f9fbd90f094a693353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235f74827cf1d93554d1d1dfbf73a36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f44c3a522bab807deb3092337c5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24faa3d31c1bc781fdf25dd88791073356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df8ac1f66079b4b2c2ce30b096403357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cef9eefef77bab9b4ab363684a558b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645c96ff77a0afe7a5d4faec67e84e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a306064156e2dc0c9b45324519d2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da2f22d77f08940887cffebb0ca92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341653106517aec1e90448fcb647e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e3bfbc83edf778dc266dcaad63f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f5be416c975b3c7324ef2d685ab94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b92905c01ecb918d2da7626e598bbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c4fedf7b5835e4e9f656e99548431366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0beeafaa55d6121554669b0035402367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad6c1f78dcb627802db3c01e690373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcff7b84fbc5bb80d7502d6090b7f67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23914ad8b20d01a61914d64a9753a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c802fcad04b3242571f42c98ca54ddd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9a822b345e183bab402330dcb290372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a61ddd1491f761dfb0652d063325373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b315fec3eea0d531c77f73cc2b655a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b11cfe8ac5c1fc23f2c865a405d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63cc299092a84a8cd7c56ba4db973f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6aadbb5db4099910f8b465852d868377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253083f6bab90e96d1478f24d52ac6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88caef73c6e864c631c8df9110431379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4111adcf06cad765f1622209b7da6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef54fc115d820e4e63fd553ed31963381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd78217ff31effb83c25daf88676ac2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72103e1202830c94ea45024060abf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591840b4832ca8ee7743c10e6a7d195a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968432e6a5f5ee83f16d6ede347c8786385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404832e6235ee48ee7b9ca60da7848d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a0ad96581814d2af4e52dd70e8094387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e2687bcd58ce1f8ff71314ccb758a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc76bd2fbba74b7b0a965da6d28180389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0777b37ab9e546523cab1e8db4486a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f535a3192095c50dec4639d1e5c8d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d09f3589eb4606faaf25aace7d83c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65032d2bf131ca8688f8b32bb905bfa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64072f9338f4722444d2e1359fe1cc67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e3e8a8c2bdfed12bbe258679d42d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5b6657bf7b3795026ffb5b3b05b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2ec08b674ddadda17398d825e0909397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4e1f05ff8581a84e7a6e2fcc81738398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7cc9dc279f877e84d015022dde7a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e6bc46721700c82895528869c7d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16717bd34ea3c09631cd1b5754c18b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b97b08077d785c3b18aec34ba7f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea70ce9bf05810f0848df439b0edc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bf04cffaea1469bfd8350bd501502404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a6820b9dc5783ce9bbe715554afd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c410868e279e3ad28f0fabd6338f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f348f79d9c3c6510c283a2512ce5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d3f1d759b2a8bf1b7b986544cf59f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0647f60842de72b3ec49a0d615c6e1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ace732642d4fb9c77f500403855b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025c9ca8289b8553729a3f912b24d10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed9ddc27b42f590e5860da75fd33cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b69e346612ceec0ae1754581cbbdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3797acedb19a36793e1afa9f3ace414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178adae62a62f2913cad1ed69b81f6d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a6b8a74683c3a0812a2501b0a35bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096627334c2f9b617175a53ccc041916417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6a453c463f07719a42e38af13acb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270727bd225b30511ef4fd5a07b6f13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2994833ec1ef330804ad4257626ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ea742bf88e29d74947d6297c7e24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabde5dcbb4ddc62a07cda1a55f56ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9563de77fd1a2fae21f7bd2231c119423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd81597a034e1a3d03e2dcf718da8fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c02322fd250d6faeb7ed7d3cddea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24ad5bddfbe160add9738b85479d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd22f4a61b665f28bf895ce8988ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446730ba7dec3f25b9be4a02f8ace4eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de993d88315f13ed618993190239199429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af528d7be051c9885a7f8a032cf28a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119abd9ec3aa13bc25a0d23efee52a9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f971682eca2e02d56d37d14b464d608432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f017793ed38951208f6f5e4e593f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae190e66c8f98cb402a5719dd40b5ab3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7a8c3c0eda20cb7677d5cc0c1425c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a817a34f4bf643e3ecbb31a4bf21ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf7bef06931fb6c3a8fd9d3ed767d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ca34d8f2fb753c9c7526c4967d493438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85645e10aeb6286a1a5bb138c162aee7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2932ca6eece79e3b10cb24798111c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39991a1ad2c772b1bd4af9742f49194441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0452b9221458424e7d149236f54c84c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d0ce51eebe8964d9d0b75d30c8b32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a0711c141dadef6a8232f3e3d8699444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5137423a2d9ea582edc6bd81b93c9a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38046bbaa4d273309c7931fc0ff1c47b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79a17ea5b7634e8f0b1485f2cd6b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb30e7447dd33d8a2d0ac828e790e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab0e29ee0d14689cfd8a826d1b51b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7523efa1cc243d45c18c495c516119450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9b54f72cf2250c65da96092ed980451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46635d55d27e121ae35bd175e16e56b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beda33c01d60993303ae8da8f42ac7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d0360740160710d98aa6ef66d3edb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6847931c94657c57abaf63a0c6a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089545c3199e68d9bf9eda4a88b54e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424835f9fd07bc501377453de4c7dbc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f317e2c05a0decca11a1c8a3158a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2afe2a47ddcc606af70ed66762b988459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d10123230da4d81affb9952f77811460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ec9fc5849d49b6d0af234c03a394a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffadef0c45711d42bf9e9b75b2baaa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585648672a4043062ce48f26c79c648463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1e03c529728d50a5145265c4b8d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761811873b2a1ea9102adc908d8846465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4daf72bda31a9bb918df47daeabaf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c808ddfc1edbf6eaf28024d4143dcb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ff2e8605e51effab19df5b5570d1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897fe76ec8e51cb2e3085aee7661103469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1b2e9a9bb9ff3eb54cc551edbef3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7e360f0fa30ec5ef9d6b7843038fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91739c32c3d677ba55e88c5d600c5d79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb9aebbbc2b82c9517d6fbebd19351473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852174f72dc66221f78cac6f995c174d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d464fab3fd6b4f77f2d4b3e80cb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6b1f5fa1c8437747ae1d0574fb65c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027606b84fe5688f79a0f588bd38a712477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac508f9a79cf4d7678f0e1a5d904791f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ba0647cc448fda858bacc6306130479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798af21584034281d652afcbc8d4f937480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312f9b5daced3ba53f80d81c44c70b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fba10031cad2d7061ebde6ccb12a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014433a2108c7e46599aa422f325268483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e3c74cf5b7a96f4fbb4285e22f81e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fc24725f083d9c012dba2d44b4bb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afe103df89d3baaeb97027978e8760486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae64d8c03c983d69140288094a7a0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c39b9c1b59879c1b3c9fbb000b99f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887a1a596ddb1d9c5d41ff6792f8f31489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c3a826c4ca786e453014eac910a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae89d168809269906a8e9087990662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ddc27cb2bd81a4fa02bda258327303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c008c72bd0ab6ceea2576f0de11144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb260e66aca868fe12955670525ea9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6aac06c97c844146cb2a7defd0f5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff5d3d864a28afa97a76c753237b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b6874dea0f18fef9e3adc15dc5ac78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a72dd3a2ba99dc19ffadb12a02e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd1f0ae1129529800695e38700cda110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cec8fda3f90b6a28e7817952d8502511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a9f086f736d1d9fa5d3dd8147313a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10d8308c71b297659e99639164a78313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad0939245a6d475742ff98ede95dfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae14463d465e29e24e1da240a354f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ddef6032668cb59c4e8e172056beb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632afa275212ae14014aecb9a1d6eca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd546def352bd874a778d99721c6a70618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0298c9c89e92fc690462b2ef08398719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b0f3796c7d859d06bd7b40c0502620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f8f95377285251aa53679e54a55521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769145aaf61d3129c9e234ab6be921c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efad6f1f137e27031e4a499b5f3f1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb625b44d8c5c98a5fe31e813804f52524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce321e5526bbef98279abfcf7ffda48825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f9602181d42d9cb67205ec4919d5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4fde0738032156ed6cbdc9494c4e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb5c2230abe9aeefbf8185255bc2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc28f69f35b12b9d888c658aca259c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec840d5af2ba5e163a30b26e55042330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ff79dc34b82c1df54480315b520231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f22449ba7cbc8c7f1bb13643f7cefd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98446cb3528b67f62c1be3af8a305633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6614a30b0e2fbddc4ee315b8b71eab934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922c27391afde0415772c67c222e7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad608f5e8ca59a2847d8dd48f7a8471b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250042e6582dbab21bedd08168b6b9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252d1b1c59243098ff402382ca48a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25439f25c4ca9fd249a9fa6b12241e4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba43e9a82270b415f0cec84029a58140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573553c9462048f56f5f0d5820d034dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8a4fd2de2cab5cf2f02ce74248e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb1ae08ef49ace1af35bf8777276043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ded6e51e18bf670bd999dea11c9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a224cf4fcc50e952861457fffd5633a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab03ebb666cfc5a87570257ab26cf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9fc9b69a87a535e5734cabea8dbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfef070319493a1f32be9f9562d8d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6918a57dc5353238eed4024c27b10449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438faed8193a72b35cf4927bbe85ff850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88443f827adf0a0c999ed6cff145222051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f495277ec35794f1c4daeee3ed4773852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd86524f45ff87ff5fc4a1f4f717453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43576d82cb1b892320ccc3e2dea41c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26060111daba46471d757e3905cd1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d9bdeedcba5741e0bc7247b0db6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af066a5c8ecb5fcfe8988b994134c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4a3afb0ceee8c5926b24e92a0f9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2602dc0b37a8c571210eb5ace05c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940bce2e734c75cd4db98a35c59342260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1162be46a9010e9df1d3803fa48f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b32856b0128b6e5bfe217d72c157c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8c5bc9da7fd94c4ce4fa75131dd8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ef4ca1de17f0e0b441d3a5e825f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78e1d5477c49aa58f986bf826182165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4cf384c25318ccf3ad118d84c39ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc480586a9016fd2b96971dd01c2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7928772915ba0de49c0f7ffe48d8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa9c99da329ce83bc40cdc62246ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569487850cf7237978bfdf37e97f39b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4831fe9aa81b33a1669dca96d74d4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd965b45205670d27fc9c9fc30553fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b654403e841026cc9867cd18ee2a80e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc506456ec4d991b57e84df33daa7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b9f7fee77f46d061882b53255098175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b4ecf6c5ea08f5f27ae3eae90b84476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb0fc8630967c6b5e2feaa5f0951a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffac533d817e68960d0151f0fc49e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc5dff0944bf618b6dedc2238718b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a44c576fb85d3c78531d31fa7444f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96accc0eaa3c2d208d19c0048a643f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ae0f6418eb7d1ae9b5f935dd56b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a8c69794f1860c3f19fea5e1febb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521634d0a27021039dced2b6bdbe7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c91040cf42be54657b36589b29d4a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1401ac8a7c53b68ccc8726e06778c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c8d116ee9781e0e1855dd814ff7c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce750a74234b0f5fe695753cc7ebd52488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae29f012ed815228e22f5126477cd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88fa97294494a6072f6790bd780bd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f908d535acf94d2f9a899601ab23c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e071b2414d3da75789d29687fb2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe43b3cf2c36d220135bd787596b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a9ac09b7beea43513451b17bb65c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ed4ee5b7c1b361326602e4139b3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db9da355cc821dd06ce32f6ba4a06d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fcd946123c4711eb0aabbd80e128b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80ece4b9e7a017b097f4fa76df7b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552464f783a504993f73544f7eead57e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8213b2d4d77423529f2ad17ee261df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ff14e0de738b8a725e6b8fcb41425101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d8d48a6258d9554a817ea61d2847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd191686346464aa9c89915775e9287103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d8facbd8c62582540a0163ecf577104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed9e707af5f1a0d89cd94968e012b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8bc839d9b04729f888819671e6c82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f8e83646fbf10d4e8832d599a3010107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173928e8bfbc20801cf6bf28e79d810108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290bfb836d5f9493598ff4e6943b530109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0afc55c6a122501a454aefe7ff200e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7c7d3f13a336a60d019b30881ce8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eacd1b7962db826d79098c4f30972112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2df5be46e4ba4990f253630bd41cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f6eaceccfb1d9b58064c40323c640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63f95de89c1b8c556c7c5ab881889a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7dd623b0fc7e56540189a20b02c3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc85af083db2c4209ee602fa1f8a40a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec6ea5ae7c9ae4267e7f6385203a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ccc200a3b6b40d591ea4ed66c68bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abae0db98f6379384ac29159c294cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8234288b0ea4e9a1d67970463e9bb97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b035ad13c110e2325febb6254402ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa58088e29c248a97101da22bf285d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bbcdcbf8098b545ba5ffd632a238a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059632a7d911b42dd82c0b5483b23a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f4941a8e921134b932baee2939ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a677e847f627e3a360f82e9fd29412c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26de5d89533fba00f8eb201469b094128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54852b48d4ed549408e07c0b007ace4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3db2eedc0d09eb517c8bfc198f28aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065fba0ec3f1e38a26289355cb8654131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ecc0a33fd0f315a65b5b388cc7e95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303a7dcea44e7e5a26944a9af2c97a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11a10073f947eacc061430c4be96ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eb16a7f1ba1c1fcac1d173d1c3d5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf65580cc4c753eb9ff097ea01769136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322f35ef72b856aa446753ee2b7d6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99868b9a0c48d1d98fed40ee5389a86f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c285a7304b7634b8202f5d1e4d6cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b99bb4e62300315c26acb9e9f8c93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452c5f3be1106cf41fd209385d67e3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea00b8101bf17efc5870aae88979a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed929eab7a083f068888ac73379ad63a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1a14d86673474c969bcd69b145533144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa46dd1adc9093d42b71dceb5136e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375cbca19b555a92474aa71a2b87d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb182bf8b4d6f20dba075405242e673c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7929516749aaba71b3bc1d4fef423148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b23ce87ed4aa9ea6fb3940b25dd6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa8a38e8445eba977aaa04e9615a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6d64fea1a2d896613bdd7f3137ac7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f9e526af45df9e02ad4cc863851fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b9f189cba00447bf7efdb07fb8b74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b64cd3a9bea3d8fe4fd6c3d847b3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e08cbeccbd16368f42a542822bca6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde6724f93cc8164f75b6d0cd06eeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f40ad3f0ed7b7e32a2eb29097aaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1b5eb7ae57cddf74b9ae6f49274c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e6d3a378b7db36cedf1b4106a840f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d757235b9a56d0310c6a9d59a0f9333160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3208261c47ac3d3ce2d1eed6e3256161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aafba99a8634e3c93b50090a783cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37666fe18610ea22485f0aa9976ca9fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add65e3c793eb35082fee82fc02be235164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98d01505ff9de90a1f31b83df08efc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254bbe21badb51485e10e0b46a1992d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6973b7252bfcba594cc0d9d78705c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f6dba59c82e004b20f97f00d34d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf757119f88e1935f334ebd27981c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4042e6bdd0d094939a0491ad086fd7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881598930f718715ed410e48a0864e5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d19382d410b76ee21239a6a20de61c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbab8784ccef6f85dbe4dd982b443c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c503b8d85f2a6eeeca55f4467dca024174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900235c7f40f6d940c91ef98a76ff46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a27773ac8e20e317bb0314ea4d707176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004dc7caba6a687bff2828e1ef6eb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a42a04a998968ebcced317d15257bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7e7ee911c31b00245215d6e38f051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7aa32ae78f2b2b7d74795a09aa347180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64455d622952d14ca85d5366975393181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a81c6922dca5b406fbeb9ce7f8eb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35a1f916b858e9e54d22c9332b431c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90487510087dd539f9a31dbcc52338184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bff34ea2a6ddd6bec8f5032de21599185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208077342ab718dae51cc61f82b821c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33613ddadfbb270baf5416313d49871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfec26604f3c968f95c3dad19c6fe27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db1f9754e7a92b230bcb7d7f8c9fb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3463436ef660a88dad42ce0278ae16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f1ee4660b66d5a3f6aa68753de41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d0bb11008fc231fb54902e5a09403192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf642270ef56fe1194216c380528ce54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8e35384b4d27e636f713cf24b4b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0fbdefd409006632af17bf6868288195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b67f803cf828cc8e97b456a92ec6d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89a1d9892fd006c05e1bdd1341860b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2531b0de19093a03dd7a847910064a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dba970566f51c9cd96be99b0630849199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66264f2d8476585de6799dc2a895da5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984205d4570343a619168df6219cc64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02780f1b8ca2e7c80be2a8fb537e86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90c333e1664706b99fff3579fcb5d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ee2a6229d8705ba541a68178b62d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a889d724fa1831ea171ce3b0ed99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e0364562816a807389f6b10a4396e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e203de9e40fd2c77cd589e9da788c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39603e940fd0723c790f2adb60ff77bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06fa5daa68d0f39c3821e9572d18b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2299cdc56f2898c8e693920226ce03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ebd86abdfc1dfc4d342b5d782cca8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b44ced0f5ce52ac86b30dad0fbe5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ac5747a91623a6342cd22a43c9426213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ea207f8e07b7d9c3f3b6f4237e90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5886975ffc5a05e0a09648c9d215f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1401c298d833fb1d31371f812f9bed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d64fcbea7f1c134b65b74f4f3836e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9db52849cdd2fd2c8be1f0fe4b140218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8db28d0bb875b283ac4f881615d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a6667fdb1d1f5a1f9d8b0d120505b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e877ddacee44422f2d7ae7603475221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eef03013bae1a2be0529dd6cfcddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc23d20957dab333083ebae2cafee5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e9d2b8315d4232c4de05037cad71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a419f37f5267463114257efeba42b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1393e668f58d4d963523a2045c41d94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942539eabd5d6e82cd75cd985b169077227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379d7147598e89c95e48dc2d1c21f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c786155a7462f29b56937929c4ac002229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626582acd5552266a9e8da953c8d42d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f58ed75eedfb76223ffa6579718ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f64ca1a4f85e59b2069afec4da15f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854735c53eab956940ddc28062ae50f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6783015d85b72eda24ad9a830653234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01269b065e6f821bdd1ec1a4a83dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cdeed6e9fd12845f881e504b9f01e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318612b63b4895d7f81de8e068ed8ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe26a23007adcc7afa31918c224eec4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba692a2ff49c7df48ea39f0a7fd9fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786664c1e1a73e11ed9eecba55787f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353206cf7fd9094e88c66e1636100c39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da149076b64d34f5be9b47e754cbc4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128af29c02e0af9611d7eee94d4d47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881cb06979fc851c2cc5a6069c4be9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae6a2a43032417c544521d6ef2687245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6355c5fbbd93e518738d2d63f9c63a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8de5653ea40070ab6f855c3bf30e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa5054d687a55b6df1cff4273ef3f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619026a2d8599580dec5d194b59d42f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3335527c7bd89aebbe037de5ba9de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5dad81114a85b4acac5bb83d29336251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c57c42ac7c50f8f5b4c2eaefee0be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c281c67fb32ca82ced82ed09a7d33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e98334760c226e9c305b6d5f2c72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364c2897b27c177187af6843332d6ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b21c9dd3bfd38bd6456a720535c03b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d2dbffcf56581dfe41f35c9056884257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c821514f8293e09deff12dad31dacf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b05926b4adb363c7b8c102032889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4aaebaf9738ab3922302af0d367ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09976c11a89c5f4fb378cfb3b7ddf54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20485abb3f349b5191ff43fd3dc0d3c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1688960ebfe007fc6da1bfb7330b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d120b7f6986b0577162a3eb5dbe76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fb7faf787c2b2a8ddf96179a6f9a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb88f563c5acf7870154d64cc0a7e04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2d48fc3912539da20385d9bdc0ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa8622dc8869e486a7b39c6baa7f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a9f4fa4cb242f8b6e5498b27df2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33c26a0be63638249c33607007b04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcf18c7ee77a34387ed05b0eb0d013271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7affd8a7a1e9401829eaea92107b070272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ed6f971fb435e64fe795a4c230ee2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c3d6209805cdbdea27bd7321aee76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30393abb20a78cd16c7fd10376cc6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b218c594fcfb98f143ecda67a0844a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb80fb7547ab27defce86d34cd7f664277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd6f189781c2553eb86343803b4038278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db0ca458c073156a3269057f56c04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30df65a57488c5a887153944faa20a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b9325218f9b39acfb80f96ed4271281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfed6c0c1657e52aac9a8a225ce784282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e8bcab7ff19d8f87f0f162362c93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7690f813ab75054aecc9bb8bcd416284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb134ab35dabcafef7ab95459464b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726070ae9fb5a10ef9b97462e917cb72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5e7446e91c896025a9652769f423287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6e0cd9f5bd1d775e41c7578a89e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2ee3e1a426928625854a7c2633dd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084340567428b18bdf09eb6f5e58293290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e2ca7fffccea6e7fcc397935bbf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd445054c051cb4c22b64bf352f14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebd745c3e536fac8af94c3e61312a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a154437d8d40180090e3c513dfa015b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bb08eba34800e46043f474ee70787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff9ffe2240837f703813ec5945ba46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d8b89b2749a5262a7d89749b3a13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80622903aea68c25581f063758f8ff27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd51dd0ae9c4f434d2ac83ce3175790299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2188d36e906f8df608fa0b53231ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f205ef8fcf2af558d0f086222816e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18fc31c98712871784670407de6ecc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8f7b5c6a864cb068df45bab73e3c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e48f5da0a8e53240e5c75f77f705304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbb44895b6e59768bc20ab37322ae9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b1c3fa6d4b86dfaac78eb71956fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615445d5f5a542c4d1e3ab7a4b47e1bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358de93730c3abb3868d70225a6f3c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba1242848bf1f309c8168fee5f6471309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec6e0c9c36b14531269ae3064723c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbee43110a9515f9566713ee43c65d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc73d62b7411fc6dc63fa87da6df4c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8757da0cfcd896bc88458707c24e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d41423b06c3f5e7be9f9c51e8c7e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d93e54d18ad63185a91ea5fab931315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99743b1b6d08f5713e8de3fdee1a504c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c477be183811a1a99feaa757e0db42b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55a0f2eeedbb17694836917086990318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc9a431d969ae4db92605bea3e417f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b6305cac95ad67f9f63e1cc0b293c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686fd18925d4ad01e7d7bbfe093ac81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c8b708a5368dbfa1a324ff504ea3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367ba8689691042dcbc2f25dfe3b9a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2662ea9bdeb6835630eeefc60978d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6781ce06605f54269f21d67ff95ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac66ba98c6169e2cb225901b807af8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbbcd96bee5bd36b86b25c6e917414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896113e3aedcc7513f18d141e192ca7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d1753b585efe24dffaf1ab0bb4ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9bc0555ded33a438a0e60efdf7d9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb766bce5f866052a99fea2ac30b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e41849510d8b20d0052245a2d923e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a62f92611d75a75089f78e53e8f96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7704b3e6c2a62687d2cd721e7d138b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b8c5f670c7b19623a2eaf2fb2ee5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7f188a5f10626cb9b152af714424e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb054ceb69e19d3ccb364a4e52d636b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66bd8801998572f4069596d41982e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3fecbb6c283deb262516d3c728ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf799d81b88bb555299aec87348404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dff7f321ec79814e5faac5c3542fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1cb1a56fa5868e6c46cd2fed7a51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07605666e316dd486f30b9d9091de65c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06f94cceea8e74f7604eb601caa74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3388af38801bbde175e4d8a1d775f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42263d45dc358c089b91fdb941c8101a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598db390723bc9199efde5b0230dc62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a46d642bc33dbcd485f45fd9dfbef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2dc039ebdf769ab2fb21f9cbee809349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed09875699f741932a0c23a90b2e37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d34d01ff8a8741cd26595b6ecdbc91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7f382e5ddcfed361f25e7e08ac959352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a4f5955a95b5202eae65b96fb7ce0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031da6cc21d22d687613a223d68f59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192c7e4d7f8b6a680d091a7417a1624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f280e1a8b37d377b79fdbbb3b25e2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f462cfa1f72ef0d1ffd40c08a4ac2bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e465828473725de4c617c72a054e3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a54ccb6af9bdac4f65f0a53c693ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b7aeb6fe6fb2bf7c56578c918e3fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832e276be14a4d787346a47bdaaceab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e3653d057c9adad4db2134078489362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ac50b284ecdf670867b7a0b43e47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4cc7abd6c454f027fd4b1094f7b6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aa26b3eaae2ff353b8e14d4343d73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68616908f87ebf04f6b3750f46c53b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcfda7992502b741713e1f04ab3317367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622a3deef30edb8fc6ad3a8d8513dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda64767339b3b6c220c6de253d42b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e25db26188774f546995ffc8203e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d247933509955a3089549ed8f4f7412371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2515fbf63a7199ba9b8a0f7b4ddbf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeb51e7bc69dbe1e8531421c7485ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60132a85e62a7bd7a936a1acdcd975374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c557559bf16fcdc4ae4b9270880eee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8af4562b68e58a3a30eef244e930376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60bdf93b3c9fd9cbb1656f34601f6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ecd239a74c80aeba1d93baad37d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c54449a696a637ab5a204c57982b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e44b63f9148292a5326c29564c3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670199ca9c649f9739779803a7645cbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d6e5a94d85af2dd60f8ac0d88495d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb82752fdce788dc8014f37359aa05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4154fdd84f2168325cf559a438bf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916560ba070bd3b6e5a655b8c3ad38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff661f97f83c37bb04e2577061cef54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe42dad534d2054477a6b6eba4735387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232206cd6b767fbf74ae8e0314b2a975388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57945c8f9560fe91673a677511692ad1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae4b15037ae8a79e0ac0fdbb2bc02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eafba198ae4e292d519c9096ccb67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d80729ce7924c5b3b4ba41823d2578392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d985aede50611c0779558bdf6ae6b9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da687314ad65b09065bfc5fd175d67f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afe798810dbbd06ba7997ab4d307bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c87bb08fa54096c3fb23b38bcea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f1c1d7611b8af3c45ba19283e805397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831326255cfcda2f0fb1ccc388a4919f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c3c49c39e0402b6e90765a77c6a66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bddfda8092d51a3ad4b168b58d9fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770833c544d80553ea6551fc091fef15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87418daf82d2dd3202f1848acda6902402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbead6420a64451cc3b03df9ec30378403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf440fb4a050265868a36e72a28d584404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854189489244c161c71de0a5ba81961d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d81d2a7ce34489755c42a9a8fb7c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0739611f07fb6438742e69b7bf98c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144c0ac5003b8cecf214d96ebddab36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e3d01ac319cd1a09cc90f0b516c22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471e374b78569b4d87177fa2999a831410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc0e44e4e10dd9a7bc4c44da0d35f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b1b0807401a2723bd3e321245618412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e01dadb017a9f57730d4e68e17e1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7ecdadde792b5df52546ad9fe3061414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07127de4ac5f3e76e87a239a05be4ec5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6341c3bcd65b239ad5035413121838416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bdb59bf2239db58afc7f9d59ce851417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711433a5e88ca05c70559cbca8f402ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47687b5140938b660b8a5bdd10b1bfc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e3fbb8295685d0ecd8bb472f85ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d46722b4920f22ec5a589f72d68e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f833ceb9836a57899d56604a4a4ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928a036e403a25d9c2705131645f7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce93df181dbeb4fe0af2f2f677b162424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ebf506df92fc2f032b32330aed823425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637719e69877d78a34bcd297158841f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c140e16eddbcb4908f9a64dd58f0228427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c2cd4e222fe87dc6d017c64e6ed3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae10aff8efca4c2ab00390e043edc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1fc1675710e3364f5a284d73ceaf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fa1834ac359926608c127cf2d7679431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c47625f41e7e6ac3b00094b242d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153745540831c32d37fa78122c624651433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae99b5e106efb532ef9cbad88646c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e5a1b04f973d0c22316edf7663556435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ea2fcf70467bca6dbf553c52ea69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c47d9045c9c25f3539768a789be3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73f9c122d2f6b181202bfb9bd46b8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b5033d22df78822131267c601b144439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed2bd3b191410e01d5260e8ee6ae4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aab34e21ed86ee2b5f31ab61a14fc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab29e4eb870caae2c6db85cef972e85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd10699fe7cd2021d826e2000e663fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754df8c422c47e939e53c60fd32cf84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1b5112cb7870617d887e339d3b6ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f9efdbb588edd431c093d830665a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d70ba422176412c97d7e3e18deaf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20886d229c01434194780e5c2585910448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d9f4d3fd49416116af30579f36e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a4edecc026676bf300e6b2eed911d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d6c4438818f3a50345ff61d03c017451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5c77b298f2b11b82a4b88ef72315c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e332904b1bfb94e8027d82a73e9cc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c892993217287d6ffa8cb9dc02b7b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840a7dde9816e3a9000c186af77c4df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddebf938ed3e6c345ae941bbc50514456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6df6e2eee85496d5a0ee5a9f38e78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0980375a71bd23194fba0ef6932e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d55ad9aab91c62231d95eed6a66a1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c71cf46053517b31c74ca6d285865f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78cae596965aa44c267b68108f76e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87610e546edeecb3a029d08846712803462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb61465a7e9f21f7ae0a892cae702463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551faf673611d4a9460f064f67c15e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448909a05cf3c2679e57a6ac1035b8b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88ab1af47aeb8cb3ab0615f1033d7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8a1599b550068d5deb62eca2d603467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23d76ac8c95400b54c0000e6c404d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964bcb7cbd0e98e0df3f366f2fbea81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d59be21685f7584d4c653fe8aceade470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ea02ddb2ff62b44f0a126dadc631b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b3e9b7735499aeb8ded89fc023be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa4bfd8169b01955d784a174c583c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b38cb944e31871664b2c1d85387a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5b4adf1ce3212776b4aeaa05a1a90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7320a536c375226d331b011539d8c37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e84e0f8c7361d3199461ac96e0b52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e80bfb64510af1913c627e67505e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681635be13754cfcfe30ed0ca0db549479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>