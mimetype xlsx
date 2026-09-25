--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -2068,51 +2068,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb0e28bc4afb4fa91889ca7cfa3961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fa8483b3d7ee17dadb1d852d68b4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b415673fde26cc8e319483a32a89de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c183400fae351db8768d1494afd7f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ed9bb1eeceb9905b54579d283ab6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8c38e3298c8ca6974ef6940bbc026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf20d3cf9cdc04e81e89a5a916eea4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a48d715b99b65281cc6c0539eb1e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8b67d6b1fc69e4ee3a9828aabc9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62446969a1bc9e8e32d65567a6dd6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb3f91fa1e9de923c3b688c967f13511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc142da29b8692d82193539f9c3ce212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cfeb4e3aa780191ffaf7c061e885913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a66324501f31b7676900952432f1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036aff13eb4deb4621aa3d9abd5dd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51099ef3fd7683b33c99b2b9b0e00216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff04717224883aae437e4b99d8cd73617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b5629b5b4b188abb13c28a4ad15e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3526e0b659559b2ad1ce8702348a1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6776c183abcd344eb59d2ba56a5643e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42be552310e4e6fded76477f5f55b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e759b7d3fa6a94a41fdd3e3406eef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b1e099bf24cec897f26ff9c934fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff79177dce2c909bf086a2a6b253d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977763f119aba594ac6b133149b06fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b3e8720883bc97df106b9d9d8d8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628a14afd9dcd4ce5d263397bb8bf2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fce29184fde20352069e345b893f8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a38e7c3abcf073a68495884d9963229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40532298681c6bdbf9168ae5a74c1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fd856a1ef280ffc7df8360f4c858b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecebb6fc34dc90c44123abeba8029d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e44e7022efe24df7cc61ad2d479433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e40fcca679786a918e2af2610b2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411e4f04eb53966202c648bdc861c2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca6aa9f6a12daf424093bc09cf81e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacfe91d8e58a1fcd293882e0ba5ecd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f88107882b35932becce78a645a9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e27db2cc82b21360a41c6b4eff4ddb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab15415093ec32f23250e396a7894d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03562e2b6123e7750af0e2689b2ac7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c36d8f622e92a16c5fbe184e3671642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74f9502cf074f722b94b46230245df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51cef25d62b5bee370f97b528b0d9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992738b2ea3886cc205fde6f5d3862d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96880bdf884d1ccb0807082a6c35577946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37652178d96cd90cb021420c41af5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9850fe7c98ae4c4046d0dcd2213caed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b4d3ad22161805612dfeae9a4b0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f1f2caaffa1a1ef861cfa9822e07250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d43a2f7bd923af05203f225248e7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa095247deeb05a6029070b72bdef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae908992370d364e796300edd50d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae332c56185e347eea0ddcaba13f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b7532b6b9df01719955ac382ac5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be76f1b0c5fb9e6dd377d46fe1280856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9f136bb2d24a9e15a42978f81434957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd398165229502aa001ea5ba01b40358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe821a83a281242b47b0ca56754cf98759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf9740aac75105479bb34ef12841d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a6b56fb301a4b261b0c075d1b46f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6744972c45921bd243541a9faad46062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd3e201d785fa71ec3a48afa552d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9602d119dfd891022ebc005778dd0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf90c71d4d23b75b912c654e031fb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c09b0a3ce454a541746e3fe7d0841c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2310aa84275b50b787a03f5a07efa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583d8d67a288977b1e7c04ffd4cba6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795120c0d5635c0438ae2c6aae9e5d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42790541cb28710cf4c62137cac6e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85bd3231f2eb361c4d71932fb98c7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1bcd68272edb9a2cba023674b19c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50492a0b7ca63514a3f602922cd0ff3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e0aa75bb6f188b8176f989854d2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd848d565f80a221b36bbe475731b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c1a5db45cd4c33bc790f36858d11e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16d64e4342f1a3ae72deddbe935ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd08efbe41fc7c46ff2f1fed10b07378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef25d46fbe63c08ff13fba3467c1cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b1ad049db8d553620d1e845d058af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8072e84124fa61547c665b2ab688a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de6f1fbc33ee1f7d3323dd97cd40282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f446fea1744dc06800df5661e2f4a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a3b3fbf36088cdb61f5b90c4da7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3ec412e152f9c261612be8fb8f3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac6536060a2a59ad150a849802ca586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321f4f8d2c3c911ae530bb891c8e8fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152b40834756e7807e1b625478b7bbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6197013a0dfc729eddca11d973ac0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5770dde627b6c73a38f798907f517490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8cffd578d68810b378172b084b4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ffd1569ab6601f5aa5b88989855d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f600cad1aa4a63a1a2bf14a4f2c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c75e4e808c0b28dedc63bc656b5a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074662a1171fb9cbd21691e7d036390b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3f60adce4acb73f6bd0bf658260c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9137b9faca2350a4f256dc2ebd1d3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7fce04cf0fdbfdfc31164317f21b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c20b66be1314b33be3afac20ed0e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373024f712bb05c1b463f5773c7c480e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0d07c03042a186d6fd7a6b01be95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f071991b757adf21add5f344b832e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c9e7d69ddaf339e779c0fecadee4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caff8a3b7481ff8190c4974df5e7e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf99d0e7d76ea269e2658a8d987f66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc28890d621871d2342350272a1a00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52f99c5090a0667949d4d977f89cbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4218a6e8d47faee5f2dae4835efd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad3f93401d3dd5b8f8457d12e9a8d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc13654d2a1f127e416bece850d08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c063bfffac4455ade1617c16b1ee0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357698e24053ca5c8f4560cd5e72ebd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343e1ab18bdc83dffc52077c05b0712113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699216b431f646d79ea7189fb0f2d15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097347f0307a37509f138513407b328115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4665585d6f0f7dd0a20cddfce792e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a0ad30eddb7edcb47f087dcabf80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e09ea2765c374a64d7776b2d31f33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e40923735fe1c5f8161e7852292ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e268854fb91f9d34e5f1723c91b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044cb504730daac672b1dc61d0bec9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87383570d6c852cf7c6cb862a749d37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf81a8db7b1f3ab88a5350af80a07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60951cf1abb1dd0c03da0fa9ae648587124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac1923dc1106e8d7c4e2b1dad3bc76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c246e4ba694e6355511075cec163f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219ea5c930095dff345d7885b213551127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4006bee90121d616bfbbcee91c4ba3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cdbc2ac81b85dcb18eefe570c4c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8680f55279af66fe9ccb70ec93c5f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b5e17757da208ec20e40b8abe35a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cdf11169638a50b4aa47482e526bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4eb76429ac07ebd5975e01f5f49a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedb98a32f135b99c2082c4e1c93a0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae85141d624d1e53ad013d9e08fc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7f97196c8debcbf1ea233a5a266b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7fc78720afdb02d447c82073ad7b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164ed2e3ceb3a9acfac855df91b310138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3d3666190015f4058e9799cba436139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d02a11a47767000d3d6fdeca209a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c866f587aebcc7537f6b2041ceb7305141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177eab163f823f9768d0681277238c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfdb49134f5f53c89558ee5c046b73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563950652a124247b65fee3424f20d86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be4d3e60b1897b4300be721bd85bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d750651af3dd3136ebd56147ae198146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cca68d9280e6b1d958730b722a2601147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6089136a468aed625d68d41a652dd9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c45d3c8526ae158e4ce16c6fcc756149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36602e176349cf1e227e488cef7141aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b953f75919ed4f0d63a011d070c64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16233c51b216b05986e97698e6041fd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e127dc075569ee007adf5acbd97b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75483a83ef4d1ca2f4dcbde687d1b139154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b258d764a748b0fc96f8b1c04a229155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba6f06aeb744b783493cc3fd682b4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c32db1aaad84f2fb6a59c46e92839157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371d43d3fe391313c0353fb47d8bc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534a46684522c38ae05fe1fd34f612159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae78090556382c738c4fdab0d82f818160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f003e35fa1c39e9784918c738996b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fc2b5bbc29acf030c70d79c6b0438162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32548fb4aae3767a5596d8a7ee0a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65638d169c94460f29d6c07ba0dcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e351155040aee18fcb9b2cd187ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304dd3bb560e56a28be97b55559334166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caffecc89e85d10bf4b53f920f08ee6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b19423df697ed969f8e9427ed5bb04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a63dcc9b62e5dac9c8564348625f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122260e5c05a26bc582950e480588f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de00215f892d6c2be4ce418c9a390d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b00594f9227d1f2939b5da8cdebae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c8e961392810300e92ede1ddc79b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4e02e7abbf8defe04efcfa6f4dbc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4231a949ffd4de7127878025e55955175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4ea7fdfe402c91ac326f3a5f108a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c5208a3fe0ccf51e166018d6aaee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f4a7fbfdc36bf94820977fed1af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183ec25c92bc64e72dea2537f29ec5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c19c9b356916e973815f4640b42f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d869d2fe02942b690ad521e368617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e87fb6ee96711a28f4063311533961182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22d0c46244ea4353e5987519ce7c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e6f5426d9326d1ff0a886211f7f2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d664e8b53e5c0e66612af2e3c7867f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103c090b29f27355792c6508ce363a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b968a633bf3baa0261b1182169a5f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551e3ac22a409783fa5c7bb5b11b6d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03265ec8e96b2c7d8f56eb88b6f0c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35871fe4250349870b2ea0e959440d6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6064cc87dd35b5dd7c9507430893f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692daa87c47d8ad00912ea6fda534e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f42ec48eda2c6da8039b74eff92c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb862c79078b96403447d32c23da9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775515982bdf51cc9606f5f6a0ad173195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c4dc3d7c0b916176d9b0d1f76fad0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644843f4b0d3d1b50ea446bb26eefe7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1211c5f605af14af4094b74203585198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab8084bb94f5ff8dc4231740ca591199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92725cb6eb882eb45d38a54b5df40627200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7e910635c06f6a5182f8738fb2a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f74c000b130fc3a6745e77f5629f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502662b962602d5a1f8be9854a70d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6db8cbdca110afe882780b35f0c54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed345c63ad1818be931034e0ca323205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cb950182e1495c4c75c741cc0dd76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a5ed229c5a634accbd170a75713c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747d6bc670544b76e4c23a1d887056e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f922a7b30f3d162d1784a9aeb9e65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c3eaa0b2dc404392609c73940cc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3b3cbff6f9cf6b95e16aaf056139a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5561001ff19399cc9d1a2f9fee5f17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a88768dd5f43b3eb12fdf9a3ee326213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704822dbbe2bbc7c1d7769f92d2b1508214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7380cd8996f876d7c5de138496b0bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e0b1afc1dd5d615e37032205a6bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8ef25f091eb2dbca8de68444a6cfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f2703f463f2024630b10ef00b106218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926899181449f0956ffc6a520835088219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7757c00eb0eb0478d2a70dc39cb5a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98aef4124e5a03104230f1c9d12439221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d3737f2f907894792470d00c4f06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fabf960119be2a1b5a9cf5ae462e58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c38649d9c9cc3899fe0e8697507caf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b5d6ab119e4cc9aeb4fc23ec1e9d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0ebb004f7503df3432508aa385804226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dc65ab4647493708c3e4dd6b51e67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24334bf781666d4805d5cb7a342085b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f70a1ed4ad4d020c8318494372c562229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94671b2f161d9a98212389dd6715b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df48c25b3fa5a492e08097b76cc98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bcbe2a8900e4995fa087bea8a737d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed696d62d029955c187f61f594894cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76c6083c4e870ca3a77ea074360dba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a522de0e159bac99c7bfafbeda64ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee7b3bee3b010714fea2d72d7bcac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae968ca84873ceda5591077b65212e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a792212d075f20de5f4965ddf3d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4620a3112481d6cbade412b8cc0b3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3f975c114186853290d08fa2bcdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4936953b02ef9c3cbcf7901c3e4a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb821e8bef4420f6602d374325419f76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c05050875acf46e729838b8f25c96e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5fe93a749c78d2dd40159bda7e85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ca45934ad732ea62071e57712111245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ce48c882b4cfcdbe04ff28aef229f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a4ad4284814a815e36757648905d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3804bb63d07c98fac121f9ae69ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0fb3da79239038bd930a174a64f88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d76ffdb276866bf4a5a702556c8e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb6142ed01ea0115526c726f041798251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874fe922c32f117d9bd930846a1d2fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac03e721255394f287c67365643cca4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31418dab72237f36b1fef7d8488985254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47458536ccafd615de9dc3b94cd66d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38c712e4b8ffcc2453a8cff2088e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef132447fd48e041011cf03126fd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd1f4ddadb0e76cc97bda2ed49d10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202b498e89592a8084e000a30298e12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9298819f5f4c2911fc099cc899b201c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d55b174e08c5e2c5ff1c61d7f07cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955d9e775e68601b5acb3ce04f4d83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf311abc3d876fab49c66b6304009263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20ff3afd02305450e7e9a133760cb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1c5e3ba01ec8458e6d19540f8c8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcd8981d2525d753876c789cd51374266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e947e871dd735865472434d63ab6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621170a9e5975d728188e293c461e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34bc7ed3ad08f286d9f6d1c5265875269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05953070fc1ac6c1f004f3553451a1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582973a2832d2504e35a334b6d9a9d38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799f4005295b6830450b34a8026c86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3a7fc1e56a2ad9e37e8d42166537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfbc422a3bf4155992b965aa7b29cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37a7d68a115e3ef2e7021131815d05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd4231a0d8988881c29786c0b8780e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee689cb07025a33f34d1c5cfd6a57ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21017363e163b95aaab5b7bffdb5c4ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5d8bb9d1fe64d2200bf5086c530ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ee31ed3a94c5d9091c07d2142893280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb5f8faf01bb802f7b00fd0905c82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1ee05946c51312344afe332fe6a7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5ebaaa208ff3968ac359cce00b46e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb7435fa73d65ca7e927c45d143c99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042e785a669d92f34a023473079d5e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d644ad4eb326d3d8009d0ee32fdc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39891a35242db4a40b6bd3df2534d03f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d102bffda010afbc8453ee36182431288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1b9ff279fb328757043aea5e169a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60481a8ec2f8ef33b286d099f5c2efe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c44d702f9a8b866406bbd3fda36541291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e89a5b7b7b53f5383186fe943bae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c89ab72abf5de5e8c333685a2475293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebe7978d00077a4260c350b2ee6ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395bd6deec7234066714873ef38e503295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cd934da31f52306dca321b8859cf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4302b2e3aeb4dd0e3167038a0c92e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d7c9707c987775b7c19f14beb421298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ffa24d27f0a433d4396a5de425194299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060af241825718047ced6dd7b507645300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee599f6e45d7c412fe85c25885811a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13259329f18baad7bd515809715596302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf8112d77082aa6bae60b589684719303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65143dbca31bb7b6f7b372997aef5c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d4340d907d745c1b0faeb98828aa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997276a8d7d67d469cdc8563930a12b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5375cd3809b967295625f4c4a0956307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce61be8c93a73e3dd4c82b8284d49c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65fddce16f7868c7bba65e7f4b9a5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8099ff559f6c44dd8f011c88c5782a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6add9b501592f45ad50c6c092b9cd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b3384805bcf884490034875a94be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa5c2f0a057a4be7e4e1a0645747b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43495d3d186d1a5709e9041ca69cc44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf571dd0f9b4c6ccf8f6696109c36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d5413a9905135976edc8fd8e66310316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb145ff914cc50b422d45811400256317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b8e3bb7156a4f9573c919c1f863a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592e537d4daf638a0c1111f95cfad2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550bd35167d3db26dc9b329ce2d12e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aee83c4b8071935b3f160cffdae5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101016db7abb0585615161e429773ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402480e3762d982f17b34b3836de2ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2756b7cfecf2c27a37d7406ded1b9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524ee2345a2dcf349851bbc12149d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13348903c382bf3eb6632c7756f33277326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b31302963ec4924ddbba40a751113c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da13e6ea545237ef8cd5aad08e4bea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1254ee9e95358d9e639e2281addb8ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a78e0a3d213def32cd9c59b520ae21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ef8e97f9b896b74f1161089b21b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf41e370b5a3ad7def22c130d9978a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bebd73587b1db8bf77235b39674d0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ecf4a657e6f7b22aa73a43b68a29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c82087f98eed327578251ee872d3be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1333183d958637b7d6d7efc699b3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0aedc45de4afcd9ff618b6e559522337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9524be7c3452d42872bdc8f044758e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b64c8f72a7a70505759e30f85df7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb616729eeaf41ed92ff34f481459172340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7584c4535be86d79efd5f12fe052730341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d4ccac8e3fdb8cdc3f271ab90bba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab455761959a7ddd0b66b0fba3a2c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b0e98819a9c5ebab34b15d98bbd28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79093e33ac2ed5a38731b9bbc6d565fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb7f5bd649570518b735f4ea05e6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bde6eb22c84ddaecf023401e3e46b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b03558e060f7312110793d4d8f3de4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dd22c1b4b7887cab31da1325f828c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f70e1f7b47e2c446f9d9753bbebdfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aaec999ab97ad53a502c34911fdfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17a30c1f35e072dbfb3ed9281a98f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b865b1c0d732897feab8b02d1354353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bca12e4a15a517e5035546f0ef2c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc3d758cb0a4e012b8bad0e1e8f7bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247e08d1d5ec25ce4952cdf7e6f9944356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d73969526cb0d62d1175b3170fd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265cb02db275c53b9874e22bd553ce7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbe6c20aebe13b7f648340e351de20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab69a6a20181fc29a0de5a5ceb4e097360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2578ddaf5c27415beefb1fa32121c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41868dd23c96feac12b6776337938a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c557e8137a4a2808873f6650918ab1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab29e242e63cbe0c4ff8b070be4a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d6fa51aa2a279115da51e3f8133c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef467764b8085895f6f937f5e0614366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5e808042154cbfae5ca0e54525dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6aca8f8f1d3d7340fb6105828f31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784b4e8c2814d25c34e17dfba10bed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27eed67d2b260f3d4b4543316b418e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2b0cc0a0dba8e91d1af332cfb8ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133debb4d4cea14df1959cac2f441135372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bafef0f7953724916609a88d8c1c00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a0ee5cdcc6f274be5809a0ef6b5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d11aa655d35575a4cf45df67afbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ca99920f490b8b0e0d1662fbc0a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb75c208ced60c902b879a74a47265b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef057557789e339ae23cae4abb6568378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92076fc1e19ef9d3d6b201f2f949c85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101985b0e36e9e168a8bfd925810344380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbab8f994f3f6ac9c8d2d05948e1129381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf586920b44fdb636e0e3f1a27ed848382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3499a4b9432bfc15916ee82bd14b01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387502b994071d97b96cd79fb5467a8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0026de42008b188efc85e315fc1bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8c2fcc26bbf4c77439ba23c860db7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a5f9ebe865d9faedf7f6e424395d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db84aa51567ca5744b7fcc42958ac3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb015aa70c3cd6ee234ab13f3358aa3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a9d079dda48f20e0049a06317bb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e347616b34a5288073f9676a9b816391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2f4e6c4366d7b507da93f5ce774be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186166fadd7c89f502ed9cfeaa2fc4c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035ec4b0a01cecfcc9972b661cd89a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6a02af9d24ef10a2649f0bd9f86d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dc44e02dcbdda2b67697538a79885396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f9154bcdf1bb0f9d0379ebc32f0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec98f81efa176c868d7393eb80f73db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb783fd268a639f5cb287f6a2e4159c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06138d17d68bd7dfc5de8e4b72568c64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa07c0e59b6f038126555398784da2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144149e11a816f2d660bf276e3ecac1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b44e4e00b2c4b139c74f2fc24496403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1764fcfd94fae7d621bc01f10bd20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27d77724ccab866ea334059be628a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a5bbf80c0b9f4d21c8e67a9b3db37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1da5bebd121c404e6f6b33b1ac8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b668844af8858b0135cf0ea56f1a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324873178e644925b0aedb748685e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99772f39e2c0e83cf2f2c96f9b1963410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eb2d44ab7dc7eb5f84c03a6b33ba4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e880bfbe7de4b8526442ef44a10372412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8184db9aae0eee22054133e3e5686413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa180a383b28212c5b7973c1f6bdf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf626190700608cdd50509023e37c69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a7928ae8ed56c17b79ac175ed316416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faece92cc23f677ef2818f51040ca3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0193683dbc2918c7e52d589332b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897bf991e6c2540d0eebd6487e17d26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aeb8ea618cba5272d3e986cbdceeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835e599a268984dcbf136ac97d89198421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e20ff710ff3bf5ce9532b76a53e40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e64f3e666d34d8c1c07cb5ab14141423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda99d4496138bc2f63f6fafa9523c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21bde7d1a5de75567bee9f6442f5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e069ab70cfef828e412f0c88949415f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5075fa330ad9349a8426ff3834ce392427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c538dd46258a890b4b7c3ff39e261428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2558f0990f3f122b1638c9a329f20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d696d9f1d1c5c471cea8c824d9d5bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f4b73daee315cb19019e58002850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541e93b5cfb0b2a27afb4a9a1497a91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4a9047cdb14d5f5d477d2cb2d1c3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eec2fcafd8b2c4e489c8dfaec5c326434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1b245e27b4d54ab704e1fbf323820435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1aa37a6b0b9b27510493d69db80c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bbfab0ef87bf2a618e3b97a2b7be6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aee9fab57f8b4eb4c6bdb674aba28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd000308ee9c866843fd894ce35fbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d05139d7ed202432aff3d98c0a410440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa0f9a1eb805885bcc1677703eae92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607164e6b69f849ad8dadd96a46eaab0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941cab1db842ab8ebf2dd95865e6a47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3febd8923b28e43adf58ecb9a9dbd7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c892ca1d8186b3d4da2514ca5d924f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4793c0e33980e9de7cc93a3c766dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9386d15731e18d55bc4197b25e9024447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ade038b40d0e1f000b01525799e535448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef89646bb56f6d585419a04b0bd756449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c76e1d210a6aaa17a86ced36b06576450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab904faff4d958aed5e91ab5038ae247451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d13cff8035a21b8ec9c23bb16c9deb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de27bf1a96fc8f9d7b75fdec557ad97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db1218d4608acef2164da67f16e01b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc5771516e906a55186d38f2801365455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5763e8fc24d357001830493472eaec0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d05f388cd3c541e02f059292fd68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686662316a76a8536c25e6e6a852b840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ee21f4c820f5b2710a3b2dd3ced6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de046b5416eae10e6b57e4da005ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90b6effcfa7cff16f585f00f014e28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefca832c9965c26266f57f93b235ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb1bfe9506b4fd2cf733d28211969e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f05a6a69bc123d7e37b5c2638830464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f29088760725b356c8f9b468f220465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77f4afbf8ab95dbc075844ef9fe6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb535af511a41aefff88fe51eb4cd2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a775278bd07f9acad0a2d4b661f11ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc86a2b6a258bcd8269e2093a1a98c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff2d94aefe2eecec21ce08664a38ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb18b216dedf94fe007700e75c981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f6f950eb92b573e03724b042c69dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a7e72d166f92d15dcf6185863f45f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878ac88cff78b973d22d69994405396474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b48adb1659bf42c81833076410d630475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15757deef9942636ccdad03dc32d43c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf09d35397b8b737fd0fe4e799a8219477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4aed12cf25700fe99e908293ee527478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239986d790259db86fa5337d223b394479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141449be24785b866daa58e123fdb311480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381d73450b9e63b653f82bb3dbdd82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc372c18226af39a74ddb62f388777482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57d0657fdaa34ef9d91b3469c880b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941795cc0be9d96bf19dbb23ea8a57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306c6a8d27f536666f78cc5df9bb7a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e8d9b6ad8f17c51df9b9729f891f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113071bfbe62fbaee2eb34dca305021487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0124e4d441e0a049883794fa2505e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3329a8d4dd54d9042713546155ec9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491316ed9a48198ef7913d8aa1a7f78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819bdae319da85b94a3739fed01816491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84305da7810d7be2a17df4a0c42bd1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e585f9e6ffd6e29b43b42ef09f89ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc3c3023ea1e1c9c27c6229bfeb3633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a16b1b0c3b8c28a8653bbad647b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b664f957f11184c6c2b6b883cc15725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6962893b020efdaa1d9aad63e48476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84742a513da7146755449a7214dc54d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9545c210e2c8eca80c4a81406a0e3038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2e144733bf3e16a67dfb88d080399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5111dd77a20d2a5357a8f37f6585a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c35944f8cf9e3299435e63cf7e4e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97695006e6918eb85d7114655c0dd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e594b6b62c59833980ba3234e231113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb246a35703c0dafebb65f064848786b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fe9112cec900704891bc08490244d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd1ef7745bbe3f52a4b65f121aab2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30562350c08c6c5c20981a81e7d5e1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aba1809b7e6f16bac650d679d9c06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ea984566cfc23016ff3567df2f7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0fc9e53117c15c738537e8960d2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d11105b4aa5b3ba0e519310fa4f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f86747e07c9db5d0fe7554c6764e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13389b02e4a78086cb883b6c73ba341a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852002974513257a8ee6937b1fd4bf8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d80c4235fb484fab36c4cd7068ea125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9146a7e7f32355504ad9ffb8db97df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cc0f81a3ad4412f5938f814d49c8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23c5ff9b771c53fb841073ef1f76728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd5bd48c2421f8e2fd1a46643765329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebc45b340e54c52b44cd34a937307d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7de13f35a7d3f3e21ebdc63e52ec0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aac2f80339fe4c2b95fbda8596b0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7773a3771083cea9fa49b35a26bed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20965a15607b4e93cb745e3f3c55012434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66983739d8cf8f0b64c2c863dc9591a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45200e3e56d2f655cb46d651007bcd9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b93f1c0c56799828892aacab094537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954a616897f832b04f408e87b90f2c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7419ac6ca03be71d19d59f75118f75c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60757546cd7261840e1a2c35e66d6a4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d8fea10657c533c4a7fde1381df241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb7d6f27933478bcf869b4fe9fd2cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d024dd67c229687b50826d80c70bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b612ca640f497c4f1a215b7cc6cf644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd1351c822686a9ac893691c411dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5029e0790dcb296d6fa52d6ab0c4c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400032f1f17af82b91b7298dc786b4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f843a81661cd717c31da2f43ba19e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a12c27c71868620723eecdf2432e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012ca73aed1e15343e68e4e769addd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8fde61fee07dbece1e5a79b72c3ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95f33b9371963e89f6b36ac38dd8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dd102d2b9acf8e8342d7070d4872e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8aeaf2599c5c079b6e8f7e768d9fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270dace0f4743bd98ad35923cf2323155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fcab6dbe0922d11d998b2f293c02556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2985f2e2f278eb893e679c5a319ba057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7242f6a2f7cd2ff54ce5b733e08d8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5c24da951343940fe5390d8cbaa8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b630e7cec6fde4eb6766e93258d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f5dbff0e9aad45cc24ea0438c9a8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c844a6278c12d87d84ead416c72cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699396aed9b008302133ee9c7c0e4e4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071178e07f19e45270b4be51130b8fdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038cb438d587853391052ee484273965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca91e8a0954b6f823b91a2e63820a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af28fc6a585615257e72ddcfc97c1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50ef93aedf702364d64d92723865ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a95438adbed87244421a5526a555d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186cc10d89df00fb7a5a8901dc9a09170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19844596d5414a16765b698e43972fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8314328a0f9f189a0ae990a562bdc0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e923582984cdbf0a9d83a7472876c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e6ba694a4156f8df4af6e5530ea1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada8292ddb992bf7854a20a8dbbffd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c771dacfa8a103935ffe525321bc1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013061ec8f7f54a93212ad26dcd5e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7350cc273c23978eb7ba66da3bc3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c3272a11aa79d25833cb87d34bd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9d47a71f345e8bb8afbe81463da1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb2849f4e179bb61380d3aa9de4ba081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36953ccdd33b62294eb8d4f440d47abf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02f798d21e2bf71f15206673beeab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679c7028d321c0b187c21ff64491f5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad791ffc1b64de0dab6b5fbd49af985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fae8a943e1fb21738daba5819bedf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738f071f1ea6bafe4de3e86e4fc705487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df94d6d182563a2ceb9ec7af5eb1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6e6401df11400a1eab3e140efba489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88472654cdd766b1a1c1bb18bd74340590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4120f610e5ae28453d3050f6dfb6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04c61f3b681e0dc6882ca3e0b788e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17f29d1c76359ed161b4cbf374f1b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c530e11818d70c0c42eaec2904b5e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9bfd06f005fdcd8b6e285a7de20ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c285603012b01f0b2dfcfc2c3f6012496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449603b4a8e4b3ea94ac0211ddd85f8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185db8d8a2f312174e4f21ecc7118b2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced1e72d877a351b788801d9aee4e1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431769abe39f3a39e8d7f42239d0a2e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34e45ea971a4e3fd0b88d0b64a373101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e49e9424457d7473f3a9afdf85c47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be100e831006712408edac6f3fea659103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0247e6c14e68663a6281e963b8678104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef451a83e91b668d998fcc8cd5cd39f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b372abe2612206f4d72b61c9304f74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491a4f4dbd6c06c5068ede7b4344af7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e131392d3538ced4ed4091b9a7d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4654796ab63c638dd59458617254f47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ca71a21593b233ecc09365b17377110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c20b5ce03f449e5772513a91083e42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b7f0e8a620d5b03abc6c4b1cace75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f6a978eb50c1db7753ede4d8dff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f7716b420b7942a83a99b1ea17c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26bb685e3253f1ab37d6dfe834d4c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64847d42c687cae2e7e1100d2c08c910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07ae7aabe4c774d0028de940f18d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80317e10d896cd30feeeb5fdd5ef968118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e2edaafc75842cca32ba82c3f701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8478ebd5f3a0ed22e0eb407bfd92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5ec88d770e8da0c7a9fae37c7d3e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73125edc9af9f221d1884632042691d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987e427d32bc1d171417dcb6e2d525123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffe38897d2f306fc451db7a55086f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd486960a05678f0405d7ef3a323f23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c7aab3499e445a7ecc4f36d99defb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4cb26b5b0f4474f471e2c12022c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe091c7642db017114a68baba09fad7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c61445d81abdce39bca5b3f027d4f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b789f65bd3557b35a28e1eb421833130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03cf011384119d34435fadc8dd5464131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516e5e105025fcf93768bf83b4220a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a53664be5b49e958f902b4e74514133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2067aa17b9e19bb4ab43952faf123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0bcf7163247a49e53857f0f03e6dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af3b9687ef9fd4ed20fe7a941af67b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f0e26f379c833bd7c7af3b19a5827137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a851730dcd5398d44606711daef3ec0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c84651d45bc9285ac719cfd127837139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49970543d205651a3bab822e43bb572c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa3da2e84bacabeb73d3ae58d42667141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6189e913308e8a348c76d406d8cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9812747bd75ad77106650a47d4228a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b6bfea28db4938979f1e45b4b601d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a3f4afbaddfa8fa373c1ec9258fa2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b880e030c79eec63a8d2dff7527bf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e5b8531bda81f3a810eeb82414962147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cb0b20aaa9add279677db4d091158148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d461fb5db4686d22b970ca5f19d46c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e312b75ad42750a63ac1251b3e2a92e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e05e86e21b9d999b0de4f65325b96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e22ec96ad79c0a641af426979dd127152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649ba8ce66e288762c311b504546f53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a99d1f397bfa45e4ae287ab4fc75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad4b3751dbb2f0ebaa64fbc41c47ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688b4d4e14103ec2603b6006cd65b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab3ffd8b0f31981d571035d3a851ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d013d9b48ea18bc83ecec0710bfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f430e4952aad3b79b0d64417f1f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba0dc7abefc5bb625e9abf9d2cd5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b62eaa63e06d953f2d30901f48d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97a7e1dc009f9d34d65247fdfe5407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83562fcc2c7fd53fabb751dae132dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90587e9c3d28cd1da6868afe56dfad18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbbd4fb17f5ff769095c64d07bc1ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8c0b6f04bbdfe3ce720544b1f92d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df72e61fb92e1ecfca705b86877af7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4719ea55001e0c4478cf4a3e1046168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e19765521f9b13b5de71bf648938169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0332fbc4956c68d30609a57399e0b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758dc6e71a884ff4b2044431c6cf249171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e50276c796702df45d55b428901af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2bc1018f7e146efe27f318e03bf5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948af3100beb8246b7051c4e3d06509a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd51277e3d92422c2d6c152d3d98d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb139a1746dd752bea2fd6ac3144f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9b48d85461d16eead3af59c3a818b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9d3aac48cfc9e36959287de9131a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a39dfb7b8ff17d73154494a56c050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9649b8364af9fec24e737b439b43a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f46c23f379e31f746edc164ffd8804181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318986ddb31f17eac5265548c04d2032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601aa7dbdb9deca7b53cc582bdc5000183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda74452d3e704d64e452c9302d84021184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c08744576c3b28bde82f374f54657185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd2b31bf4c551925d8f99bf2261e71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e69635605917e7881cbfe45fa8752187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db556ea711dadce6c0b479039ccad52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece32526bcaf58e49946a231c180709e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e6111b50387936afd93a908b3e02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098c289e862281a540428b6d5174e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b32f2f7c0658afb910bf0fa5ce1e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb3f372f34a845fe0d03e212ae1291193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30410145dd951fbe2d352d67125c22f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686e838c7f473b1c670a10bd52c1fba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c67cdac98bd9a5e375d680512f90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b01984459f19dfcb9ee72729e0de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e16d18957375ad1752b20d7994cab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2e6e1c6a9a6061203a0c3bd73c3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576dd9db8079e29155820b422f29b42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541538906f412af745f47d57dd9bbf95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd0e9bbff669113019886371d793a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4d9c783462033b973d8446ff97be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5301b58d22c026ac03534c7943d7a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d145e7230ac42053ff8a98d2fd17f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c716c686395013cac1e7b242cb12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1157ea4789ef3b2bf526d693957a2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17990834d6c2c50cf96dcd5bbde68d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c76516cc337c3968e4dccb4f3c81c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01bf3e620e3c73790710b8f7d2ffc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2397e2b9d453f0bf9312c5817e7979211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c636e8d8ba9b06eb55a5547840c54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679efd882c154cfeefa1ca9c07813fed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526185584bcaa2a7ac297da114c435dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf967934a83a3c5ab0e6586ffd90012a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf846f9ff9e00e765be774f18ea93b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a152273b441a94769b9b6ba8f62f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b736ba6c95eb249ee5beb3b28d5f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ea48b826b88b58b0a7a7afba55bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b42700b7928e21a0b583eb30ece7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af5789eabd36a7155bd2502901b5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce4e48c0d2f216ab89a19217784d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd8f3df8428687ae50fe3378cc3553223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d0ebbe28e86b91f822ec3c888f81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eae1216a95b678f5502eb4bdbae1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ceda49767dfe9c2dc23e31f64202e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746b77b1102b373cac6aac67961ffa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25271bbb1b12310dc376a4acfc353e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d3e5192424e408a474be16ccefc7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8ee202691d5fd09d199dad27f6a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a22e37c38599075992d7def5b3a5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce51da355d893a5d1351949e79195b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3ab41fda68849f3ae0ab7248edf7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673263ffa10b53a86751ec848613543234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727b906169d0b843ff699e7cb058fdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2fd9aad953996cd8a2d9aa4b4c660236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dded9c8984b267fe2d1d19811650173237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3806647df14841909910453d4cba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244fc4e4954e7b9628e3f97164b8fea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4c56601d3ea3b27ce00cd30497f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7147546f75e5ff37a0d6e6cc1f4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6b8113cf37f49a56d147074ffbf96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f52c331068b479e7238479657ccc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db62dee49cedf5f578061730e5d7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8888613ce168eb7ce39cdc6c8f933245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56809446833ac42ec02915d0c6842cd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e11f2ab3bcf93c0c544bb5dc2c1ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58b7962e28dedfdc1c9b683b29f342248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fee8edd77b5273ff284330f2fcef5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396b942761a5250d29a9d1d41145d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84d5b080d94639cc65a9c689a32c1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9f470231afad229a93d840426c635252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c047988e56e98b9328d83e8bf674d46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa452aa121e995ddc95c89d719ab7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142700f101edaa93752acd9b15f23518255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63416a4236ac6f984056a4b0d1dd7c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e815c19c5507a6e6add7afb082d05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d2bc5de081c20d62d6d24c535c9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe75189c6fad137431d80f14251497c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02004c2613cb7ad2c2933803b5c5c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c04d97a797fe2c2a22ef878011d74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63299df3148bfc26afe29d5192be7d62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743edad4b4eee56771342528f75fdf07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9afee606127abb564ac06cb1ae8ddb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f4d3d3372627268ebb3bd633edce0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836761b2ebb54604e120f73f6798cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28099bc59f26d1362b931d30139b3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a2269f5121999a57eb395d545187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eb030d284a2073aedcc8283e118a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f0542062c2aa8b5fe160c7a0d1b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544502141613e0bd31bafd24208118e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42daf9fb0efac6468558b683cf1071272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e557d8b9e370fce2679f988bf7ab5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207448a180741f29211190eee7b322274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06daff79a21ec196b1391cce6adab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00f5fac0f5437e58d760076c08d99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a222a0a44167302e5fdc3e57e794277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fbf43a4f6df2bad3291ecefed5a70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d9ad9035408d0719bab2b330f8c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05691cd917d389c02db672eb7d2d8fe1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086ce1bc866307840d06d56f58a1d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf76e27186a1b6b0b855bbd205ee1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab40aecf99779459b244db869b0ce2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668107f71635969243f347b7acb61dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234de06f4ce20f37229c903c4666d8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f751b42a2053ddfc3e271dae6f6ff8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d68c69af95a728672a68a2bd9927f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcc8cb0373c867468e95fbfa139f83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5e64456dc4333cc5a0543fcb7c78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570487cf31b109053fff5aaba9c5074290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3e77239bf7d092cc039046e0fa3a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf593c96fb17362b26be7013f638e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d120035590fb7c63048a193615eea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531a38d986011da9ac98c08372df1b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0eeda117b11a1c1b3594c00488875295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47512e8c2016f4684b626f3930b986b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cf7d8bbaae8ca2cd3874d2fbabd55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932d23b097497a1612e7ef3cd637055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3160abcf3837a9f4b4566cba73298299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5e747892b3eb1aae5fd866040d56c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8b08baa60d3a1931cac08f70420f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f8e207b41996ffe72e3110374c82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a71273824df66d782cd04cd63188aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9b607c9f2f5835e0a8070200834df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629efbe62d95c623ae7b3cd43750fe0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd91eeb3000332785493abbd7f9510306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8935f97a7a9aca099421a40d030bc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539252a2869b6b2107c939ffb9513c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4000c1126a55f3f9694a7d3e6ac4d18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744af384b939f08eb3db776cd0999f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab3324593a1eede8294c0efd722f75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edd6303c3c6aa923fec5f0bbe254dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cda1740c0bf7f3e299a1c248a4e306313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3b17bbed48806436c81653513db6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5bc21f1d1c38188944e53495c004315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c839ef68193f373cc73548b1dfc781316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541ed14de84d8af627c26d6921fca9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0fd6a75afbedcf9b2d7d2b647ec14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8d292f885355934625cbed7bb9082319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646be42dc09871c3dc7965a3b20f5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159415ff3d246fdeca5fda51eae85ff2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3641dcbfcee87d3af48842bc3cbf621322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71aba875e77a359b0423d6c6e9a0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4942c256031176f19155a668000ef16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fac5802d97704a27e2436bfc1ffe44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4157dda6cd71fd4457793dac225d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24049b1b6e6065d6d302efba675ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8de9e39c451e172096e87cf797bd36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefb0a4668ab7ceab0145954c83f592329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64812993c86c6e9c46cd62670ecfd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4fa9d166f25622d78a0e6af5ddcaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fade211fe5c1d225f77aa2c56a172a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d6a845fc00988baf236b1e553ee2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb31eb8b37b2fa1f932d2c5224e8835334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c8b7df9ccc64f190f3ce367f4a212335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a87727d70cc2048d197c74b88c55a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb84b54e6dfa20975092004e91f219337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebccc6573475b5c3a55714ad431e315338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40bc9a823c17214da8717d0a33bd77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12194bf26bdb0650d94404a0e803e59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f7c52d2b8735e8fffc5b143e45f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e7a8974d92f0050f6944f03774f52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7146505cca44758cb7b1d51ae7b47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7c30aaeb4ca415fdd3bf8694e30a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be58130a691ece50ba7e7d7e8e44cb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a52cccd75149b59ab91bbf3c45a03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b20d78cecb2d15c5342ae850400bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd808965bd1bc74e5e3fb681575429348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f8894a393be95fde34d04584b260d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c18a33ebea68d8bddedd0bb5e826d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0ff979a1b75de8a39268b8994a7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6d361cb5753fa4a9618fa29d8b92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800708b8f00af1d717a4841962a4aed4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e24c67d14ba66cf9d2a60d433805d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500311e215344e0d254c93052be756355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013254bd4a2b1fe0aa916841d2a62f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02a7845e66f762f1c5b9e70e88bf53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e990c935d8969aff7b77becbabd45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9466ee3b4c9bd14737ed70868e91ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a6544b13736721c54f1c96233bad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0f742560919c8b563ac7354fed7ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e90c641f0e5cec126f5694e145f775362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25d65cd81ac2cbd78ed1032c24a101363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391590fd609fefdc322e12fd0760f2b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed15170f2ac89f20ca7b338c64a35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455643889a72fb2af5c9431081c7869366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b874f868e4f89e8b62f7bf59c0313367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f18b4fdc03c942b28a0fa4ac2ee93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff72e7483515c539aac95ebb315d1fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4819268c4524da99aaa153abc8e7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069a2764766e0b71cde62673a925d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dce87a0a43613b063276e0775ff7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f40aecaf5b1d1f5838ef7369dc001e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc3e5d07595bd795d8d09a120d03ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54754ef8e86ef04ca24ecc7a04df3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca673d5ce2d157602d52f44f436f7624376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e70525ef9a730137f31cb3fe68ee54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ac9e55bcd8f5856d879458851f56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03927104f579d354dfb0890ff53c950379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0cff2c0a182220df9ceccd0adf949380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58a503695d996c3449adb89cf2e8ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226505d6726bd3b8de2a4b05dcd1cb92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019943e2a703be8dc78ff5e7a7e2b192383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a8c111b39185eec98e4ae8290fb5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717edf0ad1a0e4d51c46d45914e65c1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d70d6e66ba06a382fac879f32ee49e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf1f6249210fd2ab94d49f22a008c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f4127e88a062124c0de7102ad200388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200b6ce579d09ea098441a182c2f2bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf232ad001bfc77ba52937cdc414bcfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86770e4bd49c4a0296fa62eb21a5bd8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c92bac344ac4dd20ddb67c70ee63f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a6b86b2ce295fdad23b2aef61020393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf820d83c691adb9932b38febcf555b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a33e23b0ab4d4e1b9f019ba915464395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728fd23e53dea45611e22c615c313d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd448081ca203ec660e11819fe3d073397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b0f97a29d949ea6bea6105196d199398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db2ee89df526ff4849bae8cb69bd9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0820c9235d76267f891a960f103849400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a8cc25888a667ee1aea6c404e0263401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4a911d70dc144ad6f2fc9171e070d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45659e5d7726bcd67ba7712127d77d7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70a9295beb780e29138c159e821a95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da310606b0c8c45ec91bf83b49c7bb39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf640937efe247b51e06ed575fa41b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73808fb9fa251e4204516f6eb254cda6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d03ab3796a51664b94d4b52a4c90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86640299ef5ac3f5817d811bd0de53b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56249a2ef502fe1754b704b608a08994410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc365601dc333ab6f588c6e8e60efe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4e65b7510426f87b6550089061376412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a532c31b1b6e93ae219bcaf1afa3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d7250fa8677472bfbb28a220d895b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22690d038bb8fa24245c7bdc22143fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6d1e52921294307efd3f79065eff1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ed33ed7e3d812aa883c52f9d8f67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c927d2b8e4b809518b40d9f354e2f08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56ebdeee5894e131cf9d229f84a45a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779ef9f7ea04b5de04e6b4c83e74532420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5356713beaf6536187eeac3ada3a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347140ab933b2eb2f25647716ad06126422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baae415e219651f17ea89fe637e9e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc84cdaa4e2d66c461b69db8395693424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60edf2831bcc588d73482e776568d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c99d7efac9a8bd95ce9e3c6439be9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b3bcbe42c5713297d77002c609bae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e8c8f368141abc4aab98e0de50f34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780624af651fb041fc8b9abe9027daf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060df53f3301caea1ad0feec15804003430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdef567911718ee43ed29006fa77e43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295517f0f8c2318e4b14118f1219f28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7edc8080bea1b25dd9c642dd106602433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14201278e506050f45a3b79ef1f5436434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39cd046cc3a57a46e5060cff7a85f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daff33cc43b4648d286b15d86d0778a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a12f099cfc0064a38ad317a5daee79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abc7872424c60036b81ca6c747c671438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9004dfd0ffdb557298d841b32b60a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b2f572a9d9dcedac79164387e5f6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22e71d0e306df01f668a9abaa967d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce61a75c3ec6270ee64db02dca37c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a80b567a4c2d6d05836e248f235ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65fbe93bbba0bb81e417e325faf21c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301699d2bf5c7d1bc2dde19595faa60b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e2c430e7cac6781b4918d3defa075446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb2b4c01e91b18433d9b9aaf01722447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bb45b2775f76934be9df27c09451b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef646e3d00c77702e7c57ce9b28c5d0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888d51cff29a92c95106ef64d0a077c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650ffe31cff530455a3908a9a007591451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518b979d0b3119e4ac535d213180a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292fbc1a3accb5e6f9e53fbe7f9aa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda7fb4678c59c4ac34712f86fd95a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d9a2f0bfdfb811d82f8453e14d2f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281228f48c84cb1f4fabb5d867881dd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da2ef45db6228e47da2ab963dd16f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910981687124e56e683d7f00637526da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31390de7dd6ed3f5e1e2fcef0777310e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc84ced53409153bfad3da1daabaf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c833a2451ac669c22e952afb21bde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10acb81a83a352b470f7cc73e50f198462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd887c5cf6da6d06dd34b020ef866ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc45b139fe8102afba1cb429bbf74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3bed242c9b2508f44d8e062d8ab71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cabdd78acb555f5b8df9ee02070d22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a135e55c3fca817416ca73454ac6d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c715e6f2fe215bed2f5f21a647cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f5a202e24077485929cf52a759a70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906f3d2d863387b0ab180b8e1458696470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233028ef308364ae836d71688d7aceb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cab4bca4956d2ce5a2132303300a1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc61f8b7fd213c3d9c433312518b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df43a3c468114c26601b3e661f5a50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a9c01d63fbedbf97b7688356ca6e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a79a0db7d9acbe7556a1d3c80aa0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303476262172fdcefd1c19173a6e97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d85f75b83d61561bb2a5d190c1ea5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aa5aae9424c5f13b8ea220a7686c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6432ee8156d9bd590b62b6a91cd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a4884873547d330528494913cd450481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cd3443efd2a68635ecbf51e5b2891482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a89a1390afed8b3fa45d4ec0464f8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13031052408ebc2082262185c8cc9cf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb69b17e92d4f92e2319dcafe2b25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c015eda667ed741fd18a28a2eb9b7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0854c7bd9364a8aa6ce6726e762421487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7465dba9bb7e63b473b4232cfcc75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11da1fd61fc9153db0d3a214159182489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46b93a013977c1a61fa38a8f1fa90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23494108bfb0b9864167d1b7d3162e491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>