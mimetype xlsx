--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d1f245b11890a9435595e52fe58091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922678c3d09d13d972c06d2df4466942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad12621e56967ca5713d13d1aff9d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14792950b5ffe9b094026e13c1748934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d63edeee296b35184c6b20c857c235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ce7a00e3171803b99cb58384a47656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f93a05658d2c169cf84ff1def8287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50318786feb0e7f75cc16b7751914e298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f80a97b8da928d979b9fcf998e0319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8185762869fde086722122f1224d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8b122427c091068e64819df81687611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e4e4594c664186f52b4e94831ced112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c762fcf4a8ce601bb6391da7c37c7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d19b982a14ecda95cab6d0d8a29f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e845ba29405c2e7dc064c711023115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb457d943a9a2c35e70c573df7edb57316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cded21c374376f8c2e1a1597b96e2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04fa5e14b247899fbca0bd3263afd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31431da59887efa579b1bba86f974b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b450065c923de5e817d6e152edde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f2214efe69ca895e843d06252998421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e9b3b519e260c3f69c5380fb6951822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662900229b2cdf7e363fb8cb4827aa2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a925c6e5feff3c69ee0c926364315224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb7f31f9a30f41844276030021102825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757a810d1036fea5c6589afb20d4c7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a1ce56fff596cec3671c069dfa22d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b5897997adee8aeb22c58a8fb1ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269648bc3c3e9433cea1b7503ff57fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb296e1b023a1476d158d19b27fd65230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074644dfb827d4d1a6b54fc529ff190831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfe2c54fc5d9608fd189b7b915807b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258b15391161bb6a8dcb3b6f9f8f50d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187cdf17ad283353807d9fe1bd3140634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0ca9154a54d4c0ba8fdd2b024efb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e62e9eb965a318e64a08c363351b2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ee1837e5a3556314882285dcf44037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822911bb501e67e70e4ce628bcc7fd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c60ad00b005f4dc8b8de0f4e11b04739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae9689f538b032e4132050947c28b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb325025355aa01685d87c30189f6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b6ad5991466bcde0f46c795204edb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634f530724ad647f8c05c710da937043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157ba367d889e4f8c338dc64ee5e3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9a106d00473da2fe8f5b7851ea61c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1b557a88973d1e692f55e31f933e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6078049a537e9750bc5158cebed1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f32377d221af3419b9f291f81eae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310430d7e4012c705ee78ce73170af0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b101f2efdbc99c179925fb1dd6e2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcf2a21cae18f61107fa3ce23f400a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c08e523d0fb41e91e2a1c87fabc8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9c74736c0733ed27d9a8f3bb41c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33221ea72cb8d4a3bd88fef8c94ba1fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc54ef613cc6a154f2d6f7e5b657755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5f9e87e0c111bb7262df7ed3c62f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b405617d97c6ce3b55d133db6e44057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd62dee14687249aa817ce32ad6ca658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74cc4a7db4f9bc002c227f78b141259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37172676be762c768306021e0adbdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa929f7004927904630b3e3659bdbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7dbf7e915f6489c7be318a5bf5f9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6dbcdc9fe9f8aee4a845bbf65fbfa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2df87d993d04f34b355c6dfcf4e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643735f502a499c34d3c46be1a34ae7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf2a28306d02499c9496303ac44adf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd711b34f6f88b60e1006513169840367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0139ef5ea8e7dd83e5cb47f1d87be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6b4f2a984d909c848589c8586c69869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3094527ce0f6cba333a485b62c71370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6ea3ecebeb3b43a93a46c59e1a4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3875099e39c4d130b23b62be530d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe36507744c651d01db9d1e5c50c9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26bc4ef95e053609b277f93076b17f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fbac40fa4c273473c8c636a4016cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01275b6b5878b2bf87ddb488ea19f7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9731c2b6a42d00fb607a45a22a6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643391c5fba401f53b0088dbbbc8f7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c85c57a2d4586bf65b5a80495c1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f46b37f4f90a647a563993123932b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ab66121ec57ed8a8513a08c8f207d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef968e6bcd9b5f471db03d9e656353c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a633da0d5bdcaf3e7d8efb5b7a437e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c1c443562c35d6e091b6bf45e8c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938547a5c5e28f886aa8cbc3d738465e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a53818f9f24598f35425641cf5a4ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212f983c4d8810e237a24c8e9ef6cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4121b8c48d414910a8599f9fb6965488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94fb31122ec5b7e447c10cdbc8bc9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c2d6e3cea5df7f71b00ba1b3aa0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdc00d364f35de880aec9f85b6e46291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf66899b6675f62bc5ce2a2e955a23592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10111511217e710159f9ffe1d8c8a2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ee6d8c502d2b651d32f88fc04f8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2315c0f979abd8312e73d85bd5a31495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905833e96a969056bb835759814bb0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660c3da30e37333b94210581e7548b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3ef8b6e152b94da25815091ae4ec198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d917fc60f1970504fdb12ff5b7a8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a4178d54f83823c31d7c4fa93401b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff6383ca9d2622e6b12b947268eef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b463e3b38c145c3338fdf7c123a45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c8a2476ec6acf3ac60995f1a1bac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32cb41d7630dfdb47534ecbb8bd1f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c88c1e32591ec8ff2e27237359d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef19db65019e355ecbca65aeffe83a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb33c4bf5370635541b30a9d554fa71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285c4defe7de513796ca565e019f382108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf5f4cf2091e2f9b4c3e9c356ae6ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b319ecd5e185cafd3293c8fb3bcda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e58d36b726533ecd03b58f1f372e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa05da700f35d0e291883c00a5086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c5b1d23642eacaf5aff71a610a21d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28691e2baaaa7c60ba3c83f17d1d6dfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0569256d576f866a0d6fb90cad59d80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61195cf0948183520b0ac3be16e7b1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fcefd213c332c6999f16bc9a518f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc5dfe5b3229dd632c02e9460eb886118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39923ee3c30a094f4ef5db872200185119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c09b6f5c5e1bca640ff42875cbc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275e28898e5979572adb5aaf19f84e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd73f7b78527400162b29f614193bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6f77f41ba4f2cf5fa75030529322f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde1d91ec1bd9196f0b88c1301d619124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d224aaeddfc506e3dae5475a49194a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88fc6650b2b0f844aa662068e54e2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460defe2791f5ccc55bf7bf099a7051c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348a9216f502e30a9ff281646e42e6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b8c90afdb01d5b99fa596b13a8464129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c649189315d2c2659dec1921037089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dc9f904e349cee75a2bea7a6b0450131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b9f3617e6776b3c6e98cca57b0241132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa2ba34280654d3f95b1257efea7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6885b9c5e7ae7dfe86e5661c34dff3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ddef7f21569e9eeaf3851090c7de0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f2f991ca073cd316fb3ecc327c9d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c4bbeb6c135b4841044ed3bed912137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db2480c23ff79504d7c0341ae4e5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04923104de5790ebcf93af678d9b2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fdc9b6859f4b69fe024d78ffc6ccf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1577fea1ebad0e0837640c8eabd65e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea71fd2e3afaa3d17e2af0438333c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e29dd0a3fa44b15d87cb305d33b076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c43688abb26a8bf4bab51ec98aae0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5561737acdd4ac1315486df1f5229145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643d00926c9a0db3ce2dfdbdd85d388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554e7744fdaa2149a3651a2e3a6f231147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73752541edc3d15840b7706bd72e28a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d1730fd696853ba8dcf865b8563c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788abcc36ce746676837c5b4ce13f65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cf38c87427526479ef8eeb299968e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e9b971038f7fa35b44d5571c1ef1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a4fd81128ec14bbe6f10a8ca25b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47c4ec0eac806311a1f6bc007a939e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad538d88ca04006d587e250d0b6df0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041585719631de8300b625b18bc992e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c0bafa1f2aa98dee9021fedf1a76c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d081ad819300c7ec03fb38ef6f4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5106aaff17de604caf4f9a6051e50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59970c14fedeeccf628faf676cd4639160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73f4216e0e56b75b3bf5d27882973a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b981ec83c3d55a0066cae9b772903162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6dc7baa4816012a70f93171a4e922163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7011d1caefc0124153ee0861da75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4850c50c52f725cd7fefc1ea35a5a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb01c0779ad339945beec54a15d01e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b9dd6da949123daf39ad6ba3a9ca7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c1da8b836e8d5255efc4344b68ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacc5565d0787c962cd70f5d0856f67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d682af8acf9edb11be44e7c3fb974a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a92e10a2bbe3738e028e800076cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24699480bae770ca8902e4bb08461ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7df151c5c210225063cd536862ea4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da44ed13b340a0c9d8ec4d5521d9d91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3d172c154788e74dfdc58cdd56818175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9905ed7062a54d2c0a00d3c8831c1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ee623293dce74fec64a3f32e76cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd3a9b3561cd9a0634fa7a2d073d92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9873363c5f1348091f57cb58f930cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b6d4f76089288f647cc066ea2d7f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2b47b5a57ebf7ad50d8c40ddc9a5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaac681e91256e8ad21dd6f10ffac2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28321656cf34be0e85c93ca79a8c5b2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4c1c1787cd0fcc9ea4a3648a7a2f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa1e2c2642159d7b5cc0d25d1d067185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9578a40004c68c63fbb7568310df55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80072157de1d77230cc4af5bc2d21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471eaaeffd65af8c72c37207d49e07e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6233bd5d7dec573e988e158d993161189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7a1f5b06543c3ac82dd42cb55ea44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44313380f468a89e196d5f643fcd184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286808f5fe29ffd9d28ed4d179807192192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e0433410ae10946051b01dba6896193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7019671778616e9165c6c1e468f2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178bd2438efabdd6e1a01a55d2807d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7191b7bb8da847122d31260b9518a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb3b4c457b94e527f217078285bb13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e523ee165bf46eed5035240107af865198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f5b917212c480c359421a0d19d9a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bba9295cd2cb582fb2f23e27ed482200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4af659c63b5fd7c41b094250b25e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7ade48ff063b239b428755e4f7c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972055e9bfd8c3955925f38cabe649203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554dc8b0274ebac601d75a5aad4a98c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f393eb5b96ca2a455d2ed6f530d596205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eb94d3ef003488210a42c1af5136b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9809cc08a2dca00cc536ae5bfc882e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4069e20b08827a70889fb22593268a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6d51a03dcb70c538f630c0f57cb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df1c36bd8a8b8d8e71a938595467ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d5283dd2f3dc92845423295f4ecdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c011e6a15bca7c8077a096a7259e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6f3c76fe45cd03d106627b614633213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7214748d5b7cd44948d528d6decb81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ff8587cb88a20b6a657b309c52448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901386ce8a7bddfba1e469c0bb89eca0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805a0d1d9476e94071186648faf53c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9f8abd6d8ffdd787b9e7b3564a2f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7827c85e599bdf42304d315af5c16e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bd08fd370e7c3e6ab9de86de089cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106e2af99f3ad934191cc048183962221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c1fc1c215dc25d604904bcd11e161222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d17ea64628c0f697c7da888177538223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8699f699b171803f93d1bce3d5a94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abde52f8e050045ef61010f1b28222225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf8f7f64368c16bd98247398854d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7490ba4e651e1c9403c64c53b67b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fc317846d2bdf1dd426e80667e374228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ba5a07ddea37bec007b11ece3262229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697284c2b58df1a9aeb65eb9a3e0f84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a623cf4266dc2de890349fe2e4fff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adb7024cc83d5b7b1b6b365c3c8885232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c3a4844369082931559a6037980b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690ea81178b76ad55f331f4237dc79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae406a2bf5b9fdb71ac63a10558f3290235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb01fef0acad21578a933dc7ea176236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c82451f81c411d0950ff29755b6e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293fddf50f0cf7104239c49d7c93644238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd120db9cb803a572976c1f5e57d806239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b49f074bdccd45f39ab85206f042240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352076e8d4f04c6c6cf33a69b7f05c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70edb1ce38e61c681b82e22dc8dee71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcb03a668958340f6a284e81633aec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302c0239847970a2123414a1dc46b25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6952f1550ff0964593ea077756afa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850ae17e24fbcb1df35080bbd1e1419246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093b41ac8ee85543fb4dceb202b8bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa8ff2a5821c76de1d00d648d52fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34689aaa9a106d207fe4e90fc45a85c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4875acb5484d5dde56633524eab3eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0463ff0767983b3ffaa6186de3502251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4e1b2359f2f365dea6d579de0006252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108f78cae576380fa40479b6e680764253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f20c15e1518603f10179bf397a48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf801a73c808f0d791ef96037dba01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca389f5b1a96ddb3ff5e8fef7c82ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5dc24b87b0c3d3dca80025e3a0c08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce76ac8e0f5749704580be23b0aad3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ee1ec9d69e7e457ecf4010bd2430c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d52fe22746a22b705a2f2d6d10d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d02f7391f8ea7489cc193676e867bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a070b01f3a258eb8d8d1572954633262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b05a26e306698679a2fcce44ab7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366882e73b3c8e74331105742aa3be4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fcaedc23577a2caef681dce0d2ea7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d0ac1c65313e12cb370b6e75a02e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b9ba9e025b749a2cee4491c0b85b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4accc05c5c82338df19bb846c3a548e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7308ea65d122c3af94b5e628bf775269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8506dbb10dd416b2dcfcbc119a3d7d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c80b88ac535cfd491b52d33f5de4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5240a58cc459300198403d395a8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3490356183137277393370f9ee6dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518730dc60d2241fbf9884872186176c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cbae582307d207eb5be7a6c2b756d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12884e6071f780bee58a83874ef61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e1c9f59468c41dd9ef78d11b1301277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db039b4b133f771af66172f81b47037278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f89efd351877abe56e032f6dedca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c605a258ee23a10d85595506cda1f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b329fe5d913e3d82520811ba93c349281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05333f1d043fff2f4576f7575c2f72fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6159466a03535f076ddcbddf65fe1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20c93e585cf423162c4f3aaa057fc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6acce8f2340b27aa4eb9d51acef1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42580c93342e706933d4d0387018d8e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c421616c4abad175ade869e42b125287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440fd9c7bb77a212a186dc893fba7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab650ab8944ecbbe53ec38f3862d344289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2165e109efe9fd1422b9543a7f2d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f832396ff6dabfbf93502a90c9f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caaa8125d653f60780de5db7ae804b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954d68150927affec5bd2f9b7f7c4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b365dfb4a58975c9a9d808b9c215294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d85a912d95a9667b42355c1434ccc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8af6007350eb296d09dd8824427d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d45f5c1f90240df918aa6ade26674d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5a585402943f29c78acbdf2145fc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bdcdfc6ed4dcf082e9e3645f53de7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7cbe26142600c95f8e45767b7192b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a4cd30ceb0e6f5e5953df895a91d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a6d8c1eeb041b3b1ca2420ed24ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ffce2c769856b495fe5bc1031e8ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2394156151a287e85105696c89d8e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b187a0e95d565c477288f8d2d1eff2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5685f3de630812ac77ed5135efbd08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae66175d26198abe1e479739f5fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c2c739030c316bf2aecdc1ed8582b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd94059a611541d6bd969ffd19aba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae60a51cc3ed840738e30fd587165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70683b69ce9137606794eeb92da5c6c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f201b74c2064eada8acbdd89cc8336a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bb46df2309f4b7715188e481730d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd72952412503eab951f1fa6be6e95b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767a430e14ece939d78f1e6b92a933315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c6349c0514ac8a3bc7c695c3b493d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6af3452786b1793add152f480f8d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265dcb84ac1eb25f9656279f5f93277318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a1622d06a501fab0f8087861e17a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33bc65835c1a43c4e900314c7b438320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0479f3501c772fece41f3c5bd1fda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146e3517c119064f1b7623c0abd30a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc83ad167d48c8ce3bb3a524a16805323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77aabb426cae30c715f2cf8c490d26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a62cda955f234d3465f6d44ca2425325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44370c4fdc46c83698e90b0e278e67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdc18a74840f6a19d1fe9f6a9e59b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab011212f15251a73da5dd47f93b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909f0948b8c10d53afa6d5de12924a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085cf1d88c2994b10e030950ef5b3df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376612a4655a253fbf161370097b3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d2fc742e468d989b4dc38c9af8b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f328ea92d4aade621a044906bab8d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786192b3171a4ead6a0febc6cfc4f28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e8f48d6599bd6316ff225ef4fde3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca6d6f3ef99dd9ce4aadd9fe3dc62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd82fd19efb15e255876e973786ff86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c5585a95560051c3b86d4f90b57b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd0187b03c33a518af2b4538e1670c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a750a2bc596719b7c339422a18c9881340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ec5138bb2971b1e00003e430c0e72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a0cd4bdfbd569b1d35ca747883fcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3853a25543a937a0dfc24f51d56aabe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc3f42a3326b18efc2d43a0c17cbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506dde9fc28add2350b82127caec68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f580abf9e20ccb7b6dd7b47922db3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571b963a15b4c56375fc73ca54bf4db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1173e708e1c8e10b1e761e38c7aae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f20d5fdfaff8cf0a52b37d48edc34a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7eee23bcfd2bfe9904825e24b07bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c9b70d621d3b3705db63c9396dad4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299ac93d5ccd872b958f662bea3b50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e5001ae3d74c891a16b3f696ed3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4490d5a3184c4cf2214c4b15fa6d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431f8d255324431dc0ae621fd7296e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc5a5b4403d82f2f9495f1204b0d23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d25b480d9437781dffbd71eb6ff2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986cd02023e6e9f8b0b7621dbb211d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f05c299d156192064a5337a421e82b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18c6fde80f61e8e7d7a4dea0ab49e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f670886a35d7b3af640c9775075ccee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796114c1ec9ed7ef22106c2235eb117362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427daea0f233267dbb970b92d3f82e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99d187586b520f1c3118d30d172337364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a9e7abad48858b6c023782e95e805365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d2ffe6041db9e3e83af4b0e968b12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5df476c72b5380f9550876197e03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cc6267845f198d9f4babf16e2b494368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f7c9e828f595a610044925917575369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c1314cd9b9b1ddb27f74ae97b7dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8de28dca11797381c6f2139e880a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ba37b43b935999aa8c518c9151f40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b535bcbbc9b5dd1ed006b56230a2d70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d46d4fe029ea15a060d8afca458f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec63da2488d34e940ad95b3efe3850a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1923c886e0046bf3ee98b540b29f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423b357e64d28f2f498283b8799c22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3434e51d65c7602590ee89c83954e7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807723a813cd94f6a2dfe19678b548379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf9a7e0fe89a3495556b36b861101380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aebcd330c4bd84d979bf550a684282381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672310ba69ddfc12ad0c580d0fecb90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ac518be712c7ae3785a185a98ebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bf1cbc798c89f23ea33fa006596d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cab862d65f79a13a22996e1863e471385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddeda2bc4fa6e5119e651542004ca6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a08db3f74ba502ecdfe28dbe1f1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c99c3477a0639316cfe21ec78d729b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06570996df8acb03968d7e809a887d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f2018659cb863758fe7016dacebb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac024180c026579b0c91ea3fda2292391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b4f71beb563f12810a104e9a9476e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d143bad94a0ffde29a33165246c3cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe3e5c45d9c51b09ea4ff84ea2104394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1991eeb03406a73813573bab235167395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf853e821e6796c0dfe7675b558f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f685d88d27dac5548b4f73db161c542397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367d97314d64ab3af93686e402fad94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1e9b965fd6e5daa3bb2e998a3fa38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053bd994ef10088da5ab34c37635755400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14826b1b6bbe3dbaafbebd5e4ee8527c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0903be2aec7e019fcf966ce53f0e2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca977c25dd980b5dd5f335d77e1f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d92a8a46d3cdcffbc2b572bc80f60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ee90965e5b6a954b84805a3a78410405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a92303be3b92e7cde7a5c178fe6127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a243fa5e27094760fb0c1e8103b7c74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9f51e58d0ec3b60f61fde91b96329408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d09e315d0e520f56aac9b2b8e46c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9934a0fed6caf91b8e50360257ac59e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaad7b325381ef28a88e39a26679f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14353452d75aad0e5d5046a7b3d7b27d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c0ef54b02938b62f1a212bce6664f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a2aa3f0725a4cf8876dc88b1377f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96863f22b84743d812555888557c34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0067478bea8c2a657869df69935243416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc831a99d409bbfa08c74304fdc03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379334f2a9e4b95b0ec85aa93ee024418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798507421ce09fe438b2f9133e263c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758382501b464cfea2a62c948b4c934420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24296a6a2d5262023f8043880704062421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095919a917e6b32a1dbdf0d2238f4b3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afa284d49bc49503b7836979dfde1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00064852f6085c0aba3d4f2b89f90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc8d64f3363966d4fabf40de03c55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950618ffe688e159513f168422b42087426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c8d5a1bd1c9b9f6731255a0b87728427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df3be1b4abe862ac32967a63f1afd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec9ecdfc659ee9edd06928cfa7a3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fc068dbe22b8231379341341703e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cffbb33f719413375efcef95888aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bdacaf4c6a08aca9a834d4488f8ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a600797492909fbf0b61ac40c826433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f093b3ca5521e016cd3b877a840e7ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1256688ceb127429088f783dcd13b44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf29d900b94b48de06a53b68e7802f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee5630a4834feadbed88dad9687b78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b721e1c59d700661feae6fdf2b462a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd8fb4cfc5a95301b1fbc44ad82577439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3546bb817115b6a626633744e09a54d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ebd16925269598c85c8443fe4f3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d874efcca72a83d9847e2968a4b198442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d0d96be8ae668c6d46d576b7447e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501401cb1fbdfe18e58cabcbe32388eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615706a52b2f119dbb983d479e2f9bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7faf84f0c7689bf7f306d3d9eb51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a245a131ba94c964bf0dd776e53f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4375dc2577dd9684b74b214e5eb359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db428da2c3fbee4cda1a88f4c98864c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22bb7c14bf976737e911c2072e876a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5a39d596203cf1af20b8ea2659e77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2bfa55a7ebab457e7090102f8fe50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711972a327cfc0a467288def6d72519453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc0ddb4f9d2f406e6f3176d48959bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea544850b89b48dcfd2fe82c46773455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c6d7e7e334941bdb3bd73252b078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2892ecd11f75d0b311f094c863efb5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff9903ad43a98a7f018b318a15003458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf719ec145b7f296afec56a04bc5de8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bc4cd02906497b432fd8a0abba5af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e4bef51ec6b833022128e06ed9427461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3fc2415b971ccbd720e0a73200d0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36274f78e3fe5d98d5b0823e7ea8db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077dfb0850dd8bbf790b62c4f4aa589464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3069e85c5b1a7e18653d836f5b855e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d4aedd1e225b4693b6d8b62e76482466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee17e796b41dbf0b19a3bb6473faa1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce388b2a03b6ef84c67c48ce2fe0e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c22d2d919595525603f4b3121086cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315c6c20b50f4ec1a12364e599045b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848a8c0c7caf3ec8493dc22dec0c146471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3841acab3b2abc959b3df0e1fa4501472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b600ebf6049d1e41741278daca3d41e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044a49021d035c883ac582cf0b6c70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203fc338f3402539227bea8b4df9e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55fd9ca10144898d2cea2c9082d4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb9851f666373f31ec58ee548d3e16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34b855f5b3b7ad22c645a6e918be4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428bd11628ed056e5cb7d5f7f23c20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed62811aa10aaf1bfa549ba1572600480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf782828670606e79d86abcdc402e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbbb9e5c5e703722883c82871ed63e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a759c18b07c8c033677bb0ed49b70a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f112d6102abc9704a333d7a1444d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439bc6eff796cc90b28cdd3dc418a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac5a07073493fa4aed0866e93fe3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58944d659e1eef3e0ffed6a8d5b161487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f62b1f606c0e31eabfd17b43c3132c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc53e11246c2bed6057fabd76f3369f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdffc11c08f3f5bf0dd54ff3f2de931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ab1ca48970b4a672ad5f8c39d9312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a260a4941951e854c3de814b02943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7d65a3af246305951598aeccfa164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4699baf62f5972968e058c27de2fd605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406dd564f62c6856f867733aeccf2ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f43c862fa0ccccc89c384f3ecc897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3708bbd81ff23165e3e90dc575ca8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470871a2dc39ba0dc87d6bb8c2218c059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a49bffa59a8595af6cc7e6d092798810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c0d3593f33eb099f67d7a92ff68c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf9a55f0d04620e6b04a37bf057da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee79e17ac27802cbea85711be1133dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c1e749fdce0dfa4dd2673da33331014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675cb330e1840df0b90f7b3da63461215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efbef3ed7eb3273de0ce205b6de22916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a43a83c9b138ce400979dac298dcc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20153dad29a9256eb524ce0458aef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fbd9e08b8b8b104552d8440c7404419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8616addc4b2fe3702b377bd6ac11eb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c631c86efccfc4760eca6aa2bee104f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dd105057818d8834555f3d40e631c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789c37c6cd543da23d4f01d9668eb7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2294eaa0da94494d502befae8a6bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eea80eb96c607787f081b7ceb4b4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71da5c4a457f03f077ab1ac35e57ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c5ee11359c08401629cff7e69092127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09b14982a97d8779772b5156ade0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6ff6f70d54f70969db733743570b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe0ca92d3968359f019f64925498e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c779057ee5949a86ee6944ad845e7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a26662e5767ecffe16aea98c27b4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d5175aabf2604d79d3adc67d407933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716af1f1fcd24ec3e1046c032399bd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607396b3e0d193afff397d8a1bd661f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4488664796d2cf9c14f7b29c6c25736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e0a4a25b38c036f04ef523fdbe2a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c2d921be2399a285bfaeb6498f7a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491a46c2909a8d01978a4b1a646cdf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0699fca2184b61c2b46ed4dac83fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb356260d10d82d6fa62d27c4dc1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb414f7ebc95f67ffb6a674a1bf5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f8c475e63a97d957054e712af27343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75fc64c5c24b4e6fee1c632de77f6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b146d5232ba549e86e5152c3ded8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8981d6025da7f854cbabeb158f6d5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1476929b4eeec95e9671fc4ee30e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f75551aaa7ede297187a48812afdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cf256859d3f3891b38ba92a6e193d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb1c283b3e4442ea83db8fba98ea450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1f197cf262e500500acbae9a6d29c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947047b3b1019f17742e4193d3da27e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2edb87e6c3ada08dc520b3da92d64c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf72fea9c8a0c031300498a71a99d5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87746b6acce33488b9483254638e7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6088eee86f022e1571db6641ab2a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16b81b51797b4f1dd76b6021ec661257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed764a5329db80a1a23b50f8546e9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475f773e33699e9ffe14cd65824390759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44827cd2b5f3fc4f82726555a5a3b7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ecaea8a2dc2720784b2b77dc2e7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd87c0f6ad5261af83157d9163b6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6dec3cc191022fcd5179b1a6adc6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a9f075374335b8fae5681d5365e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b6a79728c9705f33c3e34161b9d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa495d9e9d293db748f8fd784afdfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312330356f2a25b10ac56a0ef164e54567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f5bd64fe0e115075ecdc6dafee68668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f64e1ed8fa917ab8f5b872cce690f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a5cce08e043a348b0d4b9b39bc6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e76d1dfe84d3bc764a53eebb0a5b8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc331e371b72c4f774e945d19a27472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0dcac04f13f4498277ed4c69f791973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f78d7d36f01b8b814d60dde24b56c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8ad3a614cd60f819e25d9e48807d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67151cfc67c202b1cd13a2b24fa6956b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5da6268dc6ee0250f15616801df7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361193d3009342d0f715d7d60e0c30978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bb2062c093961d20932b36df9472f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5049e71c9c8293c85cd00d14857f86580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1240f194ccd075625e408a0f69d7f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa18948c11138e1781574c3f268b89382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4ba8fdd1ca217c6b62f8b2e6239983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0384196717b8dda297a2353d657a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb0d3db55a51fea7eb375b8c349bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f279d103f4d53362d2b624bf34df586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71dddaff1ae674e1fa1a27eff75dd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2f5b38cc0bcc58ed91e509fbaacf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca93918d9222912b96ee5375dad66d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171aa2843d2ffd96fffb4323284ee8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f691815c0d55a4a70e52c4d9940791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76a5379f64cc0b35e749eb549f717292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490c808db5719e0aceaf1fa131648f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a30363c35fbdbb475ef9a40f46cceb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d89dc336f522e950e9aff0100f7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f29501cfa5398088addaa545b083b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15058519eb522733df61a8d7824faf3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24402c2fcce3a413f4c5dd08537a251198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b18e32e77164c7991226972bf185a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477456f54c7b686e8c8ef91f05eed5ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b44650edcb07042c451c51d9f17f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea5f9c8ed7bd1bcca483aea4018f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d085124c757d26d102f11298e31ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2b344022ee99ae0297c1418ee693104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce19184c2d809ec4da55cff982579105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8144893b5babe0c8103d3df4f0bd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec69d99c3aeed50bdb47c4907448d54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fde72769884afd5c06186db67e4043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d105b5783d7637d2ce2074339afb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d969ce7690f83e8781b2c9aadf3e5f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d8da08826b880a95aad8f15e403f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4073a18fe76b72a27ad65b97bf8339112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1648170ec354940a3d5cb425a4ae3a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d783e38d82699647d6fac71bdd164114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956c9a5a073a7ef75e6e28298a8a578115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b08756689c5f6fa57c78cec1ec5093116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e09bb2842bd0cdfc26aae6ca57c9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b1f3d87ce6e15658b69f0a15bdd90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ca4db15cbe6ac386542d3d69dffd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5419533740986f84dd6dd83714bda0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a73c6b9e75f3f7310582d3a97db6c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa0d36ae0e0b919ff07fd34035d71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31cb3eca1a8d24522b9f5b4e4ec62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c560081370fda705241cada7908e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5faa004b251ef393d9b401948a5c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db28bd7bf9d9a420545927eb10e79e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a653ff3d2996e5707e69b94159a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e57f009e868e79fe3f1d05672117128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798867f801fafa17a7005df57700369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fdc65c15c47093759971f5038e3ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e2d71d038bbc5ce7fa4b3acf8181b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9bcdd79339906b735563cc75d6a00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dbdeb6725afc3a5f0e5d197689e28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0589523cb794693e4da7d1ad0e742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19736d6bbedc8264d5f6394bcaab33cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d9b115010724b2fd3d995ecc04a80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc747152361e368822a9f4f9004ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484b7bced35acb7f98c48b6643f4e29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc666b49039c629b431669894b1d492139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a460d93feeb3c0a7fd8ec727d401b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37efd096d231395c5a8396a888c8403141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7a73c01b799ef2064cd308841d4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ec8462f8e5a52f59c470cd2dce004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c52e9c212aba485f12891c48ab79d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431651964d1a775bcc6155cfe5056f85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f400ed836ae8829e55ee5ac6cea3f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3cf2449fe852fe98dae0d5a27f59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c1c0d5cf63d7f89dbbd78b9b65bd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b737dc78a9312ec6b25822fefdfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c9b3a96aaab9d553576b8a6dc9c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed8bf8e79d8a04c24b203fe6a1f244151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00482d00acbf3b72f50e82e273d94a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d46bf06781209f5c0270120cdc94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd4338239cd9f3a5cc2cef661a2f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b24384ae2d0e9e5e51f896ec436f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f1578fca2b0e7eef784cb2945f486156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d69daf7f24a67cf296a01b09cd365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb702cc3d87989db028719e2ec9e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fd43d27f7d92b7c7ad6a5e8d567a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986388d58fd334e9cd19f6ba7a8ffd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a5a527282632a5e0d1509589a756161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503b8f4ca3069f8c6f14fa8894fd398162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a796f1df2feffdbc121bc2e193abe7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b88f6ee92bbb65ed9f77f87960ec64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5364538be87e73b042c450fc8db15f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f45747f829023a44b1838f0de4849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d26fc01bad1de3a129b03ea259186d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae6027064d5ef587b93c2b3c04f8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c3b15f961f77daee407ad08acbee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c055d90939bdf8f24998e9364229a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccb0a96141e9e52b6becff7757f68e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b19abb7d924c6afde715c4cebcc84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416df8b3fa9253b4b6ac87238ef0ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce93026fea3014799bd5a437d43e57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967289e5a7188b77c00844685c90a8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f20900f7bdfc922b7fc6a9d299fdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1093a2ba11448d5171f711bee3c0b59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa62f1546cb8cdff05af17ecc463e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ae4fb80757241c0ba843d30c5a8de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a051176f2113f1a8fc318202f84c26a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926738e112591883a9db298e4393017181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d46fe9c1e8413e6ef32483dd7e8d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e2e4ebf914e0a0f63d9648423deb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f47635514a4646781a5e8ff5a8ea0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757dc02b6a905c79a0097eaefce091e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23aea4ced02e1a2228b4ea807da025186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034a6a2f500ba29de84afa60d469e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe843e63b22dbe0497d1fb3d24330188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee8b6c55c06896fcb0905308554b66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872fe3852898799fc64d6749a9a87ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332cfe11bdf618b2a2df49e48f1e777191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4c498ea2cb5a879c7f4e0a8355211192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa9ee0200bddecb0d40b0c49808927193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd2930ca3cf2d2ceb86fdb118334b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac21e85207bf66d9475f133f854f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8522e0dacb86803773d36b90d6311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52ced47c1cf4f9b836d1cc51526af9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b35db95b8f7494accd48b9b110c7d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b9c46d08ba07998ef45eb83fb9382199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b49a2150c16d925f9c89ef76a7fb57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a24287c73e0f704fbecd53340ff0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7ef712c8da510c0f093e2efc7eba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853fd48c4ab4eb6f3dec97330a0d815203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460224305afe6de51afc48b3540f045204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bbb98e1d44bdab283417eeb1b9ef2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb052b4ffc855e00bfe1bdc311ba0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e53d429348d0f2bbb4c1f32643c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa3f013d8362ba9ecc5c2ac73f296208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f89b626c51032b9bc5d4773b76720209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbfb1a810bc3b5f8b663d698f86886210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a77e8c9c8b8d7df6c621fc9648c35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae3ef8dec8b624eb984af9b5456e19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c69658b7c298d9a61f88fa4c8cf5cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108222dca5dbc48a6fb284ce41589384214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc27cf618eae1a2c1050f687cda13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde3a5c8352b9499c0cd73f53052851216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677b0be279a1f5173b1eccecc3c09b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5416ba2f7b6b4038f92aed89eb843218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6f3c83b5c1d6d5675a4e5f6fd64f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9072ae27c2b6b7e3b6c1fe62a5abe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3842b5755cff6e18287382a6e7b1fb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a26e5d5e0f6270f84f9038d313dd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386c175d00bc80b6757aa5ceef8d58b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3aa31bb9ca3078ff5c142fe774324224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8847c5482b54594934b1ee40c342adf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21a13faa589a9472f24535fad25ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3d7e19a9cb1f1b4cb9b807e946749227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f199d0dfd5b86cb749be724fa935de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc05b873093a4484b15b6776a4942c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75921553acc2e1fcb739773c0c6681230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb217061c6f8b3a9dee774156edfc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4d0a1aaa3581966bea5f2a0a045a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00fdf824b60cd198e719751ff8e77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205ca95530cea43c1f9ff58f0a04706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764cf139574d322ad9ce61dad61a23d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcf2b8ba1c0baba7c7e99ea0cdd513236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f241d250a36bd544495ed89c7da562237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6035cbfe516973f4b16ed1d96b5bf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de18c44276629cf1b221840d6d5aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ef1180dffde26f700c6ed7603ee3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff36ae837102a368d1a7022591847a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab451a16a1acaa47756dfdd15550a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee328f0f788ef07359146c2b32f5b46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234afb1c94615e16a871e5e36aa7761244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68621f0c6a7ca80f855f9797c45438245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251feaac6fb909f8e2071e621aa7cf86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8430391016c35601233b9af846ecf28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f54d94a677446f9dc80ccac64ce76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cbfa7e19573b4bec8fb9312e21cff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79085a9ac9d67624a098d38a9b1d67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2105cdd45f43ca5be7a6226e9d6c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8768e5331c7f92d9441009abe8af0ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6abe39c28efcaca55a9168cc918f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b71326d0def2b0625f0db2d5e75255254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1d9cd6be0f8cffe010751ccb2e8a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd753a6ec704397d6ba42dd5f3a1720256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ee4f237bf3d67f6c763406575658257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3727f3d92ba4f34f94321d4c3f8555258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d269e468e5c5a8ba88b375d34c67c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c605b1da1d18f9ed8b3b253b9e9fbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955008f1efb77bc678b8c6cb1e6ec18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e0a7131ae24936e9eb3b4a926f76f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ba8f37e1561b9a2eceb79f43def63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cbc0141927f88c6c65ef90a4537a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad75646be48e7699deee8489ba06df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebaaf80ab1cdb64effbbd0d61b5e7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508faf2c26653be816a19f6cac41081267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094a94f48de0872c48ad2fada7907d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ca1229f812e12b243f18eafabcca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15006cfdcbd966d447af877f2ef608f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8fa8f0ac2c85b1562d6aba006d82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e87efce4d33fbcf3a1005108df7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1180e7f2fbf12bf8043de086202fbaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d33fbe8625de537dc985bb741a0ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c1ea99593c2af681b39c841c4cd69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd5eedbeb43bfc491b04c74b99654276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aa8ba1945da975a31e5d6c762bf50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5284f18f703691104834f8a0f91f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd332e4859d6bbe5645a7f50969a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90efb874317ea9bb510c1e6fe29e492280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de82f349bae9e48c09185e297564357281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c014228a96c4a7548ee94680ded9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410b72684eb22c5a2bd07d9ff781a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b894917f00eec5c00671e85f4824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ab4dfad5eb17050b187f5e68c1c7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e06408ea7b03c11eb7a7a2c1f5ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495f2d97723227d6049ee58a613cc9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66770bec00ea7316f034b2bcbde47e25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e4a2e9eaacc59f25d223d1fee99e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb5a8b3cfeb5e45a60959cdabc9dcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895e7e28b95262d24f63cabd4550f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172492e1fc729896d5d9557fa21b3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7dbf19b9ba8dab338c400ed02bc1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5144b04ec71cf07f623bd0cd31524f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7deb4530290386570c62acb38e7f5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a4f8ee037f7a2cca1a96cf54308a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea212b6eb55353f0bb5607330aa8a8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd716ad98946c5218f033f40e984c16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d7ce8d5825b4236cc0e42363ad58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedba0099b486d9264638a53c11116a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe76d5597fe9c9d9f5ae888026c082301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d96bcef56f9cb87c484a920d349576302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582ad20af54d55f10dd16df6b3eaff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc440fd0e315fc44203310b0b9a0c04e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f13235ce8ab061b3b389b8e24e889305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e121bb5b8b68688727d8d0da69d7e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367e91ff8dad4e970d991070c0acf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef26ddb846f9ba7442072ec78de633308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f353ab91f4126b3061aeb1e892a01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5526977c61a0a7d5fde89b047d40040310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d3f1355a4d26749f0f3b6a405490b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d8f50ed4ce36ca5dd5b554b563fd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e3dff1a4f9047aeeb4a6ee74f6e08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d1551f83c0aff599eb6e216c725a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc44e66cd0bbb8037c6ebdc73e2171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e91b6b0ace5ab3f65592e95cdd9961316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23a9bd95d53360e0f8acb44c1caac8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d4f69ea11baf633f7e583f7e84e39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397e2eca0d5e50fdc0b9e1b2b72902c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529080bc9fb5dfdd66db2145b1a0b61d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be933b7383aa7314dbeaf0298602e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262e04226186801e724da99c23278b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6d275dc26844e244a4637cc61ac9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f75a32804b06b3ce7543808873eb9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96df3269c30fbf373b888a45e5f890325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81021c99687619137fd14bb3859658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96372470624427689ac1460b5a09628e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359fa25e95ebf8c35d13c6ca0ca62e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d3cd28e3fdf0481363a879461a3e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7d559e3520e35b8df1a4793e25cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e811f1aedea94de1528e38aca038df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cec27359c7c942a9ef8b7700821d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d5d69dd1e776b487fd4a4ed938721333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1fb6f26fa1e92dd7473a32dd68d5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa877fd2d7ccf9817c4fd30d7a1891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5250623ee6f3954f014644bba7650336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719615ab79208fb4b98042df19d2a13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091411a66b10bdfd787ef7311a1b5a69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f945cb649a4f7c82d1c09e70e9fc4f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea997302caae95db582798fbfb6ba1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff4f5d9522b00795ffc14cbcece872341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79741eefec8102e3c99fbb9f9b0226342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a57c7d7f19ed95272c6bb390cf1c1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7064898078c310d0fe76f5b2e856344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a39de6355f92e54107748c87db310a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e56628ba510fe18e85b96898cef064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc5e39009468cee8224887f9433cd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97296c4eebb0fa92e53264d64388390c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67100c442d6f2747dabfca7422466f71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf7489e140b9c7769e65217319768350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447255416b1dcc99a6ca4f339526c92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bca25ae2040c82daaaa8635e2a317352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa1c6009b1918d7597497706c99e3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b246db022947a603377b164e3776354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ecdfa7a94fdc8f50de0a6314bcda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644af15e2dacffbee5e6df73842c3d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7393c2cc8a42cd106ad62c2fe79b1f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5414f06e0a212d76039a2b86c0d42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddbd2f6c2553cd8dff7bfd68b5ed02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72d78022b4fa7cc44c8b3f1493a24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ce7b00c6acbae58f09b63f6192f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6483df8135110f378db85031c51fca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2924ad87f153c98ffa847a2a3101b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf149933269f2d238c9aafb2ba828364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7a71150059ce7be8f21836f0f5f62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe48099f9f358becdcc27d02472035f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce488d4e8016ab136c0b70ff42a27fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd436cc0edcac12564be63eb1bf8df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837feb55aa6e91bd03d61c11fb2e3eaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7da23f9efcdab9e0581bfee942f39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d5c5a1f476cddf22fc5a914f4423371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213dd6c795aa27d58b8d1c5b3079b68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae7f77d35fb5cbc9df1ea478afaf07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d93bdd9ef73c7d75eeb5bb1dd60f76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412f8c5f13e8e5bafcbf511fc9df13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc09e2d99a29c147b9fc1d20c911249376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70d756b0313db8af75bb873addd535377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022ae51a247d403e3063c9e95564514378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d39f27b5480e7589cf73dd6aa8231379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28470acbd505d2b60fcc8bdfc5085b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104c51c99b4fcbbdddd834d288b5b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1219d17af2133180f9640ac9bf8be8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcca7468f95d91d70c02c2472b2fd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9cf0062e3a546557b5d84ea510fed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33d35037ac1ebf166a11a584443b8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef35d76e7a594f917f298d486caea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d195788cb7f4c1daa50bb03ac3dea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe382abbd165f1abb24975c11df4553388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4947dd14ec6aadaf59d0c3ca867be3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f197e2b64a67965c1ec0f33d687cfc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc9e0744e76965c9c07e37862e68d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311c97b3a14e7a19ed2495f2127575392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616fdae5fcbe7303e96277340a19f55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd413575ac4fd0f05336cdedcf0485d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bb95de39ea944a19d0998ee2f6275395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4260ea69ac3c8524a3e443f8663144396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800072e939aab34642ff55f630c7962b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8bb8c6a6f4fbb5c81ec9cfb55cd3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb3f6206e441fd841c516ac537aee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed167e97538db97d47feda795ea6bdc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef26eb86751e48f2256a5a6e07dee2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4dce7891689425b8c6ca36542538402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e969ecdcd8a4510f2b7784cee14e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f3e95b8ff8f400e327e006158fb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44578050df728f34fe050426ccdef290405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd71874b533b92943123a4e3df23cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71c5065af25d9e84d651ec7d022273407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ee92e1f014b1d7986c2b33dc16e19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76371531b6f0f562b51a91af5d280a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7384e78119c3d9319912461f34201a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c19906b22cdbb635a8383656aa1b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93514511189b200c3df47e2c560cf3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5ce46099cd08ae0fe0e50420d8043413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80c6bb3cd7b4508a3add0ce3313d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83063bb6f39d50cd35ce23d95b9c63f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9739d63e63da6d4e39ddfb7a55279416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7e820d6f717f1b00384ac026a49c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccdee5fc15f9ce6dfd80c523f3d2e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466973f3c2adf145d169fe8a305ca24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abff29bbb003b345826c1fa2849cc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba375ef86c8b360f8eb7fa11c22cb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6fbed8b89c163346713dfedf92abd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd5e004c2c9656df2e3d37bd6d76c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a5594b553307c0558b87f4757cd2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2411d8d335bb5a4004951d32231f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb05cbe1d3e6660d686e72c8107601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4322e4892bf0250814b162b1fa3139d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73cb175fbce48ff0035793847320f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61056d54a8e2a7be52b3adfc527924b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b658e22fbb5533de0c67a3044756428430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103deddfba50e95a058a5f3765775f1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16babed209078c53dc6ed400bfb5c34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f8c0644212f15bbfefebf436d19c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85f6fa4afe225b53e2c8f84907bd0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa5de44cbc9d6740c60c52d9d6518435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616593f914fd3709afb030dd187b3a3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d835fc2b7304e9768ca6ccbba2e453437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7832f8d2921cd97b6d9b1d01b6d2e99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a2cf532dabdf2475acf8fd71afc15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f32f287277031da3bd47649ca532b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc4ddaf88054980c22d5155f1e5e3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525f30486fdf7a594f18e71251a739f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3531a22571a095ffd71cfd338923d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837282159db7ffe03316976a69e8934e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcf8a6f6f7d6bf49a59ff625d01ed7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1676fe1d4513ee71a3b76471be5a70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807723d257d7d2e44e210c80922ed9df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627de12a34664d462d9304a53b19a5f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c9b0945f6d43ad1f015b6f741f1a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f9b9ceb50c0210cd1568b9833a3f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dabe3ebe9b82b645a4a2d88e57a9c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe52a3f9e0f9b550433283810c45dff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba3146ceae77a806b46aae826ede6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06be707c0a621a5b6821a9334c642454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5a71d3aa2285ffd4cd9092dee8ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e47e906a2707b325dc6e34da916c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e9045e543737e74fbe64b369e970f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae4ec9a3a2f46c89dc4495f968e04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621988f09ac4577dd944148248d8f379459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e43d8526e51dd797634f6d77850a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf6332d27866d9073bd2aa60b82bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895889cdef44f079ed6ccba078e6be5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a503f4d245b1b2d4cd825948fe120463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86604bca25f1a3a3cd1a7b61e6cd79ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd86d35982caab248ace5683b7d7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98073e4c7c10a16c2f20243efce03b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59033d9086bfea04a4ca49b1a8e57bde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265473b936cbbe3166a41eb897868a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50837d0f25d8d23883ed1312f0d467469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93555bb80fa67bd9c04646b7e6046f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5a8abb2932cb79288369193156b54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371de1f95c7aea5689c135dab959a3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e5b560cf7d8bfde79d412465fd49c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de616424cf299b0a6066ca40fc0cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640478efdc6c9aff55c1e462f01478b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b00c51d703249ef2fe8b9a584381476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaa5f605707f69d2afb484e81d8338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369c0e8e2118aa506ec2bbd91d69452478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f776efaf220c170b9b7b225fee112b8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>