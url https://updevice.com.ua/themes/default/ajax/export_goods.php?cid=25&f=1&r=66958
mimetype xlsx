--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b44e0eec3b8e807d50d04997fa4221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997167961d31479fae98919786973842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519d7cec864287602f4db82096b9723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c325efe33eebd9d8a47ea739ea40a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bdb649079da9a4fc809ea96ae85425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7240da8995b46359f5f847ede2997c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945cfafd80f4261e796b797cc1dec767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e8e1cde86f67254189158cdd452c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b275062061e96e93541f458a4710fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188c24cd8f5fc8cab8fb30469683c3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f781fbaded2c28ad1ca15e930c28c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21203e46defd239fd8be3a8954db9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec8e29602399ae7297f84abaac48013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e2f7bae6a41d569e858ad47c196314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5562418cc8042f51e9f4a6fb471012615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab558a1d203fce55245fafde896b2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f8690b1186cf4e83d038fca1319617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717ea3f1a3276d38a637101a4fb1aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e375d49df5c551da909a47edffe819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027a259eb896ce70680e1f36d00d7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b9b114ed207ccd49320d6bd70a65f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80584395a8474acbf03c425e514046322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d303bf3199554f692299ea81babe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d57e12e1ca31fdfe435d1153aec57c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3eabcf82beab297dafebb1075a3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece6a864cd8b4228eb87a94c96c09a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94fe7346477eb5f2f4d10c9bd9b25a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20c50c3787386707978aad6169eba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c090bf9f86d51daee6a77332aadd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d6b78ed0229cac12a9eb0d39567e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3ff0fed78b8d174481c9299f1ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc6c2d69735fb04873bce507f10f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e5e6d83fe7e47861b20ba19292a0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368bec01465f4756726c536ff6ae3e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e192c8d6a8e4dede33d17bd3faec3ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061502a23f85954dd8afa827bf90bd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb90435c68f6395b00c4eed92a5870c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d7dfe51dabf12c9a18198a3fe05638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311479dda700c94f927522aca87694a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a699cb732ac03976853928e616155d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f597a8af06a9d798bf6e4058b8aa57641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc52e424a702ddfc343450907ccdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3db61fe35486603f310f0a20cf45f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc217b56c6d8d87f4c66290e7f5fa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1da6633798e1e9e6efea47d12b8c9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94238af9c48d686851be6af4a2d24e0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beef31384cc6360420e37570ff835347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb74111f90373baca932f85687a114748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514f6b5f941269b0bb97d8cad86dfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9445bd715eef7dbb747f4967891950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46208753c7906edee8f52143c09e6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5bdab36d3304977453bc69e7f451852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3969a420fa774fc1bacb4d0967e071653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8121b84eda247f7756f167eac03254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd177727ac25640b828af6adb211d64955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc7ad634b20b58b33a0ae836f8a98a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1cf3b9546b99b8fc05e998aae2f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b7d1483993c480d861cdee526779c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294087d02b521720679518772ff3ae759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598d712dce323b3fc69f3156cfc2f4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da432bad2ffee5a819e19b93de067c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb2897a9b0d8922bf0787bfef56b2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc1fece20d3ccfbf46de7e89aab1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac69691765b8f307ed880bbf0c3bb9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a25e844d8e7f58872bf69515f0c2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68529f3a06b142ffd5e06159a916688966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbe8e0d41322b9d435f89be0cf1a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b55af8eb7cd2d0a2da0bc47632373068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a249f73441c9ffa0759c26c7494f4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4aee2471fceb34067e24c7d7d6a2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea705ae79659f354f31506d1e7aad871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac1fa8c02f9e91123f0f89431318b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b258b075a22034d2d8742f57b7ce373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335241ed5b4434ba6755c3fa359d3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dacb2c86fff394c500a17c986b4a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75557cfb3ca8981be0735ca61a34b1d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd334f1eab51d1707240e9e95f08efd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb64c272d827d555c0b737621a94c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b360d0361298bbcc200c8c2fd49ccf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ac4fc2d64401d343b6605bc67e3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f233dd5ef73f892826107fd9f49781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a558dd497062cdf567afceb1642d24382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f9d1ea996aba76f1e65acb5a40ab783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414e1156fd498cebf863ab249e8a6e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56c33978a86154da42a24c6a1db6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a86d16ef57c1e6276b7ec6105fffd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cbb5007dc37531510f2df6d716cfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e349ec27dc9720313a5b6d0cf451d7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ad3a2cae05177ff3d1583ea4764e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d0e58fa0e2c9eb2ae593160a4da0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0c124ef14a8e91550a86c56c8e41191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416bb737022f7db0983687d07a99e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700b037478e95951a3546e5891b66ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dbcaf607d13adfa44e410085db00b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52972fde425dfeaf2da8bdaa47612195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522151a84fbfc2bb2cbe98e75cfe3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f791e5f90614f55b01d259a9660293497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da46ef59242a9456d612b2e2fa4a4c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949a9bae2fc5e5ef31a390d11846d0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5941e1d791f7956b2391f0774cb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76100a842db7eeba3931fc7247ff5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589ba5813f5f0d48260848a6cd4100102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee27fed448ad70d241a5dd602877eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515ad8ea993f5458756b895e45d4cef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51822cf91f7b44bd0f633d75047ae8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55d01fa7afbfe68362d6fabcaf987106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7de066aa5139c28092a895c2e672c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017d656ba6091a153f036e8f4a8d400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ed52f6cfb41eea1585e40b0c1874c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7570dfb05c068a938e7c402244c039110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ac661ffe9a56e6f44d5875bc6c57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f3cbb001672f394ef641606a61c98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d6ba6ce17110739d7b40e82ddb6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b9f6303b261c5de708abefd242b08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b7362f11390e491b0890a42139ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e359ad20c5790ecd5b760c0952be073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b7a36baebb1d37f4a11a87f22ac4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350ffb7217610b118d17107c7bf96c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9136263a47cec2b8833598ecbe29e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d8d7a228c4bc0eab6516463d13c78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22978c51620d769ee43c02c0cbc0fd95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875b71ba49e04571f2d89ce005f2168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae576ef7659bbd7c4a3d16b750561123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046482a635012d0f73fc8a2c4b9b41fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75348f768663ac7a741be14ee7fad4dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4abb1f7724d16b5e199718919dc45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d3ada691fab1b95e3cf1eec66526127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dff65baa72d8657553c845c093bf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a4e465f0dfe105cf6faa2084d98d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46ae9e181bd315b9eb5bb9509bd91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e511b9693637d980a356f31638e3267131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2af9b1a7716c152b59f403bc7b9c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f433f9b96a3327b1e26db232f346e78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0333c86cbf1377d6c6ef5c37c65e606134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a646d87ec255971c3656bb267d2c7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f1f2bc2b3b5028b2a9c071e78c25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018ee6f05c2beaab0cc0cf4bd3d404137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371b062dafec6a19456a5d9c96b8530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e711d82bb6a31ea3793919831fd5025139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a909e3fb56bd126bf98d31bea8e2caa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b58182b80cf8db928e6bebdfb0747141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f360412f7c11c98942d94ecd0e18d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946656cfc99902d1b35f11dc7427094143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d5041cc2ddeed3df73148e9e26d21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d26fca97f51ff9c03d067611351a95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d1c9f181400b46a6132db16d6b2e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb7d4c78e28d8165944bf745503026147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e117af131a41726b5020bc29f2f58f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3c01c46745444d42ee80d5d15dc61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36046353a18ac884450ac49bbc5ab7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b51d3e37f3a0d2893a1eb43fa962151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca9f9a5bd8062806f7fffcafa3024152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad4c84fca3806a96f6f3ac30938b71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28709ec915e115d2ed795ba1602447b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76e4ed1aacbf26b0a79644f21910d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6442eb121a6651665195574eb93b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d433e56d02c2457842dcdb0f83d774157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f201eb54a55cc283a2d274b24f486158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c142a39d796b2d4b7f26c0a44b886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adf05239bcb61e7e1828f7150b0b6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356084d188ab6d365893660e12e8dab0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222c96ac3d0d552cc8c5a4ae7f76a32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dbec2cbe59a5672e4cf1068c8c65f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3e475d0e20d339bd87bad906ad5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6831bd504664df89163e29e5774dd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd827978335c79b662b93ef69eca537166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c40e9cc7fcbbe729010ec093d9354167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0915daf23c862eaef6226f417c6c2bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581fd60f6f386ef5cbb56a8b67228e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2b234ed08f4b459f6c216b205def8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cb1e11130f1f3b71a9e5e5621d0f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56eb8ad51e56766d3ea1313ac0a82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82290d279758085b87eeb394b0de7a7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f680f066141fec54753799efe85377174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ba8c5154e90845aac36618bf8701175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516201261a016212eb471317a6a8ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf3a4f33f389124686b9b650e4165e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bc1b18b32f7eff09764a4d4bfc1d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2536edc3a789b1f8854d900ff9a26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54997024e332299ebcba18f52cc7a7cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f877012c282402b55d7531927ab007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd280082ee0a00a3acc27e84ed0d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723b8976e4f9acf539fbf047aa1079183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d8ae228a7ed9ebf87a3503f4bf83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ba91462decc3a6d16efb79353378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d445da20f849c6314869de98a912186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a274f683807da7b422b10e5b5d08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077710ef7b635fa25b2a590ee3f0b2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a25510c6ab7ef7800b434981c1532189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba569de23e161a02ff1605567925843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a0fe2008873711fcbd16d257c8acd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85de2a67dd23c84c3f7430bdeeaa93e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e80cc7dfab5ccb3aabb03899393ce6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0b1812b232aea5cebd75a71b7149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1ac7ab53b6ac11cf3dfb10d0658bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deea37874d36b15d191de22d62a78f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42b67cd61993b1352cb3e5a0244df8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba788d00ca0ed3e1eb3eb7aa8c05b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab8c3732642b82307ed5655b358d32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72a439bc5dbd0458f5e59a1abb1d2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a8ebe8917b651a73079ec11f2555201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a8a8367b074af92f8e8cf20da8825202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e3af162d267f16d7dcd1f6c181901203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ec40e0fb849086d14eaa9338aaa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970f0a07ce01311f43042aacdcda2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be0e9502980a1f3c1c8a32c2511c67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da4b9c742528dce86d53d51a61063f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8aa019303c964c38ed78a166984c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2607a5b905666e34bad3c8d01a79a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcadda7e64672be51a486c7033100a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ea37da1cc03c904455a7df4220a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9c784dce95c66d534aa8306d804a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f89b87a9a71a5277d7a1db477730c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161288c0ba7a531d6e7fd53812f72972214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b143933e5074c143a932543903333215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d7cb84e2f53d05ffa3ee2b23c4e08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44e5720ca61ba1393225501d2d955217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482332785fea68dcff38076991a9e3d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47836838044d3793a1965b6228e5898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db4460e5bcff55b1feb81b4ade4c31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d234d4fa41a4fd4880b0c241bc4ade2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dafce481aabfba47656a03fc348b24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd8aba0a65393302c98c0d5c6f5663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3ff330682e008acd59305993d5b7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858cbfce9a839636622595b65035ebe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0278d2d16de81c782e1a26ad448c1bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3165960f9597cf94784161d7fdfea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649354a7f527a0394f0d2e79d6e12268228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b25f91a4ec5062393593ba7455d92c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab960f98dfb7a67dcd3ef63912c9b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6031f0a683d772b2b03a7a6f5d39692231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046205908091ff0cb5ebb8f8da08fef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03f08b713384efb2f1e3ccbbf5b8a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb1a474d1688c39299fc257efd08f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd26406ea8d8ceeebeccc7dcba8b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a43f7688cf78d4ca9534d395d94fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66966665f6a6cdb538f3f2b933183fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d3685b0ac1e270e6a2a47b7fffe49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565a042aa7e2885517d19bcf512ff9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487ebe54cd413b7695d0fe8e5ba931240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717ff40fbd8e975e659eb3786beddb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c54d308e96528a9d9ec7c935911be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433d223feef9c9f63fc634642fd19f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac2c54a3023987ec1c77d0fa892b94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f1b309dc884cd05ef5ca95ec7482245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eafab436516936e2bec323df1541d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb015aa76a8d2e3493d0168def8e32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6abbe90ba9a79bed9d9bd0d3fc7fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248fc9c9c5a6f3845d99f4389bc6762249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06163e794bba091870b69294f34475a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747e8c3b551368fc6f82843081d1a1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24701595394fd976cf8a3ee112a7cc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598cb0fe5c8fb5e7c5dba897c4d3d10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774fbfbe5d917133109d5af15628d8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddefdbac9c1548fff62e01a8de7b7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0070f0ce06289c27abdd99bb00f44a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6da0a8634160144f243f03cbae3d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836e6d23e2e6f429231859126468fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f3134066a3993acc0ff22dfe1b61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc019332e63892d3eb3781d1a87b20cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162839875226c286a5d88ab70521cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c330465e7f31976bda12e7c5dfbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a099abbff3a3165fed1b9bbcff39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c71f12f00d267b7a30fae8e32d8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae998ba7bdaf0fe878903809aefbca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ca9bf9381efa87fbee4e388871781266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906e4bd7e9245b4b4aa0d7102015d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f16427be435da394e321042897879268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f05ac3bc52f1d8afd527cf5d6818269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaddfc20b469d6f2f6b0e3a87410072270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b849c68325604615e67a96b6dacd0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20e5f888831a0046d70f9fb01a38a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c7e5f96245e48f03ad08848eca51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e6996a53677510a9d1ef81f5b393b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293213619d595cdaf81f4b27ec70fb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c749364ca46810f3c6fce2325e85081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed44de82d120c2589a3bbfa9fbbdb57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1049877c5256d6518f16d7643a74b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06a6fad319694ceb4ba73d2160507279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d286550d7c1287011dcf64b2e88eed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd74ad11cd8ebe3ad137323783e9e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cac7cdaf920ed4c35573f950cc1e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87ce76534e11a07ff36c91098d621283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a77d3168af209e0c6dafe975b4810284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824acef382c749d5fa4c5a01fc12206a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d493bd543d811e6ee05222053e6a9a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60cca494af5868717316575f82de9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607dd8e9ad9c750b0bc87f694dec5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a23fe7ec411ccce84f1be0ba099e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a8d5d30ebb31791be6d2e5a14237290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360abefdd3f759d89d223c928c486c84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131ff60d12a36b671263657c63dac1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1dcfdd6e6628b726b7795ba92bd77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7d5ed9bbb3bf95f4a8695d0ba6d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993886216fb27385ccf129c4732609a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c80b00965bca04bd2d7f14ddade8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8e955c8c275a333e573acd677ef0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef14bc3664ca47907848a037b5092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944cfc520f50609aa934ed377b430c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef480afb876ec5065c27494b2a1be9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17fe944a5896ee31c6e9e4e9288ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc476e8d166929e6aebb313d84104e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96982f6d09e04f1bffd6c12aebb4810303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c76e9d622edad14306e781bed13a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef73afc573aa1842b2d561a77a8e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71344e1910ca1d4c832c61bb90242306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710188f6d6b468bd904d57550cc3100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eacd92f0b03632220083c9088f116308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099ec65f3f262372424513aa518d2ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f42137424bbb63ba3674485d3959f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73c6fc8405792f5c34350e58121439311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae158fe37e71be6b29668f2c11c84b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61660f7d7b240943dd3345ea220a9dac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8db6c13cd7a7aa6aefa4ef7d5c6c41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746d18272fcc6d79886aa904dd9ba11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d4d0497fa091f59eca2a2aa26fcc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ddd455bbe4b07e9e3949884be23c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd937855a55f69fb84b63133763f35b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7c1c2f2de474c49296eec213ad340319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c8f7e64884b6aacfe1c9d111f155320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb6911c7f44dd4f575915d61ff678e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158fe3488223460dc2c9f27d8789daa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d30c51c2e036869b525ececdd0a499323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8109a0e73c03f7430d7752e8ae162c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be128aba852285aa9dc1481ea620ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e368e2264ac0a39f31f904e37f0c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279dce2e50b05f6a9b5c15595b3c97a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c33a8ce9a3db176f3ab029a9b8e0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d464d2b366964c094ecacd1129356329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e288e9ef102aea08dca1cac5274ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c9783cc6c074848053ebb1f32a33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a02c826fb524827e6bc71ba24ac06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0ae21f592e51b82a20b489e1a36e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0cb217c9c5b44c95445281c8b83f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a0ed79a5a401cdf19ee9648567a23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900366f4939e163c0682afaa2b19a830336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bebc9affab66dc7ebff9af113e4b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de6855d2ae40963c79c13f8e6350a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca39b9199e0c96611470a173344028339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b041ee9432598e3495ae374acdc992d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdb7ef2292f97a67bd55efb48db564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32052e9f02cab55e33cc2e24203d2673342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674920704e4d9e9b3b9aaa1845ea5cf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c859f5099623cdd8343d18404cb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e91761593f885ff8767a1d4b5d25c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf1e5841b0ccc4ea401c0bd7b983b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c909485c882438414a4961f6b73a4a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269dbd907223b8271c3395d61e7e47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336692e37769b8b1b0ccec9aa44b163c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ad8774a04c1f6c0842d0315480f26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e888353892febb9f450c26276eff4f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb669b404c0b7b5c7e3850265b779c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63af402aa827d383c16b3c303772a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71878d010fc098008331c3e640e00d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d48c5a924ec1473359ab25543d208355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134753bc189b23a448b1c8dc48b16c72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba908df478eb2014bc3d49b16aee7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f31bfae884275556aeaf05f4dfc670358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ff78873868b235ab1a436b77231f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5734d5ca8a4de88912b038b4e2f2e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b0d54b2c34605a5007b05c40597d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc67edf0d89fe5bdcea4ead095d72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effe847a4a6937e0ce6efebc7267c21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846beedc7c0fbe69630e09802001f2fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117492ed189942d980657433900c421d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74833ac263a5d61b06dc9b5fc15caac9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63343754e958c5a8e2dc920113ba4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef974d11917991bd243043bd330eb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad733f5f44b3c75a6f24cd89aaa86d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f34c9a754e1bb22cc0764ba2990a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd34839c64afe6789a207872c67c7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b264db653a45b9da96b648758ad4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8925fcb775edd9b024c157d0fdd9bd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8f9d41912681d3652a37fc8879b3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ac17b8695668620448a4714ae61d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fcfa6fc921e851e5cf24d1850e6a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e52bcd9c64efd9b21b609e9f24c7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac2e400ede4c4568a48274d898a5d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb4f18649139d914740cfa0477f7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ddc23c89d666ff786878b7f7007ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e9aac1809e154bed744d739fbb9fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73ed328c9a0f6a1461c913ac16902f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527642171ac59996694b124336d96a06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3afac1085bc19f14729306ac6fe4c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59177a15caebcbd9d5a4338c95867fad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291cff1768762ca48bd3d43757ce0be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5e1efe93e4a6633ec5836de3caedd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30378f7c6f13560993f0c13d4c5b872388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368212b66761db2103e9ac6a53c50f8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b6fb5df478da87f7f79767b6ae06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013c21b616464c6450256800b7d8c26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff19afbf6b419ba7c70c1901c968a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e932fd1bd4455f9747c1afc085b26c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bc045a2916cc1d57e9563b10ee4f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e419f7caf9787f2bceff5ff45e96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f17f30da21e0c93519f27daa3bfdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa024a1596110e0f16f9fe3f6a6cf3c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa045ce39aa54dc4491a714e919e47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733e4a7b961b870a2d8673d48bbd0a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828201d0401db8805683d9e9a9a6442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704647f24f536ef1b8473aa5b884dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b1633aa1d704a71ed099639ea155402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9732f1577f8d2470a512d2556507a08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfaa7b359d3d57e064c78b8b233c6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955ad18334148cdbe282697e824c259405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdd45208e3ccb6390410c8d2a83294406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70cf7f6dc3caa8e7ed51a70d21e2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288ac6653713412b1365c776d2014df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929d0f88ad282fe1d7703b9ff16995409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb957fd2a6f5379ad228581a591f1f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddc2dfd3933441c48d7a06bc40d32a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ec8f94711909b2fc1cf5e620afb10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159411d29faebb6e872198d845aba7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4165d15ab6948193e00277a7d6159414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08956ffece30dd556e631709acbc0f49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c52e821febbd8c8567c036bdac595416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b8df47fb0f0eff23b76e6118549c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a78c9f6af788e673d4157026ecaee6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58164bd0c3a23e69150a133e35678428419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be33950645bf778c250c3d06a0cc1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b047cb65ef810842a49f809c987a9c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61a7ae8aa9eab8d9f1a7cddc4f58c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035683b01f997eb4004b59281af29ffd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46176ae45f2978ba988eed98a5160b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d023774832fbe5476bfd742a84cf0d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c3addeef52d2039984754f4ffb16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e5be9ea314d409b45d604f2921ad1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eff270905dba7f3f38446749373b51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1617948f1e416066c3b151ec9945aee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a46e2f0484885b694f972b6e6a7258430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b2e80624bf05842e775e707cd9f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a9e5e21a071ceff6f32404979decc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a2f8de0044a2f3612c75eadad6078433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30793b4d98e1aad1ea097ca2d8f1e305434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694939ca2e737aa57870f9f86c73ad2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcbe8a01beb3230339a29955a2692a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813faf0b99503f45a206d0c9825a13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d32934e17e4bd6c48c11cd2f294a9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6552e670524b48dc6d8f1d674adcbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e03cc89185b67bf33cf04b397351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1a15463d4e8e244bd16eef1a90d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01ed570f43812b35d720760f3e054d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd848cabf7144cace1bbd364d50f16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f3af57fe6555b9f40cec6aabbb484444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f40c2d56dc2e7d2865cba07254cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e182407b15a2328b45292e89410be1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb784698a5c507c4f216e36d4659784447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841cc5cf2d8ff00bf848dd65eb8882c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9cb93c9684252cbe0a282f2f4375449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64a7b45712ced851edef88fbf1d80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec3a1e6acb1136d2f0621416c0fc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c05cade29a40189e98f48095bd09d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a9e12882166f05b2091420834236453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bcebb66db73d76c497c882caf663d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8346a5ba67d6f95640874377ea59e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d953675f8052d1dd5b4ca344bec41f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44573b2e3ec8650e75041a2d6b4a3f8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af60244f0e908f3a8bbc393621f906458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c972d1a85daee759e51656d383d14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46538d93fb2d011d7ffd0524353cf685460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31480c2926a8349061844db585579e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ca8865ad2011ac118386c03fa45e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5b5e7bad24102b3a9b8335ab2908463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36cf5c3a074e91d6d0df9dfd2459f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16c475abdd6c535127249f1161c9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610751955a69b298654e3006488de9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf737d7d7ffe0643e0218893d330e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c03fef98010ceddca7b204371d8809468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98d27aebb825de650fda2de86c08e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff134ff09cee3761670bd1ccb9b73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88619c606a367039f1206972c30824471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98664f980fd8e2784ea951e1e064e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92c67c1d1af7ef6a083c3d99dc7aae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2412e72f01be73763c8c4be12fa18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78649f6f21b23ab873535043d55c96e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614455e77a397fe46c7361d23394c312476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0375cf67e5c830b98139eeb76b46b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e3c459528dc5074279f7ad270462d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c6e8f4e94351ab7c731fdfcec815c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4b45b749040f7f169807a908ab34d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf24a70795990bc58dbfef6f73501481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd70434b335d45e72084830dcfa2b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937327d2c9ecf1ffb8e7c61c0750598483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd9bccc6021db29b6b0c7868385ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071af0e28068574d4dd52a0800b247485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6910495fb52520513ced386884aca7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052961cbaa644b4961b4b2bbf5346ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a68b9778be16e3e9512af02f7c5d7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a13932b8a1d3792dbb35db01c718f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653ea2e10448819d48738f7d9c584751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6197e8bf276111ae4f3c1affb9202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df1f9b70322ed1f043a33e0db7dad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e1b947349fb84eade3550ec0779a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2ee2548adef76bfecbc10bcccb625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d44ec645ac742c525153d6f5438f236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3e5ad19b396eb1841522355d293ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b5e2ffdc8ae6b25527723aa5b96c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d601131fffc00d54f0893b1d993779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249ebd9015f9ac63a499273d34487a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3aeac1a0534d5fddb96e39a58b1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f791305d088ca8594287afd97153a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31689d28e4dad4c92d2922ba450c349513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484874cbe54eff2c1e6d272188563cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248becc018e5fcbec888f427217070e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2872523a35df661fc0ef996d8a976316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55f230319b56f15110a4499fff16ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c520df6f7fba38efcaa3ae1963f88d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782317975efac9dd192f79a4243fc9d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652e7a47bf528eb0b4b1a3c706413ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e371609437cffa58fc0f3597d1f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2458ffa7bcf858aab48b285a713e4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0dbb16c78ae320a7cb2fadfddfe9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb3c50169a4c358c0c00a7a175d3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205d541b1902701c75acadfe18b4b7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2ef2022e6a1776fc893bc040c894926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1510ff33f5d3dd2e30b073bfaa9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a9de81720f7e59194286614b31d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d48cf6b32155af3d279a0ab98b65d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc8d82c1f7db4a719b2487fe6422f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7323cfef31a26ad2016e64cfedb178631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca207a19a69bfd01593f66d272d0b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac90800ec600295d4a04e1a22eef0c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c033bd94b178c7941c0527bf5ee4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53952d491c24a3eab4f75597a515fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539dc9ed6c10fb3ffc2ccefe2c6a7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e642660996372c572297126b270e4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178230f1103e12115f9776293d77f3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353a32ca2a8f952b2b363e01cdc432539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b04b8d59d41659a503bb535ae7eb4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ec278d9c2151b6ccc41eb15de99e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974102f4a34a7977ae231cb6922534342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f760342a17795da8c332419af2afcfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a761afd5cfe367165f21a0646addd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a35c0b2ece0caff31ab6b20fb7eab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e3a41767e3f02065bc6edce91e1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60aa11da3e7e0fee71cf22018d419a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ed51bd5059f5a5aa623e7f2730c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62de38e6d6db02cc19fa34ff89420449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfac2397aa3d6b355f11ad70729b5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66867a318a4e2c5c6748b75cb63eeea351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41018e311d5ea292c2aaf27d1c7bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01896b4b83d4d01fc178fb5c19860053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd257a85f38d1c1f02b6aaf3c83967c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca10ea30f101a2b9ad0e6a4e5e24b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233696ef7e9755c92892a43712057e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd198783d95730f2c6533e54067e7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d079f1eaabad81d58e3146c0373e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9a3f0642821fa4251f9108a1018659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52e87073fa0d951e8ff8b5bddfb16d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd08101e4234e16badcf8f391fb93a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a56b7adcf38f747e6f6a06dc843f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9aa6832eb906d8aa1cf553ed1572463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a34d9477c250c29868055fb849dd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd8895a3089ccf47eec0cf8fd2dbbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba173abf488495ef48eaf4b0602ce03c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16504e7e3482c77ec7d0d52c13af2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c237974017cd0cf7f88b31fe9ed8ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca9b74c437e67d9d8b03f657c8ce3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f023bfcb7ebdb0598c20e043e0fc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a942e7185f87f680abcbe31af45e9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f067fc7998351756eaac26cece73172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072d5b24f46112d2c07703449c607773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5995331c21d18c133075bc01f781a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83849e29af62a5213d8767b33c82b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9111a037bf234b87032b873f6818d2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274b72336ab2f0a5ac553b8b41ca3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404211f7192d28a18018b671d9ca1ad978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87351431893c7fb32f25cf3c3e482b1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33470062fec3a4dfaec7ef57a1d3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a57c9bb7d3576aabd92e6860f83f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee840e77862f48a4d769cb3996b5e8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aefb1ecf8523143f5750463eb47bbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0876b9c56f369451145f56d1ea54584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a1eb7ed7df4ff68516d4cf6b832d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994279ea608abce0e8a130a96959a8f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896edd3f8c8097c985aaf8c90065475087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841130a4a4ff334dbde9d73ff5e707d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5ded2859af87d795840ed2637d27889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218b0664a6ad0ffaa817616859134190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdda3de14968270b2d5d4a579ce96c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb164f10679771cbd3a72f26ab92b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1509a155b3459cf67b5de8954220793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebb6ca8ce82fb5625f44427a8378f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c94a94909af3ac9f3a87ae4216fca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2116fa78b86a59cb89422deb78d97c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ee6c50e3596c40abd46fe74fc54097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e52d449ab770e823050df88243fd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978025a5b33868cf911b54c478bcc84599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aed5b9b20e2d6421b6b79aff3209c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e6fb2a88639da9bdabaa7755e5fd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371672a2c818975e293c7de46e7f86d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de72594534ced1960ea706ecb45d8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a8de23f0771ee71496d61c872be9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcddde815db22dbe38ddff9fc88bc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd4d46916d15b4ef0fd74d8a1bf3b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ae37571caa6f1f58ea0abfac644f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c893a96a90f547d1b9f78ba2eb2a7f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacc693cccb7b39d7f7c8304773c9ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c320906c250bdffe851738d9d17f47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb5da98ecf91fbd4c8f707ab92565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf3827722bb7fdcf47f12c057df65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba7e000601af3fbd3897db985b6d92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e538b6df84f2f188e32c4a2d3c163d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f63752cc78066cc4c8ce8303a382e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351184c335e5df6d8607ec5bbde35444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183c8934e9d0fb4e0addd86ea19d7c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc99366e8de3f75258e06aa9b5f68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e474ac290ad1c4bbdd16fcec5a045d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d910d213bc5d7ec39867dbefef8cf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe94fedcf1ce808888ebbeaea7a9c55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e3dff37405a76688294fe10a7245122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506de2cf377ca9bc20808899381f6a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9da30abbb7b053979fc14065daf85c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161020722a2efb36249e7f7f907268e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5c6a9f79058abf79e405e7004aadc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdbc9170b0efeb4a3fb48ee6c2acbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e8a4351c55f6b5f1fde23ee96799128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad132f3e4870a2846571dacbd60fb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135a0c2f7a31c85fab05e37d96b5d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad442606c5c549e7dc5959046817eea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88edd9b03bef5cda26a525f8de86029132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb6e41c8a9bfdc85731b2b9e8baf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7186f03f9e3372a4b0866f57889c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8882f13d1809d99a2318dd8a4c384135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e575d32ac916d3d4627035b626a93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239fc02eda6ab8b66cc818af2f6174c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742353bbe37c0ef399b05dd3e078ffb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832746c0eee66f59ce862f779dd9ceb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f7b6059186c765736a00ecdd11e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533044ea57adf50279c936c470fdfaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646ad4702618d47532b1daf5df44045142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987def08077ae4b46936b4508d79ff0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b634533ad9b097e5876fb08d370c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb69467bb9ea708168eaf5cfe8e84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256d4c4cc640a3a6aadcde2e530907146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6736c72a623d4346ed44fd60a06e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bffcb4ddc9d432b87d1fe8fa2358148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c1d44346dc1a8453a461380646c9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a00e5a5ff0274676d0654173a77e40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd62de1ad63197d16c512b34e1b7f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782cfc30394c8ae3cacc7b0963cea2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a2f9c8cc462b1165ed06ccb60773153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac320d892d9ab4bf658b819b9529401154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a42392ad689b363d24d59d6e764ace155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beb5367ac54d63ebbebcdf938ed903156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47eb347cd4e6a4d3e68dd6f475753157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5564ac8b99a05d4f404916a39bd959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d91f0a2ae04af4e3aadfa4218a2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d59e08674748695632ec5db976db8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2e0e9afff1608faefb895f9a7cb6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21cf1596986a4517ca3da45e92418162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8e82491cafd66f11606fd769fda6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbe0bbedcf23050a58739e3588b21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc0d3777d9d8761b28b21f3ee128ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524af93b91e3a96a2210940fc789152166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5aa61af8e130ca1d2d9b92df21a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7115c796bf723a8ab3d783f792504168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af487ce0a768fc204195cce0a8a0a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc1eb5e6f8e3aa8daab16209c8cafc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff1a53161fa41e2519e8b8a7e31a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d8c1009ebd9ec2b4da71872109eb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b2042d51935180a473ab11666365173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872997055e9ece97dc2112a299566f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9c34f67e036ec66faa7c82f7f8bcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97008e661e0279c8ccd597554cf8cd3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf15c6224808696d3b69fe3aa9db25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe930828d6acf7677a7994edc2a5dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c181a8bab8a5a24e5953feaca06511179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87fe58e6872d5766ae6493ed0193b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87574de178353f5dc98a2319a215463181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f7a04f424da9d3fe78a2a40af8d95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837a08418714f10feca86b82c3e7cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7118785e5f53f2e0eec4707b6d762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf74d36d5e894103af1f9eead0d277185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525816f2dd2aefaa700d3dd16765c384186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614ac2dcc14c069b6b72f77f08e767187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f466609a32fbbede57136b918e6de9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4233b165b31fc055a0cf373ba3b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1ddb4d6fa45aa449001f757c6b01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9dfc94a31ccdb9f822a1d1a98d9d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a73b06d855934e68d871f1264cb16d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d97de891d9f605f3ca9662bcc6af85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc5fa0cf665401b4d67981e452627a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a276763c2874b22a3e8e54ea71229195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0725d5a6d6f615899688194c68187d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe532121931358a24972d497f47ef95f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d44c9cec3db980acd264cf353f54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533de6d26ce9dd9f1ec3f51375d80b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f60d1c5bf7c50ee253637f26c1e1f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a53506c55d120c45ddd71780cd61f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7c932065053d00a4a215b73bc610202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fa54c94e684b95bd21ef90b4b52d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455844615d674e932e899dc39c09fdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bafc1fa8b54f26bf4b4eb93fa70d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d90a23457f2bb06e668ee7327ba8cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd941701e19d8ec953e4e71f9673a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3afbe1513b5bf1bb82be804ca6c2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63739a3a89f2944215216c3c50129b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f58083880cd1400b429c6d77088ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17336063bc1a90da90e6ebad512a4e5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e62257f535314b149f8fc69477d9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3608124853c8e860d3b2937a10753a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dd838b1191c588d701121c741c456214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f91e437987ce61eced0b38c6b678215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f6b0ff079fe91d34450bb798be96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d92a7854a65728f141c335a6a6480217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b85b127a8d848bfbcf12b089f1a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca255da7739b363183b7785928830b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d85fc7b1d295bfcbf958925cde8b68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b77f9ed5b100cdf01d171c6127fd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a72558db75e0e13724013ae74b32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65484e0194f64a50f693691590bc51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e66a5ec1f70647893a8610204fe66c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5f4d02bf3b1f5dee54fee4b45af5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed511de6a7695517ecb098cd3cc11858226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ae43fe75d59129e76f2627f1b628227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02875f02445d23302774d31326ff4ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dd0f75cb0bb74b3068382a0db80d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83494f14ab834cbf29a0c38d2efeec0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcac60d04a63c59eae6385712b62527231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac95e73e80c79a47f5484a0c9eedaac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2df0aabac16dbfc4df4c1a6b193d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d27e42d6a2bc3fc6070ae225298ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcb1d921bf18c8bc7b61b795b21b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229fc2c33dc09e84b4cb745eccdb8a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89cc18ee53611e95215cafa0a17080237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8519d6803b2ad697020d9705f0db4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729b8b6f0ff495cae08dbc57a968792239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce0f1129829c3fd0780e9c34d8d41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5104e1d8b7b2f089e751aea8c49ad67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7303d3e36e743a66bbc40219510a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30b0257ee4c7368bab0e2d0472332a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cacb29f61fc7954ae1002eba577a43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d5741222c3cef70b97ee60cab1d93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b672c6ea9a064a620d5ef513534aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267d10b56add1e6c8b1e6dfea0822d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec553fae6434ae270bdbbca85571b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d99cea68d620e7794084723b313cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dad1bb3d3db972f63e10d511085ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aa200801b72d5183c941b7183bd46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48995f42b13ab5e245f6a99379536913252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7787cc64fe98d94a2cad51f192debf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9594718cabeb25acaa4b4b2e18ba2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718baeda7816878fee1b49b131298a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00787d5ca4559cf9e3eb35f7c056d11a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a8d2086f155cdbdc0a024002233d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd0a31c59a24de7e86716ef90de36f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86ec6a05b8b4df93f849098280892d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1ceaa2ce874ed34786d930bf7d721260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d936250ab4daeafe1185ed600b1bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a387c776b1890f167064c6a7df1c10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e0281b8ced79479292414564ced2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f8ecbb626df83369794b0d065ef6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef700a66240aebb13bbf87437d9f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eda1dc64bd7c2d2df2d5aad68bab6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c875d11dac77c3d9b55cc02b4369267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd9453de0417af6a259301356e0236268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e293efc1939b356f5b8f9f27e354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79981be627c99a81ea370ba330364d81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2834e043d72ca3cf9828f80af9d06cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ecde5a1bc39aaf49c5b2b46212eec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab17fb43c2b345f37e132f4194c3303273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b4d8475584a25cc62d2944ed085b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16248e9f83ce7a7dbeff716b9a9ddaec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99488976d088f99013d75f5bc15be7ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d5979fe9dde36bae1ee35cd25263a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c40e6d9fc3067fbe810e06ac23a8cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26752c8ad153dcbb1470858365dde3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57535faa632d95524b7a89436de9ae98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bda2c0b1c1ef8b280686706c2cf75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694957e079026adb45354df845389a1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d516e3686bebfab9d3804ccdc1d992d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca0e8035d272caf47cf4179ba41a55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb94a6a646145841f509aa4b3f919285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3577f17f9636292fe7d3dc7be2b547c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baab99f14bb3f4866fe79cbacbfd40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36926005ebdcb6334b37b66380166e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7c1c9c280058e031acb32c6987d97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f7f4ba31555c6a350c63cd5343e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8176ba14b0931aa42401caffa40ecd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f355dff9601cf496b2feb8b89be5377292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af645cd7526a14e4cdcb5c697c2e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6d1a1732a2396f2667c47b74ed81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93286553cb5265ce487eff0056f3ac6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0b9f2586445b07767af55a17d9ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbb10f05f7c9134517e4201acd2a68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338159048bc457a5f6ccab1d565e36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c38c46f02937e9164057fef1ee69d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aa0dc0584d99138580f1451cc9726300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b14df6fe5ba84125276df452ae7ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca7f7af445e205ac834e1fe0ac4169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07874a94f7e14b5174c815b7e0fcd22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba724263847133db276c61009416268f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015e9873a7857e255dc50faaafd23d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777978fe23ee61c99fbd5062b019c2ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4abb0ba887cf68726fed66be36cf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d26da55947b41cd28df3ce465965a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47336b97a7621b512b7153176c0fbcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921c938dd871c71a0305633243d42a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3a71753abb7b535ffd6800ded9cb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7022f1790cae103bdba8ad65611f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa5187542f6aa8e982af34089116f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84c1eeb7674b6eeb26cf996d09a2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442477ba8a70416889943b6a0240c2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab1fc3b797169f55a0ff4fa24fcbe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334eaf636bde562c851096a0bf63d26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf434c22a732ed475aac0acfce85fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b933a92329ac681b31e80f36bfd02d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40fd9a8b61b123ff63373aeec2c52d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f83956be151adcd733af53bb5a42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2049118e9ac874ff8bbcbe336bd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6360cbdf8334c17831f6e9dda302323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae420ad02e5bbcb6684f26e4f4de36e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66843813677047aae2a99f303945d64f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff6a93f74a5787a8b82a093aa9ec0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c748c0b02032a511f31712e3570762327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a72a16cce46b3e611478cd5801c66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455a7df629e5f3dcf9ffce6f28f7962329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b9b60efc1e2bba1de0e81f299274330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bdc881300bc520dc383dd00df4251331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaef1bf71fd2986064f240f5c1b6c23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b925f5e0b3969387104dd7482a37fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1a07a26d98a0192f1a82503a81f3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b6fab3fa6cec0fb98eb7eb68fc6af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc2450a41f72ae9d47ed9df3afadcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779fd60c762c9719b90567302022bbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03b376ffcb1eb25cbcf103fe0e4490338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e38c6d2de1e419425fafb16b894fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760739bed0a0bbd343be62bbb27aa713340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff1905dbc91975bf4f423b438ff0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0763283174a8f9bdb62d8076a3247342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646fabdbc2eb0223756c16eaf9eae89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26aeb1cb381345e9a132b2e9f5d6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f139540f54249ba943335716cb05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53daeaad9b3e2a40fbc336b216843f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf3951e0f1895407b25dae7254c95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e3c8ed4d9681ac123d5ced2b87e51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dedd9c41550d97e73baf0d8b0b9b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b13a84ffdb0caaa4abc7a472890e6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda83c45ab46d601c922c16c2e4a16e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9da445b18f54fadabc73cef10fd688352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f2de21cf472d5e829e1aa1e576b0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a0b749414d80d41bee574bdcafbdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d4f3dcd83836f7d86e6650ba6404355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8f009c31f813e110e340d946141a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77874f3f6764f919b1bd61e2f1db39f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4105ffdcfc0f2a0c50cb2e96f959b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58049d922e1d575e1bfefb6ab94c4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474d798d3e611b9cfa6b17d7c8563ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca42b7833d23f6c27619311586dbd6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e68f357091ea436b07ff8e7b721df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a43cbe832da6b41693eb2613eb6bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d84d77003c37db1474eac12ba773364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0e20cff8ec5161997e6a432a4767b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23c35062c61b1ead1e44a54b1ad995366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb29e07ad13debed90811fb4afe487367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a58528ad7a503344326d4a117c47a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2f687d8be3f796d0b4649b6a85778369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94ae3f1b8837e41394d88e844323e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca2ec2460660aa0866a4a001251bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590531b9ab5719007feaf411ea8f1bfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6525cd0d278294a1296c10cee21ca7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94d4d6706c14f4f8daff0544f84dbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac067a4a09facd0bcf9de53a18bfa1db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccb08bde5922dd97f2056d5fc39d8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92721c6a11f3f9083316b380a4262b47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11244dd1e4e7b8d3b18649d2e382331b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d713cbfdab27a6d2039d5769e5ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc7a3e222d259366163e49da1b8a5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13bd89c5dfacbde450cd7b95fd3c03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5a8ed4b61a5527aa1acf1339db89a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a11d67220d74cfb9db690072b4436a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c16919075688932e9f83f318a6b240384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e19805f83a58e79f73763d1763cd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5605e77e168dd4acb64f2ce5a44a7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be474f886d0749b127daaa3e5c7f4e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84326fee83fbb320c0efa5f0749a9b07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3beaa290ab349bc34d30eded12449389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33406751363b973ad6696a0b5dfb09c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c994745f289fe7eb8cffb3db6d412f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091fab506d9304de5f7028d9eaf7a18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9877975c4a0e353cd19c09867c7c78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f46d40d404446d6bd882db6a1dcca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f873ce99483f567c56bcce18c022a9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4e8355a2162660b965cf247db0109396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89cc177bbe2058ff305d49f69b40d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad9812076ea98aac38c12fabfb4da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf256f0b616b0beeb65bb66cdc4b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e8c2ed5833400ba9d6bb020caab08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec274387a072f5adc252a72fd31b8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4958db5087552e11c0d489ea82c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b48a65411cc991b99c42603488419403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f19702b868c9146efa57079ecf4ce9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24774aa421bd548b8d81a261e7fa8d76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be4f68a08c8a7a28a18b590e2fec8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f220745618cf78cd7b389e446ae9b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1117d595d70cbce3bb451ebe1bc774f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd9c633de9961e762240153844fdf1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a835d2fec27a43726dc74d0c859a2a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206b1f8ec3a5b57d85b9d680e3e2f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33300d33f8f8f1aa99625bd636b71a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd8948f821765adc2ee21cd936255413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42777c8812b35d3bf93d92fafaa6118414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dd5086fd0d8e1ab487c5d38d1f1e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce9e48f5d008496615b6bb959be67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a6859a5c10b966348d4c02c6f7bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c61182469147bc53a3373a6a765d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a19105ddb555143579d6ecdbc4c5b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c48edb008a2f6763c99b91361c666420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4c4ecdc7d5307875e59a6de49756421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f002710fcc28d43173d68c9ce74b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b570ada9f01f24d2e980d4b3a51786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd9b8f36ebb1439223d56579d409c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdba2166ffe5273b4869fe6a339b08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccda71da22c66ecc94afaaa79a97f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b5c625f919fe7be0181936fe15543427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c667e8d35e93f485a5f3e268df2b530428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc34578633c778cd4b6d3d32528ea7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de6457e0c53a8fa24b3f3fbd19b7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7432f1b768ba0d654ea228602dd7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d371f92f0b9503c41df4ef9c79c4fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b1811a783419095f453f391c9b7fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c9f1b640f2204d9b0e225b0ded57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a7bd8a7a4db999b085ec012ddecf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6cb1d6395fb5d2a05e138a466433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ef7c955b3cd77e3e52960730a645437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d412cc9343f92c107d7b37083080438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f9e8d68a971d8aefe5f2e5c469ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3788043f9ce93631842107f0136e53a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe4c186c073a582d241431a88a5822441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568551fc657e3a65baa6336b32586b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3472b6863b91db592bdbd5c06d60f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7318159a2dc63bca2b62ce5f1f16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967644b76658e7f2dac1b1a5211b465445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a644cd17f6ed4217cdcf3051fc768d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85225afbc93afec3d8c261b5935420447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c2d9655b485d4733129397bd082ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9280172a6fb0d65b4706871f6831b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd1386eaf0e8a5baf15d63b449fec0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074510ca83002f1cd9e6c166a7b43d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5140001375f9348345ca73115d1752452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca5686d1a8fa97892ef49160ae330453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae01bb4d7be2ca14ba744fee73b0e87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130b03dc931cc057cc403f462d3d1aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2c68f622cb9e1dad4d5899f88df30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3075296fe4c56b9f76403b5798a32d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dd548069cf018519c7d11c70d9239458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367f97b8884da9547882164dda2162f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7cf46423460e6de88a500c75a5ccb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54277b27ad07abf1a545500a739bf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd24af01719a3963d9acf71b4e7488462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f86a3bba7f19b2b230965589bc8e13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fe8c508b49608be21e6fe72d91b9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ef878ca1989e9cb227a2f2e5dc6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbcbd026692ec03d89e6724ac2b697466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5640c6a5af08953d9bc77a26e69f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb227f92ab397ff9c8e8dd7929e18b0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ab1b980ced8d2304c0fdc0ee22139469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14db201d4fc4fce0ab2c81b9e79403470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7183e5cc23fc4a930c5f8a978fc5ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988772968a985d5293adc95447c484472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a2464ab066d385ac09faf3c51b1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be575ff06320871b665abaf87d3e852a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124ba47ccb2b29f3817b51994c188b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18342331a97f5b62600a27aa896a29e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb356e11ccceb876d2d759074149441477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377bf7fb221af27ed4f0e6cb9a6ec4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3c406b57d0229a870a725a772885479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>