--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd98d5a78a1b1c9c1e72c6b71354eb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7a3f12f01fa5be9966d14ab7e2ccc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253980381afb72d651105e2d06e1dc9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0953183c222b6480725443c75a3efa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191be24ab5aa255958af2e0619b4f1cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f5c7ac128a7896d52e82ac51077866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6397b0fd909306b15b9d5352fe510e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10721833f09b7d28fb327441566508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26865cfcb74e506537935192b488bb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0afda3a6b4101bffda614bb24db2ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead1926bbfe3bb11399d52da1460d6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eff83d1a13b46f71d60caa4b9670c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b2a440057e95af75b419615091bac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90824acac653355b2d9c25d2141e4aa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803e90ca2638c4edfadbcaee9c8f4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df2a317cc02c294a2ed80ee31a524b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ce0b8bfb657d074a43b9b01f5cf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f6ab6eb5b2ec3060fc730f7215b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0150adcf76486d763aec9b360f45819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf11618fe4d301bce45610b83fcfa8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca32b2aa55e7063f1eb64127d9e6f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243511b19ebef2c79f9c1afdb1c4cac322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e698a95d45f0ee3d980c53d1653d5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc368a8a03ad731494e03c1d7a49424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c75bd5ed6afe4d431ea3eafbb3b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287988a022a702ac3720f335dc6d117c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b0b555a1ad45d6bd0d65b9dfab36727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f374d8af7d9698edf1e94143ee242428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d6a38b1450b17f2e935aadaaba49629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19db10db405efc815a7ebec299e84130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72fdf5ad86d7cd3679c5692a8a21e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f71542e3e9b83a41c7e73a931022332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249875556b958bb590402a4fc31984a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20726124422a11827df1c37add9f396f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e91bb8beacf887a3605db1f3105c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b166155de512b57633aa488d14a3d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9ad8df2f822931d13559c359315d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42748fa7788aafb4ad1fa9ec7687cafd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372df3b8ffc47b679f045ace44f385039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cbf7e23f896318e62699f5499e43340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907abf6edfe103d2a69b92886ca715341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b51a3d3e7710c9efac41d19d4035a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ac27f8be3ace8bf6fdba42afd445e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d0bf804fff074cc4a4ed85557cc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed95f087fe62ab7dd1435e15e265a1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c47bb9eb6d7a8a491183adb89b216f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b134c892651ac711addbae5fe945047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f581309c52ea202e114d3c059f2bb7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc2a2ac46317f435eb7b06c122d1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb32603c3dd60dcc0fa8924af6b31450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bda0c0d538c9c07261ba4ee05152251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e1295e9269621a810f172209e038c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14265f5a39a71b547355cb7ef6b456cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80858e0ddb1991a2112b87ac999590154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987331db78fb4d27d4cd8641b9f84ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a57a7ba7da561e457567831c081456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408542100b8a33b1c3a62960cb149d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cea7f4edbea8d6c110e5d0f7e694b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eabc3f52373889307dab611633aa5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b586c63aafb99a7de7098d5f998db660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc88b14c27e0eb82f57d4e2f09120f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7c88babc5938e0244c3362c934b6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded1377888520ce9fab9b7df507a8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b87746b614162c9deead2d72effcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5dd7425040c121e36498eff611a8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ec9f1c1fb12382f2268782df3ab8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc661ac5074c6f0a67dced561597f4f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859877debba56ab11ca30ef6af466c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce730bc66d43e8125850fcd4e637c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a997a6366838b3184abe27d6bfae5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fecfd4bb127df46b0f82b36102331d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afacdc3df6ae816abf76c163d2cce772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f09c960de292d1be7a18a46a8621373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361528a2884a440948b53553e897d89574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9165058296b0057a1a30101a188b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b033ff4b25f02730be15503267a3f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3a76f373028326503092cbe06f44877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb8d515002f974a6957162b152d0e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e24f76f7b575a683cc15dd6cf979a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b86b0b284fcb3b5ebf0f42a1c3049680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d4318ffbae06bb36002eee03e5ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839357a653a0ca7a0daaf2656ce91ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbc11df99f24506b5b0a9a86609a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdaa16c532713ac47678de3c590ce884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a036206e8994860734589dfe697285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97646d8edeb5083a7ea63fe7499e13086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b55890476f33c670159c74a639d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08be30e0311a11519403cfba05c7e4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a70a10f5237b4dca4343c06b9d9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79fac3683b608703add3192962a02090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b017b2e979c570bbd34cab47ac959ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7058ec30914c3dece524e0e238ac192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63049df038d97fa398781286529189293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f30d895796dba170386d52583ccd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a46266899899a3a60a2d46cdc32ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d492f8074fe405931f567078138fc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629c69a82ec8864791edba2487ce32b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9df2cac2fc855d4ada41582ee70e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fbb909cdaa7b4a43113215eddb65899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848b021dcadffddcfaf1198faadd70c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b815f548a29f74a9345beb551110c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8081d318d9ffcdab346f12f235a82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bc95d56ff62180d3fe4749376b798103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003e8e5722bfc773f07497c835756c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23d9b3f367badf77a5643fa3f2e089105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d896c99c5fb8edb6bb7575d2c9c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34575441c57ec036b1386750004b00e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc973350fb1b4425e442d9678f2efd4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bcd22cbdd92d0ef53dd1e1131e789109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb26eb71fb06a261d8a8353bb0c84d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff099dc750f5c77f5e1d47bc742af14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb8f40c75694130adf1035d49413a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f545f7455d73b58016c1058baf65a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06879d7a595614b37e9667243d0f1532114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94045f7952f31d7aaf4671da158fa45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817bb5be91e57bfe6fc321b2ffe2d78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e017b6a83ba7e9a144b9be6e76eda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27821e0049aa0c2ba6dce6daad985ac2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cac47622db27c8c0947a3747c7f565119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1852e8e1a48cd61497ef6357817ed58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48debb5e2cbd5e01e0922b7f69615974121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbaf1967e8c542d9a4c41e0946042c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e60b699c61af422bfd7e9c6ecb133123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c899d6f490c6be59ee30d892ded9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab045a9b4f7e323a5f28c876904276125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164377e3e14df592792516a1013e30f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcb37c209597675d52a377509ee579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee9414aeee7c978c5267995ab050a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4f2dc0e454ad0ee544a03eb5bc95c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637a36edc272075264f4d4537cf26c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29ce69e4d6013e12dbf62200ce8947131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29b5b0efccbb31293b09bf8ea3c4e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c0d0e21d5ec39eb7101258493bae1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e32683b07f087b82cd2d8c32826a13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091e9a85ebd60f8f213bc10c9dd198135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0755459b652773573361b61327f77d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e44fa6fa79af6ca47b8d66fb5f61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4cc7ec554d2fbf2a284ba2cc4f56a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16131de1fcef1222858c632e660698b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49840562428c6a8d9dc6ffa5f7e14e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd73ce1735b3cdc49b13d2bb2f390141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78691c57b370a304109fd4cb205e698f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396f620eff01350660f6c2a238436c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e209baa52267eff460ad59d668597144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf28d81dfdc9bca4048ce01283e09d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b71e3ff10ccf0af4d95b72313cbc4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e0b07700fe10dbd1ded5b5c10d1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf16a4fe66057e400d75a3bfd370edd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e60b9290d171953ea270010341d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1edc5cca51870914fbd23bd5f0442150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf447deb47f20a88d5baffc5bebffe08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbdc2f5759a9c4feba33154cfd6c97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bdcbb72683a001fc12e89d8110ece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7cb09de4c97bde6414e628cede3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486255293586d830bc353d36836375b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb76578ab94d8d6fcd0f448f55c3ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f05c75770919701155ddbc829796b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e146bf7c344e0a780ed75760d81543158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31231ef760472e1a2d24d3f86f411c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d018bba0137c2dc7ea1b0bccae7f8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72c7c9074487741d549a34afe9adfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c65dfc37d003187045d443021363b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58959decc9af2a342432088ed21adb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4105775808d778d64aabf0fe8d00e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76924896a3cd532f2255360bd44fafc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990db98032abb120e7cc80c95539c57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd26cbdcd4516b72257e06501271308167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c166f0e1919024d91de4e464a5210168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee105b24e58a74862cc6796495b4a12b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d0ce63467d4c81d1da45f18600aaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf968c445c6a992bcd4d460816c27c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fd3938cb531eb018c97dcf719b01b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3508152d78d9905b1537566a207d48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793229f624cd26b30dc116cf57e0675174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3c37310bb1cf66f0d7cca4318b6e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ba513372bd282e6d47bd006e1b79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de2a7e65ceded91ace7ff77b0a472177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eca6e928ecab55431c078fb98f4be2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b446e13fddf30455c67f6643a8d44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2d68948973e73a51755f83c484f80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4e4d0f897f0f08b640d0ce8683e1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932830667e6dc3659b4e63f45e3b611b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832f6b60b7b4f683226ed6643fe268183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8482dbadaf12c5fe5ed692c7630c690184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e5334132c7d5fa4569f66c691cfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476034279c9d2fb701f4c2e783f3eec8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441337b7ae84fb7cd636d9dc8c52efa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487141f98754a6c9d1a3a8df45be8fc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695fa679208df78565cf24921aeeaf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d5cdd1b5d7b90f90a28a3fb8526c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92faa88224cd5fbf99ec6dc47a545f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61cb3d11c66752c4a39a5508fda744192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997359d7ed9482f05fc67422f20dd986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b00e21f845d53a10ba5342e86d17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc87247a856f4cbe4bcf5487ce8c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d1fee072d60de321429a427cf437f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30527f1de7890f211e6acf31212828197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af70d2c06fd3b33f873ccb50e870b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9996b95b1ba05aacc7a40bc71f3aa1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9d984ff736cd13468ddd3f252d37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29031f05465af1f1804f13a272eed73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbcc0fe94c4f88e9b80b1201b5ea39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2806bf3df44259fa6ed1856063d4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0786d3cd31891928d4c61b7abc2f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b383d6043abff4faef179ca7bbed1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeea9b7927a0cb95eaa633b223af4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad9af59c9dfc2238bc7594901e9d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f85a031ff81088ddd4414ae24e1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31bc5764bbb898aad58e337374d6e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe73ecdaf377ab1c051508f5a7e085210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db87a3344ba8db93272e48242863ffb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a39b7bcfe889b7226ee201f5ede0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea401285d48612e2e1b73c7df17ca8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacf255021ac0b87947a05a78aa0d61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1305b3e1dcd403616f513ff1239621215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0b2ec67c02b3599dfc378cdcb9eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c73d9fad9bca88c3cac63a27e636a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464cb6aed589ff2c19717c9b020b80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5190f97268a6b37e19e3c8441409219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715aeb66eed57a72b9e30f101ce8441220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61012469713ec73266293cd8c9091863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1976e92515db284b733bfbac67efe23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794475d64668c9022616f85f3a2c6f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0075ac68ae5962b5a6101d5534e90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea352578f59fe4c4490fc79e4a2e31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367a8c8647755a6ce3f5cbd593c8e5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de09d4f12a330f2d5ede37e4f66e978227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d738d151a8dc9262430d724d31c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df7ad1117dd46c5d0153eddb12124229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40dc10764885ed4055a5284db31a3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e322647f0ba8b5b1ad1863f5986bfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42a28dea831738868e98ba58f30925232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800214dae4f0ace2f8d884d103b8cd38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ca3dfe084bbf22f42f3ca01d09ab3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16fbec9e65a58ca92931553ba0b6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d0a82a88165ad4404c076991a4b8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71086042ca9f0ccb284e418184f779237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c176bb7ecd300e44a2e35b023355b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fbe9ca79b25343324c5d8f8ce23a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3b806f433f23fdbc0987d8163166d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b10a17741fef85c63aa8805abf2ef5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ed980e6820ed2e19ff321161ee8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af485269506e701bc9867576a2c3860243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d1f2298dcbec751f0c1c85e179f67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c414ae211916b8daea5e6a5e9dd5a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712d030c6357a2f0621997d62de514246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df397bad0b17c8e49794fa82ffc4b45e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87d9aa96066ccd8cfafa84d8b58ec4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf616d2960db7c48ec75bc87816f188249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c09626a8abb1c6a27e00193c18d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4f43245b17638c1b126d959a1fc1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05829da9cc4bc59a0b96fedd38138252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc5477f74e479a81c7c96911b3e089253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85325a441f8f1e80e53a1a39de247c6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d100991a1adfa3cfc2c05e8ab148255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712093efe3cc9a5698a98aec543c3e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa91e005a80c648c4a61a9f4a576e20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474e37ba818e3478305801615340c2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7455b4f25f10a481bcd093bf932e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83269efe4ade83d4cc2c5cc2a0d71860260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b88e9fda55c8b8bd643632f4d16612261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f617e314fc2da30a6c0eb98c285b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d877a8e7a78241c7c8e69f8deb0b03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e37c8487a64350cfc5e45210f6baf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae57b7e2488b6c6d1e076c247067aaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa2e83f0f3daa019d4ecc8902ed15c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ac6a03ac307530223e53c9433713267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ef1616dceedfc895bf6e13d87ef3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289eda703275263c3b2bb197824150f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33c93eadedd819f4fdf6d08eb4ceee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fcc2b1ba6b1235d9a1c7c1c810520271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fcb93067564016f58088e86e8e741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07f0b1baefd0cf6ce2b14980af99e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9f7526704643b7ab387b7a812f6ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98d205f32873716382db59d33e94e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b004debd1d2e3ee92710f447e1bd872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6a4c576a495e4890181884dbaf51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08144e5dfce03dff8d9545849b255818278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8c39f096eb08b8129bab666e4f47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122bbdd06f84cba22b1b07c5db173cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac49e23ddb3de623e2fb9ee27d273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcbe353d80f65dc4e017496302b635282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30eec82f9719a09f17d51e52445fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bbc9078302aa4de93d701881d4236284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df00b214b6342ea2f44ae03a16dea90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f01ac8fac1d3ced44acff8c75b5ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283a115eb110b34978bb0e0193079b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255994949ad0739cc5f3da236c0387288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e07537f65291cde88db3316ba74a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed114a9bc648b761ea526967f8044b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b0c71b7aa4f43a805049b1e8dc76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb0bcd703a07866aa15af8fb897dab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0d73b760e1bdb5bc2c44ef14a1f34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c230410d06ac9a9ccfab74970b30337294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67464edbf183e874b27fe4c38721e7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d6717690c031e4dd0fb75c02e4e91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cbb9a25f50a9c8e040260bf005520297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d811dcf19e541c82fff42a2b236a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa886cfd32204230612f5edd1a0f90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b313f008f1a4791071aaeeac203fb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9613b03a432308ca7e652249b02469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b285e59da34745fa403f2ba9b2be55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0115b3acffaecb623ee1bddcaf474f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7e395b34f8e411767b12077f2573f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a45ba223d73468092b5137234e1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986f7e3c4ef9dc1415cdf10638e29d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5b21602e1a3a5871263a0e9cf1be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958593328a28f3bcbce8c72634faa8b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128bb6644760aa050f083b339871e2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae1c94dd91d2e205cff80fb92306ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972f6e6306764890c8556ca26c7665c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d05490c7ed73c1e636b552ef5cf14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b2372b1cedcdd77a9d1e0bce2aa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558a2ec2fbc5ef5652db55bf5b87655314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5d66187e99ca3927cf4f83a7f472315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066057267e82e1cbd592ff1b0d9ca01d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae31705e45118fb56827d806894b911317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a43cb99a99274659c9ba1f194e843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74077d35b513365e74685d9c8f9b55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30289a9cd97da5b2a57d4602048171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e6d7b423ecb76b608a2928049d044321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ebd3209daac170edad56a1b8967c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcec987885ea6dc3ff6bc8d7c9d03da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d55786bc74b586e622cdbe2e3a0029324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2796629eeb9c20821c40790d8ceff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53df17a289a076c7838fa606122898f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a34c95fd27fed502c3aacd93768c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755250ae140fa7f686ed6d87814b7a14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c45933ff411de23d9f49ca5e58b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada0b78e452a582e17033546c0720f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58477f4541ed6d3eff8342c7b14c6bef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b10db1dbd589480fde55dac754946332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972d6a9f116bb839fc8ca015e751e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2cb8fc134a4dee77af7d0461897df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932ccfe10a3bf7439945f1542c54bc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3396790d6500ff324acb2f2e557f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2509e1bd93e05a1a70cba2b13821f55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150720dfa1483940681ffbb7e75138a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5769abb5cad50606aed80209532b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e77a380e621ef43533abad37c75823340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e54cac9f5abcb3e856c9e23797be7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6774bac43d0eb4c067a82622efa4394342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438429fe7d1d8e5b92589d26a59f822343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a853ffea1658a1847f94bc82d79fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf001a6d3c8ffc16441350787d009527345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2c3440d95cea211ab1f5478375e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d4181e7d39735e19649d196493fd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ab0607547146eddae787b970477f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268b245c9e8660a6cd0d6888e7b0f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db9f3a69757e241261b008a9e9a2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d16f0de61a6c88125fd9dbdda47e7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea92d82aa84e9597b417d2cc6127e6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367579878199f6b3e1cd3af018d139e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f7e4fe2e8cbd372886ec1d2570207354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb07ec5d50897ccc41e2eddb2bb4dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690c0d3b8d75a8b96b2f6979dec1f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db6941eca479301d16551d41a0b03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271b5678fd054f9b644edf437dea57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e966e04f2353e90f771207c95b411359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb9542fdd352da76018104e7f5b67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded89c4b56020cb30131e19bfdeac40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de224891fbcfbea9053b4fdeabbb34f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181241a243bc2cad9506e48cfb8c2357363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9e23633cacbe29a220c63399c14ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1c3419afcf66cc4d4a39bb089e4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c203951b241017404674baa9d928ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd441d66aa1d7d3b5a016d1ba90c08f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5462ec51e339bfd8b17951d242061368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a31086b2064fc1922962a47534311369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2de3b46e17f750235d4a7d7a26c58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc4942883e2a5abf16b6257865db1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab00979fc763b36adb8a7f3cf871a4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c40306f6ddec20a9f89a8c6d8b7ad4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa9ba46936412bc11d0ebfdc96769c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f80788c1be0f0fbc190a581a97705a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ec1a12c7cd7c0b1a69f64fe9bbd4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c0ec5cad2c750d1ffc2cfa7b957e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817dc0fe8e9e2fa08b37c118dc9f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e40f17ff7a8e1f7b5183568abb88a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10448938456ef65f3256797c947f83f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6fef1a3266b5e4cdbe696e3b07196381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886747bf6e1772d10ee1bd4f4d09348382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60239a924c10fc187ce1087c2120f1e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e7f9eab15325303b39b7c60f88bf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eef497f2a63e4313cd9904fc26dd6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585fe25f223a9ae36f4fd9e2e52ea02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c5c7d95d0e314e319c43986f00cbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501f9f483c9f52a5f53868f8522898d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc5cdf93323ddba54e5219e60d45e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5126300f7e6291bafb782fe03c5d970390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5f91045ac9d93cd82945024708c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156df163289da1f2961abc40d530770392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f25288aad499aa4c90e7ab0c98351393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5dff663115e030e5d0b711660f23d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd813dbb13ed1a6c0afe58853cad0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329418b6a2f8c32d70c8b456c2a861396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115283a7a043cec34154c3054159630397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d87a32bd02038820b19a0388a1c20c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d728af0fc025db2c22acfee3df65e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17171086e59df12f421d88a4178f9ba8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b942c88028b978e64f51374fa4e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b106ec50fd855e83cc00bce25e85a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453785c797cd341c84c4192089ada5d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038cefc39ed8685e58a92053bcd39c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f5eda52baea78d7a5accd5cdb5ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c5821e8d556e12a9cb31fb808e6b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e179350f229a2e5b5f370da2fc152407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820dde67fe819b2e506dfb31222fb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b94685a35e41cd4cc2e4c60be4b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29138b63745c94ecefe18b8ffa22c3eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f14071f7bb66fce41d98ce8de5997e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c055bbbcb9e77d44808eedc08d8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813dd8e0eef13f84557b7d9a712d327413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d781e6ba39f3511c0d4adc218e1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583a681cef3c0c4861367949736631415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851295a6be8b1aa974fce39d716234a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fde604ca7aef1378c05ea01469ab9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d7f723ea7baec2b14c6d38d7eecb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc48a3f141317e2530eec65e252f07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb4d25f056a6c82789b2853b77d7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7d04c308cff4d76c9ec33e2951081421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dca2de3d81ad3791a4d9eb7011357422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66284ebf6f92aa2f355acd0f143ceb9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54077110fc52fa5733e930ac7f19345c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fa346fade8a78181b3d082a80c199425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea41b54f4602d65160f0f5f32897b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ce9c24c5880be4ea9f05285d0a1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ebe40758fa0ab6ddae58ea62f2e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eac0107bec046c695d1d724dcfc57f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8a0b7adb923189da16d1b3d05ae01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c68066f0884407616a3971f98390431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8306b7da73e144b8adb725a12015432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d717014990e522d09ef49aa9789d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83670f59d98f1da58895570288c2703434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d3ee106a68516010b7c041f0ee30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427497790f28bf221df8aa8fb3c1af2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e961bfc64d65cf4363da0d5e0dd07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2115acda7c5bd6a67566f1e3f1c4a5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a0eabe1ee463e12a985c99840507439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e2b6663671b81862105f65f2bfad5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec408368da5172cc2ea7c3d4a4b21afa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d31dfbc973d757fa70feff022b9a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c93b196cfc7b361605009d465f2e31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c0d14e05daf91d48024b232b7013444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a43bb65d326dc632f0a219f228542445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa92bea04e815da48f170bdaf55e3c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de02a353a2bb6d64c0ee09ffb26fef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f47d0ac32a2e82955a988634cdad8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116c075003aa5fc8d24a613541e5d4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade45e74486dcd5a17793921611c5b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d5fa88462940c919c4b6558cc091451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f8401329d16b570fbe7bd8f5303c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b8eaa377e2b94c659b3c1f9b60fc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13becace7a3ee79aec70b0e89b2eced1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f6fd4d2f327cbf07dc9a29a8142fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658f91f28739410054e3938f8a4255e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d094a4afc1d396c1233110b088d44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb85fef7dc76db27dfdb730a8af83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf4a5f57c97acc720b2b3fc7d2c3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cf032f2fb8ccb82e5d5e9c8862204460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563752e1a5336ead176048ce8f0b03a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59045fe10637249595060816dfb1d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee0976ead9a2c25c459afa02b9f548463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d6d23b65d2306a4ef4a9134f2e46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c27100ace51fd64371289f8b9334465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7242e3c2ae12daabc06bb5768a158a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e020092e51176f28736555103bc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478cfe824758a29b9be8dd84d98d855468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8dd327f64a7cc09849b8b7f187c7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1383ef804ea455d7d4e2f5de9374c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860d7ac7c8c3cbbe2cb49fdeaf2daa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa23463f0d5bbfce5858c0730609a0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16406099393da12a6a91b2befec55839473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c97704e2daa2f1ca56a748875aa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5728ba9b92cfaef13724bb0c86d46b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa941f34464689e3d6862c28cfcec6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf3f652fb33fc9cbec2f9c94b25ac3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66107d68c79b3b63ee4bb253f7d604478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e9434aad181752fef28d22693eeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aa6d4ad51cd0944544bed9ec3d733480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937873e85ff1e643148b6ccb9732120481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b58d515a1e2e257f8f815e7e7b78b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775272d411955113b9ed550da6520e0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae36581486d8142d152182e8aff331484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78193624d92085c9c84c2fa498691a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d85220f51b0df2b97b8efe0b004157486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada543c36b857f1b0f2d77d1f7e6cfad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936156faa2ff0ef37a66afcdc753be0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a14f8a35615c4e53a85f13d9948ed489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142aef1b5b217a1ae9e964757c6a5a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f13a211edd8edc7fec511df6e8e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf57b33caf00a6652d099459bef9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed79f1fa80179254eb7b29f2ffb154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da97cdd532eb57e7f4c9f76a53d4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aed3ff97343468140fce1dfa3b65b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78779dbd1f45e10242664f8c9f457037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c409983798339ea05f244a7cec17d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e90931b9d9751de6c00abfdb6bf8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa141f9ced7d947b3a3cfa0bf79e442f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb2ee16108a7b49398b90a2d5650411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e8c53fdb7a68751b50f497b5cd10212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27189683389394eaf0c5b4205dff350713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e43beb10f41c9432e2b1d49dfcdc9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9317e6bb81430d65ae4b4c54110961615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca86b363f95f0ddcac1de80979c19e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a355f394193beeb0abc9edf621d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db0e389bcbc7dc2c4207d0a0bd70618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ef282052a16ab3b3cebb498b9c5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957485f40d2db50ecce4809ac2cdd6ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77922baac06b3423eca5181970348af121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a5f86c5b6c019ff7486aa5d9fe0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad9c5bcc35911f0c7a0e5e0829e1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f63721e94bd8dcb414945104c24bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10768218705ffc73bf098e2c78fed18525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc467669c09fc70857a4c16834a1fc9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b507d97066db3268d620b404a013427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d63fb7ef9cc1e929d16f7c1f44737828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf666b36df0e145c4f8c33545f7f6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4f8b3ffe54a8395fe47aa3cb8298330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97adfc010a282e140f2f5295796077131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995690d245cc6be92368748c0cc64e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c446725c72bae08bf2574ea6d9c7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e86bac2d939763ad9142086022b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4526f17a64739354772c06b8041a0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994718e441e26a67e1f32e281baa5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecf411483fd9a245e6bc85a71220df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a58f46036f40f94974fb943789c99338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc65b9cd253e99b570ab56a06ac8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8da0dee91a9778e18baea269486a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b7b0ca52092fcb04207e4270612241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ea4f0b28d7d380ca4722825bb6ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30780ea0171c470801a9ea9ae705e01143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bab5aadcc8cc47f57e2acffd09001a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69d904f11e8a3a55562a02d5d2e76145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938687b0373c2e59740429133813a6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18485d9e01119b03029313244b87f28947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a611d3e874906562e68a8034e4238a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d76bc6d0b9b714b24c065bc7ded3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa6c11fe981011957f58b9a00715d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edebb544d5da2fa81f23305ab5deb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2afff8354afe8477de8393af284d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd3efb8bbbb63cd38364d77bec499753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993c097e48286c2c05bea0c1455ef0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed28d6d18cf7c61a3035106ce98085d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177fcc145d304335bbb3e35db5062fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df75f13f2630301903f2bc4212ebe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63b320d1afa223029b0f4b964d6e9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86237a162ea8c67962068ed237c7682359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c838fc25bb8c4bee634599f4248d5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5d41b10035c96e4663062b9d562161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d63ac951b47938efea3ce2b6c4ea9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab83b6ae2fd35181b691680249a7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501a179f57fdc267d4a4796e3d8e7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff154677005c97b22882d69705690e8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d3c9afd146aa6882fd5f68b6f9d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad2d437f4c9ffe2b338f72d0d1f44e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca29d07c36bb127d2f76ab2aa6705568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788823a5d68f382f8fd099ebce83cbb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8233ad6e9608eca2540bcdc66a6c8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f2f90b73784cf5b68abcb2455c23f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52761997595af5f2a009e42d6f79448772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba58dd5fb875776dc81f7bf9d2a48d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc34fed6182814c154231462f31c9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25c63aaf35a8f93551466e314714675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022aef77a925d5babf0a51c8961bbee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019578b9676ff44b8175e129189008577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e96180ae601c7a477d77380069ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9a52b105f2fe557992b5a4e99bc6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292906a3f8d6464a2acedaac2355f0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35936a16b1e5d2d47d7a9f1ec73ce9a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bfe50680972e543e8766b8c6400ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77064f96cd54317c8817d7e68c5990e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552291a6383e904b2507d508ebe1d8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eadfb9f4c916eb314483cab23609085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f0fbef6628281f5cb43657e5bff3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d09040631faa7f734792d33eee69787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ddaaafe5d89460c88a6ec79fa7c5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c56618486835e62bd44e12b2edc8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fd15a1773671432d214fb9a91023b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1631fb67af461376cbb32f3816bb93b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3b075e054d18c4400206df5f585c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8dc56526878206205c209baadf1fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591532b3092b5ba912a6d189ca0cc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332a068ebb160181bf1fcf9bd1a151a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1bd6a58a3a11001a3db7a9ca298b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd14e659bad4d8304717c19b79baff297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd41b0ffa08f0d9b503cd27f854c1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417480796a0d085f7408266ac9cd37a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a690b875289c3a85469d90e40cea5ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cecd16d23e8ec1d243098281f2e41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297e70f8361ea104ca1b199435ab432102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e01785f6e71284ae11168965faf55e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7463417fd8514694429db1e61c1a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eaff1bfdac10c8a9321bb058e1b65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae730322b7a406e3b28e91ba167d7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79e0ffa60261ca6551c7a8bcd02992107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c77db57f30da1d1a018c0b1f0409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6e619b1ba976cd2726f0096fe46ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095fc281d340a92dad6791b9b7b0f85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d69db99af0c720d5f0a34f04ba022111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f984ccb0e1fbe9364a51f714d59f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06bee7aae95d6bb7443ddbbcf348f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5560e7740aa026888877bdbe08a8cbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7268e8e822db568a417023a225e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ee9396c33537190e7a655a7c0012116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c584196921e455edf8734bc0bfe122117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00424e0135e5fedb98c85431cd94434e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f28dd965d7249c0f1c01c29592d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29829062a6880963c8aeb79b3a78fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a9de76bc0c0a6d029c155f7b1a568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87b06814b8cbf5139026ba8468900f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a881b0ee13f65d93257072d7f3a03c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca098a76db00a0f1053ba7396edb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5ddce191042439f556d016d7c506c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057afd6e1e2a985f0d6f300c611eae1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a74df2a4d16e591625be26030be0e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360dd7bf706e022ff669fd521fdb99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719999bf4f665fb41d50aeaea00e7cef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fcca2a6147a57263c4b588b1c3d98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c5f8c5d203d506031380cf18b39b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe0685db74937670a6fe63fb06a005132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89afdfdde719492cba3c73147544a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fca8b3bd49b1307ae1f418633b0c69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e5f5385de1a3afd16e0047559397c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e070b77c4d284f58a1b42b6d6800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8eb72a9013de71b53e4b11a8b74b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840708a584401d420a9d93934938fb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1c23cbe0876c36b075ba4b771b98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da9b759089423d2f2797098297ab47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718565f6addc188cc6507de52d0c5b06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b11e1b051630a7044a134aa43d446142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087798ae0e786e8497f328acd5eda51c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aadb311749f18aa32062344b6b0e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973a73c23ea0252cb9767a51f6af975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87433d62953156941e375952f326b05f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed24d75fbaabacd12e079cf55e6145b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b087100759440a609bc2a883ea3f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fbd7cf8218193892cca142fe93588149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b852ebb965569ad8702c88ef666501150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6434ac59a1e429a8da0cfa2d8824b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b8043730cbc45eadd3081fb2788d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b972845d003dfe612e219b1324ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd3ab47430275ed3015ebab53fa7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b5cb68ec99dc3c6d7bacd1b70be1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e5d2f10bed70ee7340f27d59ee79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200de389adb1a85f5713186df367135157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c679904043bf76c380a43f730bf7c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735af8fcc2dbb24809e0afd4051f442159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee07239981c009f7a169b5248612d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b75500a06b3c896bc015fdcd2bf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ca2a4c8bfa6454893ce991a75e89f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040f941ad19237e3177d9d3cedab7fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1732db00f292aef72a9fd36d703690164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfab501d8b040e6b772c8c0f70bdfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b58480b1720e7d024096a3eb980eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf83d2804f7936cbfece236dee5278167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438793c462d42ab80662a1ce6f86af8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b31a839f2e511dd6ccf3d73f64aba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3b23edbbb06f9887c644b3dab021170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65393c4d67a88aff940caed269b8ce3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9cf41ea2ddadf8178c2c54e7c21f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd0a4eabce21cc88bfbff16bee340d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba7e9de7e848f900fff19069df3df6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f6c87a09be5e84bd7bb1f768d9333175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c413c2efdff4ba7c52ed0bb6dc5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03bb3fde41a65fd9590db2fb1200fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b890c77779c59b60194752da30e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eb2e818c24a63c96fb2046e0ef7bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb687e559ba3515259465acf82e616f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473e27f13f42687dc3a8a882eb39f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4241eb98a77cd640db63242c0b7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bfdc16b008be97f96fd68fc7ada23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2c212aa629a355b18dd09135d0755184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3d4ec22638ec234b9f1564670718c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2fb50185f04ac6dde9ad60d56f4f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e7bd6f22ebdca3986f13a954ddee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b970cd3a23e1110e5c67e24fccf1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c6517a0ba08c7c161a2c2232f62d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931041ad0536c2d48eba4f62c2a6c82d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3337ea5e72dff09dccab30538b25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac8d31ed7acd56c108e2970897cbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e64a7e67b2de5dd19b9184155b119193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efe3e5073032de85b00623a7fc039a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a677ded96ed4167a291da5828294195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459c3e4803aac37c9b50790527864d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d2cb3d024894bad05306a1789021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7a316c23575adab24e9f20aed38ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20cdbeb6cb0914f15006d007129ed0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc42e1fcdad8787492512f45de7395200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecaebf54ca9b9771f30f93484553f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca07674181b69591231b354503498f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b25c71447e59caa046876e4651369203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726529b3c506ef9c6ffe8bf779af1820204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e192d6f5b4d2b1046cc1a8272ebf53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce90d3189b84443e0683a14f3f908d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44fae38d463f1038d5bdcb2dc89de3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fad3910016fca34f16337d0dda111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a0e77378cbdb1b6474ea26f99b44c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec0a41b1f47848a22c28d199972fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e07f28737fbd4fa39d1d7295753e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583945b77dc5eddde68812d7a8a62b07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132055ee3cffd62093149da179f55789213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a917dbf5b23ff69bbda6eae857017f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739af40cc1608e71af8d74fb743e30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801880be36781d73b75adcd4f01fbf9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf71b224afc88f022f4ccfaf9a7aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e49ce53dc7c21fb74bb55660e6ba7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c5287c753530f15ae8bcb3e28d23c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b201eb84f9b0308113151c3e867e0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d310709d50c4dfb61ae7cb90b1cf1b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6732945f25f736f4bd1922ed344527d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c933bac4c87c5bdbd0b8a77733a4a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b418e43f205b1492e43d7e5d3f74e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9041fbea3e2e24a0f6dcd0d8766322f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc323a000508e491506024f9e1cbbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee1c26c1d8388d4ab3c40aaaf4795f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefc872adec6d2298ab2d33316ec0d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79922c8db601364349b5d2a2c818aa92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd7fe61c2f583c81d55f5715d7335230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b32c7e503871c3f6e436e8f081b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d80a219659882ba8635966f2e7051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4382178b1b5180ab98074c0215bf933233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d8d9af40e6132fda8a340cef6e903234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7edf367d7003dc47f84f6400799c61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996873ec930615e36c465eb6a3764075236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ff59f006e4373f11ccff2847e6230237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac02bd219f920b337899cd026c7b07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07315eac36b0eb4bf331aaab5f111cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b83db33077289f7e13db2da91de0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784939467ec06e7b7f695367d38a6b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13752eecb2f0ddd1fd18044f4d0ae73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd4dbfe70295abddaa20e7f3c77faa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b51e2a80f3502347505fe54e1960d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673dedcca3f6c72d668c9c445f81c9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d5a0eff3fc289b559aed00f61c0cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c463188a364a6a9035bfdba08ce72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f0854fe717743fee0166291e100fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee15ef8ba03de72f02e52b14703675249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc570775fdee5d8f80afcac1433d77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc23c70895bc0371f09b3f5efa55dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f44b7de37109440c4da59b69b62c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a82c313d1a20b516e17f09d82f38b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8ca0adc848a867f14d8a8701c5916254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719939fd96481153f750023dca66507255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20e3750a7b7561c08fec5adb4696b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee2950cd8aba00779faf505cb7daaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96caa56bac87fa7bab1b8a7463520258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dd0c0852b42005a30dcef99060916259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18958a82b772dfcd2068cc06c4f31e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5e8238f095d4f4b72a5419e214e1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b28be3092e48f6eccc9581ebcd35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc215828490c691e4a8bb797173d93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96318db6f92e8945a03453dd995fd81f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4be0b23c568ef6d1896779a1cd58e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11efb85af67a645d09d9f53fa92fb30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9212d6a716005f7e903b91613241f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24998f0cb7a543f36d504bfb5f2d42ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e577954d98c3d451cde972511b76f61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b1e498dfc227921b62bdbabe81822270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203fe581e24d74379936e072514e9e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67b270b552c991d2c578c271bf2ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9124298e88822ebfc86e3c5e15458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda716d60b9a84b3d473cb87406ada94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299351c4e5f26469a38ad7cf85b964fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751f41a73c1cb654e73736020c53ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71657719ad8e565737be0c8626d3f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e61bf8564920b21b5e2db437b1f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8da5d08a74a1d14f5514b275054ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b376dc881c81b9f33448c3649bfb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb394bec15ff90c90751b4ad18f6038281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589d0cb79fa96c1ea8f28a72b63a43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e96b5c416f326d5bb10f862a4e036283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ce45afd0a2c39ea3dad1ae8af9d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542040b4d9b486aae84605437db5995f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729703156e6224ee34fcb3e8467aede286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a0cfff3816ca13351a7ace0264a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b58310b4128d1909640cfed57f7123288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ca4545db7e63f6973b0b5f55bbcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eb1a25ba599406789d9de3ee47404290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63eaa26c3b2d3ef974249820289d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc289b6bb532a4eb6f2472d0a3c6346e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63e1f1d2d9a9788fe84fdc08ddb33b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc068276deaf019391f076a9a94a804c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cc71fdb774e6725c54e4bfdbded94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f48bb74c3119cf049a17d64fe7d18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf016e5ba929a885cb34d310704adf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b3ce1ec42d9f98ce46c4203012f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa568db1b5453f4a386505ef1772211299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a58e43efd7139d88e37e1b80627f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882f1e6917afca1242b7d34fdff7ec9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c07292f4e5b5c45d4e13cd8e4108b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269f9481f09b2cf2350888bd6ecdc27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21700994f0329f49fc4622d2b8d09956304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922400149adf20ee84afcf5ac25fcf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c462c4546aef3be3dc18d9250f6b719306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b925130375912b1fc78c3be73cc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b45961c775ca0ab23b0dc206080c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e967d8452f461b11057ef9d8e2ceab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875ee692f37c4acc7581bee2fa08bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc5d51c23a2c22f0aaefe1d083a20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae49a7c3eb5f7345f191e8389be5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0a0b677a6e5276c27e73f0f01f4a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535ce56268191844fcbe782e500b5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d077c658100e56a4b153b35aade2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5044918fd422f4bcddeab9e74f6ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32de66c93bdccd765c302e32e0babc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1d7c7a07bcffa11cb35e94f29e7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e273cbeb173a7c9718a65b50a971429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef88163680eeaf01d22b7511c861871320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dd7ccaa6f940e509d9057c590807c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a363581f3a792f72623e63f2bf7ed11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80ef254824f676df5ac6136b27a10f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6ce836d3e74e0a5514e487767954324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c43d492d92b9c1b22159c3c43160c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6d75aae08625090e1d457dff01e93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3d71164de15c6190afd24a9d04713327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eccbc7d4ad927b72d7c1d1cb7ac80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c8bdd145dabc06bd25e35fd055a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882811479f954eb99e1182e7b1bc6c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c620815eb27895fee94a5d4e7a69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114621e35a0064707076478e7eef86ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b24782e956ae38e53a2c75ec3208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ada8d2b89fd76f76dfb4bf0bfa6e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e8c4c4d63808676164f944a4b5ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e5d89a24c83f77c184ea0987471d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b87f92954c25ab2ede33c4cf2f315337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d213c26a243d4f063556dbee014f19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4bf267153d22b806b300a06d89e86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4098eb8e5f0a7a6de7d97bb52b9ac6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df904268cbe06699079cd23e5d4db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd422b2b4474a8d8de9e9e5edf58df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ad462c4f6e51ed446d94009f14ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac17c5ed7748c876aa6d56402c0dbd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd5ceebef757f8633297630615eb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eef74d1219579f96069c3a6791f5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292186da3b7ea727baa3e6e2f0d29266347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d8ccba9284abe18973184667cfd6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a549ba9e16111b889bdb5c8f64850349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd1326e2b82091cd92275da8f5343350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba008bed8aca6135b1a3ae71c7d5c40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de07cd6754ccc417fb42e599eab5aa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9293618f72d9313b283b67cc5d1d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7c26fafb0aaa028992c7d4df45dd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a308682f1d3e7e71f34df2f98a0870355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724c1e443e6a79c2b698ae8b77dba9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61717c13354757e9a534925399e0f021357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c4fbe86538564ae7a84fdf08f5c75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe49fe48a6b5615463996a889c8a04b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca669357f8b324cfbb506b4f1e5067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18fc674aea0aac27c7b17818599249361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff012d55f3c4e23e24783b36d597ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ed51e343c8cbd8c08f2a83ace2ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558bd42b58f2b472d39e549a1ec04b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21853ac09b946d34a95b6643ff871e42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395f1588ab58b58d17a3ecdaee6bde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788a16dbb9b3c5e19b08014ff9ea31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c7e6d658334916d718c3f9234d14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb5188ae55d120a92b52b1a2aabb31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede72e87d8d53d861646028cf9855a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b0d71b135845cdf286935d2ef32bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e769a4a3d7b2c7ce458243ad580ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864deea3de3c86b8c60bbbdf546f2db6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484437d7cde34828bbbf5534addf48a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f20629278a96cc25972244e238b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac024e4f3a352df162b32acaf4e03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7298b85a91590ac1ea4f69883481fec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9723c477e860aa48dacd72987eec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d92310ef30675d05d46e90246bf66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85d91abc97eb8882ed2121746cb97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f4e70ce11b00a5e34a67350baef9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc50ea7bf1ff31ddbd0c353ac8242f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91127faa942f8f148cde3923e08f482d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44c18d4d9f1d8caf7472a8f9879c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17c4ed5e1026b18f69af3441023d2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a388f762046df2ed10885fe5b3b5baa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294635f990d3e80ee029c190fbac892387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361f1bff73243d5752014533ea1429388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a9a77002c90051bf068a34b6583e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15011c431d4d8e1c015320c593aa7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492f53a7fc8ea5cb80f32f6b8b8dd3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7788987e924e1179326749848c5a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d337f15ea671ac5b1148c45fd99b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6609edd406636ae3e2f67e9d184c79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc3c37a6f58366712a7cd16c633cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d74329e963e0fce21201d897ca7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18730e8a85573028b40a36849167701397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff674ea472abcad35d4968f309ca3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3b9a13216878a07d47d8add51a395399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b5f6a90cb946f4f9d9d6e26645c0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610d681e715acbcfba77fb597d4bd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85310d0e4701714f650c51d54c594d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279a76ad478c89eb9b995977b549dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c64592c47bba54b66204ffab41a916404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dd792440bea5698ac8ca79cc98001405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853382e2a1da96717652cb29d8425362406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f9853fb41f7f400674813cb137cd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe929d33efb01f1bb6dab2781f39f42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1ff2dabb98e804e42eab54a40a9d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eabe1c0519b55f3d2648bb5ce31dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb1ae7254ee2a2e86ffa893b200a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fba3411a5624d8e9059473daca7da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd61d67cdcb6440aa6179f87e69307413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a5ea9897d14b917866556d4774ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982add4930ac072864feabc0c79f1ea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e7a19994727e1d0728521b575855f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149743dcd12cf12ade8c1675c3b2b42c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a121521d9c5a77415710360b29e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c50b65ac52dcf538a867e314042886419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd9f31dc8c9b0d623c8e37f3431ccc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57d5fbed71d0facb4600aceaa8933421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa47257cfdae2717ee9891ff590b34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fad4e90ce2dea8bed7d3804580dfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a666d368442be6ffb204e2a28a49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356480ff13649f07770b9fd73f56fa4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426627dbb0b9c00ab13ca1297e9a8ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b848ebdb9971132d664a973c0df2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4639bc87a778387769249681350c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681ce834cc94fa5fc5aa02d90d523e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1749357ce028d2eab4c464da2e96ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adac7556c3be674e27e3601a607a4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3e90322eb3a5775c492add8453549432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988e667666f4786e9281327b89b8e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d14449b80ea941932283914636536434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de678067b357a6b9f4dbf94858a8c564435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f82906d01ae1834c27680e0e68322436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d857005df768b187c42139e73d9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484a7257fce275617e255d85027433438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e733a7280d828367ab3d42b430185e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2bb39ce2ef6aaccfba6b87827eec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6158512c2f371279d838d79886b66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dca71517dd4824281dc165b8538bb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d8f2c62cbcfd6ac097c0b86feacfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab1572af39bec2dc04e9c1163cc5fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1854206437737f0c29b4698443c81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357c2b0867bf566003da5c3ae15ab3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81d242c6bb4149824851723d83b2d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b426847fd1caa8ae866e70ebe922448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bb321854e55e8aba2cf371ba100eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f497ea22f9fea13e08a0ed1304ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ab75f6e56d9d47e41e7a67030d396451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cc5bed880759e4c290eb100d460b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa736e440ea9820501cc5a7dd08f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38fcfe08e24c14fee92908b0421d34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08ef94c59598be79da54baee10621455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42fb48ad5c4f330a1ab4a4dd2a8470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed54b5cfec0afcede8ad255b7f2851457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c5c2575fe08d10fc81e423b0ac446458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e9c8174ff4dcf0531c00ddb71a4a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1e6adaf73bfe64b0d789bdab112ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee7c6f1a43fbed0f9bf3a1749ae94e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f22be01ab06c7fe43836263c1f8e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992bdf40441a9896477fb1b1b6ef960463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f570ecdb7657339d66ff58539ea2ad0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed253289b0f09e4faa9af388780a2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a906e594a06f6639d940e1b0ba0e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bbb2b226f95e9c51340646171a06e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d417b86a406bfdee24cf1995d1ac9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc83c6a44bea5eb117414c81df0eb5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5fd658b87ba565a922a370d9d410470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de78c48ee6c7cc26abbdc0865197d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a36aebbe164e5003b90bf313aaa56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b4ddcc94b6b3c86c3498601db639c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e30811546c061808a2d650480ace9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee58eef338385b8f38efca89c22911e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541551cf9a31de4ad0de98c4a8483f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315fc129ae96cb577167a11628901ae477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>