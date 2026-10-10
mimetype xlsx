--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5a96a5277e26bef3b80c3571b08f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d074e0dcf0b37de2efcedcbb1e5d4652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7a7f75d6648db4c372fcdb3765bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255163a1f42a912ae9f24853b8abb514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12614220f7fb00581476d62f4d7267785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b621e12e22462e88da1912ed38ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef11c6f8ec0bc0a95d6569bb17f5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726ee146256be934abb66337dfbca318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e061d31e62e35aa6a9fb3e353493d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ccbdae074cf6a3c41b44e42a6f53d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505dbb92505b645bf0794812be7050311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b0bd66eb57dee5521432350cb0ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb76618e824e19651902dfd5e503e0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14703b95530fc7b92ff62af7d1e8b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c1676eca3039360d7e1be417aa6e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0a0460e06578d819443da0f9aa5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d2c2636579483013aff839f2602617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ab2028a1112e4815a584eb54ecd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f34adef8164730809326526840ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c692a74f241ec372fdca6b174085520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6876643e215acd903e2d261ffc2f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec297c96da999dfdc8883ff010b67922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b11e514091dc2707c79143d7ee30b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab9e99c92aca78298fa3c1bc3aaa924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4403efca75d9a2b7ae4acf7cd53e6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec653559e2dfa85af08799adf95fa9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffce41a99b27d555b0034219bc11f9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9796c6d688ce34ba918a8fe46d8183c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b33a292b63551355c69ff233f74929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374f868050e94367cf00ba2e5047b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f491bdf4b8e6e0124d96bfd13290ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b1ccbb0be637bc48aec92b176a1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556442cd39d85e7e28cd8d02f04b38ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea57b79332b978cf482fc81f96acc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a755a8fc0ba9efe9f536e6d4b801b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1076ec934328bb8ad29674e172db5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f167aac63198774c022b41e3b1e913837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe9ec5134b5b334051ac07ac90b0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd2961b5e20a0cc9b4bababe838bb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecee6f9fa2698350b79252f85314f5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9bc876dd39f381f16e8fcbd21badf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70593a39dfab02153fd26607082c05b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb6941aba665308a92f5288855b24b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e54930707695cb7fd94b81537935eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcafced2df94122f29a8799e5bada9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631b2016ab594b1d32acb1336b1885c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb510cf6277e6a68e112cdf7cd783547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daa9dd4132fcdf392e5159d12896dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a863a23c70f06ff6e73a6710253f1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3854116cc9d92a4691b5ba0c68cee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36773677536c1adb274273ba9a7bbbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2138a51aa71d100ff28e6bd4d3a0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a07f3ef5a5a20e9abc1c26cf88b0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214d67ad1c2c0a2ce07a9baa77163a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a8254597e3ea8b5c4ade5a1c7d9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765aa3059579330a03b493ec7e120bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca328cef849edae5fc436e6596ed9c4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95507d2e056fe3bcf72006cb050c650158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8d3a1ca3f8c5079dccac9e7b7c0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7d86335aa28910783a7183121c18760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fbc94f4f9b80770084ee4e19c156361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab644f5689aa0e0c595d9d0bb53d63f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936247dc86907ae3fe30d6f61b4a99b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93803d4a5f0152927de35108c99e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d3e439ece0144330778a1207b18765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f3cce293d0333fca6417598084a0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fad40c0c39a18c8bad5b923c6bdfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f83d15af63ab0f50ce9e89d590dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d946d0bbff1f868dd457485a8a8f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef28f225b1c1c4c5280faedc983e88470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c17fd09c3be00d65ca75c4759680071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83df675d2c637f71a113dcd7ef1dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c2dc2f3bb1e421f044f80507fe6bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ffff14dbe82c05ffa225cb67748f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f362bd55f042ddfb8ab14bf7757675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf114c4858deaed858a223fac9bb8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8355bcc246ac7c57a8d1495c0160277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef09d93425ad6be0289780060f0ee7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e01dd54a6118488cae6eaaca2189bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e64604810746f55a72ca0ff82e81a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944152db228fee206731acfa65bc5fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df1c2544cfeb564d218ff1e53c6c2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259c43222a9a8e72c453430c2d6875683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989aa2c6d9200ee2f340b847c0ab9cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9a0bbd01d1291b6d1d69cafdb819a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831e62672e5d08702b29aa41a0ad4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cec57930fe5bb83a671098aa8fcd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a0fdfa5d3f63bdf6b1fdb17dc9ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de6cfbc0a6d0efacb2bb919cf56fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2431c87853ec78cc0deae2056c9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412095c974bb2f07695bc3b96a62aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677deef7d278539665ff3d975dcd9b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ede57d95f45bb4e03146150894a81e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143291c149279396df2897aa0706c7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409cf6e6c5e23a465d82f02ec92635b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024ed344f181f98fd0ab44862db1e7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efcb90ce62de834296a0fccb00384a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f784c98408ed408ae98de14b0f2a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2dc6f6fd3e71a0524af3bc805f3b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f8366d3a458721b1988bc4d41f191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3258068e687535272a1495f06ad0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e188bc1fac583b135e5bf9aef2a605102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ffbba0c8fa9ba8428b1aee18a323b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4037756fdc6cc5f0d0571e8bda854f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd4130efa8c5406a20af80f3f7431105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0792a85cd019a1bd9bedb778516c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc233260055381d470549facf0fa218107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015a2aab43637ced0e7e6af3bb84b5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7de579b62b96525824a43b2fd331f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6dbe7cd75fc4e8ae75ba63ec9398110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb964e0e5ec83cc659e00549bfb4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccaeb72f841a1de42e09415d397975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093912942f1e61e5535b57ca7b1715113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0396f2cc7c95c3e262cf8cd6d1438d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6cbe16f50599df7c9dbf94ee87b22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca5f02a81f656a44dd23e5cdd6743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d9283c98246e488c6067ab35eb867117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914b84472df83f862e6aa7e381f844c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af981976ba08296351ed9e81bd1a8c34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac60aaa7d9b7b6b5ae4c2a7f693b5b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce1a22b83c25e08f4a8287baf046a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a9ac56c4ee6cf7b9e30a78dcc0f8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d924351cf231fdc4fa89a5b75fd093d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a0b05c11fda0c91e04887903e701124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c10857ae6850e1053b59a39060b9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63bb8b21909274b3e52e27ba4ca050126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277036d7fb9e72b11a0ab2b6b133a42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcd8cdb6fd1b3ef9b4579895482a1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12300c81ae71212b7f55d638d9866779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf665d86ea553013722d578f82bef14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce392e5d303a457a47cd0f0f422e15cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa56a29fbbf09c950eff1e1ad3098c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72195d62647fffb5dc11342b9c282daa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662cad8ea733079a501d17abdf1eff9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1dea2edbd5da74449921aaf08410135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca98a45061c2b309c798a47ba7c5dcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e42fd80c10985ba04f531fa1d853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781444e162e9efe5bbc26daf1830251138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d2706add454b886fe3cad77ca3ef1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2661d0fad0b906a73e5c4743044cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01aaa52bc7ff0ef746cbfbff15861141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1233f13f21df637d7b81691ca642407142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415918c7e86991f88a2d6d3d8e0f85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaed22c4e22b365e0a724eb5eca8b0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8923a4253fc0b2b11d563b88f8f1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8b21f18cfb40babe731c3f0a107e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1fd87402813b3dc9192791c3b896147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f6171455e492943994a2196b83ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da81522e9afc4fcf5656b10ade4707149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3591b947af172d6a516f783bc798be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c0fcd61cfc13a4dce9f78e1ceb09c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19652c649e4783768ebd4625f684206f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac4804f7883372dd7c92976892c86f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d82bacfb81e774be040252c01c73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5943c024acf5270b64db573b3790e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056d5b475c53145243900cca6411df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb7318e8942cb60ca176a4d1ea4d9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a521d77cd28ba2d7b8750535db70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a0278563fb2a748ccad37ed097c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d95c7a97706638d6747b3b8e99d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa03e22362eb7a6339068b4bd0a8dcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16656ff7ad04ddfec5cd360784633c54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb545c31d8d66ee3631583caab6c9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9532ddf019aa5811cfc4b58fed17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bbf5aee63e182ecd616f3de397a0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff35f5f05416a557ed8544406d02ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f3fa5303236857fbe3409562a820b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b68d5eac4f852f534fff70cbf3af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c9d6cc2528d490801b3a8a6e4811b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f059c77b888f9c1c367820b9db2bf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5679763357eef713c20fe8807d0c4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2f190b00604d568f647aa3d74fa3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33e150be262befdb556b267a536635173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a5c0420068de7427bb84cef28e07f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd94f261eaae1a28fba77a517ace6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd876890eb92b087f0031bb6207b54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef61eef659f1b3f23df7173a18c773177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5480050cd5fa0a886ddb4b6d1c259178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7558d07943b1501a21a09d3727f2519179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be46488b1618acc459ccc7d6c3087180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b54354f0932cd13b610171fbd47f91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a859de63a4e6de903cd24f43c22d83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40160ee1225e3f7d3ac096f94e1d30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d92dc3165c1f0597a7e4d6b918c23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ab07603ea72185e7c492581a49d92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be95f1bde1a2f0e8c2452e08a9e73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc92b3ea4da8b0daf769614771f823187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07271da5112e5f34c79ec827c6449188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5494f40a11e8a4ccd253a9d7c70cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254db2121a4c156d3e73c2090165d4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe040f7d6d9e83609dc4790acfea07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e4bdf819869af1d41e236f1dd35d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055b26a6c8d106749b63f7da23b4031193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba4198be62d664eeb7d979534febf8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100457da2cfa9133d83e84dda32e7553195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24262ecd0219317b4e20714b0a5c91c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046764a2fc7b4729aa9df3e5643ab84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963bd25b9bf0e5b010d68279e464adc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84a1301620104940d88a87d8e745a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691bdd238ee3ba52eb01e485631cde8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9dee197c36e67d1a13de1fe4dae0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fe0a4a265f4717462a18c96cc69cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53959a9ae5c993703523ef98cb27ac55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f110248088c02dc9c5c97a70bf5f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d5137000ca06289a46929757f7b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749a1678ee0d3d78fe84c68c28157a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31097d15d5744a4e465133422b5821207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad6e3768e1a3e9571c8b008da2ce2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5c68a48ad3c626e4ebcb3fbb8e474209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e11ef2e867529b427e27aaa75cd32a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc06a90cc481e01756eef180069fb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9456de83c64b55d13fc52a6bf110212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667f83cf0ef8e6a6c7946453409a0a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a0dc9c1a9d0fe8f5d76eb2c46e80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111560b70ceb3617e7445ed4a529248215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e26583d1843d0dbd1a58196ff6c56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debb98186031fc47ed295bd13c8bd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ef943a65c096fa4bc5757af706cb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa373a2864d07c65f22c0346fe3681219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3484bf9953e1301cc49c689dab112220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d45af7eac2a829e86beca7e6a63ae5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f893a67cb7e853bd2899d14d410cc57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb524c4e217fa0a17d00c717b14ede7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283876d99a354606090b9f168179533224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7fdb03fcbebcc27371caf2537d56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cc1f7a3e9c31ac47a6e5b26121a3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef840820ae362767414e1464fbf0b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ab4a1ca959308bb3927a3121154a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0431c6c24dfe4179d2c04bf2b05934b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab279a3823ddc54aac8801fe111fa0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220523144960ef78d313ce8961798faf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95629df032a66663aa5485b957b47b08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f995775d97656f99f4cd0d86702a96a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96deca450553957b633481010c74e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155586a334480002407fce3eaf2cca32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a750f6cdf3667ac0ff43ec28739db5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5effca4ee8183bbbfd3f45420ea2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fec31b093c4862512d52bb42ab359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae1e32972d2eb338137325b29d6935239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ebbde51cc9fcd68e00c960f12512240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558711dbfff3585c0e936117f750819d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260ac584bf2e80eaa5a6d42a5573c82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc784f64c60f3ca1cfd17e51f237114c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eab7bd39ccf2a07c9d124a371274a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ceb87c6a702c7a0b1379cb2d4cdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732f18c2e30ef727c02b91e7144a5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043c46eb05e62c963ab75c4e3d6b0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469998104acb2cc1d77f9f333a5c33c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108f6d4a30574216ab3abb1e9fcb2a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa66c86df595f2d1b02d2f3c138243250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646117e0b0df530fb751415ab0b0312251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04f8e42bc5a4d0a054e3ac57970d46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e1510f3023f509271359e3b50a7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d3160372bce69245ac906aabeefd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fdb7ed9d0760403690d2fadad1476255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7933ded9bf6b71d6ef26ebfceda8123256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968f478e3da5f63812fa5cd0b483c7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6639e471f712e27178fc4f6040cbed5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a760620a50f9a37c52ae82c8161893c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c17be34beba4f9ed4207a4d8ad936c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd68b563f05275755ca0b06fcbe0bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce916ebb7abb17ac9aece7f719e6834262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b235bfa7d51db7790d2c132342d13e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b95d041a5bdff7af3100cb93d77cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26eca087565e2f026db242c1c9dc0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08458ef626b9e6cb695aca25529e473266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50641bb0d5fdf4bab200ae189770df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37148d9bd705f63b1f1ad30500f76f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60497927a2d19006a759fdcec5236502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf078ce43c16cc1649c31b8d76a19949270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e1b7b6bdfefab63c1fce7f74bf20a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1bcea604ea208d12c00432213bb8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2658af8b0903c26b3a53fe52b21a37b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad947f229718e97f3bd80d3d066400c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a2edde46f69672d3b0cc723612f18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b9051377adde1e5a21d937ec010d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476e0bac2ef34ae9b717995c34aaeb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25836d500af00e1ae4724eddc85ea471278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2714fb31ba83856263f5a23cd03e5cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738ea8faeccc8402bf596e02f1750d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0f3a9f3f2018d4d0ca80efa5166f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6fad497bc31588b9a63f9c5b7000a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e49bf4a6581c7cc2a7e3a7c452ed98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9019f8032f48e32db849131fb3b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47dbbf5e03f82466dda5c7394daa72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aab80bf5938f943c4266ffe48984e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6c0a22a906b32bd6add29c7d91d47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb085873f4f2c69beb40ed56f57c4e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a55f55ea57f3f3b220d22276354e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab95dc988a22d0a80df81021c7130290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756e66fcd226bb2139ee658a5e0c6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f01a29d58c0e09f109d95196eaa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe7740c00d2df019fead17a845530293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba8a01ff2d489a6a174f4a7771a54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4581fcf11b6f42c5ba650e80c615dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dab60f9f1de00cc0653622619f3eea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3680899f72b596c4d7ceffdbb9f72d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18260f97e10eb08a15aa42bfe9b77ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044c1e39420bc4caa86e151e1570b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a7f34348cf01bf96345391efac13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cd96def6224fb1ca876d738f0b112301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7f01e1cd3da0394a235c04f2f6fc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d120d388e780e56a8f5572cd24449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47576890450315dc62ba6565ea6ed7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff367792549abedc41e38bf01f0126305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65d28c02e9fd18e134e52bf4adacaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e936b33ea10f64cf9c0240a463c30f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0585d830b4fb8db51ace432192dbe7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c9778fba6afc2a389d203b74f032309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd0cef4b9d71e715a15441ddb4abe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ed6bd89820dd55454cc6c2a8f8411311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f27797b892a8bccc3843ef8f973177312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21661624639d5338a1ee8f9f4e685ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870668f9393dfe977a73356c6b0a34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52366f0fdab3d0700ebc01cc8c84d13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6cc76307a89aca50343fc59c98a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f7f4561cc05290c86d37a9770c67d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c65be20e6ebbc1cbe5dfe9739831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621174b722119b3245e8438ac0fd6f80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680cd64d61a93aebdd181d27c85cd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad6bc37387c1f095efb4e1f38bc6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c6d0c865720616e5895c8a6e864a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0c42561d52cc078de255b7ae9f19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad23360a8f007830c0d22a124e9f086324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3f0e07f854f97e6483fab9b95c55c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a3b3c8ad4e225176eb1b3a3fcb3f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aa493800bfca42a2eb49262bfbfdf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93791e24dfe1abdf7e85cde793d313b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e9c8d7f92226df70a35245d92fb9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72bc36284ccf29d3e80c829150e449330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233481163cbc4c47c482eae4b8bed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ccc593d5f84b1321b69229004f9ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7092c898d8dcf5784ee334995876f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2b204f1bf1f3dc82cbc2ccfc3e85f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912ad5a31fc929eff4a50aa6772f7b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7324c766a06475af5823d3680939b0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b565f90cf44ed02d28d730b506138337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95938d73c30532c41f84823b51f0f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7348e60ec99a638467d7cb0f29fab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67753ce2fbfdc6e4f50e4a3237804aa3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df05b231db825ea0636f911b29d933341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d281cdd1d501ea871b28e451f7733a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645eaa94703f1ed660c370660ceb1f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823cd2ee94dd70e14187b2b696cca66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc3c3688805260c2a6259196c7a463345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e82f9b76ee801c4dc631c6ba4bc2a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ab13d7bfb2e4b95db7846150abc1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee27917cd2a4e7529d916b0fa7feee3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eedc69eccea2857dac68bbb8ffea72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2db403e66b048258b6e2200daa838350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361bdc9263567b592c83bf29e42404e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c835858c016f116df30248b66d28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44092214921ea7f58c28076eb34b01c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877845b0f2ac4e9fd624e0416da4f9dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0e7c2f05902171b2be9c13d8b141355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e3e807df66521a8059a4cfb87340c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88946be379ad6acc001565bd512ffa7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1d9106f78ef5647dc41bdf63a4c87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769e2b257438835cf25c8ec610cc40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265a5dbf808b4fd456a0453dac89da0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d071d3a262df531cba66de84a955ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092536dadbb247768f8f67b522484b0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a4fbc9d6aa9b4c64afdd86907c5e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db3cf7fe9bdb8b0db1f5f234fca23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70bf4fab8b053cb1c6a0b25add63c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907d86c163d010df40cccac07d4db1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5b426610e610a6afc6b608fb89756367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41eb94e45c9d7fc7794304a74e8f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb36eb99fd0145a48af15a45181ce6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996743d1b4726b3b60c356dc1685f8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd998188718136ad96aab16c7034453371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67008faafff2f680a91a456ad30d52cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc6e87e5182deed758a33553fa55b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a480316ead8af1a41a8cc25efc38a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c36bfb8b562609de98d9e5f2c5714375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dc69a1d9b48a952040a2ffb337b4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f3ccefe5119c3c5445979a777cf62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281b35b8826c13cb9c05cfbb486d47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a902585f04da571540402f0032f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d38646564822765afca3bf99f5172380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2dca06265ab1664c56a012166556a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36888207a7dcef1485f5e88ecfac49e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a704a6b58b105d6e9ad6360aa7101e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe026ed793793b08f6016024ef41b0b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e318ae5f00a6220ef94d578b6f0bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d56ddaf5989e590a2cc7d944dc4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a76819c6b1b399cc148c38f3e1be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac565845e5c003fcf3c0de95074cd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97cda209ee3586a60187b660c5172389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486cff58845594ebd861c9384bf33a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e31a2617c7b5450ccac1b8d3d7a03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df21522e6b9eec9c23b29b67f4a6da0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb6cdbb2e24ea0a3f3a728c42a7489393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd56a739c15753ec37ce4aa8f12ddc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4f1f0d5efdef46d1b3abb4002fe63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4f367a570c694cc1c8b07ff595687396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e1940f49970fc543473eb7eea1141397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb38ebcfe7135afbc02c2a1b7385b89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7662f91ab18686c89e4b0e416525403399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f39a859f7ec14bb9e48ab3df960b71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a9956a1c92ec05b8d0b8c3feac91a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960dd87d47aad5427eb622e65073206402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b6888adb03950447b4aac548dc10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d565b8a726a9050fcff148b138b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c997b843fe151a1688fd76ae6a97a84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953cd93ebb93b50eb96ba96f815a3a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d6438f5103aae1414e6fdffb511d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c8b131485278a297208a19d672ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653339cfbb7519638abeae02b8cd92f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63e24c2fdef399af2088d3368a13c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8af547c8a5a28ffc39e710ee462a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9dc65ab39a7b14ce386855e2a5ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db7f215b8f49948c0be540cc480348413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45bcbd78252710ac196e4c5bf8b1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a16c50d752f23a77d1d6f2c0ce1771415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001ceb4a0491e9aa2300ff32583260a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595ab8d993a7c6b984790e029652625417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b284d76d802bd08cbb4a8f19aee11d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9587e323ca728a18a31675ff24237419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc8e7525c88fb4f8689ad0f3053e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e678b0672f80267ad551d5e92ff6cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200042650ecc44e04b2cd90196aaef50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8053bd6d762a4462aff49ad26f205c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4d4cebe741ec42bad4629c8a77f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fe2abc39e9872ffb04d2b14944fcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4e34552223e0c847df972e2ad4671426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12602e65c1be042a33125d2d3173f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0dca3d32f7cca58702f1f6b2f4b13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2d3fc9b96910805031d8e26c0063a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c104b77db550c014fb5be13446d61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a72460fce6b079ec8b5f2fdbe03d42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db994dd4f14a785f972a497d6d14a5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca414f67390848436cd0e7b125f10c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64decae62e8d3ec325dd852b0e5dab96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239943fd3852ef9325dff53ce719a4bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229be3c04b453615eeef97152df5ed1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bd3d3481767f70e2e676b97fe337b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539220c4087209236308a9848381ce9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc07d4368f3e9f3d8742a05b2f60fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84688692e741813d324b3a034f5355a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af2cc2b9c3fbdc6655b925441ba74d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395613493fad090366ba660f471ffbc5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdaab5313c7c56b1dca8237d77de5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f514064a798321dd0cc9fd8fb6fec6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54198b78edf90ea08115845f6e4548d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1917eef6af519b9fcb3c41116b91347446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86cfca624fec4fcf913b96e950f5db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3365af3b59f07ddccfe77b6eaf81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1251f02ee637d953cd92df68effc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b69dc259d0dffc5c2dfd1aa00fa564450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c25613cc5123325ee793dcc8e5ffe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf26022e97da863fd7f2ac512d75e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00358ef601ed12bdad47023e8f070a5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae894f74efba09f817f430498eb18e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e58250870290d42dbbba045eda07b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018e1ea83efb29d1f4b689154826d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc3bc55f1de4896eeaf0398cf5a0a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29ebc725929610dd83406fc745d39b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7712a10da0e5682cd99fc35e77129459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81513a50cec43a995ba792fbf5f41456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ba449a5982e2998acc828579d09ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e3fe355bc75458725e319d622c2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d862b129ebd1195e21517120117088b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a9c4759c677db34ef5a939459f16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f69960985dd1847742494a3a2fe39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea277230313915d5e2ffac3ea19759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b308127fc9aae07f98d1190cd6f52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dfac43818a95bd678aa84c9fcef61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da327228ef1ea20e885066d8d8b046469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d2e059442c9aeffe6ffd03d383bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e07ecffb66a77397215caeba9a1924471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af35d83bfa2b66aeefb4b2bef61da9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125790caec04ef2e53490a2734b1e7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aed9eb305fe26e33b0e51c0edcba8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bbe358b813388fde513969da8be10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435fb233b4ef8ec66851fb38e054c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc5a5c446bc814695657197dffda1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114d95d23358a9597285d8f2fe205c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd09fa24e558e740062df9a6b4864db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dceb985976099477b6f121ff92b6c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dceac88f72e89ff8cb3d489cb6508a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab580138d15d84583c994df373be102482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e7c390f10a4ef34d879703e35a741483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22440fd9b837262e07182b9a025a84e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9aa985b0d7393af4fa4f0066e0a0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaa62602e5637208aada38155b2ef5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d6e465ae01cd99497f8fb21ffba63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027166748904c02d34386f9388c434488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b433fb99d8a7c3b27cafab5a64f1fad489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8fb413d56e44bae8ced48ffb294dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed311b4682e4deda8d177f3bd20f1a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a35cfa444a4e27feda3e371bf23f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c060a66950610825450035617535d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32057ce25d658afc6536eda90fefbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc19a47ecfe3b3cfe2facaaa7f3d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc6ab125b673a79a9484a022d6875c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f135fe41aff7fc508567ee4edfd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526f9a77de17cd4b40e61cc97751f109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae247e692603cecf0f7ea1b14fa36db510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4614c3ca66272a2c1bfdd1bbcfdfdb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9e952e8b185a5e9fc7df5a2d9b4fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bfa94cc89b26cd713f36038b59e0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8158dfd5032a3041f78fa5da1dd9f6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6f2091cbd75ca0df612f07b984ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551626d539139dff650014389270a2f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a8af580d6db5f46749a0cdbb2904717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e294c2bd88937f52f6f15e1a7d66b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da8efd6f98db80766058a340ec203219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851619d628fcb7dec72a868d413f340720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21268032f2b604cfc4bb35532c1aed1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660aaf4c88fc39f0067763b42feb75622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5524b53cf6c20d7bf7f0c857477d1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec73117094b12faddeaabe3f4b02324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd358c9439e61cf234c606363bb9ed825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d8e71324bac133e932b0f8da0bb8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6e56ef04c4d98b1a6653618450ad627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48d2df2e256c0ab3325909da7dfdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e91f4197c019027411b04480a4e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8b71a940426914d096068ce3d4a7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f5fd5b0f34a356c85ea30a98c69d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b6dbbd9838eeeb60baf21007d5f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b2ee54b051336a8df72e16d4c6c7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854eadc8dc16b72d918deb76976d81234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536a84f692122eaac88313dc291b4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be7c4cee545a8ac26ecd22ae130ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ef724368e9a968aa3ba212442389137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b282ab18152126e214369010ad7da7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059e5f69fcd826bdd405516d0f6662139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19790f3ebdd019fa29a15b47d5d32b7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c146a3d76a9e27c22554dfabd99d5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf21b795ba131c5278fea4f0faf054542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc875c1ff871a9b99b9eac2fdb2a048043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947b3a5e2408b4b1ed6cd771d015c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1e816900dcd9a94b26cb217a1638f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5d79fabac3da1f1fc749c6f7e0e5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ee116e2d877c514f53077f141e5f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0378cb5a1d3a3030f40a950444498a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3bbdd29c2e5d9d67dc254fa55c04c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eddee7e82f4f02958f48a74ddacb4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce15e28b6a4784d68975c11132fefef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377dab11c82aa6bcab00f84e7eef9a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1acadd527b3fc8fd1a1bddec9b34a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d7a312e776f1d2474e76eece029754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6449127b5b6fd63897ad24f0164855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2561c736764b56e3a69073a7ca80356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168ef539f7eb7b980863ef406710c5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698a866691871c9b0cf751ed35a58858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e63593fc4baac1da9f5c8e80ca5a5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677531f4adb4d5071f9525be3ad4d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e83020ec59d4e53dbffb844d29e4ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ddb461cb32ba4975836c14436c46562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d9622b9e3c3d3e6312a92cdacba063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383487ad5a1a257590406ee182ea6e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aeb652de5fcde4a9a2e33d5811d2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab909b0aada05cda4ac5a42988486f4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981cccc9b19290779d34e7a8adac95067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedd2b9223142aa08d18f2ed494ed9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be1345ba277fe329ff90390d08dfd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a54c250e0b8de940a2511b9b384c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840683dc9f47afce434a1c8cf7c164a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc122c5a63c9d915de0daa8ae7b22f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f452ad75a9760780fdad6fe55a3a00a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01243331ee996fa176566b347be7693e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41115a2a34256747462fbe11ca74628a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41b3852b0cbc79b3b7be6f734b7a6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874d5d657ca9bc3df62378de0fdafad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65d53f5f1510db376e31b83270236d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf05bc27bc03d6f5b8aca2e5c76af379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc336c50e0e3951b9678e145f802d97980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecb9ef17c3509b795b400bda7ef61381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05a4388654479d9eb8c1e6cd8758782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e3cb662227bd4b0c843c4fa7c61083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8396ceb6dfbea02deb791f1d70f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b8a76fd0ee7303e32658d7a85ed985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01361075a1378e95bc86819aac1304286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769fb10286fec913bde4c30837ef84187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1701f75dc44a7c5d6a1ce61823b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c91acec38956c5a7dca69fee4ba9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626c57d2ac2e67648b831081a2264c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174131253a9f6d811f0610bb15dcf2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa4493f0a6929d87e6768a25849de592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c73696d6af260749410918d0e7e80d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea862ea94ea6db842965a846680a00694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07599e13b1e9cc84cf26aeb5d78d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461046d255afd49038241af3cecb98296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692d1c6564265018a8eeb4f8d0ff4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdf87ab07f3419f1889bbb6869477d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc478e4705ac14864f500294556cc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182635b9c787fb1889f2f3991446f1cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b42e363b0c6702ee46d8ce8f3dfcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56672ced824f5e6866e735183bb5de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc0052c658960d3f719c39e6e07028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c497b117d044a968f9d8b20d5286fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa59e4dbb64a6a79ea2a3631a553e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3e88cd4a79f91b3f4042fcd369006106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7bcc69290962aa24de9ce63866ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bf3c2fadc6becae18bd4d9d0597fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c8c80355372a4b1a5f702f52e58ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc152f4db6e0549adbdda7eae146b8ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c594e56a73db44024187ee2bd50b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb70758588b741b50f606cacc163e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a2fab4a4f077b9c8e2ed0c6ce62ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074a1e59f6db24bef9b8bfa9bf754b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8061a86034dc6335e0abcfc1fa1aad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fac5a4d41f46204846ab9044327b98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667b34139a7e1c1e5e84aa60dfc592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909bb809d178b140301405c79f679eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938590ae45398f12ae9d697dfff184119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dce9573ee4a6fd8d13177f17dce21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdbc96b0136108cd83560178b4f09f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68279cf2da269314e1a0fc6cfb1d771122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89d33a959ead30cf4905533d07f92b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a2ddab2b440d60e245bf83aa2ac6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43299f09c87e32f9e81b12a7320d056125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c697fe7dad8385a379b4f6b9a9f7dbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c913e462926edf7800adf703b75b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dca7924760e902113ef9aad819e471128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de49d39b328e494c926e31432c2655129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4653578c0fcbed8d6ff305459e3f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b73a115a8d3d5ed408712c03b844ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea91cdcc865842201b24615e0f4be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddacd6e0038bea96d027998c4eb57c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ff5d04a51e2edb41d9a3e00d8ac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf79620ee4568499b5643e9cf500c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaaf0236bc190fa11b383a73bf78fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458d4a9750c46cd40683a1bb56c54b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efecf29f981520040a44fb1ed75fc24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278efe7c3c4bbd1412fd2d64773311d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb93252abca8dd854d162d469aa022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d95ee027a41d47d2aa55010db53909141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e503ea7a2bad729511db6bb48ee87fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d155f081096865ebeced7f73f9a7e42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55da858249ba7d3c59560da8fc72dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30984ecb9b1739c6702782934ded4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94fe003b8613730d91919dfa6f203146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ad84c033c13ccec85d7dc42aa70a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e6338c1f3051a8e40feaf8da9a28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2647e5181f4bf4ca6ecb9bbcc9ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc917cdf57a3bbeda51cafd280eb25b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054a847bef638ee353ab4328c910c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1a43290fcfde327150934ba8800f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4fd2cac59448e7346708183606de0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620f3167336bb179ed45b55fd2e8542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce7d58fb9d3216cfa5848a37dce4c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b299da2575ffed28dc9af15e72264c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1760a730a8203301ba56b2aeaa5d53d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079040f156fb63b997ea7095be16f51d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca9f090046bb24ac6fcf606581ad52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627c40a04c25c584b07a46aec59d4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dad682f4e6a79ed47bda71a158206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81fe9a232e0bf9574d3dca2824b25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bd04bb68c344f7faf3a73e2111da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ba1be7b78b251e7b623eda99af3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0225445b1ea0b05c5e3216ad3180a6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0b1a1f2e671965052eb01cd9b9fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe6a13d1e7d728201882eb0cc0c51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f690cf278daa9b3c6e1e2736eadd7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd118c8658b263ad43cb79886f6d99f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70438a58333295fe77a05fac24c19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52614a8b64a0c4fab2f327f399240b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aa668ed302ab156d85fe6d22997f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e01153e40a2788ef2e6e304ab3cd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7144ca185d8697838f821d3a2d98a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34414a843bd6d7fa4979b92379712517175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f11b7eae03afefc29bc765f26b04d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a103d20ee3d4ef48371a31624752177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b036b3b40b640ee6c5f01013988976178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaec58105caf58f311cfa70ab138c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306bb2f9779eb1724039eacaffc7b8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948bcf6badc0c0a9bb8257b1f84ce0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e6e6416f5d4d64f8aa1074708f63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06753f7f534bfe5165ca2010ef407cc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbb5ba0e0e427ea374aac932ab9b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921884447fb07a59be6aa472d055d76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaa3b537e5745e6aae8cec8c151c76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd5b039bf79d631b79c13a1b6de51a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5633a1f5ce85f64d10edda94b056188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4dc769038bea5ddf2661518e0c6d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089802f6ab8f380082422c4031456fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c89653a23c8bdbe0f055bcfaf497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175caeea5d1c45b7ee52b7effef3ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507ef6c8149ab102fa87a67f06d76dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913790d06011192e4624ff1d73f7846194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79edb247bcdfa4892f97f000530e865195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ad9099d4eaea84fdea00fc9d504c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4f9a66cd06a641688daf690226f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc7369f2271d214629aafdb3d6bc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7059e5149e00d3d7811025be64c45a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ce7f02f682439efe14f50e6dc642200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa83dc1d928da346a4134339e2fe3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3c87fc3dc0a6fc94cc5e3b6f076a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b11d1f42bc5a365dc9f74311d1e9fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82ba951e3bf05346111b4bac3a825204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6bf656d5dd2c5fe071c65abc19d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b978d5a380fd693c0994b63913f0a5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c682bd9c0e60f96f305ee2ebdb3dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4213dd52a59653d5b2b6499673563a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9b29486be812018cf0d1e0dc55b01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a4b298fa19076f97819eff39504a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871d46e93bea1e761e185f6404976be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163823fda670cab161b38b2ee252f90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833e0f78d0843a1606bca733b923e35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7f44ce8f668efdb2268052df077aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3dc85d8d1dff6f7b395a8b9f87b85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916298d41968fcad41d155ba046c023d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8777c00dac3e90420a7adb5c901aa82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d132e63b3b5cc276cb5f58e841afb07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e902019acdb3638b339bed07d714aa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1625b0ab475d8c119055e1681b759220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59945c62c3c3bf0e9c94802b8ad4087221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5dbb6a693ea8b17f38457a4472c1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83478a13caf1d068f4b8c3fc1a5a2cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a7f810312c29d9623fa81e772f09f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa83a9e86c559c750a1b6d00863755225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ba1d6887643f345ce06a5294c8d1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ff825b3ba2deef20a1c6260029fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea5f022958222557a61928c587188228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868fd68a7f4b8ac421e4b5a0aca1fde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7233ed0ee8015ed95ce7b22851ce2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d07c884184e149bedce02806b04c68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abab11bd94d0b361ba48144edc9e90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43788ae010d53c012e76539e194b4457233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca869525593ac4602e188ff90b837cf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb4123194945b9ed6277f0d80d3679235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577898b018a27de11fd359d7c34a3aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7f8d46cba646db967a96ac2bf390237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b8da005e9b9ff44a6550219dbaf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d070e21d781ef2987518ca1e8cea0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe484268a3effd90c2b1eb210fc7cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4de994128b153ade3dfa615aeb3d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8446131ecb27bf3ecebd892a3b1236242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d9c2bd012bb64e161ca543a12c1b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac054ed8345163ecafea00a694974244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b9cba69d26c99ee3abe7684871b57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10457c3f3be4ee62356bd73031fb4ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1deeae2bf6e3d107529119822c97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc91191e432f3a17e56bf89b5688e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75169b31905876cb3c4507c24e7452df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb7723ea503133c8cc4531ae7a1bad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5a5dfb85ea9189e9320e18a5fbe32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c19f6b681bc0d450b08ca2bca86a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9d312feea7c3ec41292d03bc0317253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e31eb72422da5361e7093b521e17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7271b5191b9e2db6724db5fede1fa4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe4750f79b111d5616a35156dd9f0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90f36698d6b4b8c45d4f1b4ca88c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea71790fcb5efc1d034a7a5be6b6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0010523e36661f59f031da6b9b5d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c83552bbc876481662bf1509f7edf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43879210448c27a7ee994c5e62d59e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0cd631ba827e60cfbee1ed0017722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272975bcbf90916a23b7d7d98ec0fb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d89e945a19cce252121d8040b84545264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcaca0e49d1a0e59c7ee972c82f8e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5cf31fce67581fbedbeae79849ada266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7607e68db7d0d836299e76ec462bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e90b18c6a740423b82923b5189353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1be194b1904c811a9245788ddb107d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf0f03a17674f3eb5f9ab31110970b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b4e0ed1a0b387997531d7c09582c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a1fbcfbe2809cb2a8e9b856f3b2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aa575ba826e97dc8737f6c73c6ffd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a23e0131a2675b6355cdd4de3d4711274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b116dd70f609fcf03cffd7fea3ffc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7428cf7cf4314d263a7e2ea310963276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37b02a331b77927bf8c74e8f8ad55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc917fa27ad51ac77cfdaff47547e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd027dfb41d4c8e54310a486556d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9623cbc0d3a3b1ddae30206e58b3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443a7c0ab388555a4282f93d5944cce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cab1e4fcab7d6bcbee27fcdf213787282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c440badda1161da9b1a167b27eba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476bce525f501eaeea601b6805036c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c421575c3ab1ca4a70b514eafe03b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df41cb9724ba0ef1986e40abb126f05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71293377b7029045764f92e85a3c02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d633845b4d0ed59dbeb5995e9fe7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbe42803eb26316c8e70c1072e7476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b386997634bd8968550b53fd9881b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0afe5f4eb3dbd41c1eaf46a34488cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f7e218995de51b4f823a264e2ad8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7851a2fd0f3647169a42f16b4d28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b986f0dc7db53c2d00194b65526e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506526631f5a7da8feecf06294831474295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643529da6a2bac4e12ac8832c06ed1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f99116a1997713b7e238b4ff306bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04a1db559d2ace29311c3507a1ebf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1ee3a0d96c2f175d4e1a9793ed7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b796aecd3ce0b6f8715d77a3b5f9ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d498624275b6bf1e330b3a6aad9b5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae949d99c6eced0aae0ccab0dd6ffe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107671c7028cecde8ef96351613cf04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e78504a1c16435d15ce9c9d1312c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611351c44cc3dd63247ae5bbac6f0ff2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b72ee6b11a6924dc70317c6a0c36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd524c81686a795401ab4a0c373ffd78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec84daa43dfc5cac9b8c916e540a23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebfa0c237fd11f71e014844178488e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba4a7e03ff15c882f16127c6ec92d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388ca0aa459436084dde2fbdb8b9f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a919fc1942adfac373484647ba617d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe48da1d0bc3e5d1c0d97316e3900313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137ebfd27a512802da7575ef0fbb673314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5e58ca922da58fe790dd7776b0b19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6140e42bc282f158bec3c97d9ece59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faae012b3c564863e526d4cf4bce0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22cd3702f9e78a836235cf90ce072318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2fad1fc5f6ae7e6b5a37ed99097b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4725aae7d9888fe5125bdf5cacff29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255af86e96f3c58ffb954d163321d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd23cd10587c58511e7cf139c6c7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af1330711ca4b829c5695faefd8710323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686af42f29f841cfc7fe0af5c0b28a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162ec2dd9ca83f2b28afcf27908447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c781b2c570e4d44a5f30d20ee9555326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a45ab8eea41ce8c1d7d2568cf24baf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac698ed208e3d6f7da9b180957d063328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef42e16928b923b9e6141c023339ef9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ed1593ecf122ea837938202c5df2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1b36034df75dd593c4e7e958d07f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176930df5a62747be026853ea549ea94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8bc48bd7bc7cc533b6bcc8028623333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e439ce7491d90742514ac6285f21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da425cc8dcfd4d0cabbefff385e3050335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e8d661b5d9fa363181497ef301a7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e104e4c9a4b16d5fcdd850a50e1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97760045323599eb8e8571cb6db82ce6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e3a4143ecc98cfae7c41c7ce1790339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db063eec0e62613386c3fd19212a284f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3953d78144ed350a13100bcf754d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619494d13e0794bb779922568fc13f80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009d64ae0231377adc3173c910c88c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06251fac9645a060504f0a4540b896e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd77a6f5c05aa350979c6af10fc511345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cc2a5c88d2bd5c21409d7665eac5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf9b879ef97b768370d20635c8f1a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66710d336375d87171322ec15f37ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f42d10590ac87522eaab45949703e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a4662dc318c0094828d18d7ebb6d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570013b1359356f8709472c6a28c75e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2a4f8476e8d9f179f38bdea80243352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff51d284b51d9fc6a988bea7d43c5d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17f05a99eca928614d67e9f79a086f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edbb67364ab7631e5e94171462c883355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf8fc66bdc4de0353019c282504606356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493eb5bf5b0214b127aad1ea0dfb7ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df4765da07a9f06025a0038ce3d45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6137d95ca210b87d57e7ff2bdd844359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207507b38ea49a0499661c1573eb0e09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d32608033c2610d30dc9e1fda9f31a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc3bd68c77708f3b041b257e05d98c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee574399a83ca0840431eac71a32c789363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97cedea15f5f92cff57b21a27af47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5e894e96ad43fedcd36f25764d833365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80d2ca797f980678e9990f4a6fe26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d12e0a3c5a328c2bf23f0e44d36797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6bff30c9b3857c2701a49425f57e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1da8ba759c11813fed09ebb6ee005369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ad23385c32dbf586e34180aa9965370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ddddb79c0ea2e4035255918947d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5657ad81752e88fbdd1e48112fc325372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c36edf7d970c4f55a89ca4f59b9589373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457c5d2e367ed63f7596caccd5a1b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91369b449f306e15ddbaf72c9ecce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae2fc3c54bf332ca3c0d973238f39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920c37de24a9c0bbb9f6265bd44781377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821bfcf021c6992e46ccb08f77b6c43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2da637c39152ff71723fc100ab8b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eac17b94892d416fe6127929399d15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e864ab6c44ab135f27e0f1164e3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175697e72a25886feff4cb09d847f3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464521fcf52282344f3c9c1e0d8f0838383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26439c112b78c9a66f4540ec9d5fcc28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b5bef82468d77c861a8a58eb1fd41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154772e7c0b2d831b994cc275be0c039386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d75a7f57fbe9861d7a835d15e17ade387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f8e7c9d0b77cab6455702403226a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb5fd1f3cf4af0c4ebfc909442043c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c0167d266424cc580dcd133d24716390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcd7d63dee630202b90850a0827f96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecea423f31e23cda17916fff23ee914392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd09c5d3bcb006323d1124579dd203393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02827b76b8f61636557aee4c86592f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dec9190c99bcfb69c04945d7dfc28d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92121af2cad1d46c36f21f9a6fee059396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b02aae0346a5b0f0c4bdf45607127397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcec0b48a8c220a1d4b16a02c87f65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8e350fb7ee858b31bf7d73c38fa45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce50c508df6d2abe4da24a532722b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88e9f092ad8d1aa076c736baafff4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5387e9057c01598f21506fe7da43b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da752989e34244bb7a79693ec74b1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54952a63d1d9b8ad914a7dc9c36334eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba34cf5e7f518110392e3dc78c24bbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8235736dc7a7ae9ec987786711ca1a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e22da898007f1f9e644718d5a86e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565ceed28a92e7ea86e956073933198408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785419c10ddf0b37a527f97c4f9e9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a18e5574057e413b355eb0ca9ea6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3c95f00bb407327fae4fad32f1f2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460983bc2a6fa42170fc3f614b33d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555afbaf5c364a2e69f88353d69b4c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2992836a708cd9c7ae0e5ae4901d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d56650b312573b051d3218585eae7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e60ea780822d8790ea5fa789912bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa8c7edf3c8de9e0fa2567741b7e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91efe98375d0d1d2003ecf9a1943646418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ecd8262e054b42b903ab269c2bbd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190c83e034c55ecb36175e5a6ab325f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f962a87d210b7032e3db8227ae4dfb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394a65bb6918d8836d0800c14872056422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b36dd3b69d233c067f5534dcf183423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac74328f0543c76de1609f51e24737424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5b75d43014177d72148de09a156b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafd7a38bf9587e2693c64b59a0eac5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a2b4c4cfcbe4aff156ce52c1872d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449f04f2e3ea76e3ef3e049168ad6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b6c75d2c78586652811f782334d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8744718a168a8ca99010574ab41600430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d3a2793333237c16f31c09a0c12cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759252534f8cfd640ed3f10f12d41c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e07d8960e1b1bfc333eaa715c7ad0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75afaab0a38a6a2bc772ce21d10e0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141cd4c5d6a0f11181686745b9e895c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de5703aac33f7e13df6e408f4682c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4078e965664fa919b0d3519cc7f74f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1926ede72f388235d9b483d128b43f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d8ea0b7efcf7139ef73b4c31d6060439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397323c58d422b7b48a893fd2fda0f4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e65409018a92924c929a1385cc83a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44850303ccd10827e41e77c7adc0a48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ef8199184564e3967941d83b549d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2304ed374cd75c97fb987457f4675e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757baecf346a2d50dc1ce1d9d3b8ca0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae308c062a70091ed4fd926a6ff1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdecafb0a517d4b72b913d4716cbdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5591b2a01a3cad6f0b103dce94b9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c526425ab7080fa625ce59f58b8e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3f8bd6a671777b16604ee17a39f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66bf8a0eb61dd7cd6645a7060fe49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1074f7cddc38717805a4ac07b4057fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6d25bcf8b8c9d9f2473b84eac47f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f935a26a277e1ff9c47054b51eb9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa39745601ca28511e78e6871bc2aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a2993630594bbdef1c66d5203f71d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec16f28f91f6e4c3579d597089eb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b83f0deba1f0839ed39bc1e06de7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcacc1e8c04fb687696624ae2e921f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0dda6107fdd759a21fe04e468f4f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd81b03dad86add8f172efb9a0aea3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d433c93095bff62607e96a6c93f10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ade03ba6745d0655d471da559c4e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cae46da74c1b061e903d566830695464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dde9ba524c21b34eb060017ccfb437465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb65dae4570ab1782c77e8d72300c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e3c78bff729bd415672ad2e56f99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba7acc9c5dc0b52311e71d308d23ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f073acf00c16f13bf4d70b61a19d070469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8d0ee98b317ffaa5fcafe5c249b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fa22b96f9d7d6af5176f6d3e914ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2a32d49294b6cd161cecd392bc442472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb64c9215ebe41dc19010fd477a4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb8e9f9dd26ca1872d1d5dbd56d43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556fd99c92175b06e8b925a1fa75390475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b27268f59a1f9c864c3414a541dfb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3bf1872906dfb9af936b9783dc398477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ccb4bbd7bd19e676048f6935970e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea3cac231366dbdf33e51cedba4aa479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>