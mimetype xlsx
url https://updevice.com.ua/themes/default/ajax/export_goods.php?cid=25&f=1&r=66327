--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6065dd504b30082a8dbe1df6b0df2581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f85f328a38c810c6a3009aa4dcd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2dfcb0e2a0297c015379645b96aec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a1e62bc3e767beac7aa50e4a3fbca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1f5a4d903ecc8fa348efc5d5731445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be034ffab1487d14ade1ebfe42985b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac6f191113c162f6bcdeba64c1b5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156491117ca9ff83c512921e2971e408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b2f36f7d20d9088db5505e06798449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5350f176f206553a1bd941b18ecbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f7abd81da149e4339941e2cb1540411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d0bc9a80279d7f63cb51f8b31ae612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793bbc5681165d3f6ea4003415b542a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6663b4c43cdba74c4bd27bebb02614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7936d484df4d8aee78216019711e0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27fbf7fb0d08b857d1f00974dcf82516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbe569cec4b1e009c79a14d8848e0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afead9b8ae7c9b7f7cccdfcbc5846f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038cd0860f6fc10cde87743585cdd2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ccb8554ea47622eca42af1e026d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e40ad47b6e766fbea10e5490117121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1992b9ce216f3e5b7e368cb9d06d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8fee6de2a79fb4fa67fa59c21a1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5cd699a37c46015deedb713142b9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca13fa98ffbe38cf5267e1d26cb5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1651cf6a19a1308296dea5671aba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724fdb4109ed8034231dcd2237bd9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e53f671660ec13bfb31d7c2d16240128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fe4aae4d4deb2677f3fb4e04ddcd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22515cfc7fbad45b3493be3ec1052f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb6fd67f80c0660a2d0ad47effda1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60904cd530c02ada7fea551ea5ada3c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677047ed1f5a557ab254ba10527734ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ed8b08bb75b781ff225703485d50e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf310356aeaf536543c6b46dc487db835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb86d7efca771cbf6aa33f96cfd50a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7586a375e1b6137cf4e2972ed6ffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7d63b8d9a21c4c561b26fdd4365838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71924fe6fc33fb624396d878eaee739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0469b48201dbb07343c6e1361257b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e50c65c7eec70f8df1e45be8f85541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1026c3c4a15dad693f351fda1062af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03354ae0bdf01cc23bad17d71f03bfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a64b812190e4e0deaf1716ee70ae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612a397fdba1e476bfd636c2792a7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6a1077e5cf7177b9c6507ff4c460246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8012d58142ed4ccfb6abc7fb30454c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f04cb941ab78f1efea38882ff09e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af95168bcf1d4e52150f4ad8a7075849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7d61deeeab0d6b0cdd4191d8a543c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabee62f38a00b64361330fc40dc6b9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137cefe2e68867bab0cf0eadf3db39852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184540f654ac8e6e70218d2768dead253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f42a84be5c5f17ce064bd237fa4b9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49430d13b02990d830e18a225653f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94aa23f9ba4f12f4e13df60753d3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0a491ccd3615951c61a39f7f55a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4993a96f4de0f3f6f55cc644c36e8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8bec1eaabcd502f43e0de261f9c9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344eba2299f84351386c816518b3ecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c08a504445ca444b311ddf6c99dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121098872ec7d40317924eeaeff41c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e7458462608c41a92c914f3ccaa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b9f315fca7e93187ed3d91a700a7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b108c8d9e5af39a4ed010bed4f6d70465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c44b82a6584e308cfbe94393010ca566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8530817aba1b79f541963e1b778e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adadea31b0ed27d4100dc16da23beb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42243c7a98a20af2375b1dc9b3a2ddaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5638a8661af80c9d74ceeda12a76a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26be03d1a221717625344a516131bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e8a470958f57ea70d4b1203ef4be072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c6ae44b9a693302c202f0ad46c4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47bee4d68a272a0a92d6d4abca767574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464924c204cce77751c0464a8f6147675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332c9a417129e43e82cc2fe9c5dc55476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07eb916f94b6f38ee3e39e419550d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bae326b8f61bf4f76a88327bd127178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f9c70ee5a2f359e123774bb57681d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1335b0037a822eac242bab0054ac77880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fba4e4032bb6955cafa962513e67a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca8c33eaa1562bd4b11314d2d8580b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd325ea0e633b1d694e6f97e0e3842bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8850429c5d9bb1c58f4e80e8efc7b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350b3d0f2d9799606b64ceab41cb14885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b8ab2762fcd2ddf36038a46cbeda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743423b8898cc9764fdaa22c839e87cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146abba2c0a403f95aa0ca9761db7a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8262a88faf941efb59a280d3b75100f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c68f35f0bbcafdc2865ab24dbe21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f00da5817bf05168d30efcbaca9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c811d6a7aa978ce4c423d7d86851492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06731bd3b57ffe2e5f07f249b0afcd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe93c45caa37831d7aa6ee977e0cbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af56e60e846a4bfcce651321af0abc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d495ccc131aa53840914fd7b58b79296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239172c660ac12b872a1c5523abace9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a05cb31de6a1d33b61c0780ecf7b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62642d0492f993949ace010925f8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5963cac4d5ac57610194f52887119f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9e1a841ed6df98df526439e3e70fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1cfec9f82bbf9b1f20080fef0036102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24467c16cccc8ea74a0f0fa11238b4fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9f134c495365f5bbd15f13721a4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf4b207475078599111461089108ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d0609d3b6d7cc3d20d147d1f62553106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14a3d629b73b4f6d803a8f09b38b0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096cfb739d22be96be4e1c2a8b43ef8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be000254fa9cca056c09a66847e8c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66a702e152da89f1abb1bf548199bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28acbc6fb5fa4cd9d6880afb23a90df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9bb53138d9381e5807bf3522e2583112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdbeeb3bdbaa93413ff194bbcf088b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121665cc2e9437db53dace98ff8716a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d560561b016fd11fc2cdcef8e358cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ecd5936f943d2fdfb5cf0a26b88c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd406073f9925e8ce1ea2f929eac655117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba088557f73ae1dbb25325e0040f1f74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d364b72fbdaced82a1ed3902a203d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3025a5153739db63d46053c8e9e2527120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd184290bfbc3f361da8f03302e28a77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829374e05f6c8f8de9160ceec29e3d59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8038f9ebb328dbff2d047eee0f8f8c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c03b0992e23b9707265efb9d1531e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448efcff30a547735baa5ac8fefe236a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86040e375f4ec5b324a4052426a5e21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e772ef89d02d639c50277d9df4d28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f906750192ec3b3c9baf308550dcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592ec5e898c40977613676342b9b8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e778ffda58aac392a662c31f44d1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fb1bdfe0dd2a9083f8792e66fc2b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd43b3c0beeaf77fbac549b90a79a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be352e98970764f8db67e97735ca0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491b733e059e7cc25a76632d6cd846134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055c1829ea73d9f2723e5f90f8894dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16ee70a740766fa5509942e0d4039f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033d22748cb5b44af9a3e632631121137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b459f4a676ba021f2338db1d83f60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145d8c7c667e030bc919e41e24490ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8059e7b9e65c5e3207e9304e2f9bff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c32c4c64d6663802b8ac7a46009c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a57a0eb2abdf7e0394329834198bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba93addd9eda67db76116d0630347d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53933f6313264893a9814fb700a40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d930275601b137356aff744afcd410a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26961f47cf69c520e9dea0ef2d5b0fd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bda02ff9a29f39f951acbb1bbd0892147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab97dbb6a195910481d50cc326a76f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64354e947631e06c2f2e524931097ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e27dcdafb7c7a88bb264f760df8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351ccd56f2ff8f45192c7f60ae5c02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a492ed47721463fdd43ff71268f1b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259c3c5c50454af4441248d41bb3374153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b154e48d9862b477ceb294076b307154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f5e5bbbe92c6503b0a78758189c2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fddab917e816e02f090bd8089a645156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c18997044f5641694748cd4e6bd78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468220286223a24d8e1134d28aeddcc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3a2abe1c7bc84db8d6ff83aed0a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2cc019fe25ac3b4555f11fe28156160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc4de5b4fa3682dcb968322c6d87c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60193dda1b0c8697ead68c5b51150f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675984aa749755bb956ce776af913fc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8658f4ae49b482569da72662e6544e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf86a46439e8dcb97180627fd79a428165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c37b7ba06b7b3928db800b000d90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d74c0135713ff27b3373fc0ea7824167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7837efc28c657f4ef7be86de5a46f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ae925f40748ead7ee66a5f843a9cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194d50844dedf7ae511126cbf938f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53208a45c332fdca40549f6dc7d4edbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72787276b9bc38bd5cbbdd4af808a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b7d2e6aceaf96aa0215a80e1c72fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901c3f85338b894d5157f375617849d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfaae4dba092f0bae6e1fe972aab38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59f52577e196595f081510af70f8e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e495a83996f7aa460d25042baee3a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d71b9886fd4848118f8aa1e7ccc28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a4968194d787e6b04f9abee94fc8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482bdb3e4e951e5903ba5fa342ffd5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce439b74d22d81a84384dafcb2bade07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e367206115e401eff07af0116cca94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa0150eb7fb3407134887030e1ae0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d690fecc2a3c818c9815d9c34fa0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bcd76d18f1405338564275ce43d5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dd8b21f2d348ee9f33fc0d0920a6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148773a3d2efd03dffe8adedc88efa24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a0711808ac7abe4cef7249e1cb39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86f5a0aa43ccd3d6870f50d03bf1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb6102992992b2cba0d02ae815daca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce747ef47b9a5e44d0aab77c64953191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2b7bc12ce51ee59e26a8df01cb4f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109af2ba26bd2422dd43035de26e0ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a440cda13907eed93a996bc5a17791194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc160bf33987136c552c1233ca9e84f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04667bbc949ec7df2257ccb333f7e4e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56412373ed4cd3475e88fc198919ae3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489f5273e9427fb7397dc5cd78eb12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df35c129dcaea7215efa59b73e298d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da46a6d07575c86dbc5f763c8e2fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f17ff8d02df1cee68010138931bba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250941ebfca3042a42c8b9de99b6ecd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128262de2f64a1f9ff720e1700cae9dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dee2a60cc4254a1d38a9f14fe6dbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b26622a88bb839b30dfb8955d7b7fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3b7d2da4ab19802ae4d26c0bc5ede206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef954b290765b51f64b5676430a0d659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131c624a69d9c5861487716d964792a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a6507601c5d32360d9c60b4047d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41dacaf61a7e5a562af76eaa7034d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be570677d2c5378b9672a42c2e72630211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c979508164cdadb908cf3c7f9c57ec6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a7720a45e29a3873fd6ecb0bf0fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b5158efcc95af09b0b7165db1c0fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e89585d648a79563eadb6e3721af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839724f1efdadff530d9c89a3dad4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3db09f8caede05ece33a1af8b52fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae8ab679d636d446e53e9c9a01889a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ba19bb0010839da519934bc02a9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92e1a34d2c2e26fb99f09dc2eb731220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b946794e670afd612c0ef343e0f0b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da92e5bbde39462197a13e999f0b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00784db58f12487be4c694e8f6c9b652223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d93332c889685074923e23469d8b39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a9aaf748cdb7f21e6ce038cd73c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd391f337c9d7e0651d3c08ee11c1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb8526bd1928301a8033515c275960227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cf01a9d16cd2bf03782f366a88e5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e526c332dba7a0e80b2f82373562d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6bddd628963fc746bab0a1798beef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5145804156ec19cc8e5c7c99e5e76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95131af4f77b2f505257b38bb9d2e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af05abe1b0874565b109934cdb1ee6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2881495c0d8f472f52174290d27284234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd25af811b9e0fdf85e975eb64328f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2b23c2dad894ad75ae05cf5a66300236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b7a1b98ad09cfafd01339ef6d95e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea996b0c34f11a68087ef9c1c78f8ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3210e7bd233c048278d2e03fc11f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868371001ac06c7b788ce3554c350e0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943e2adb37c9a795f9220dba97acbe5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df1daae137e65baa3d4a81930949a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948102ad7fc8ebc11f4f83619c2249e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3a7790b057ad21553087d806d354244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c1c5007d9128942de11805f583e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef6e898c2460c5522837f580b0834f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29033ec270dd8940d562b4c827330b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206aeb071fbc2c45019367b71fadcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8ceca15778bae645ef5c1f9da910249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f6ac77b631a82f05bcc009f05e087250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662014ce3b5666acf64e5a2ce2f63f63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27070e94dfe468255190181dbd93b7b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52891559519145ddfb1cbf727f89a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8e299a4856857698e8e28e0f9f58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac065995c7892fdf01c4e84917401255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7922415dfed97c63b4f408d721a3b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39421f1f483399f9989532b7895a96ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc0d74201591fe2b6466062d5d941d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685288d80fa38474417f7c5599d8ee9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f648d5d476356dd1ec0637fb89be1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d1d42a35b3d9c7906c27f55e95a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46990495a0bc0822ccd12c4b2db8c14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d6096f5f0845f1b5877e893412b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30769ea9be871ecbd4cf3197c310bf01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f422a3bba2e5fa322ee9eef26a61f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11023b83c2380e316200462f963428266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c9ec243a90460de08353d29f63a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd827412d8450f75db701973fd4e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103861501f178b9d8f7f0e98f419d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ba0d9bea7fab1e1bcaed9f57816c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14bbe37a93b0023748cacfa3a29027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058855e04c1ac9c99c1743504349ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923a529cd43abc71866deebb721b474273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd481ed5f1383013fe6225c2c1e90b5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c427a0f1f0b27faba070e0460f25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb44df6b5578c3fd80868c692eae6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad4fa3d78452e5a8767be2703db199277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4cb10861c5925a49da75f4327c84f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc6df1934c3dc793abb8e25dd02c6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03575c36a4b5bfc81b40ebeae0a4a134280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3272a6a7f292d6f5ec8c4ec02b8e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ab913293e39b44f6eb06bd807675e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229dcb8f6e5b694e097f845c2ddde2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e846dc15dde38f1f3d485376bb08b19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477c05ef9a641f1e989f41f5cd3f7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7240e110ada2f5e5db65b83e47362286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11ee85cd6367480a9b9ac81a98219287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df67462ccd4c0b2d6c66e64fbbc19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b6c7e66b8d8b20ea66551460d6b1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c4d295c24a26a75222b2fb328846290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717bf86dc997b77da8e010f1bd1adfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33291c781b5cc0dc32a14c0e4e0336e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e16678018bef85e749c6e3a6a3da3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07706bd5c047d92e142b374d5c5a32b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a214af54edca3478c9b15644387c28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e36a62e9c114ad7ae2bfb3577f975296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c42a9066e25889cc6a4b36e82dea0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d762c045f0898b57cb9495bdb0757298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970bd1b1b3381a1e839912a0e727f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4d39a43179dc2fa1e1c46aebf99d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc083216b5f85173c723a5a0f9b22f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931072360cdf9db54cd980ef0be5595302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b410974ecf1a6b53c5537f2d437de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9901d3ec97fd5fffc8a247a034e314304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cdc71ee1516760433bd6211c1052c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1c37684bd264c55016f5c438cc51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d7953c5282e46ad866464ba21be92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc33953d98fd652d8555b21942671b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c62655942fd38f96a5e54fe3e0a96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38445eb5da4eb723353d8c3ecf43ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394791ddfa03ab11d83a4567d6049ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769483fe978a72236db062671556dac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04493caf1ef6b5b79b17eac5f19d567313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e70e2f593468105bc4ab638ec3505d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbaf459fc283e490acb22eaed36fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4439720c60b3f17c274d8b6ea821ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c18b3f2dd68a8b9dcb286342f14c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3732716cae4358b911e8a8a6343a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f5e05149f59b8f17d5116785d715319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c0cdec69ea2bf4aa57d638f9bb956320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de6060dab0ec3271c0fd30513463dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f031b4b08485bd6beda88af43c48bdd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d5cf3dca39b2dca1678acd3c00ab5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d1a9d4aabadaf5f3e8a197c0ccfa8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb82c5cffdc4fac4f17ac24a96f06e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ce9b9cac71dcedbe7528b544c1cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c7c7b7e46a3fdad213a3f4d394f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4466644a20baf15162ce2ff8eb87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f35e03aef32ca41033027701548b16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298afd92d962fcffc458da5ae03bd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f1ec0bdfa89a490c56c72ae7c0cd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdca0bd9e352ba004c9b5dadec5772332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d83c3324e0cee039486c6a6d40785333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f9ff74c67e886e65192e7d523fa35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f8c8bb0db3f4d8f5fc65b243d425335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64da7cb4cb4accd72da7f6f6689f46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfcacb48fa4af3afbbb8934b022f2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b41a865042a2959acf99d92bce835338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108a4e5ae3dfce9482809a502ca3d9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9da8f8e19eb38dd142d2e11e997258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd56f897775df123dc28442c5e838b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6794d0da52e83305a7b858af114424342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6452b5d9c328b57fc33ea7116752c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f3244c99e20f7c6a6134c8d5d3c95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a4cd0a5edc2d90ea0d4f6859335a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813647cc1d7dc3a2b00fb2a3b4ad8fe9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87ff05abde279d5b4621469d432e22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eeeb9f916525e666bad6406e8d0a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661db3504b1fd8c969a8cfdabfdeeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc576f2b113c974f75e764b9a8aa751350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103616b366003c31e06b699429cc24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ab7c88c0f045b2adee07d72271f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953b120c0022fa7164ce46082558b37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f67c23bd43d538219198af85225a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1334da029c13687d83d4f2abbff5a0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96b8f918d49b6a0a186d6d737d583356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4c49ccfd3a818c268b35da652c063357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee59e5fc37b2cbb66afe30a7cb28d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be29faae3df5bddfcf12a3e293e27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43992d4315e78e38eeb6e0540c766a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e97b0865acb98972943549d7a9639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf35eddb58113fb4db6d9112b120bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68034691999e40e11d68732900de6ce5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c9c1ef40f49c6b4e85713ddae963b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59a6a9fb66e4dff2e04ca56d333bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b543460d9dc32a63b94667609fcede366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b659ddf60cd8af863a3c7a2ea02c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcee6ae2cffb071be728ac66d7d1db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e07574fd8759353ca9773af0257331369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f091ff5a7177ed376ba73389b1b5ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe0ca3dc78ff5a7319d6b65aa045f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c240ce4f4caa522354e3ae1b550b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a04509b7e7c9e93d1aecdf0eb90ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c65fb6fb303099a89f7c5e6c72ddf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c61eac99b9378d9dc0e6c7cb542f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eb9422585f24c036172237376836d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fca47c31f1c8eeb737a173c243c8e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4c84a552160788b69ae6591a88628378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe097989b02d0a282c773e921b4c6916379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddce1311becd9a802bb8764684c3ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaa84d3ed64ba54f4c25ddf8addee8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee453a00413e9db12118e9d828c05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d91d02ac236deb093fb8ed43b6ff6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcf3f38fb2b8f962760f0f84db7dd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120455e718e32161ea7b1abcfad8570385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de098d296c4a0a8c5f0721a47d7f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b50dd25b79cfe4dd054c50259be77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccd2f21f2209edf7a913d18a2589fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688fc633e798a2e8f1ac8873d5d9759389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b5779e53d9e4aad0d60d9a647ded9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecdbae20c9c18f318dabc0f2624fc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecada2e0b5e310953114b3abf832574392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103669f80374aaf2df01b113a8914644393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855157aad38a0e830c90e4cf17b0fe0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91623a82609b75dd12374cde53ec0a37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9655605d0ffc6907ef6e14668bd27a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bb7a8621504f2053b30251a7cb92a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a8925b6edad4d4eee347e0c26caf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60222e26566a34e9f7209cb7d14e6b1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807835dcded5606fd19a4eb5c09f23cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd68742bb7e79f66ef007064371ee06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f568c13f8c3c3aca4d2cda68b329af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc735b06acb81510dbd70f606fc7c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f54720fbda588d7836b48823dbc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2acdd12f9d86259d02967ea3f255b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b8c4fd2fc4d96dbab0b6529d8675406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dade95e0b62f596a209e344aacf18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d52af31113024eb86f37db81a65a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9b62c106518bb88fb069375bc7a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0896d09687d024236a8b8c415de4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c8ef346f8b550b45fef5e0f18b89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344b03934ddf391a4d889a1167970c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb06db99975d1b8abee50103788397413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7957b6a0d709253f09951968fcfc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d8f182dc2aea9567529bfba7c644415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d218f69e129a54469f630325cd7049416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ecfe89ccc969bb282b91f3969081417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5078065a30d79a329a13161120ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05ab187705839ca82ea09c068c6599419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c33ed515723f7a888950586d3bb3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72938548a47a98f78c71aa00294b131421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9caf527c368c3a8e263cabfda9046422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979445618e200694fac8755191a205dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0916af053cd5fcfd21096d44c7b01e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514d58444d676ba937d249400b66e54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5160740dbe73ab5c440590f627fc605426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eada4e7c5a49222b7d13b4085fbbb6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379fb29c7549037fc8c22f82dc3618428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a723af3a1135a249f2473fe4e6f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae160df07bc3461b5bc9e87431a2cf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12a55666c03143cca5ac92d071f09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c66cc5626f9f66a8f7bc8aff19be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a028280844f8a5a818ce09821fc91f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf951a1a55324e3479585856ec860434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a000d2689a6c86b26d1ca8ae3a041435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c65b0e8afdd2ae44c6e32fb42baf8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed90a50aad6563b6d66540a82bd7927437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970f230a5fb72b5fffdbdf6f1c70a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c34a3e75d0a1adffb1edcf2c08670d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ed8be31d88392a360897e798fa198440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c75abacaa96ca3808014bc57a946b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a243062bfe29d68f8af0ea06b76020442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55306f1b0ea80eb9c7f8701c35de1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182643b2bf71b75cfb03a0bb53155c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82bd5f31a685857c216395f74c2206445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb636eb4b5321dd2c37f39a883e0ad7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd9479ea4e4d7213ea8e1e336a8984447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c2514ef317c829388b58babb009d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9fb76036ca4e5be251bf4f18f5f94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469c024918e815332805fea65b263cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ebcb7c3cc375dd57985365a7a886e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d87567eed08af9717ddb12654f4e6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23943765d989afe14588b09cc78381d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d907474ad0de0d7597322ee66f188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c398085cd0e10ce50ba45cbab6def455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039737a7c4f52f7da94104aa0e4708d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6388669eef869906ac88becc47e99d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968e6725a11d3181fae6c7971005690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857ebeed016acd81fecbca82e9a4ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc591277c1a2dac9d3ba5233f9dbd11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f72fe273bfb67e21811ab29556fab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcf91100750816eb0155326f0bd38f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c3c3062b201457e858bfe5cd27da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad22266ab777a1c273313fc0b7aab8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520bb10357b05d1905acf2047b87f6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d7698ad3e49e834e7dcc6d864b531466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a62e70f96093a2345fb9b1a4f57c3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65e0fe68f84ebd1d1513199e5ba79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea08370947b1da253cd9e57c3d3fd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d19c0c3ad73eff270be03f12ef884470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fd393ef68bf144be80f19aa3e2310471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33132b7d8841e3ab3f62d3396d8bac0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c388a22eeb97e736d6d409320debc7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb7a04f28db478413448bae9484e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e36f6eedf53731ad53db18ac20a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24818091984d5120bf28a00fab8549f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae313e352c047da6ff4e45941f8e9b7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb635d2f7e4b656f0c6b780dbb18f14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd76243958cce6d77b004317c49f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62f21a460fa55fcdfc05489330240480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1383194ef1e352691ea80d7171d511481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae2a19a2942d5c90fcb290a4205f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130c5b594fb7408d22df773c7a99a94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf5c2c0c808df27b7cb30d3d111ac5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd876a6f34d52134d5eb05de3ca05fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558abac6f1d4ab4aea1f8a13c2bcd79b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe6008a52613ea02cc28b45aa50872487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fff4391f32ba5c0aa327f5617e8a99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380168d4abd362460c884fa64e056b489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d271c3a6bbf0d97d0c68db5ab1867601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17720b7c96d40f529083c24704cddb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b0d84fc30fcf069f302dfa8b95ae23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f813e9e019ff6db707fe5ae1c66274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed77232befa9b7914432ee6a8acb3495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebab01fdcaf6dcf7b924c0eedd50ac96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d983d3080e6bcbef4caa3c29c19897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95f0dc617462106987438fc4d077038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d231d0e3d76457927a9a15a9800fe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc3da87e691a79617caca0c90d10f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8034d8f4912edce6c413be48f16111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a70d043db4a329e349d298f5d593912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abb75fc0bd0b27c551908e4675050113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d007c2b80dddcb315755affe9128a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721b9fc3b1ea6f5078a942de8f392de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994cac22b398b00bcb62b9415bd30616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ab1111e9ad6b62a100a1993c78d8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d872f2c3a6dfc5b64a1a65c0e4e4cdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa5b12e4b9b8f1bf4d77abcdc8725619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881c99dccc57bf5c13f604147d8500720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169073ba766fda11f2571ad94d548eb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba352b65d56187600b3fb038c9a6b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9689bf85019428570ee6473014bbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2c84278f35cd362656fd93932ad624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b120e9d5b217d84b7340100ef0cd9d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282b3467ba3ab354ac5b233bbdea1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee14fb22f189520580f8d5e0725921927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a2c3ca1a8b735a08905399c5f15f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f47b29e9f08246fe7db85b1e7cbee629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae78000304708a4d9d7d68b65ee5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2a0dda2918cf3c43063ef41e8ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f0014fc643c74b4844f81179e79932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6dcad0e64b53fab5386f9f8ba02c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133cfb3bd7c477f476e9b3124991fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76bcc23da9547bb93e4dba3c5f175635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc3d5bbdc3d67ef6757ec7c45dcd6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c2b8dd7577cbaadcd15e922df4e6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7db04a0c6350bda2b97f7bad0519038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94d84d3943ee30c9ef161df364d6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602486248adb89a6830425b6f00d6cef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da54137f37b53f240cc908f47178241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f92571a495a67a26f4ca9fa68bc0ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1081d45ee5c62c2e04fda4fb7095043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c4e8a80a3580f382b46d4f7b0246b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8479493d0fa248aff8b70506ed99ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3a9f6965179029cfdfe0aeb188b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544ff24344239a8532fdb028655485547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b80aa52d285c65c23809c7d5419d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4b99b700cb8319152f6543e3fc3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f60eb0d89bf035f1d1569a2e0ddade50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb4d35414eeb354f832f5cb1de08d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccea1b48b885ba3ac047e9ccd2ea9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b36347b024b018fe1b8025eed6fb1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937d56e5d8592c305e7aa25b6a5a3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a62ce1dac77564684ad27bade086a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f254345f751797523454a3d53cd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eb46728c377accb44faf5ad0e70b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268276f9de381fb3f16709ce36f903d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798fd443e602932441874f6226b03dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8235238fa157f0801a35b18aa49e09660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032773d42a109b08cb8b9825e08cb2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58bb634c6628b6e93326075c7255fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a1b6981510ccd6de5317d8c4f2e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799294f0480d5389825a6ebfa00ab0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49624eee5a8d07e8e6c70dbce2c89fcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b65f78a49febb6989e139a293d14d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d2534a4b4f441223764bcfa998a0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc09700d751c43a1f0e5a055a4e8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb206ec4f39c05f8950db47015976a9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c64074486f2dd49c50d158553b2d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b43c5471d168cb9917cb5b190223371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac3aa6e7f010f73bb0ad1835dc21272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcffff76b3228837e8501f9828d609073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782808c6bb7d14c5bd3488bbd233c74774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed412f063e915c20868169b49ce02d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd031bed5fce65fd264cb0913381bca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98eb83a9873b8f52257611750487d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd90fc802fb1fae8c4d33199b2f8e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5428464e28d55c3d7eb74e14addbd9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53cc9a223f918f201ead8b378782d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafae582e92cd31f6e7c2347d4f9650781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee3c3316b274f8289e0ea443c6379782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35746121ae67632105a5854fa4f1777c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d40162e15959e30eb5f7c0af95e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d178e67c736f6ace77262761e3ae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28c3cb7fdceb9ae46dfcd7782e0e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734d75951334df9b9ae62c671bd46d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0e05358ebd7d450a475c8d1f4dd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbb35308fca7c839edaee60ab916489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c741a2209c6e46a7b0050787cea0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9d10420e088fea46619a82810b9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db486042bb50dc1173a59a30f748e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db6b8a3dd6c56a6fefbebc2562ea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d8910554573894e87ffab6edf62894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa845f0d7c4c1a2bc722fc4ac801c9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49a9b7fe15aba410bfc9f622e78db496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc0afae913d4770027688260eb7f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ebf7b816c9d689d17a38ec5fb67e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03cdbc494da5535524e346e7bee9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a61bb84faa05d90155100ed363ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22981a810876352cd73e6db7de4702b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca33af52cdd77e9fc894dce8c830e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d28f586d368bdd9ce473aec3c33ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f3093ea5741ffa7ff66dce5010476104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761c00e374f83890d3b3324ed0c3b5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896e047a8654d217f42ac07f147f27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f672fbb1a1bf0909ccfab2d8b568107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befdcc4ae3927e2ebe178c880611c29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc52f1dc338820503cd05fe8d7f162109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b0b8dee8e182929984964f57635b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4877ad64fa2c6131ce5c741f6d6fc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111fff2dc203ebb88f8dbf39f89cbcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49848a17b5dbf36bb313e41bc30705113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aabfc22b6c4e69bfebcd8b369220b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890bda95c8c533abb368be3d795362115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb8446fa407ddf647fdd0da55075e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068025612132e44c28dcbaef1a139a4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564b3e4f3da771b85098781afba5bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832174824989adc7d9013225cf0a0ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a0868ae62b67c99da57db5693f3c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5687804788aa88a4ecc72e84f7425121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef82d48e67192c118dfe9eb12e1be13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90691428230017d1cdc19d56c993d496123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f535e8fd5368a2e8dacd9ba5d83072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b378edfd800151b07c1b3bea746b766125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3608cfdaee3dadeff0d1f687c6519126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4b3dcbc9f9894b8b5bf5b970c765127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97ef4f4848dc947ff90fe4583f8615128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d8c341376d596ca7e0141659c83b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725dddf504e1e5948d742b0c4841b90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d608812bfb52ebf60f66a929c0365131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aaff0a0ce16f14fb533ae0bd6b8a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebab3fd55978b936b1aa494b5c1dea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf56dd77ad72d0fe57906052bd6e47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425b3adcfe797ef90f06026292c2df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fa12b5903dedbebe4eedc35de36d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1808bf705871cab5c0a0f78b9579ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a08fc812b797095889ee03f4056f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02539f132c66c6faceee905f03f1fb15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e449f5e3059614fc340c8c7bb54c5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb507b9d6f2fbd700d8d0af6227445141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f788f96b53a87ff060696fe9e855142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25e390981fc5bccf8451f1be4f61c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c83d985bf345b11f3563b23cb6b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcfb3fb5fcadba03b1bd085c3fccc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0969419471b1a388ead5f36e6c0b52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1d26bb279a52431567be5255a78dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8411d1770ea1db53f935bdc5011a835148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab35bbbefb7a8a1368ae51e6dadb10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03db2b48b6cc2456695440e3d23235b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c01fad31ebece1ef08ed7e4fc833ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265c135acdeeaccad0bce4aae0c6ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9edce8f625dc32f91a5120b3a2dfd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4ab0455eef0ef6cd021615bb65e2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6e80b00246e14d031a5898bc3dfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f74676775df11d7c26a6ffdd45eb2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ee0f479721cd05a3fe9383578f706157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff8f5bd1f9cf3c92f760f3928685c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e4ed9a395f81ac47a46e9c7178e5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f59b1f14032c0c68d3a6470f0e828160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a717d0f4bc4be476c68307c72044161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74690ec6dc2413fcb5e71b47f7d2e59e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddd4d9a8b50c0bb2e92769a24a5d20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5dafbbf46f014ed76a4b9f96659d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f0ecf413f283cab8ba268caad7aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a184c1f148e2dce25ae2481660dc2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ef7cf1e6e3584c9da1d346720908167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344090cb7fc3759b9e30b77500ffcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5160158fc11be5e815ba10e199d42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7200de41b867af65d91c96e3ba4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb7dee7fab6f6991adfb2e8b4a77bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e779c2bc9a68f19d9923a390e4b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57bf8533221977e0feb420891db023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0038f458a20a60309554cbc22dae6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de48ca96c33984a8e27f61964dc59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac5f02cbb4aeab08ba8e36123a96e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940e5bb73d812358f5447200c23960b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f142bab9cf04ba9579c30ee9be93d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450e5f29daac3cd9b05809bcde31cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed2117e49370ffc72c28148b2c6916180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0e93c48112c95ce6d34162fa6f6c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474915369dde62049ff5e43d7e2fab6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b04e0b856fc21b869c299304b52e67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840445af6a4d616b450e657312bc715184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1720d5c3a7143f8ae0ba3ba7bd9ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2198cae1ecb8c2a726fc108e016c20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5b3a89f9fdd487129341d195c3a0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f247772c09dc07987853a551f7b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8430ba15d896912223e21ab458328189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bd461dc700818b0a9d5218fcea40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e02719ada7ac9f3000296c0e8d5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d60730002398b17e9f85271d0a5a97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a74013810f542555ee3735e3561d57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72296ff0881f40f4cad3d9b3af985d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b13a72513fa0b3031bc834ab373416195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd528899e4e67e185590f41cda3a2f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ff99f49e43bf68583e66b5b8b117197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f298c570e7af489b3726727bac795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4bffbf532673ee5f98f3600f7b984199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a131f2f8b620fb7a0d175c5905b2861200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c65b24a650b8348a7a673875691f0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a6b467d9f0b1fa311195b2a20ebc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450672e35dd1216c7db1829ae6b1de2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc0ddf9fb9bc07d4ce46b7897b4ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bcd844b8106e71e0f68a34020e201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df66b0192ffd072390adbeb5aefeb5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f10dfb72d3a35a6b3f94fbcea8357b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc04471d1f5e33fbe8eac0e19f8c9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3d529569a064ab65e6e8edca5aed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517107b027e211638e82d919cb77c82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec836991691e89eb4cb26bad8c62037211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b1149d12e6bec511d547d554f227a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794022b5410a04078712c04b4d58de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933aa3c2bbdc5e8f0d5db60bb49394214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787562b052568da1b45f7bf5c7ed55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170daf57aed47a64b179ac782aa6f245216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68bcbf8af8d05975942e88ca12372f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce36981ecc70e8eb3cbb1c9159778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91130d4982aec317101832a51ac2bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a84f5cc99f4acc4902676b59d65c19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ab67f6b8a8d22719bcbfb0376b81d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267860845a338932e1011b97e6f937222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc80328b310d3fcd2a5f89a2099bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e4642329c42bfdfb3595c13d5e74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e04f135256a904eaec0adf373600e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4892ac438dceb4095623cae1cc047c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd126943689499e1e14c439cf44574227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771c49808ad7cb55ef37c125d7d993f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686142f1f664262486bca7f9b35ea953229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e174bee48f2e445b7aa1d5d067228d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f074df2887977bda6970ce81e364680231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3519f2554eef7c48a6d71db114220b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c928167b97b0473015c3f0229d8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cac3a0ac430ccfc7a5e254b0cfd18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22268f5cb2436aee592934dedd36813235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d481af27e57fb0db4dd1fbe737e18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7fa587477eda5da93e5dbc021cfc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6777ac63b053349e6ef8d2bd8045ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945facd149ef169d3bba06ccbb5ff55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf5af7fc1194e557a3b948ee26bbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0db527c4642f16479d8413759fbe64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7b40d5f5430c9f0d04fbe2a09428242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9c011be46921f86ab513301d1bee0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244daef5f891b98d3513a59e42720349244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17cbe69d166d9525478c8febf906d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418655e8ab1ba8bfa08de6e176d4430c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bb4a4c9ade6c719b920b038d6abd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a98e97b70d75cd2fee78ddc52b8f2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76cf67ede7a36c2e4fbbd478ca3bd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be251f39e57e03a495e1cee6221f11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca99b4d8585113396f7a2de607a69f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fb5fba6956289e9c1db787c3c01aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4969cbab19f4ea884919e6f08b173d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cacadd1549ca0f72b1050d242bc06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da1bd7fce9d650328fdad91b1071d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47aac3d353614004358f46c8ecaf8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42397ecd1a8333a8fc7e9eb4c2d9aecd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3903f6276c18381f953fe376459cc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971a6d655291d4b2313809d6cf12780259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728cb06faf9c49a64242999286554eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8efc86cde949f11a36748b15c528261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f60eb9a660f3cab9f6105ef498533262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908627482fa4b063f306334cbe7377e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321d5a609629bdeb65b2cab9d451d63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7dee670381860e8fc809e1c678ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f27f33ab6da35f4bf08d8e1f2ba5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe32b96881f14d84bc7310cea1546f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6da6d005c656580cd1290452dbf4ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42a0899752e37f19ab43d18fac5a01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676b0d86489c7647737fb1f7a46a9fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2febb240d1b8ea12ff4175c691fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98e73db4f76846fcb36f863d87d14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c667e859a1624d618cb911d5cc24c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6ba0b2e9ab63141edcaec885443c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1353c7a912bab9a11859517952ac4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59daf9c76c2dd73797f812f182ac386276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac9ac3cb2a92085c812d311f7091e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39cb93f081450aa38608143dd29a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047335ea79cd151b7df07a2490827b9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a336670128534a860634531c0c80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3cb05574acf1e88b67f8f0db2fdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d1ffdaf5b8669155927805d45c147282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad4b7171ab2ee27ef3acc22a49257283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe715de75a1c11ffe22d2376dd21369284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fbf5144889793bf2c186e7c890102285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519946cff915e7371e42dddaac8f4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539273b9e4f0faee3ef4b49e102b1c44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823317697a59b557850eedebf1971a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c45c0dc21d4968fd3e9a9d71a146da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571708d83271de8d4bf8ae9366932cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a9cc9c1996f60e00838d880785bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a90858216904d8fd9f48623f6020c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd12ab40f0bed540fd85d8d577876293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b93ba7822b9d231dc1ef3aebaa489294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679233d1d847799bd1123f98ba2b3a19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77120b746499321718401152a67c579296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2b2d0d1f0033294be4b60782bd003297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736786655ca420bfce124d6f2598bdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e4df20b47402f7e1b484441a9b8fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19285607a047f3051302eec37a1c3bcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40e87ad51ae3fa6bc5acbd2c4e2d6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0805c262c993309c9189daabe8fbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67b26df35b39f4227c422540fb6148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea681de5d9a8b25dfdaafa69997b0f28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da3b4ff9333a2f3da3677324e51663305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e97c36a5f04f86bf03741175a4f2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead29e7dc6a9fbd4e43190da1c3f1920307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b32c9abafb55de6cc2b1e419cc9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443510a0e57eb846f8a3c11aee2ef79b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412884a8c8b3bf35ebe71cfa6a938f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb39bb695c1fd166ac291c68f65345a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1237dde1238b64bc992a25a58887494312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67aad79f2e20b811c248df3756301313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d219402645a8602151f340d2bb49d34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92d3e761dbb65bbb2832b551899404315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398dadadf1c46423bcfb487b7a8c42b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e1c6d8bc86342868733ce61e4a0e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bd8194b749518aba291e7650d605b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b1673d07df0bd12c6293a72b9bd56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838849d72d47a5744ee07ef664f1a64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06c55bf108e748cdecf45fd5b46189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783823e129aee61d42158c4d9cf6cbfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545a98c8c5e9ca6e18fc0b5f0ab57a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128efff3ac433f08d302b1933a2444fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458049463e182f4a6ec64d858df07b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdae4e7e02d0b72389d118ac079bcc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb00beacacd433f88aaf25312328093327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52791ed59bbb1481422cf8cf8f49ab6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a406afa01f57035750b929ec8fe6db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524d2a788f1cf8948786eee4941981a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666c616d7055061fbe9a7c7ec4e20dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d14d96c27c7618238427a3f9d1fa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba36ecee875d5759aef5e55dbbee9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d192eecef35b40c4f6452298013fdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f25e5646823d691522deea2a85a58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aff1a8b005f864dd425c9df8b2d2a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18272e44af13203b5aa300a15950e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ae9a16804bb67ae7e510a033070eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e4b856567d49eaf7c6626bed0bd8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d372a7f0555e8eb4c116c48225d19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190767d6b2f5bd1d4fee0a3fe0550b79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0efba7b982634682491cd62267c46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2b667e4365a569dc149ea48efdc06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629693ce94c25087edb9a5b39d901f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0409b300b668b8034604c012978e66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d61347d4f8cfa313877d5d57623fc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3dd534fef2ea7055a5c4f5faa6078347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108add6dafd96978f4bad5db65cbca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a28b5fd7f0894a9b008be228f03f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2fefc23fb8bb9f601c4df8a8551a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1cba3abe14c4b9c4ccba50024c00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad405d6ce4c979c4670db70b48cb3eec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c137cc288488fd8c7ac651a2e505168353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359fb89e1193f71aeb61e5c6636dc76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804348c3a5c2ab9cc0a05f3c08190c67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4434c1efc25c46fc4f5e7b822c670d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427639b86736a03ec829e6232ed71a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6168f2c062ca7dce10f0afe1376dac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0680c177200ad9e9dcaf9c3522850359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334632e039f6e09a7f0e1daf9c1fa70b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407271b40363204bc07f8b3e4a08c289361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e75db18c08a1519513563139e88d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85342f7927cf2e153cced53a238d80de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4bb119c904e15f2783852d6ce8917364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b5091a7c2eda23a8201500bc1ab7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932ec46d94a7c93a5fd7c15d50c96d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1bb35683e718ebfbdf1228ffc5fbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bddccefeadeedb5d87a16c233c929368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d30440e36fefac1b00c0a864a75dc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8b702d8cf1aeba836239fa15eb23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b3764a6391eac3fc13f6338faeac5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97e6716324ebfe2fbe16e136dfbb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518a539cd0f94a40fa535d7a35a71a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95764eaf94825e92fa2be09d006c368374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dd47258edccdb7a40304d3d5aa034375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a76079c2a78b172f91e43f9ba46d78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e4bd81715cf52b0df0735ca82e202377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ee2330e098b1461b8942f398e444378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b9409153ce944b47ba6d7c48a5e12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355d486eaa518feb64ace2319b24a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784b97913ec963165ca602194020ad6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa3565eccbf04f9ec8eebf5d2c1de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8516e08ec9c3737c5667cfb03d6444383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8294571324e3222afd7f4acb80a60d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa147d60c54afe5d64d96b33ae6713385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd784eec506a9c7694d3a0d0a7bee0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b2038496e220cb82652f6fa5ef47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b36f0e4ce2df126a3a7101f09ecb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a3d3b1e244fa97b53f688948346c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63087122af74d61dc54da28895055390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f31f39b3cf50aeca59e97634953886391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac862c019917a2aa80a24a0c841317392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4f6312014ba264960547d77103fd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0725a736ebeb14914282f3e4a38e06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0ff209aecb6faf9ff74303d8e53c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15cedb818127c62d531b475510c48f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38fe52808eb3eb99997c2b983cda52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a800c3fbcd71fc03b622426bc2130b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ee4a0e579079a17427a88ad0d8960399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7859cf457834b159bf47abaab94390400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1ee51e3d10fa7f8ea9d76053946ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3821ac63ffbf7b29336354788b227402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611d315bab7b15905574c08ccde243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e15632e89385edbfe2440fa0db5812404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a39dab108cea07940b648d0a9f382405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca5e09f54769bda6fcddb70af91571406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16db5664a80ed011df7a06675302a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbd567a64aa758582e3bcae3b30e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1dedd03c2ac4aa556a1d6f919dfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce3f0c4ae0ee2e596285888e55150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965431469a2c3ff2f33c1bdceb687eed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6c982a3540a73e6cc1d7d3f400080412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1c76c082d8b0e6f0418521e97263413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb2822574f66a75469dbb8ffcf170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b224073f5fab03ad88d6dcc06dcd6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd51d9088e0f87cadf70298cf75865416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e415762897d03624bca56be6649025417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e46643331a6fcbded98afa176e50e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de790b06d4f2b3da4699c38c7c994e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0837e90d56632d92d26aa18c45e45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2322f3102d648673654d0f49a18a203421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c38835486b476a08f974a409f3084b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fff964994df72244f81a538859c915423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386473d79cd6529ae980e3a1e0a9aea4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd3dc9703479a862a2bc8f3adb9e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f625633e281a099bc3509aaab2fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8173935fb10fef85ecefef8d69497e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d466abf223905e46e218d4638e1058428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c614af3da7d1ef0e6a718ee1b03b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0144a3bdd5ba42d27a101113bffb91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149e891e7fe60177bb92931696ffe01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64069cd5d1b8fdf271c1ce51d66dd634432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918294baeddd9cffe4a85228022de50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63404c4ba1063e4e8d44e6d2dd1a8638434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5590bf32e16d0408dd2fc7036b241435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97115c913365717511c41d4ac0943b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b70370b5ccb6116dd0ad815c584cf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209f685d8eb7bc819fb8d39661ea71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8c947e540a08c5c05c7ee6e1737bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4da44bf4b8984bb56c508e66745b55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a9cce2db2471aee95af249abd8aac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eb8b905ec1e3372c80018a8fbe23b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4401aca574afe7552529ddb7ccbbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513551ad819c3ca2c3a181fd417dcc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643ab3b201dc4bc82749ebb69e0aa3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1f4a9642b43a78258d77c5075c5d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6824a2a749da7c98f03e6dce93c043a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81594db7b6f8f4dbfd48aa1eb5302abf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21486576c244cda2115746ac2223df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac5986a8b581f3a3f04848f20d7c80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38accfc91be873d4b95bff0eeb176b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41f2e47623f14430616ec39dbbc9ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a847f36b7dbfc7f9fcc9be240da59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52807055f013875f1d3a1e5083d6c14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941956b0c2d58552cf6fc456a7a47eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db71a4181748400292a7404b36d01f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9ef07f6df3c3b06a3b34c4b463dc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a182f8e6aa9602eb34fbd3d0ecf44a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee842124df9ae8bde01112897c9070459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677804f9cb09a59a13ebd43a16f73914460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a4018c210da638e6b17bcc164f294461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b7a6357fdb176645a9fcbf24a526462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171837a5ad29029cd6cae2f1b063da1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf329f420d0f5ae69e3c619b269e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce01d9e22d1250d10007fe09ffff0fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf18da09c2f689363c05d5ca433abb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be6c5584f0c2d46f3b5de3e47d9ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e2bddc9a16fb234eeaa0a3d4d8ea2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b0792fe630cff5262e8767c23c444469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18b07c09bb380073737aab51782242470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd0604e2861380ab2a54251d0eea8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec7068379198622dc9e5f8e21ccc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e72fac392850e83f391e82f7957e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af2cc293ba01dadc0b90fece11ffc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43837779498c937ab97ebaef9d9502475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe34109c81cbd705dfca7007aeab9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f4d3eeff01fb93579fe244afe7edf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270e39d315a32ab18c79231e666dff0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2abbed8650bcd6fd50be37d519865479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>