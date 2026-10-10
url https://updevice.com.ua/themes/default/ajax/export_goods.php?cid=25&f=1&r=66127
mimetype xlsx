--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4de110e73394a4d193f54b702abeaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc507c3930163189e3e4273e0b118142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b3bdc4f5f6494b9d831a2670f3583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b435243da02aafcea7718502736c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bfd5cba2019bc50723a4209cf78615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaaf4121cf97cb409ff837bcdfbc366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244487397e54a4a95fae06681c4710d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664c67ca799d369143fb7e0cc50a35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14604a0ca2d6a8d14329462e73f689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd55d0b0eba3a918536e90e1d9e3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e711361b102e5b9595a2269e31c9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae2bb7748d0e2008ac4f889aa163af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f2a7fdb6b63f9c70225a217e606be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa744e3fcc9e3d106558ae4564cc3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3fa827376e0f39584061fffc952d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69621131b604872912774ed1763f947116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd0733420d051bd3c38925827395417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119fb4d3df902f2b2ddd82e4a9024f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d50888f95ab57e3fc321ec15c11e6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22b784e21232584d0fd2c8c1ffe4db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c123f9f07e7f474f06ab2e59d35021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a29d48d3c2fea377ac555eb3a176422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40fe53014ff331bb618662e5f24f0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b2994a7f7e52359bbdf90c5663a9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2430810bc2bd0d92c7f100493e25ea425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ee6be808e025c2019ed59305a579626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf5ac02afe40a92f2a1cf71f95a36b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ca6d9e22ed46aa915a5fa5d2e2e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e34836d3868f4e97975511e40ee629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ded081f170e9d971e647b3739dcce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64251c7d87014324583ea3026ddab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481f266675b3ae1d985deea68f391d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23343f28cf742d179d65d75a286be033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9622e691f30d71d8c713d58ee7a77bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ad19dc348b9969d206140cd0a95fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4678b8d0d32dabe05ddead8be2de42936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d6327f1244eaa29c47ca7a84055a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e47fc0796591a753f132b23861c0f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b5b8cba3b936941e565234367c6bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf673a79d4a900f23799441fea9208040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729fdb6169ab25ef4423e94127bac9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b02535fceb74368f16f413c4d41942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c3468357a206de42309e1dc2042ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715bc4d2751f081b481baec180849f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2857fd783d29de5100513d1807d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f589719f45958879bf33cfb695551c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b5abda05743c0a08d195fa4d8d1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2319f876d3d06e561c0464b7bf5d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f068eced768d26ef039c8d0a1a631a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6ece24f4b777d28882449d82f578a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e0faae0f4735a7a1ee604aa4ab87351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9970ea7dba4bfcb43ee77fa774f1fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b56ac15deebfed6c1bd70cf9c6231853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da47e93b62c91fc89c570f59f6f6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b2d8a365379410b5f534e04ae17955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2eb3e0014b873b99db94eedfd18d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a9deef428f10ec5fe62488a4105d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165311ceac0f7cb8d5964506f3f4fa858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba14d6dd93fa92320ea491526c790459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc323c8926d0a6e892e8d14c352acdc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331b086e90927ce3c4f5384688c70e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0fccfab18b6c00b62a393aade0cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7b5db14938e8daeba002efca63a7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4786cc67519944a26d08b11de5ac0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66cfac52c8ea76ce7cb4945de85c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb3d71faf76b6256f0741b669e0be466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a8b0daf0cf68dc875bd23b08068067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc3f759f6eae1328910b9820a4abbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0531104fa3b0b5bf8c1b4bb0dd55369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a2c849c996c69294a583b0316cc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4cef36af56694a90ad374163ecb2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bfc85fe28f4eabca732b036447f3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0423f3014791e05acb35fc84d13e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc003c00d04f485ac7b1e97f9280af074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367dc69819a537343237a153a8bc2c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3e4cf7a8ec5cb40dbc04237822ae776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc80f7c592519b695e068b7edf85577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e460eaf3b930a513aacf0d74b47978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298273405ef263265b3b33634c2d59ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf356906ef067aecf9e564812c9b25e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f5688ee898b8a2295bb9100e7e9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bed5e9715316296fd4bbbd474f6e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28329271ce720e57919e6bc5d0398a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930926d7f04a9a0bd09be9e68a8f3af684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f306f8d30e532b36d347cb2c93e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa4d2fa73644462a72c5353c7bfbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf1094356427c7a72a428a26fefa6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b02f25248fb6e81a2de726b5def3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e0262f60511d040c0f9b5693c0a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503bb7cb7737a61568342f79435b7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6759e56b3cb4a9ee32b7c8a4af20ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637e3f28bf6f8a7b591a361962e980092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feb8dd4a4151e7aa8f09437dd2e8a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173440592608c9c7a971cd8ceadf78494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5682bcd8bebbe0d8807ab981e4330695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb6bd7e01de6d94f06f0799124090296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c3e6a5c4a34cccd5bbcc8aff459ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7695e4e232dac58ee7a341952e6d3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edc179d2ec5bb4db04fb06be364b1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d996964c598396784033cfaafede01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d030d5076df43af1d43f8c49abbd31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d60be23c246c3b0fae143cffd7265102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ce0452a911694a59637774d4ae24e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae7903b23b505c5836392632f1528104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cfd862e764d2a1169cf7b271e0580105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5cb697d263724f68fa75fa8d81422106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cb8bc924b327aa8702991e6e37c84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f672152e703e9fb128b680c711c8b3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b9da78261c81677a6cc949078d231109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c929115c63c761a0e8c3d9e5a57b45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b28568f4b32c2028195bd3936081111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673373e87e1679e27cb87fba2e16c0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4745c576938a143e8d4d27db33bce55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed441bb0c318a7bf59a1124e848fb1f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cf4a12a4f9d94c3d835811a8935ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d63828285b30732beaf748c2f116116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17694fb64bc553ddfe6f4cb5ef365830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1cb761957076c27f480e24bd6c3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1340dacb695b2b0eacca42037c7729119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df495689068ffe6643caa4ac40c64a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f309cf31be963d608029ae92e228ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c25eef8e02ad736923a1e459fc64a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbabc5415bda8c62326628ec993565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af5243f6e3fded6592a3fb4f43ee1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1d1074a346a3becef8e5977d4482125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d769c6327c1c7779ca0c85965177126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb59ad9b96c9f3e9d7e799036fbf66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e52af73f4b6079309edea13d63e0ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4222b4c005042e7f8a391f7d5ab51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b7c52fab881c55066e3c9942f20c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab49c9778f47c178eab42cfb5e40c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa813d3bcf5fcf189d2ba54468d1b89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647d3f52a585a3687cfdd7d03290eb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735569fcc2460ca81813c14ecff96f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cd740c89f235965cbbb8344640aff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e52b2f18c3497ea0b40ef04598b56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013b5471c2d0a6c64589d3a85c2190137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3bff681f21ccbf3587bd4c3014544138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6466cc8f86e0bf8f1af1e821863f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760e1cea89cc5d2cbc2806ab3d1df31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca26423ece831f1f759ed2781eaba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9637504505eff1e591e11236eb00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8367f42344a40b55ef02f7c3dfd2fbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb70d1ad789e1a4367022ad71b92d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf901f7bbeaa9aa986db85209fa93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a441178ab79734d286def5325e4f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408830589ace77ba6f6fa6605868e3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17140181bea9f1fe8b8fc0457b53f11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd734ed7ff6d8c1446bcf3f76da443149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05612ed99484eaf797411cb069d65f29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed06f54fd0cf1f18852bb2490bb719151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcd629f783c4afa15423610748691b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c79a19c6672fa407704df7adca7a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2fcfecc210773a7ff5d6f0e5f78d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d688005301ee8e2cd3a6960669e676a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bfc8e0d76f4b642749c89acc15f00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3464d3feec17c5fcfc2ee0f36d9cc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a95f10d1e43c73ed07a583549a15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1654f93af902f36a46ebcef7e229159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace30ef28437868aa2c30ae415a022160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b71b4cf2d6965df74dd905ba6fd8f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26b7e3f32e38317deecb440b22c44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f5191a46762ee17fd3c7cc932c98c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a63597bdc5409fc0882311323488164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a8775c673d47ad19dae20cd8ab4cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397d9e24fe451a53e8d5a61a02b19f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb2d3ff6eb82080721b045da8e3147167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439d0088063416e0ca8ab6611c57ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86731f8b4f152e584834f407a35124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3486ca2a6fa32d26b523798a261ef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114016efafcc17294bd2891b0f0987e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e83a21690c052b08dac4645e770583172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a2752997e4703ffce051d02c5608f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47573b765831a6289ecfea81d17bc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8852cef7e67ed7230f8270ff36f20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2026ed267cb7061378ccb8c2fe1648d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6082a94be0be75b4db19390183e82c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0475b3bacdbf5a7a61d5eb69dcfca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfbc78b8d74650701156caf2782b4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4fc29b890e6ff5eaf5e9a43c792a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27893318d9e36d479f2e701a372d798181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16f8256b5d5dc8605b44134d0180e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f6fc18fdd20afa1ab034329cc6cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1df75b9f50b758a3b6c6073e2a7f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77666c60d2357725f324e968061a980185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c3f8ed14184892b3e30ed0e04493b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a8d6ab7dbf9979197539ce3a50602187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3348faa2547889f9dbbc922caf60d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bdeea0d9026ef0f8d3554aab94802189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dfbf1728ca71e0b3cfe61857c0293190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e8db4a2a1e51e515ad1fc5f627288191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0958f2f1d14f2514b1d489ede58d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0c6e749a94fadc13e3de49ae715b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196434d7b188aecfba2dbaebcc039ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86181112f095719b73534ecc24d36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088504fb7faeaef1cc14f45664def4af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea2c4afe3dc287a1da090d016c2d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0812af6e0b8869b106884e10ab5a472198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9287e9a62047a6af4b571c7757bfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5ca70afb40961d7869814523f8a82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ab2eb57ce2fa52560757a5caa1b3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dad0044ebd8d70595c668d59afd39e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759732060b48497868a18d2f7f018e88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e95e4c4fcaa6c6d8e03baec44141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b084d8bd007880a4e9c44013a65c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667959f7647682bb55ffd24c01f271d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ffc6b627938aa7a684193abdb87eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3de74d6498867b92a9299c6471c67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec8fba7056a934a9fadf4cd7efd17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc33bf0d2683794900ca3c0d33fd2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde184c144f58af3c3e1632b316864f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea956c676a2042916805726fef95fb35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d8482d9b2cfdb31e7f032115bbbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df13e1cf81dcd5059ba9c03aeb2e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63da466576f3f59da3cb5da7880466215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c80fb8d79d02a6b0febe60076aebff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af78866b1cd079e63b6382cdcbee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1162e00b10e453d0878698777882bf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165c289b047ed1945a50b4a8974c9f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c113e7e50c38733bac86fed89b80a59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dd5337342457ba304981e1e474d03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ef0446a168e5938b0de8054132f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b0db0d5c260a18f914753bc1e3f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd89880e80798e54cb9d7167aa1539c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f7bdbc554877dde336db9fad5b0f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e249ae8f13054cb70d6beb5cf0963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8daecc1c5df33419609a0d15080d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637d46b5f2813392b6d1ddd2f175e5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dbcd1a28479cd53dfd132996f6b13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a7cf0278e189b4cd6ccfb6f098b57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c6bd278068eda2176410de9909f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54fa6e6b540ae0ad025cc72671aa52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a19bded609ad0706153d9d839b7f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b076acb3446fd2ccf602501a14a905e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46011bdcdaa51185046076766170cb7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698615adff580081387e012917b3d00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78914be2375d1151c6d7a78724110e02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238a6b5bef555eb6de453c220ec099c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823500459fea7f154844606c372f5b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf712c28c352e7d660dc19cf79d228d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4d36a5c9620b011260431b92861f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692b4c6b93724f327de7f52d3a1166f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646541c347588a090d0a4409104eee3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137097cac0bea3254ba94d8bd0bed0c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e426985cca376b1d26eb28c9e8fbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34438d46f1951643a19757f414c7f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b5fd465a447feffadf808235876a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e907a4d4113a21c986b8c462812804248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff66e24d582c9260520722ba55727e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca438d645ae5631331d27d8696ba91e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a7c895f5afa99a0df4e522c7bff4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e565af5f9f8528c355ce9219f4e1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca27c4a956970a271889650ae73a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bc6d801c090e5510d32743d080de2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1766eec5559e0fdbbd4d708e5ceaef8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d299f8a63c67ddb7b86a86e18a48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53cc645daf6ab2067c0d4ffde37b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759fd968cbb611aa4d265a33b7b87f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ff14c6a606b20902b2d6ed8de83f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255beb68665b6961139364aa88df5d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76209e03f38aa3c17d270027f8156fed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1478631337d8a96b94219b3d4e96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e139acde22c21fa61ca9388757dcc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d89aefa1f1e12e7b23496a598022264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effc78d8de787922a77b5ea30139573265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15cb81fcec715d8d59628dccbff1f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128170059136dee767d81b26c6b97c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac285b848fb2b1760793175bd2ba8b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c8848ad70624352ae465513a585de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3a406b03143b7a28a0e8c1e13d18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b56018423be5c8ede31c4f7c7b126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a03ad5408dbe2d7dcfd67bd64f69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8baceb6d2e0e060ee7651001a942dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bf5897cd9ea51786ca925d5fad2f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191a55593708e4b68b504daaf96fbab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15233b94faa02fd0a45e1b7815edc3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c585631943e2d2a9a2a8081d9ad5a4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72a02d911a50ef941338bf5523599f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf46824ab9031ea7550e88bac75664279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10798fc612e0b6739bae5084216a7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c77b2ab69f40ac1cb3076164f9190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa03dd0a4b94cc704589f386c97189b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecbcf0d68027915d5ba71b2037c6f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432e15a64a5a5e152b42bfb0c28372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb40b976b01c9cb007bb7d9041baf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bbc39c478121656781a9d01b6405a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fe24bb8a993eb02112db1ca0b99d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f8fabc38bf435f77fe81f21d2dbd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201c006ee5fdd6b13c2d4642ef37bf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3071033fc4e3ecc0306ae9a795e51d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae040dd08776772cb346fb13f3ec5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379739fdc98f78bc7f410c3fc79b31c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b49b64b36ddcb01330b491475f590293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb9c62f972d9ebe4676dbd5e50a5e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f54e81039fa9380f1295d227cd4bb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868da85569fc2428af2897a9441582d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28706ebe94e7419e1c85b3b6610d39b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f36d82c268d255b0e33f891ad96a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6c97f19fca06780fab4e621c6521e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d952739e5c00872d25ddb4362ec5b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9e39d68b14a3604998c1f6baba47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c124292839572655fb90495098c88f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0452df7ed53af6cc7a69e2977cb5666303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e07df48011e0059fb68836d27393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a80b1e5c77c08bb8bb5f6d8760dd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d40aa0f4cf7e4dd55c82fc89dc561a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396096803c4a0f9d2f8ed84ce88e7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d59c7b243c64f6e3013d257f83b82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c4d402306497e6ef4bdcc57d7ede309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee01091b04e5b68be9d1153eb57f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad4000d5677038661309057c6ea222311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d710f24de903fde4267b810eac89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae31295e92f53547a80f526253f2607313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a790fe7a4853cc680262d9ba855162314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ab9cfe509f347a64db2320555a4fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d044fd22fe09237ef6b7e7e262fc24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05072a6bbe9e241bbfdb231bd0b2a7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f7571b1b0e9849a3a11d7e0b4e2ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2344855d9a8a6550802d8a1f0ec051319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dcae74ae728de627b32ca50b0c1ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048545e982064eae631aed3ba62b72c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16aa6d60d6c1232746546c0b66772322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3472893da48a10a4d29f026669c4e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b232274abc66c95210e9ec62b78423324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bbec233bbf0ba59dca57004d99088325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18314acb3a5c13663d51bda8ad20f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954572e423235271f8e0737425f8402327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4cb86165c2fef0340ad98152281c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98277ff32d0f75ec6a6e799df505fbf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c3bd3024bcf5ebe93ab431627efb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10783928120c537d13d25970b26aed30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410501c339028fc794e77d07e0650d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08050595906585eae6a83a416213b21d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccee1461845937fa73f03fb04d47ee4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dee6291b68fa13749d0e17cb3129b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578b9a702aa6014328a59db8327fb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4251738b8137e93835101e8bc3c7f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb560472384518586839f2ec01f9d768338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4c80f11722508b12a0511951534ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1c75e6fdcf07267b7bcb476a4f530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b484feea679bef44e3f44349299a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4295decd39bfd84ccb59b45cf19e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa559e07bc78d252900d0fbb12b9982e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd28ad52e8ef593bf0f7efcc13967b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcf2ac70415c15536322ea178a7aae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32251f6d5f88a471fb45772902b519346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d767e73c4f517703f34b383bfef9969347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2e9910771daf59cc8247f3593cbc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd798e574f65baf838ac437043fa5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7baafc836f30719fc0e8f6e43981fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83763cb6f7e255f746835847d343915351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f316730e106293d1e44cc0dfea0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abdfdeeb148e1e6de6acc8d6fda80f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a0684d3340f88eeff006f9da4e98c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d4bf66d0601f9ca63e1c0a866a50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835069bdb96c6b171b9478d1f139a99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c880ee551ce4efe722223dcc3e7ddac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff1fce0d2d1cb161862f2d0f1c507358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6113ee7254f2cde293f5113f099339359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4d22e4c812b7d14451f14b1f9ea1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592a40460a98a3ed8b442881320fc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2cd89e2052f57aad99b5628bd1e22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c9e01a0892a2ecde1b941555f91ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d82dfbf23e9db205f5884ae0dcb6f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226ac2417fb8ea63ef247d14b936752365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340be442080f48797c6e17055ffe1bf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508be7a3f39d791a21c72f5f2274268367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394172de99f1c59615b61ee1cc45e0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39221993bd03757eedc4b2c27398562369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74664178acc303b733c0e33db8626acb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc94d8e9024ec127cf8f8650d3b228371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255f8425fccd3a1d939dfda333b4e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37140b3d42429ce10be8507c2db4bc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c53462fd55a01223f2fc37dd9d5e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8712f710a9fb8c8be31b18f672e77b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a6b9338fa34cd067f99ca53db9307376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd4ab2fbe44713c32e0af82952892377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bedd5fb76086d2a988c732e8626317378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70e71d49d650a2ae0d133538830ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91486b35f8ec9ae3f3d3a9fcae09807380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6810aa242a9e4fbeeae2c6434e503381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab348fdf725d7f50917d170fb75073382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cec0890c132f3b2b49bd76d8a9d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5364dc488f56fe0ad93d17a4e4ec11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f659d5f3f8ce58125ce46693e22261385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22e0282002ee083a854b7c94eac33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dff1a260b05f930afb38dcd3846379387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7355b22efdb7d42d1a5cb02fbb2d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe2ab2b3240d623a40548df6713cf8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9860af22ff17197a78d3f2ab56d3027390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978507718d9ce68ed7aa2f0312db8351391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ba7ac2d1087c75b6db8a5d390224d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff7189dc76c68ff0b1180d54f70fbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b54b9f301d883916632aecec559222394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8ea5fd0fd4431201abf23c8b0fa45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77cc1813b110b4a910997aff6a6e7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f65decea130863ebdd8a1eabcb2d67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4ef3b34367a63dcbfafc4436366e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd64caa37cde71e43b95f4c75d5129399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979aad174e7976adac3ad3d79550383400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de98cb0ce2cd3724baba3bf7230c52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb75363b8c4df7436dbadec6d29c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470cdc2db41529c43d598ceb4b84aca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152778cecb275437e6fddd90277a372404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58006e518fefe19decc80275ecd23d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c7bbd9a1403f930cda773ac3fef73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6be08367a8d48f893e394799df481407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea56237cb32adc5718606b38d368a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613625ca72989e6d4d387104d46ca85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52175fc31843c6c50d7752d5036dc6ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34842e714e03f31e10477e7d7ad497e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe4016b2500e136d49514ad18201f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa0cf5ab31a8289443db39d91d206413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3c2bda9d60d768ba2ce1daf6eeae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ce9690c4b1922bad7b2c13bb7bcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31698d1406508cec3f10655b37c1c9fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be36be11ef5a77b7da14e87d173d30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82979061a1081047b03f45ba0c59a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f04dff7a0fee54cd6f305934246f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd078eed32f609f13f8564a625f22d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24889d47927ccbb500f62cccc97b00a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698db80cb9e1fa1b2e66be6c18ac093422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158df227267fdc30ac76197eb113685423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe241db0bdf009868e76664e52145424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911194ebedd2a6e3a5c02721ae1410f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f376aa9964ad7cf314013526b7b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e065e9b4c7b3aff15fc4216d94971f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58283d50b1f62cc4a198c7c51c8df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92fc260e3d009304d761261728f49c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6096a06e577cf062e481ba8ab5365430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cde0598420b7d59cef1c023c15745c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a97903b8b9dc26e167e613560e497432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4547115dc65ea4bb7a6be9c8fd32a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27f50db7788735372aea975e71934b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590697cbe0d93b031888a21ee29927435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4a066cca0a68d960706bad80feb21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d5aaca00be1ed41d1c7c33c484412437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc2a9e221a9c9adb9850cf8d31b150438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669317046caebac653d8d52efdada52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182736dda361ac5f3631a7981c7c34f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f5b731ed96aeaf616584231b94be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38f5802983dd1c05b5f9038c0efaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ccdae686bc64e8559a5003ef824bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c16e8c9f5519b62891054dc40aa5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f32ff41318c4c8ff63bf3762a6228445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be39b0931d8bb9569e75cab7481b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73199f7ad59e9f2b087386e3858a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d1d0e6a02afd41140b6765a16392448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc703fbdb0be7d5e904eb49380c278a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cff49596efd7f49d01564c5678041e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf2bfa6947da45c7effdcd0238332451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b54c5b0aace5c217eaaf684d9097452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813beccc22f5dd3de3cddd063af6b74e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901deda8528202c77b5a7eebdc4a57ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a22b48afd616527893236095df94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21141c4348f0c66cbb8136b21a15d88d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0383791afccf53a08f960db063d6db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17734f08b0e877af6c1d1f7f21599137458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f0536da0ca8bbfb09081af364166a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d7d7917dbfba4155daf027b4fbf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed139df0bb09e22ac495e57efb075461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d47092a646d3c98fdbbf790d2a1e55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd2e643fd1b8ccbfc0e5e6231a780463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f826e0da7f91e09a0cf687ab55fb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9b0e3dad37922b1e823218e6631b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9351f9cca4880aaa606eb768f356c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2987b65097ed8985c071f424a4be7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732fb30a8617d54f7dfa5642050a06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95244dc6768411584e3aebdf7cb697469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8262c9fdf7961e9eaa1dcafa2be27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8578ce5e232563c6eb2c1d3681a09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938136064c3f8fd48a67b96b01d192472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e4154727fa2dc00c510f3b815c069473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff13d6bc96c38bc8d24c80db43fe5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72937c8701f6f6188a899b65d57f298b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88d103ca2d830df672a5d7630e3b20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0512083e5b2688d55ae1b8bdd478b88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192803704dfc884c3e8270ec4e22516478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acafce12b4aae12e2536a71f1e7d424479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431321e2c154452697ae90db8da3559480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345662e7f18a8c56af3f8c97e78c8e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849295aa31d865d51cb42d4b7993f78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480487bf14d1358bc95a122facd4a329483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d29b1dcc4c5d7fc64e4879ed577c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c90416073d8ccb4dafc0a2ef85f7bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915bbaeb101474d3388cc1198125707486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b700fcd0c5d0cc1424d624176094487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b0210272ce39bddc49fdeee2a2a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdbc2296cfdfadf87ab61f7952b9aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659aace6019b2910f39fe058817004e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186419e1df7f0ca99c90384add52b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe576bc30d567901205106d04581f34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e31a3b104903c6b36a04b7ce2e334493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a70d0b6ebf212df7116216c9991c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb11196743a6324da50bed863c1a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381f862a45f17133cc2c9ad3b890aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257078520afd905c03ad86fde7e151a497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263042b803c02d6028d281c1d0b5db851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ea1622786ab7dc13b31b128cb0f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5fbd55c8c7172d051238a83708363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e16258dd4fe8d1ac8703808ff54dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036452937b88b1919c64eea00662c3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bc908b62f8832753f9ff298fdb9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec5e93076718c804f289ebe9fc7977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0c27db700b7a72a6f9af4421e52fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05325d2dc9b2e44b3576fd5d623359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb942a4d72cd551fab9f0e7923d9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baf201f9b7ed223cb35c8dc045fc0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774d3c149df1e108241d7d65db73a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34eb01a7656efab06a89d5fa105ecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba76a2869254dbbb177d94ad4e2d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb65a6bdc4a9218fce9d8f3d75e81415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e9619f1426d9bbd500854118547d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaafea10f29d33d4b9063967d369e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c52ada0493455c27b90b5e4e0ed0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39943f4a309bb8cc163f56f95b32327919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6082b3817018fd78b88c9bc1283220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189636fbe5e8bd4b59798015b347c1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23a6ebdbb86c9848c94980b4f145a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bbedea325a15fb6d5f1001d07200823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a97f00c2b284ed9c5e2daf990a6c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82911a58cc2fd0df7d79d951d80a8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb753e868506e011e64a51cb0d917826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df037a30f03a8b00093c8cc8277210327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005b4f9c5341f3d589b40a93906537528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd8c8bd8293e92dad3f87eaaed574d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf44f1fa6370e6da7e5f57dbf9b4b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd443264a423b1545ae562b46f91331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b216b469a46290fc929665576c2e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924ef809f50e1759c7b45adc7c8135b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06f353a6ae358d98686c7a4b3b01334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba19dd6e8c76ee8af8eb502ef659d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ac898d66c492752d41aef790ec9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe11a66b28a45da68b6e1a50acd45e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8ff59fa484f4d040e6fc00db3ce3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a7bcb70c0a4558266f85eca19cf5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde5a9b5ade09edc97cc6717bf885d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e9f3bbfb01a2ece0595a05a869cc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444823d83ce76654193484fe0078024542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1770868b54a9005b37ebbf13db4550343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2da778e0b9ca930eade58f0d597f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b18087b494afc08a77ebc814b27ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed898ee1028572c495b0e5e37019cac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e9c82c041163b2ab0d29e4b98d4b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d16d5897b03555d2a23766d917179948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022994d0c01f50ac73f4a3a7a9c31f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc8cbeeb02f43d6cd9c38b23864dca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff352fc0038337aab3e746718e3d6fef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b992e187c9a4bf47707450dbe8eca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40600e044908ffc6cf9671fa360215fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6f1f6e45bbc92ffd496a8dddec1e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0313a198bbb3d53c2c0f9cea0064dcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf4705f68bbc717b3c3a7e4070dc0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02894dac5adeb2b3b53d1c383a92d51757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba473c5b587aedbee910230d25691a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ef9029fb69a7b137a6561e9aacea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1988df4180db75db49fd7c58acf1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1310c4772001daefba4d6ce491fb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7966b48513ec994e21bd402e070f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b7e2856292462dbf25808ceb4081263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0ebcd5aa56d099398653c47c145d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f23caf6d2aca83f5a9ef3410c7e72865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138be5a81d4bf27d36e6b40b6fc45ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed5bfbaac9fbf0c64fa2294e9c56e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b895045b5aecf0491631379111293d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bb52b0aaf4a30980e05d25537917569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445d4eb5f7c7e8cc7687d30929112670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b40a5b1483145ca70fe9c73d8dd3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1cf83920667e86f4ca0e6a1c2f06c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8411b73d736b73debaec5abeee0573b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047c667605de5e20fbc2bd651c644d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf13baf05016a4a0c75ae691b653b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858770bd86b37f43892be57542c40af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a3e8552631ff0294241ae39817df477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b11c54a5edfa4931445dfe31d58b4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c56995810052afef6e8dbdcab612179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869931b3456226143f4092524cd41fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9bdfbb1b37471bfef6c7f32f0c16881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9869f419138bc7faa42fb4f62267182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8d2ef4713a8e8591f9afd9536dc0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379d80f783a271c84841f4243a34b1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36be750cc735a0792e07593f92cc9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d14043d1e6df999d6346827635f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d8f7441d0041ee7510ae9176113987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df16852c95a06670a29a2af0683519f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9d573bb874a59172a88c9880cf81689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5f7ea6c4762d55fc4f8c5f40df0f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e353d7a5fe47f03a467516224128991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2463fc312615f27c117d16edb787c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7bc7a6ea856065347e4ca872ba09e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd3ec68144ffd614f43795df59f9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a012fab38a789777a66c10138d6466d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a080422b493ad584833f616bd683696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c2c135b8848802101e54af0841ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f403c8046d247a48b118cb170e2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd509410f51f5ec9e08942faeb77543799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65c2c234705e080c3929e8b2c071fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca19fd51e3008e79f4d17b30cb1758101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef84840d330cacbde4fa18068d530a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636342b3dc6c358f9ba1d204598ed60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc88e6f36fc46982be34d3e67d8c26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5fef59c6193784196fb13755f212c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26da8a5325c034463f6bb5637a817b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da6545c0955740f5cc3b53324c2809107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c997aad8bf52ed26d0a2a43f2d2182108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecf4c4c9d9337018e3adce78fbe5ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf6369cb19bcbc650807588a5487c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca6954db9691c554ef716088a67e0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99778dfa0ea49dfd841366241eb0a60b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cadd202898a9479a1164d7d7f380fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e434a3f3b5bca07c9f7b1081cacdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c13fa0503997cf9f3a6e6f29165cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d36b1615e3e118281ac4e7e10ded116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456607ff29acf3fffc522a0b6726367a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0c7baf7730a39d122a8d681062e29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082acf3d8241a68cab832dbf6241365119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216056f737be05374b5edc40521537d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089f99028880473dc7e3284e40bd88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739cc65dafe1501483566cea524be8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d097d3f4877609105f7fda06eb5e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455f49c6a76fb407eb3a741c656b84f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6cba6ae7a0671e0d7db9a72df4f7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f74265da287cf7b876f0da4cdd4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca8fb9048378e69b3b0e7859fcd86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659315f7477a185f05abbe39a08c3bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac962091a9561201adc410f79b663adb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d0d636900be2e95376e96cf8cad98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363ea2a67c17056552278f5cc71433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d48bdb8f3747678b9a052c0ba1d41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba57dbcb2b22d02593f88a9421287d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5cd1eb1cce7a4a19c2c765d678142134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef955f55658c666ea6d0cbbe0d7abd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a3bc5bf9fdcaef72041749fd1c36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6848a1a3e94d2874b1f36da5764a614137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823d9322e8364889de54720a7ae075d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f669a3218f541ebc860299d7e3e804e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d78eb14e88137083e7b6e799281ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b2e644c437dbd6fd0583c42578e0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a8c196653af0512f5ce66ed1ce4b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0a77d7918d06b1220e97a514741c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d239f06416de5acfb297ba80a3b47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e58e46be7f1c34c42cf2eab6b0f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e4a5caef848ac6f451eca70a5d82b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577f753e24175688ba71f35f7cbe7ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f5b295a857ed4bff01b14dfd71023148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33277c1fca85e60c2ed434738b459149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574ab3e10b4bd168db2497f08d5f265150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef74f87f39b2559fad32522cf6f25b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe438b482111374bc09169c44c2910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac02ebd42b059cc7aaa9947ccfd82c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9a3a501c98731c2ad50eff093ca3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b270dc065a43ebdf8165d7b3dd0360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aa46978b769fd7381c0908eb0330e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaf86d25a1eaf4056ad2f3d9388b59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204bc704300aa7af3527e7df346724158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f2d248d5422363644c3a5b9444413159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d61d5985e56c396ed0a59669f603160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc2bdd58cd8e93b5e343d7d5c874bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226f464ddd6c07c80f00866095ea77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4ddeaca15f6b8ddd7c1424e2efb01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec9d81b275239a8579ee4a0b91096a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacef7c6e9fc35cd021024ae088955f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c167dd93a0eeef2dac14bae3d29c18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326031f21137dd355f842b6f9ea8191d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ff70460c35a7a93177b5327daa0e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20582582581a83411c2fbaacdb0a94c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aac7a31a1a4872b55e8103301bb0d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8076dc52e46b418e81d6e33f5d18ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eafa5e853612efc4852a5e4de8d1cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87078e8953984e2d5d344bec8e9dc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b31a60a1901edd91f68e638428f6af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e3fd5037f96194711c0b0ac0c0c4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40275fc4f742a4701683581b38bb5e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc116a247aa0871ef2b81291347f17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce515880edf480ec2eb67c14600514178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31314d4c8686d1f0ea0f04f1627db6f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165a453ba21874c3a64216b15305803180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e538e3f74ee9c909d2e4071d0c72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c62f33baee325dd9ecf9915b627134182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59eea06f3ad58c3356c23a431f8f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca3f94d8c64096194f8dec10106f2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df402b7508fde3c58470a1b41c233adf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b68680c7ac2e4084f349f46b112fd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4f80e5e7ddd5612dd9e23bb665bbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56b7de5c1c2601ab602abf18b5bb5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e891653c0f50d59ac0188a0c8c98d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c743fa6a617bb11f332a566559653190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65824a5a2cfafe2227be88a06d144ecb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054beb7e1410ae1d48a30206bb259d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b4a7fe628c3a43b2d1c3ed0d5b05e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa9ee1beaa6f5aa539f0bfdd6884f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf12574bc6f39dc942dfc42769d99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995496e168677be3d6c07da5c425f7f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600bbfc3802b0aab97239f744124c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713717764109a2388e174e4073b59a5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713a4d4d131acb58e3bf8b645033784199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a65565d16de4b95ed4ae27b9c408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84483f2d9a1a7a6c95c0e7820367cb68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf22c5f210dff4ec154e5784a0fe3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08649ecbdac64bf0ab17815c9589264d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054a3a0bb650244f31151152a12225204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffece9dd2962621307969f36b9c1b17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6314ac14cf10f0fbd57e9b0c0851206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1970907c063ab2461f15744fe7afc26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac1df0a806cbe3bf6c83d198d7f5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469d817947cec100b4a1961b447d5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b501701722daf4477f6cba486b4c303210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab14f9e6b512ac8cf33993d620fb78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4447bed018932888a603272b44ddc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aeb84165093298be7f9323d376b8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d48bdb811411f496aabdbce37aa6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e93e18d9c5a2a834c938896e3740b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccf8883bee7cbf9bbf985ac118df55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775397c5af6d1f7c343d37a2281006d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f7fb96e5cb3e031c1f0ddf28c79d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2bd08280e91e89961f39edb1190d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29681418a6ca7ee4a183f6da96d94d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad774ce4f273d3b663aae510afd736221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db75d8f66339f7ade9af2d52c46eba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b89626d813030a62b51b2492e0e5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db126b2ea27c03f996bbbef96ccc494224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236af697ecc780a47cccb1accbdfd09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362285aa1baba097e7844385b26c248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e885db43a673fbc29b520fb79a9bcc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5776fb7b4bcad7efb9abf8e0814a93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdc1146c679c55041bac6e2e3581d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b6c0e0ad0fe5c0aa182795b92870f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350632925ae13891b3fcb511b2662d4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53454eaaed31abdf838d72ef07275c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe488c022724a5cd7647048573766db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db66f8d6a98138312c4b7f333c0fecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d1f716de267ef00c9a0f3fd82f78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910561aeda946d1539b5a8e01385ea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e30a2a9c5d69bdc5a189a9be6eae6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b829ca01eb335f6c8e2bf0dd1dd2ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbd973259867b68605b02b55fd3baa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79872efed396bcec6dd62eca8eafcb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaffb7756e996580745f95b6adfd340241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d126a6c18d049808d4c05c862fa3e36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9c61655c204c605216cc68231e760243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198241bb1d07aec218b17403e5f63ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc00b9a23bea7adb7c92446dfdd45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff31ed9c8f69b63f2fe5f657ddc2f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f695b1c341282456fb068bbcde9f43e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5ce76d7cd474c813e4b380069b3e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18404a8d13f0081f7e6b4ea17fb1f811249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707a4c66a94ef60e4dc3f4a6e45de5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292bff7f85008895f04f9c2d5186813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59166e274bd4d54367233d120508e5ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf43ebc1718c824ea7b5df2e7c48e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4260d5693617456b26ad54f1829ad28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e8c8832bc61594599d4620d6f0c94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96451904e518d67d49757842f0adbe60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ff67bf1510e3bf6d77d8534729f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e897948d58a6585fed81a16b27bf5a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09157802adcac36ea32708239e64dbe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced411eb65891ac8ab4707ae50fe6b46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c693a85d8df00aa05b88c85c1daf2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027d2fce33e33ba6af6e1a4dcf85d94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e90a514161221e35a4a9904bf2fad6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ccedab03d6a65ad06323b4700ca3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e800e325c77badb9b5cf16dce7f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b5da11a2da62a1bb19a45a739b1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084f55f05a809a80c31e6783d61261267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2de883ed9049ed765d695238327ceb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a9468408325f127ff525719df72f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd22367681383a0c9e8588c7d9f3c69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a268ad0cd60bb53a70845f484e483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200460a1b310a8282441ec484fd53306272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f741dfedcb84d8a5bd415c6cf9f02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda4c4762a2f4f801ec9ae8d3e75278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2cc4ea7988e19bfe1103ed6d3da7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f960fde25cf4ae56fb952806032f93f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7acff825c3412018a10847e4ff3221277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03947266ecc098b5e207cf1ca4cfe3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f8eeb2362dbdc2b0233b1406a5f04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf60947d0e01c01b76ce16263753e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b04a203b71590a2352a24d7ad7d52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab9c8c792aacbe90bee122542dcc71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa69361b2dfc266b21e3ead306a94e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09330be8a7e7a368ebbc7c974d688df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3a5cd83e8e6f8e3183fb2ce3349b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de380e1c970c815214d29425f16107e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08525789ccf14af6564b31cf79cebbec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25221ba91b97951ac94031a649142288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55521dc249f52fa2b6c0defbf876d297289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc61fff9793ae0747b9c2845271b0a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b9fa5311a61ce1b65807374d8f02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd83fe19a4a040efd493468a448b8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0be83474b289aadee6a331330b56b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35a3be046cdc4c3b2354410d2fe290294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19176dce0a1d00f634e53eae23c5788295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ba114dfd2f64bf888a049839c37c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df3520b78c6233cfde6735d96b79d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28df2797a51f1ae326392a1c605672d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c116318ac801d8d9bad2995f3ab984299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a5b1e9476bfc1aa54719951c8460b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419bf09d14d28d19849dba25f1901d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f859a087674f625d46eb4d88a2ec6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f8186fc4b07231d296e84173657a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64dee62f69bea4fb70752b4474831304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5c5d47325d7d9d7b55a9e14e37fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3157acc7299792c02e3ac8f7b9332df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e45ca716445980a00c5e18215f174a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516da35f51e58f2764b3c9e6de0f4a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8389b4063eedca7df176b404d9eb51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c30bb5cb8879527698d2280474c1f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fba60bb22dee904f389e7ebd7a08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bde3747adb8b08bb0af5c5d3c07889312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce1a9b64fb6567eb1d6ac83c7e4fb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5eddab227682f2df4db9748f000f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec41e78a4d9b521a8caf06705e9f869315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea1a49cc970445638ad14c8e8cd700316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dad91e66340f6fde1d393471bab80e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c962dca14862d79904ed48ecce31db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7dcd7bc7177526b79bc0e94fcb5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cba2c69f8a5b05a030557f4593a82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241347a544c88d5f4f3afef0f8ec8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac3845839adf01f793addfe7dbdff9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c0e0d06e46a154bee7328979f358323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5ae7724b7c1f6f08eb32f6965ed6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe4ba329df3498b1e47223c5678dfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f719e70bd1eede6e8cb31842612c7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3815ec1285cebe1df18b45780e86fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae762a5ca0e15c1338c6d4f589feaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c984d55365751998b99b150e0ac799329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18bb1c7aba30af66e336856adac69c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3197f52cc8b3b0c3a85588bb231e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6665eb1d0083455920cd9151dfbb56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499947084990b44ccc14f2737665bd6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96641f88979628fd9bccdc7f4fd1ddff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9709dcf1d5da631ac8f18894a61da8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe61e373bd1dde71806905d3e742dff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7705f84acef37a4ae07d70d3e6e749337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfdb766a9ce880d531ba7622f937fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d09feb0ef87c5f6edf8a14190c7592339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfe3c41f4abb6a2155d63556d487ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfe694897f9e95624f4b15e6b360ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5cf24f9890a261331a56fcb1fca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd682abd4cd0d837a957ac71d7a592343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ed3892531ec2844470e5877f98d9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777500ce8cb4d87a251d7dc715677b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d7282bfe6329c2a4b392e7ef1fb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8982e74efaf5f99a6543f8668b5697d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cf6ef37d00e60e3d636600cb26a11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676d1bc318b1535eff4873ec05dd48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d953a8e76bf9ac4c534996b769b0c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71431a9636c9668408b0c1ff5eedb185351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9057805c991ea77b1a909e5242005dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081271bad19e4144ca32855715d7f98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde4176284e82e64501904c055ae09f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ceafdcfdb4158c01507044de696d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d0d2ef257273a85109a2ba6af3925356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e47b92a59dfb3f8089bd925b9467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5d909c0926a2bf0ad79dacdcd85e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540567334b71e73887005135ed30764359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2e9710b0fd5c59084a56972e345cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d5f868bca5bc2b5583d2c1e8681e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93cb2ceb3613919e134e91a1acf67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9801fe525ebd0cd1e4abb0c3533d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375858a40370d7e0706118c8b107499a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c2f838cd23d921d35678a120c7be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba0e94b862924ad0ae53e71db4641366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f0ad744c977cd4e482c08ca7bf29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7f72fcf29126643588437885d1bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ac5972266e3d8150d423f55c1f2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bc45e5e486c9d3eba602d77a551ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65200337869be654f2519349c923e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47415c5d8b3cfe45980b8a7ce3ecb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1012435e3e1e51ed697982fe90b9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121c7413b90b8c2fbdfc05bfcc974a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c948f65af1899b46f35151c9c3be1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a912b82ae174233b026452d3b460b7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a3524ea75c95dcb744295a115b6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475f896222c0f4fde2aa65ed9bdfd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f307a384b90fbd85aaab3a1d8631e52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5236fb13964ca0755c855fe22f6dae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a6f432198a17639f6671d25c63bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660a8faab69c37c3c1bbb802c83579382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dea36987a4b4e74d4b49800d2d3db9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f164a4794559ec3527686994f1a31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881da0e381bc47d3098f780d705b65e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab345eb3e943f7cc0b2ff538c833ed6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29dafbc7b0a5b1fd5b5ac2feff78b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4598c2f563c680b8904a4fd80c8175388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc83ff51a10f0027cad238233f611a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336b7f3e37c2adc4c3f4e416aab20a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca63853e3055213ea5e1b8419f800391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff812f837b3aff506d9e6c6ceb95d6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed93e72c29a48381cf3aa6e95453eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfca4d271c0437a4db2eeb14da70bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889def51d0d12b3ca353974048874b76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f39592d8ac1aeae0776a8d9da389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae33794b94ec0e8584a5d55e0106d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d75fa159e8831b10e0b183f4558e12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c92aad390b3cb38a6af09f2b88565d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412561a2b1a953b1c9d3ce15da61c6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966834783cc5dde3412ebd3e4f76938e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5f06afed56d87d9c0cdf08c70181402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab98acf5e0c51b00daa94712b1acd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700c9e8a72010e91fb48be9511bd1ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c0c0b1ae457888ed3ca991482555405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d36c755c0c67b1563c5df3eb55686406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcfc7af0d4f9891493f7c9e7c73ec9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5517b7f272822d9e710672b1f9be5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229feebaa0b13e97a7689c08dfb059ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1db868d48a8beb7a9ee486c629c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e0bcb956236fd81fbad452049475c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea5077b445c173ff5ed6764f7a4d5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d616c513a24a8b5a47e44a2e538183413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b042c986e4f931c401f8661c6c466414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f22e976de7737e01479f29fd36880a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b0edfc0d218360101889f7ed6703416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d79214571dcb80c72798c6b372bf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167615f137538a412adf038731ee49d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ea91517b37a5c531c5b951d95ef4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94ba42fa1cee4ee72f4e103a78972c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a75ecefd0fb02808aefa3b7d9df6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baedbba94cd0ce392442055945a2f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d627adcfd1052a1925607e2bd56f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87045634cdab9c2c12d129d440439782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d03dcdd570860b006c39e526c3fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a149cde4e4b2860ce9f5ded538a94f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e6cd76ad5c309905c224d34d72451427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262130bf00da9cd669668647fade05f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b20eafa731633cd7d586252d66e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666761ab3f3c0cfe0e1576bf50d91131430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed29191b62499931929c7a3c633e8a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06174cbd86892218d9123f1daf5c85d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2848fb0893804ced917ec5a430d86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c3976d056aaddee959b517f013338434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece537685704d1d3cfee00ea06d6a3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474f25e75236ff8a4729b2eedce590436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211295d644af6de8d3549e2ce259e6eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1e6a4aa5b114134599ca9a346059438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf72ccee3621ebbe097c8b9fd6fc8da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15993d976df838af234475deb1e7bb4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8db7a4b14e13339dccbf370fd558f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95630fb76b855318173249a8935ff8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5040eb50588e9aa619546ef57f29d9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf40d35146f6a47a3acb7a4f17b11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc761eed983b979b255c99cccca2292445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ef967ce0928954bb72f76ba332bdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280b2fd3ad56b63158f401bc3da9122447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e61aa06d4fa84e3b5d06676748d1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14ed3d1aefae99a0f62dfc2ad7e5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0836c7e69ac7c0240aa816a88b73c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afc0541c5878fdd20b5ea640ab0c38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984291a323f8fdf9c960b31eeec0ff4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c90e93714b3d9e5d589ca19c6b6b59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f722d65c2eb053fd366097a76e06b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca06142eb1bd0e5a5c247251e0a04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08703f0007fd8fe0f6dbeebcc4665a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d67e266329df2a730bfaaa6e0feae7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002e3dca5e7923737d54cc289300b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078e550ee576ad3d1ec28c74c6f934459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc73f41d8c9572df593fdc7f51675f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0e71af87fdb224dca65c59e77e63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02a9f34e8f3e5359c270c206ccc46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8263d817563885aadc0c31cc866f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310dfb3c9347519fe714e429ea74d53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4bc852faf841cecb916c2517c1439465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d398171e0bc9e5b6098eaa9259209b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea50405df2391013c1a458487aec4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c56571ef9015f7e796178bfc6bc1b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7b886085c69d24804fd5de877f510469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3f7b2cf21d920ae0f8cb9c9083510470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d073c3e152b3cf50e7bcc6082f65d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cfca77d1b9ee501c5f50423a6b738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a930ac13672fd3b9d0f57d33047c1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eda1ba3d12c60824f7a77361c81a81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b43c1bbc7e030ef1d94b13d76880475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c0ee73637921965e3a77f0407cfee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f60de21261362c58d939fe06ebd5e477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>