--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,119 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1057,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624469a27c2878e569a5941a2427b6c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d60198f9b284967137aaa109c6e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5e22038ec0431b7410d3b2196a0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8e24fd1e06941cdb12f88ee014a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855901cbf25a5c17f8ee328a29ccbe2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5496f26b9c75fd10a6ee5a45886c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c7c93b063fb3488c0a63d15e951a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0020c1ae37d316f91b8d53bca0b108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bee286539603af55ccd9cb84177b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964b3457408ee3ca777e159ed49ae410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf35e785583777225b20dbf2feb769111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949201531c37cda513929d008361f8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3860fd1dfebb76d98afb176caf3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e458b472eb7f8585c851eeb4a939b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec501538f2a95298ff386bc2773c3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108a934c0ac97d505070e245adc687316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ffd36968622f7deaf8f27c2bec60517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fde321a1903991ad5b791a92d779a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c77c592dd6c80bcc46a970edc9a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9713f20987a73809f38c9951ceba37b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796a9247e1251232bd3bfab45ce70d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663d42e55ee006b408fe994765f3e2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a2c2d09355d36a9950f3e5df3bee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3589789042c484edf535a218e81f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29a72beb80efb51f21baef177844aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72c845efcfdaf69c383b2cdb84f7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea69fd90640f5005f8d7e4f99d9fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4356dcbc5d745bb7b70ea95df5ce8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14a2eb5f296b572e747df8a49a0d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f65ea20639b1242794a23030c7841630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703d452345008e984e1d2047b1d33f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4bf731c37688549d2be5e9cac514832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92f25c67a4579923608ad65ad5a5a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ebd3d5a0e41614e0faa99213d339234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f524d0608da3b61356ab6ce7464135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe68576e7518e2ab373db0d49ab18e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958334f062bb90e2f93042ac37af28e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3390f8d164dc121dc6988e97fee9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6cd93cd1afe0820a412aa11307cba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bdd2cbeaf51762c0b4601d6c959d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f811f9f20ef60a8de1f7c24d15cd09a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18128e2c8b0957551cdd61a89e74442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b61ea2688dd507c8e5cd3de6ef6f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b874dc8d18d407b8897b41e535213144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d4e0b6707f7a9fdd74af2344a9df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530eefd275d524842959bd2cce3c51446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f3eeb7cd577924cdeb55eadb9f1e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3b71bc3f8e621247f299356873b0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ec9509755023620aa5bd641e8f4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074daf98459f08628b8dfec67018f10950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9266efb89679723faaac991337949151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90944b2f377b8bf8a93942fbf986ae2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f768bc49a04f32ea3e6e316ae786c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1542245504b61f84237e40173abaa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7060c43745d35d22269cfba376bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b568a3d93b1513ac1a45924fec98256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba2c227d4c0271005817618a684c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bee0b4b405596043b2f1c564e1824958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ed224dfb3bd952166628a177231db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb1f72fcbc56be20bc035a6822638760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c95e42bbd44d9e6b3de53934facf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a59fd5fd04738c2058b8c8226bba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb7e68575924d0b931c9ca7f9aa2fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba533b906b250ae9426c747f5a408e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f6d4bf416cf24f6489e608d457a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f33dcc2fffc4141e1714a25928a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d296d899e1d2debd6faf0f8c198a0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2811fc0f3ec6f92a512f42233cc3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8c65a853f4cb75cfd2a8493479a3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d307ecf64d39e9fd6fb032a3eb93570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebaaa90b171278383b9a4ff395ee2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc59156662d6f2ffddadcf4749fb9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c27bcd4c2fba05c0b32edc0814e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11aaa0112fcae0ef813972498775674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9b40afb681d2996410b8ccd2358c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953a5d547ed5db13d644bf52e3ab37276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163cc05a3648ed5f3fb6ab4876412477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a93bc42072651edc2b1352ef62b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7737b9cc28a5a9dd934a9bef40a83b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334630cc4a05cb501d24b3b78724bc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe293fdf91190e10bbdeff1203ce2d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2875551657835a12d47e34c9618bfc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959c6304003aa0928c6552c457c48b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc00901b9baf280391db4456be12e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6038b26c10d4cc9dc46be501fef885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f97598e6dbd87471eca17c43fea986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c570cdc67484df404066eec2a4d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c2b441bba0991585afd9e98502da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65d0489a0a72ba6c82199d6c5cf59589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ca3bfd6ae3877e29f9759bb01a3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432972a3a35ed36c98036e814c598b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677164a02c859f6369002b27e0e843a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f69ffe11e47936a27aa66fa70969e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cf4271ee4263c8a49584949dd768f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7632ecca71844d01729a552b23c203f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4dbf5f033d46f6ceabed830dacb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba0c93926d5313090e402c2ce7b73197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5253be1b29febd8a266d8a8baffe6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77b22467e90b2bea8d3fbd904326199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8594779f7f7a5eda716a4a70bb1b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccce8a3b540cb79bd74c95f7efb660101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8b759ab98dd1b8e9e2a7aaca5ea5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983990ed0bcadd34c895f8824fa2fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666042936f6b4367003b91717fbd8d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19bb85a8116a570479e1ed63fc8a3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac25b2adfd41bcd8bec301464073c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f737ae8e3be47cc444fe404ca7e1db7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fdfc7954873b3293f890f80ae046108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394dfcb8603f2b501d5ff34c383935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ee62ed9bbbfed002228ce8faa1f39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f015d18b13d7531efb08f3ecb88383d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f533a4e632f9e04a67bddfad342fb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a542bef893d74f8048de601b4e17e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8063c07eb3d37df6ed64175fb1b680114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae7024f198d9fccc69a1e70013cafd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06266bf4fc12ebb4d04a926c17ec8714116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b0811d22886dff058b3556c5ed64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6fb4161fe694f2fcf8fa966cd95c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a9e527ef48501cc1f956cd784bd78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58201a5004a9e7fff390d83ef28a5848120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823340a53a3c6965c91daf4476fd471121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053d5f51ffa99b5084faa8c5202ce8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c482a17ad767f41533dea8ac0fc98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d6cc3202769d7bf8a9d8f0e5c50b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec44592d741ec36ff0d25ed6710061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e50e966e055b7dfc782dcff59858f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a7b3c8b214c38b772415a3257d048127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b60512c4cd5b2226ec7b0b6801698128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a74ee4bf2c16a5fdc07e0766aad867129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3e6b0716f4df15d5d47384c1fee9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e063b2f7d568828f2c2808ad19e86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f6c4d682b783402aced4d42556fcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76358b8c0651faebc8847e7b5c05f08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99478fb025556fbfb3540232cc63ae3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231ad6c563e9876cf537a23b1f1092d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74715fac482a4ac7aaa159fcc234bac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1511d507ca0e26cf4ac6f895f12d7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b68f0fd61801d88a100a949bdf0a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249aa3820a36ebcb69e74484ce93077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477bbfdb2bbb782d3a694cf4845e3be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad545422c5ee5ed5b37e2db672d087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafda04d3de8c6ca85291af028b5bd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3acc46a8d476b017b93639b0c4bbc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b33839f67602581b2b5d2c0e6ec77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeec0612bb9239dadd0327c1a2a60e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e8ab433b9bdeba5404d571686538146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e944f0b3cce2d14eec10cf6b82a6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf24c784a667c826cf1b8dfd368415d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d99eb2fe0aefec1e738d562e6e70b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba8114e23d8dba8c64b540e1c20a6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eca04fcadc47b42309df4bf561935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd7616683445160040e071e5b6e58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189580222732a969510ff1bc9f33a6f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b80ee951ba860cb8a2f529490bcfe3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bfcb80086a0b621003beadf3ba32c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e526a15d812496f4bcabb44c3674b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e436b18f7ca5f1afb50754b86c545c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890d6cf85d0e45f8aad8eed5f215bce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f697e9e6c3a8b2b35375b2628c66a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21374dd64fb7f6ca77874ee86964d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6486c524fb0b48d01fa2cbf46a506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463fcb72c967e969649314589dab14f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068785134e9f6a2042c7faef15bc719c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0268875d1044b11c77a9d8d3cee2438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb46cb38d283eca0004d8c98e218277165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb837241f432416df70d314ce728493e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5c59f3f524a53499bd4307d6d524167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6348a88fc86006a8c14de57859bfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db144282e4f875918e40cd7dd74116f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7a889d1d5c81264c145948cd0a7eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e179127541d3b4cc8447f198adc03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025631a023970cb49a31d89938fb5f20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9027f4fc16e35b44a8711d950514c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b8c7317c77784c04e43c221d87f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e82a9360710e81ff3eb9ef1234b47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e3e337db0a96263291c4fa3407be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df07ed88d65a4f00faf3f18b4e3875177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4b5fc43776a29211bca891150e60e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c43fd52597ef0cf7f4f9af0d10a4eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd22c2b42d53a1eb0d292d88419e9ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b286de6ca1357e67a4c73afe0ec3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09598c363d203bea9a4d92ac52cf19c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195e7bbcc7f4a1d8154c04f52c024b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ee082679e8b5647b6ae0547fbff5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc2064e7911b4e7178b282b6214942185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b36a36db6f9d1e86161269a6f1e53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306cd0a36f2ec87de158cff3914c67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d684daa555e7b351fc2307ae5f897188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07b59cae2672afbdb499bdf0a53c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38101a91e0a50672ae958afa35312385190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae062162b082dc71b8a088c8c7fd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f2ac56bfc9653f59b312f62c17ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905bab307d303e552510f55035e5ca5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0699d31d12e49036055846f6b3c8ea9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa561619e8c0b4e475d00d0c89cf2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a612c904d5ec33c51561b33fd327196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c406a649e9a686c1e1c3874fc4f2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e6fb389487ae68382300bd01f99a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42c44cb424db0525920ad4fd34466199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c1bee125c43a3e958255310da4ea2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e324225d662ea08ad6396231019667201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2fe013e4e172000331a6445b196f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640524bee579ad7592cddf3e2d4f22b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be5780c70e9c7c2a97fc41456cf4ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5f8f7d56ed4d74709efaf4c091a92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47680ec924f74d12125919920f521206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e00150c02b3e39d9480a9a38b4ea7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80d923dc40b0c1b701c528816ad45b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62984dd830743102fafc31056fa5c138209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0958df2fea2013c43c4f965cce3cc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa8b8e3b3969474e9113514bd1f581211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cce91b59585172b3e123487b2c434f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b326e2c815fba2ffa51ef6ae726a1d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fda4be3ad70f7c538fd6f015429c00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc727e98f9ba281337c2998fe92e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686591bd90d91b7c8a4c12ef272e7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72f0b8c238fd93f45ebc065f834e34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4b881d0b23f66dbe009d18a1d4c83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee334549191d51a76e0af993691046219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2de87183070de85a775fe80579020220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13028ff26327b7e4e26f7bacf054466b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2fa63096c165e8c036047cbf8bd65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a9f41ecf05d71527245ac2568b12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6806f9caaef07165f4f30ca1f09ca9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71a8ed21128679e4b47bd1fa9d395225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2692c4a21ec71889692751cf4c65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250207f76570eaf5d2910e339633f759227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86e8650fac1006683ad0a9d1b2181228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c088d56eec9fe8af6e3c177da0b1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c789f139edada0ec07ad33bbc2c83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d9d4914cc2ebd537d238d426b898d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c8d56e74cae89efc07bd4bf2a9903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200f619cce63a545c3d1a3e04e1903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a474704eff0d97ccfd6d75711ec3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529ec91fb3b53861f4b9d6cc9769970235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc124e34fb157245907fea18c66f07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04876b67b7dc32eae6a5cf73e0c8bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a2624966d107cf7768b68026e23b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbfea16a46197e2f96359bcd4f0fd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53814c0fa3bb21591485e2a96686a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56815d87f6fe029b67637c25bdd3461241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f155d80f889c949cb7a58f32de7a3e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc6e2b7fece2004d0d9d87171f1b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a3c195c0e8230ca9c59438a37400f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b89539cd722ed518ddc2e73404726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0685f2a1109e88a2bdea6125156370246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde1eece1c2a145828a1893f0ac9375247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477cfd9778aa75e34201ab2b8bbd53d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7817828aa6bc0ea5e6793d51c2100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a1fb8b088077344f7d85e57fdce9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ad89b61b31efbf65ab9914a09c6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac232d5a958ca5db5b5afc4c57b05619252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e363393ca3c0845843d3afc0dd895a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84aa8477f63dfcd492232ac58d9661254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff0e2bf4df49ec8138c226b001cbd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e253456091eb5cdcbdc776da47d75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58363115bfc01858b82fe610ea54fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dbd69147bfda5f044852907d69853258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4e20d81eb871df367e1019ee5fe4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18799cf3c04c25596973c279e3dbda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0968e7e8cb1455585572fea711def4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376deffc1e9662fd55ca1b4b3264742a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd980709a5887977d6f52d9165634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbddd52238711cc9754877abeabd014264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e33cc2a2beacc15d8d7833a060ba72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ff69f4245e6eef30b5f5568d93a1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b3b2cb8505ecb310fa3f065ec3cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70072bcd3c87dc46d3882e9771421e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79e61a6c1d060fdc2446fa499e2cf6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee6c7a843bc05c2198bfa0f2eaa89c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf62571d8b82dce3cfa7c6c436220271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d341396948cfaee9de72231365b8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ef308276a564962972ca1fccd5deb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46871f2dea1827a708fb3a7f4921cc0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d38587fa57643e09b48c31266eaf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569554e1d0305d51c2aadda39e8ce71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683847bfa197cc1076dd8597177a0586277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf847b3b8adecb7c8b9c61a2cd34744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a7e6608365e1efd34e5b69b23ee83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e1e7bd5bad035f5b8cc7ecafb54c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e068e5c72b777f8b264f00ba8330f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4dad3498d59c801c15f4b4ae44f56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ad82b7eb649fac3cacf5566f5c45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f824bf24343cb70c75c9185454ad9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29329c75e7f3d5cb27ef91cef2045049285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343167df44ffd6526c36f472c08295a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c99d75539744d44b95b63b6531297287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db7562df9b115b3503092248a1382288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59529dd9c24009ec985671238d30d1ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9719d83bff4b8a218cfe0f54242e29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000215e5574085c450f6a1be4cc17464291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb396dd515c95813e27e47fc1bc0e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e58b6db37ac9589797cf5c51098c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f82f8724a679050b97c67a509b523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d8e1f6336cc4b6bcd055e140e9f5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57483818ee3843b606de4e530877e53b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686324acdf2c96b456a2f7efd10e0e9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40716e8c8f008e648f2311b7fc00a2b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d1fa74f8c43dd7ce258cd0d964da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464c21b779d96d2b9e497ad0d9a027a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0bc39a5ee7353ef3e50d541d2b2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec28ed8072563d134333e551d831f25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4953a091e2b155c8a5c5875602f83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94875b5bdf144331f9f362a0dbdbd35d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ac471193f6e8a756d00771f64958305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78b61a2eb9b9fcc2ba6e8e662190de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468b5d60a2129a50562cb7da387520d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a807bc237a41a5e8c7286fa98843c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb858ef709714198347d041572f71b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2840e3f2509880a2a95d29b9eb826fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a50554523ab308aa09c9984f6a6dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb505bd03e636f621ed82039b0769e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7630a0454afbcfecf4c04386e8d8500313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb83feed92f98f77757bed23f56ccf4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7c6bad54838acbfbb9bac990fabea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae064670a16824b8a80fdabd6b6a0aeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299109c739674a1866cafc7e5a8b21e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b07be1131d557e3787415acd5da6c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b4b0d838b01e7a8b71472df95d66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275f9ca5f80f7bbeece023c03c87af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba531d49042975f08dc2eabb400183321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bee9aa50c1d501d29fa9066e931f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eaec0b73e9661f8d1fbf9841b6d4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ff9637e1e80341be2d4249a688769324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bdadf1b6c045d8a9c4e93859704c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44c1dcb817283f259d01b5ff747904326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087badd8a87629229c3782f602a59db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45417bddb7fcdf0a6e53af39666f7b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d0fb983420a4c42df95e62282d1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7373b3d97128bcad0897b4431c994330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea41f072e00f793106bcf6a561c990331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599c32e10d7f19886c3a9505a875d7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15201100b4005c79fae253837b161b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb122775bfeb1d9b02da7a1cbd8f6cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac053f5b344087e859d0508fd76348f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fdf5e2e7796de7db5c1f769b993fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08e6e2d257ea8ed96f2363df4fd47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d294e2153bf418994245a23e6a4144338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0410fac667da22144958ae89a1d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dc7228f834d286b24d6c1ee14d21d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb295c66c493a912ff495d4b4f766c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbd193de1b895d92438c55cf5a54be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af058c5599f26a432793ab5096ac8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb10a8a5c246a34a128deb5ea4f6e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12946dfeca12c24adb7b6ed7cb2798d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c337fd7399d104d0e3559ecafd762b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6c11614231b1f911bacfe8ecb00f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fef1e4b9c36da6af37cc2041c83f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c79851175102224a4884e3ae0331349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28d3ff9b70db54f74ee8b9cdc4cbb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c52d2fd253351ff9e51a32d4fa55a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f930488888b0deb056851071d5fa5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6648ea09d44f98e5d79e8c6ebb0ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750528c51545a60b7f467eaa84f8c1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43561fdb085ec296522c9e592c58d54d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869db9332d284a625d56655f41085da1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915e8cd0077bebfe67d4db257a202a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd370f4ccdb70515649b1e64e2014eba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160916a1422ef117f86ae3076969a53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15cccfd1eb4b87d2948442ef0afc5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee611012f4e8be551464b56f0301642361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b87eeb821fbf85c60d3095655cb50d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde7bc0c689f676314086b323562dcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01062e24c11100643fa50a08b2c239f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31155f2702f106c18b8a4e5e00e83c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e90d42c1dd631b80045bffbdaab84f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6d283de179f3513079e7cb6b2069367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342685530c722224160ed44891eeaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147f6fcba9ecfd5d500b4c56f6c8fc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecacdc64e18558a590c74de5ff0c37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c23698d98a2555e035009db1f3c37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074acf41cee8ee9a3e4e83ca8dad4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b7ccff57fe3b8e0956afb638f986373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7290589281a60c4c84a3b4ef4d6bc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5b85ea1dcef6222218755da9f651f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c0b03c8735839d43a986f42fc623e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952d6295a4a937d336cc279bd53ac9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86306465ed95119bcdea152a40cfb33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa7674cfd21bec6783bb5db5f087c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa12d3994c30bccd60cd2d7468cf41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a77c5dbaa86a7210e9b49fb1a18265381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f023f64615baeb4ccd03559fbb4a35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bfbfe241cc2e9f00b46aef0524ef6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b66a749256be4b5f4b871f32a8396384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876779f8cd9433697694004ba7dda7b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f52f46b54516ce3d743334265c7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f59270f370f9599bc48a1b8bfb70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c22ff207a0f165b7ed283f4709be7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235126c881b70b9545f7bb65abfdfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d24241a4124d61018a4dec060ac911390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc15766a2d8c21d8bfbdfe634074be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bf52772cb55edfbfd21f6efae0b96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a680f17f6a6d496506a7d396364825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1358368619eaf9d3d86c3d84ba95fb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0988602b87febb06f1889013060027395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e47366c484565b0098bf721343225e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e81b00b98d202c3d83bdaf974574f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce4820eb1c4f82d8aa3cba9fd48b01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a992b09bacde5a2ebb79772754f052399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd629d776108cd2c4aa2c957cb7bf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e7b5c99938eac1cd88f0ff051c2b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685047c955987c325e100bbac1a6462402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1490fa4fb48a476248b996e612d6c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49feb448624937f176b4b489ca82a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1f5f72f721ca4e8c9f2b1f88e7f1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea5a0680481fcbce39c3504e59bb49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cc0cc33f5163e9fd2c8c263eee5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05742b25c7802889ca56918043308d30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400f4620cfe84b1fa49a33ed58a93de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b00c43773c15f65fdc23d6ace963c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c50842063bde3af8ee937ca4cc2e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a314dd08a52d5d01b3bfc85095988412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49088cb2c6d60c1444a706cf2674471413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb536f5e36bca9a38bed73e9a6c7af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6a38eed3998451dfbb2c3a7e23c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684655ca1325d0a989fd24d9f7a2e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67d03cd79c4d8adc27d0e834cb058d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7656bb8e751cd88ba81089cf45d2d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967edb1acf4bdc79a5d92fa30f7f20f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d873cbe3ba4e83d94087c35298ccdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9ad1d38a1fb0e727ebbf3e9a8d9c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ba1c8fb8126ae18d5c54d16e8432d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4001601674451b9f8f810cd96c342c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265db72e26da93fdf12524fe65a3bb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2035300ca2fa257987ee762910bedc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc4d3d75930a2bb2a1138ebec21f88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cba95300a524dffa2fee8cdefb306427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60651875cd6e885c468eb07d2f3dcdfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d6a66092662956218ca8425909dab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ebd1243c0b012b4d2dee20a65a14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b24ed9d5e9a6992b2ea768498ffd05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647cce5d0e1dbdb7be476c4894b22ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e02d588702ca559c33307f67d8f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a6af1927d0617770d501e510d4aba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81ec5e3e476d967f28e56a98761e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616babae470199ba6c4d8f1d0cc9c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3cb010037042fa4282b38ad9fba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edff87598a9cb38f5309ee1749d5a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823f5fd5445431d8aa3a3640eff35f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e82c87ebec5faf334588f90953bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790cbb145532ea02703f62445cb2ca5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87167840af880f0057fa4471dd539900442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507288c7db6a3e171b9df69ddd6d53e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67959c2308576145abbf9cc55ab4bed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65acc0332c6c20df92aa7a5da9f7327445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36f4d3cc8066cd1ab21f2765930d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2abaf43ae6aaae1be62e0abeda1600447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc9bab13eaefc770b26e6b4e252fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaff94970510b06fd1e7ee5e033abe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c6e43c241baff714e34125fa5fbc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12661b6497aaf19c60c2cf1a61bc28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b334267c0f8872b176543303c647f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d1a75c8d10c836370b89228c381d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719df9e3defff98e713b3425c75f856a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acd7e218aa2dcaec7a2dfca19ec37f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ecaaa84a33e0845dd8b0084340257456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309ab9e83ab9f60381b126bef1f898f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c134cdf0f6d608ce323464379e26681458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87760ff86ff11582c7476b537b404bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e758cbc463245e5f00f53b34d91b1fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158bfbe8541353e2d343cc4fee3b4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6ace2418c262a3162b1af140b3120462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c01424a1c27d98264ba6798f174777463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23381fc778ad33a6ad6345377f87f7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35420306e993f4e1508865fc374fb0b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896ca4adb91ff6406fe15f0ba86ea2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1caa0513f923568301232947a0ad45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca66b4e76d7c950b484dcda724696f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0df9344e2eecb9eb91f2c5d04fdbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645da73312f4190d43293cad7a6fed3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c81137dd3b0b81e834b2b40bcd4f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fadf6be95b2ed275ac99bfbfa658d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b7bb9bb52683b3d630b2374ddf278473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559b4043b653ca973c8e7f9603c554474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b62d2caeb6985f51259ba0a000614475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda39745a9141c0498a4333ad0dda0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd46fef4932831f2139dfe72473eb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb2cb9d334424d51faeae58815e8ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1e1feb59b4e60df822f1a64e366fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b1fb1ca9e9eea7b1ce63a66da7856480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be69ca7f1250967e8676a88c7f2a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdcdce7cfada822e173ef83ae6171482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07309d49d8634e2a0cc930b5a7b6b9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406345c91efd53e31f972d5b0bc14d4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7262cc499c3d98d8445363b0017e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95f7ef6ce9cfa3977fdf67ee25f66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ca7d35ef5a208080e4f98dac210c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc643c44c9826b08f4c1089cf3c14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396de1cb60eef4b1b2bb6d644766412489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fe451f2a33d7515df8afac5fdd31b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9172b9676d9907aebbbeff84dd412d491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e491e5d79b5958f790e8b5db9a2b051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211c3316030023abdcae499f120a2cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2f7068dc114cc9dc4cd68dff371a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129589ce262458fa1c62846e417b2e954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af701f5d64ad833a014b3ff6d954cbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5937977c867664f44eac90d4b2d85d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7649c61e2f47c01e710871a60a7e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfae217617a787d7820d9f6a335c2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b21059dfe9619ed7d49cfac207839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d10972e37d80d737e70ca6f98b42910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc607745cd82cb422af33d3556ca44c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbada65b2cf4916f7cc4e7cd78b35412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cfebae6850f4a726da466a8a59a8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dfa11883b17950bf517acf1b9fbc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37089b31a9db85304ff78cf11db59f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5b98eb01fc3ee106dc0e496499b4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbc343e0816e638d50542afe9d4d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368055bab5fc6cec06cc9e75cf1dfe818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d085ce96db47df2de0ed7f5dd2ef8bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd97ae5c79659979024d773c699a5b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abb4b1d3dfe1b82788a906520233aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d20eefefec64fc582878f0c4ec84422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd629dc6d7355b05b17026b74171b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072fec428fb00a4331634567c8e60924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883b37bf884f9f36248006ce6743c0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ff908b8e7ba996906cce0a8e229026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b7e42a9aaf7010d075be197d93ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0280b3f4069b3db82ba629c06a8b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13f237ae663991c2ae890465d882f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444820ae653ae84a488520cbeedc91130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722475cbd78274628b807668eddf8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e429e76fb8a59deac9afd86f6342d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade71ce5189bd1fa152fff5f395d98eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b765a80b6a2a39963e6088bd3d47234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee297bea4271b6aa0afb7d06ee93a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20766170f875d9063f74ebc1b461e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c21377546d4ff09101417a29145237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c83e672ce96cec726bfeeeb8168a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912c78f9c0ba8bb324ebbb9b25839539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb41b7f15080141fbf5841d363df0ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d0f77ca41069d1613ddc6a6485b6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87aa9fb57c82ad1ba29dea50bbfd4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d8f7bf5e1b5bb439928ebd0e710643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b18fbf9e1a524c1ad70107c5ee85f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059753fcfaebceced958eb38a1fb1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe149b0e44ad7ff4bbc18092353af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb892eb3e251efbe54f9a59bf6228ae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404856938806afa5aca371823fc245848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702e6bcf78ffd241ac2191958b25e0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48380d820bf5412bb2b40665b4e45750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf85a31a6ab5a4db796450d47bda351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e69c142b5c8e40c60feeeee202ec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e70adaf20def313e07b5e434cd9bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d435b2820f451d85f48f99b9472ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0185f1e969de0b5fe5ef2dddaf455b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608bad722f04f24a404c8a9a96e96056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee671e38c08f7dea92f64ce951b883357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5087259764986cf3bad93bbedbb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745fe4b23506884c191a0b3695d9e8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789930738c0cfba3d924796493a5c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747559e2f6c933d5c197b57af374d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47616799d1a21c6acfa5b4ddcc56e5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d93b697aaaa1e9c5547130c2d3a2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0766f011614bce96cc9ba39ff210a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb119cbfdf8016c656bf3c047d5f28065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c33e81c2e1fe37615f9ede8c7832c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76eaa0a85ee2a2f57cdbf46e4807e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db91c9fc6b1df1b651b90e496f0d03768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c852dfe59fdaf3f4328c00be23d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd718acf307e4b1f798450ddeeacf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa352fe6689417be31c1c22433178b1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde70f9f229fe758260d97d1262001b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97818481cd9c4cdaaebe8ea49b5b2dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c1f26e39e12c8812ae74a3e8db3b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf5876defbade262cfe3dd849df80575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fc87dcbaaeab8518770329b26aa8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24392c7fd6e328ea855415b39e02a1a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445210835abc661c1004ab0747577dc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72acccbb1e181eab7c76e4f4bacd55d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4de361aebc4cca5cc62d2ba14515c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924460b04473ff7d465db4c67088be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6029a40c6cc3b9ca4e0df9bd7e457282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670fd1080edb673047315e527226d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af8f85bd4d8dd7161edacb77f8c8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a191a406f3d07c02f09de779c86d3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb76fcc4bdd1f4ddde58838fc7b8b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e985621edf271d42a8b4cbe8bcf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c8791d9433e33759656479d4fd86988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbcecdc4c70acad71b8d9ca72149a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7bf30f3366230098c72c96ceaf43390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317b4abd129439e855ee2180388f77191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff015a0f8bfa34d9af3c36911dff5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3569b6b5f011df21ec72e09340262293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33fd413d708b9cdc6741283f7e4f4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13323ddf7c2be3a75b03800b57800d5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c2d457ac47a03f65a6e6c882a4dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49861cff09603bd7606e07faa911c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec55893c4388cb1bcb6377ed778a9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d601a0b28fe3c7e500d02d6dc47c2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a22b25d0ad29df2e7632b58d3f283100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0969f2b1c91a3ff81ec57d60e9e032101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115e8c864ca671ecef66d4e48c61821102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8318db29e0775bfa2e35e22927de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc255ed0d489c98316d8d2837b95ddce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a41604f716e8590e94f09e89c968c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243eec8d484adf1a85ad879d7a21dae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39788014eb0f69c255b883cac39b7ffa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902efe56e5f9ea54b5b58204365533108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4e972795605c49c9dd5633fcc39ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d05945b32c3288b96d104332d4a7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5c998bc014a1b9e837f67eb56ad7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb8cc3063232d919f1055405bcc7cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07859739001b4d272671846a9844f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154530e079a046781d524dc8b88fc98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46cadaa444375064f33f87c3415608115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd6fbf7462b3a6ba1adf31ecf4d5a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3693aa7aa4af8c3e1decb2b3768e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d249f336cb6d11bb9eb09a9445be40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4add3269557bc6fae41a64f7f7987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ce3093a7db4f4b84f48402c5abaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c342c176df8ba4f8ec1c9385cb27a61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75cd1b3c0009019de82d580e9e528e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8bdde9db893cb9ed210aca6c3ea5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60613178db722b94138200baf2c5d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604200a8a77f223f431762f317c5346125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3425c4d18d1d6eb506d3ec650c7322d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b92f005508153544d195ccb84d802c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587b50d0227f0ac2555a88d1c3f8690128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ce1de82ca70387f0ac6d05fa5bb81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8584ddf1fc9b95be90bae52174c33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dfa821d1874d6faf183acd17f7a1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39079c9313dae3d054781361abcd1be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc49b58f7c3a7e62eb633fa1a015c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a29bf24174efb3deba249e61ed5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819b824a25d631dbcb398f908302954135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57471d9b9a81196dfb4d0e03d6e65bc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdc8fb9c712707005bd506eec5c0ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204166d72ee94a908b241ed1f514f6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aab3efc6968d0e8556cc7d01f0abb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06782ec5ce7a42ad7855029da4e701140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c7d95800596842ae50591158dd087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b5b1f3dcc358b4bcc7d797fc96f93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b24ff4673c66a654d65e720cfe51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971856485bc3ed09e75d84250f04e458144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3affbf8ef9d8ea05fa6f4e0fa64a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f5e777f7fb664b7c545e51aca21a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9476e15d6d037d95ccbcf1aae23d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ce73ada2fea56d0c2827e473717b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db44bbb65dea2d3bf073dd041256cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85b519c313f6d446e6a5ce61be6df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178b6ad05df0e07f66ce254a228831c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0378651dcd5cc759ad3d6b59ba4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f6a92afa0f3d781a9da368afbb58d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973433fd9182e76f1a41ba914d2000e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6402fd5d7df3c88bb845cb6b95b551155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778582cb7a92bb65c857c62783c8bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb60a545bef7471a6366d48a103379157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb7ae119e7487e0b88f3ea57578e28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeabb0b77600f5150b04bfcf7da6af1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c27f084cc5a5d66449faa222f46c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a895c98d0bfbdeb14e6a9378d402f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc94bde7dc8b4269b75f8a5257d6e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a06af83648315448f70c0b3e882cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a5a7c4470ea2b945e82eca3a21b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76437909b227e31fdd3ccaaba5dd5b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22177f17f699e441093f63a0eade4691166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a18bf88db0f5b19165be8ef25546167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd5f9bea55ea312c7b3644022fcbcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa190cffa9b35443eb230bd083bed5a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01599eb3acc8cdbc1857c9d0aa7457170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d581aff81e26e72e37ad72a1b06a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370e1aece792f98fb7940ad31d3377172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009160e5d3ed021705b10796c110e372173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f07e0427b54b871ff1dd98cea94d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f7abe50fbdf2aef0e06abdad452c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070239735ab9880b430cee9cfb87061176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede06794fbcd3d97368d4024403b5e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea42ce630fc96a1f4fa196d239e8d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e42ef02d8eb7872d0506f35110fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e7d03f5dcb79391fae4651e6ec09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2440800f0dbeab000b2df9b897cb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b62154a66c1ac0566fe2ee37d80e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f210fc02f0a7004d6a23cf201047e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeaeb22900dd2c1d69e7880f41ffc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa36f03ee71d0e3b867c0cdb3fefef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1eb0009f694f3fadb4f15a43ad5b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e76d1220f6ea86f3f2dfbe51861813187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71829fde54c722aa18f23371bc6aee7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbd7d3a58f67a1ca0eb8fda78d2c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365c717e18ea5d8a46c4561c058f8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06d3d8508b246f58cb2cd73f88837191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f7be12d73c09889b2d3056b0a7c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d139975ce4cdfd84997fb2bb256bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124053eb94abeab6d23505ebcff83f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abddcefd2accc5b7dd857570cf7a13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9797cb5df9f148b51b39a3eaebe64f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de58b78ba02317d2172776ecefe597197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b553e14f0376ccf60d70899f479125198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584385892b97015df3eca35dc08946f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40611b3874aa07468172201f466602200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27736e135179766124188b4efeaa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d316028f27600313a62884f63434202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54133631ea6a031def4fcf8374277b34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945745e3a5d7115f7d938241b048750204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d788034eaf882fd10b8e356c5ef0ef3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc764151165f64f1483892c5b8f15e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e245fb95e2427e47753118f09b52cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c35c1ca97ce61061748e800bdc318208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524811a408b3374bbd71266e11608b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341589441360234a85028c5351faecbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971f003b95fe33ecfdb7b86ff882b64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a75b400fd320a5780f04a78eb48e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39b79757d8e359340146f9ca0156e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d5e2eba1a47999d7591fd77d4e2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe9dfd7e98ff7afd85ab1ac4881f16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f6f1d2bff719fe4d9356ecdab5e40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd521e073f33741fccd0bad458dc7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc4abef87ed8c3a8b753dd822e375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc940bf63d805b51ea964e9324d17e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5232123dc50b4c591361355940a15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c499c5667280ae4caca08996cb2a9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe987948d100a4d39a37bc3c032aba0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f0c3e7d0cfdf50c40e9506983c23b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725ced01ea49195023bd37c36895a68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f51ac7a189b94782614d967134f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d0f3a0285bf8856396fa33fa66555226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808a12b7dc3ca70d15604081344f4bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705dc7b93e55c2d3a614b404558d1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce159b8a1ff7a800ea6a27ded85e5636229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec18e2e90aea980f7358558b684e494230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfda6406a0195bae73a2816321e345231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e978a4a15d4ec8a5f90467282088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded824752dd7251892f381f94073fff6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178b8225d80f4a8fcd7f855f8c73eb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f687845b5306507f9c4b34368cb66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b42d66a12a862a3b7e86af82b2ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad71af24c600915f85e993ff908e8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4583cd4ce87d61e3e24e97f38c017238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb63d1f5088f46fc463eac7ebeb43cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03d18013686b6b43e9c5a2fcdc04f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f2ea68943e6cf7de70b1de4f1f0dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c898541c1589cd38743aaf6246c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53366556d810159b344a6666001a628243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536cbe8ea2aa73aae5c7d8392d7bbbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b23b7754da8977fc6cd50fb41f0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00732b61071aa820983f33220f890d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8c5663978ec3c2e4271fa53edb487247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87497d8e6bc0cc8f674fec2cb8ce44fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d156aa25409b0d2ad50a6bd1570eda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3789b6c1392aabdd83b95ffecb6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf0e50be7e0187f0af7aa00e0195b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d6b45cbb923891f3c81b480181f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f759006393737808cd7c4c0ca0f41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be504896b95f6414110cb48209b2fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a67010f2288e1af8f8342e7e440d32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3c8eaae4a92014a6412fed7440b6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3953dd5e6c8d291c3f3611450166257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0087aa20fa8711bcc9b37da00bfa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923cc0d8244e4ad770cd19faa72cf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535deaa32eda6f742b4b1f42994465260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac9b4188246ca9c48c06850ca40ed9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32e96884aac3ea352c335f0bef30d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5981c75eacb19cc4ea370b909024bd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0908f8f5cc4a09a3caed219732fac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05298b9dd4f0a774f456ffdd307e8de7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3b216bb5869cb5bdfd05763f398e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedd155c3383e752a140c2f20143c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16978a77a6873aaee3d1d89821544b37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5356eea03369bf3f6da9f2dc7a5462269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa0a10738745942d3c6422bd4027b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fd5c6484449aefe7abb172e47f843271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b048f3b2d6ce4081e66ec1c28cf52ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3080721c50e3f97a7a5ad26d39bd018273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb436e8f15c62c884056df8f8eecf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993be862c62b53a2b7a11f5f87abd5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d459586d40f33808657475f631bbba7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4bb228d89a0ca87bc713a19ec4148277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a192c528daa4a8b74b19b2f0694949278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ce4c8d25176d408387596045eac1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61661fccbafb60b35ed4da4ecdb721280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886d0c14198091f4994e1b9df8712b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4780de3ef6f0967a9afe1eaa648cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7cec36477957cbc1af8a768ab5532283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c66686c7ec3c799cc32f2f8476742284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb07677c02604622d275377fdb4f92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96618673ad2270fe963def296008959286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135260c85a63efd0554573b16f38840287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f30514a43ab11b61a742b386e144c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dcd4a5616c5ac91242ce32dd915e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119ff2aec0a51f0100172c7a5a59981290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e530c5a4d08f7eec793109a72d0beb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413dda8d8847393925cb90b8e42713292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf03465aca5f7e8207bdfbdf01f89d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f79cf01226b124028394152d7d393294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1cbb8febaae426c91e045e47eaed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded18c1d71dbbbdb0951e0ead9f8c72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77965da7ce4d90be635ee9f018181bb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d9c27077e916723e17152d503cc78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91344b52a96e31ac9f97e9913d78d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13562a6ca3a8a9d9d1f5c458204768300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477d53de8060e77851350186cb76fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724859a3ce75c3a8903b9a0fe3c2a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335404ea4f948937b4113d1f8db2fbd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699715ffc3e10619c56a2992c3fca27b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b135e24164b7775e73cf1dbfeddad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057c458b8c8ed5e4a735428edce0a28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f06cecb2a00bf8bb5f7a10370855b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19836f3dcd3c98aae9f3451acbb2a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b2b2950e774c734dcf22abcf5c453309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a16bdc08e4ea15678f4d37e6aaf1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548595c5e641fbe3335be79176b61c9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b21d898af6c6a00f75221ea308aa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d0ed82a2e47b411e478a4f1273b34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10b2c6d071da31966706f62c316388314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257589f701821e89c2f7bb0f74850374315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0ef255a42df53d8be65dcacf3b070316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f003922f3960d3cc22d64b931494c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be27caa98cb58aff5b110cdfb4cce3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b164bb090f4d104aec69d8c9f14d98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3279cd2904951069a672e64784dc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac04583b5082c9640245f55fbf5f5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ff48d6a6f63230eab19a79b197f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a46f80eeefa42cf0464cb769e3faac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8db7617cddc1149815be735f62556324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9b1faec601e4e6b11668034cbe56b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326721d448a48a2810cbb738d150c2b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609ab711d397c17a0f474ce7971e7dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdb5109c59e80cfc73a2072dcd4110328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217fb1f8b5a0b800a527b2c1a77ba1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49a034d90dc4ef4cbd71153232de7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f168d3d373e95fa670d66bb020105f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ff2d226debee0d60ca1255921a821332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10af62259d86a9798e8b1929234108333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4365a9f21eccf720c31f39d792c6d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2aa22596b513173b70d7bd68945c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece76aeb6c44ca9820c7ec7f250ef352336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862481b5df5fd573d6ed0f8e23e7f325337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b68a35d07babf2a4828d2b8a6f9f42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cfaa8cbc7a30d8aeff64a815ff5a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a706288c52042f1811b108327d564340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36506e6e59dab5196698dea1074482db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d51773bef9676c942ae1e22a45294b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0c5dbc0ef5ae138f8dfd9022eca7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a31acd2cd535c875c516f072a9cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719b87fadfa11520ff65f8244ff3c6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f3c8d9da8b494b08e8ea7addced7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c01647b2075a4344a5b4b782f0dbe0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f310678c7c8c7ca4ac8dc1e190252348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7344f3ad6daf1325d31dc81fb52c40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa395114fa16113739423762efc577350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab17c52cdfc35b1dc0bb5323914fda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72015c743f160a6d2fd6a0283086a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4371669febbbb7ca23afdfe8f562b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c929f80cda105f1612d2032e6cab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217cb474384201fadb717882e9f60cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d50c0ab265a9c80baf5371952f060a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8cc2b455887d42336817368286d0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580a9516b8aafe65c5b67a7edd8ba94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1ffead87101f079e8e687dc33e872359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e275b2a8f05b18327705ec84dce8a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf410988e2b1ab0a66175b8d01dd2d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e77607440fa343b0f3887365e5f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873dbed53ecaeaacd6a1ef0cc11af59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b3e912ab880291622b103d38460b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aacf1668dc160e3805b4589da5709365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a64b6c526e2ead819d9afa086b501366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98969b2a6f408fa919f2bf706e84d472367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd1e44d45ff5463da04b5ea4365ace368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c2911388595ef69ac652fc867570a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a226d5c2cd228bcbe84bda3a92261a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f740bde2efbbc48f27aa8611ad4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b1f079e5b17aef4903f16b4027b67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9236980149f1f6d0481165d9340fe5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a40b6edc460e5ea3089010c7ec26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38253977be9ef35d4245efd9c1649038375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3043ed15f1c23623997599bcdaf9a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20da0b513da0cb8b98ff9df2d70f88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc3cf8fe0872e2fb564dd78fea622378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2625187e2d487976f772331684994379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b5a03057235ac8cc3c5b0d9f30c04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b474784d6cd47be190cca54d64385c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff6ea5f66335b41c0c45fb70128ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a776cffc435e57ffa47736f39840743383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493abf7b5ec63ab855e10d8fcfbcbc9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30836fd6ac0f9687805675c1f91f6bcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b954e3246c1aa7df5a0217d17ac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a5ef28430be140f3b661c3f8566e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f663f0796f2c83529769bceb451c3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbaeaf04ff0fb40c0c0e2ce6c380f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ce33824eb6fcde5ca18df5af1502390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7951b5e74e59cd3d7e684ac4fcb3173391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c613b7846ef06ae6d7118cd217a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459ab474b0e6d275ee29ae739c18c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0679ff204457aaa2f38370487b7d034394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49141905a0a73ea24cb7a46ac699fdf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b06163788eaf06eaed7ed0c6109a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a6c53490e755da0d4fd07627620b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036ee6db783d97c215ce213a80d6814398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c901be4bc269430eebfb8ac6ee5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec50d77f00088e609538e1483be6c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc91b27259f5af98e9d808eed05e4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c13072d7059fea70e38a7c06ce58b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2d7127dcc6e53e25375b8c7b72def403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d4adf5eded2d8ccecd3f03786da87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5751047b7d9cffc4a9248a286960ad4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1034bf401c931b67f85464247604f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc22bb4732f8e70453615fc9a2bbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2cd28493ac1a735abb2ca09c95c3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a626dc14d74c9ec4a05800da92a26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389baa5f29edc49d600322b118b0975410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d1586f22a77612ff0eef0b0465a95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee70107b511c49e495eb275699643d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95d497becd21120805240b36d144a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1ed002ea3ec8e189c8c8ddd5dedc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a96b616dcf900ae1a8eb2b9e749a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeccb1a175a030f4c803f80b38f9d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e518d104d04345d280980e11d9f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf365b11372b80e242cbedfbb6555a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5037af0e63006f9fc8287091aa682419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5fdc26876d51adb70cd54b5a516e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965a4d921bdcbfe513b5f32c00d129d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60978b91033cedbde3fe2f8124be64cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523ad5c9b8717d7745a99b47917f35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7d48597faa02f9046fd591ae86ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4f85be2c847f3fb323830efd53cd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70e6054491c40db3d921ae9b82f6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2956b046dfa1783c0bfd58465a3c94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2777308d42fa84656748530506c69d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2593239d9a754eb1211a86efb9c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ffed9ada864f9497b830200dc745430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bacebc58069fbbf09a6246ddc439f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c169365a3072d1b1ba00818d28ebe21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe0e194225c3beaa133a63d45f3c3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a343c4aeceb739ee2c05ac9bc16a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930468dc7cf006d5404492ac0de3f01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c44fbcf1dc94c58227393000bab3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71a6434c11c2f94eb2ddbde03d62ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31090c102185e2b652bc67f0acea16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f0c367586aec0ae9c22483f035b5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7a75b4271b2442c0dbca62021ec7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d478a75f68598d5e569625558802f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41da29e3db9e227e7d94c8a63038ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd43b65901c6ac88a438dd1d3a6c97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41748d18ee1dbbe2f2b2698a25bf73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154566fe43b3bc0cd88a72f42fce84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667ef3b464838da9ad035f61e63cc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee29b837e2b252490e45058d6c2533447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e64436da4946cd95fafb63c91465db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f773942b769596f47753adb400941449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8183a34dbd43107dcf3f6b584422a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07228b7af3b29cb7191b905935635fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931310c81422001a43b3a9c39b6d23d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd81d812f041c9ac3da37933ad0869d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c4f20797e4a65659314a556c09dde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712bfd20d916cc05b570ff79c37c414455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff18789e46d23606e7bcb370098d40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355d47a7696d45df4d520ffc88768a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b5bef88ce4360d7049eb401eacc5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cec428350051be59ecc13294b6ff1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b2dc479e6a6cd45187875be3e698b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d560b7179342b656fe95bd7fb902461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2d662fd6078e2e1c5c9ad0342c5db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaae85c9148d4f3d6a2a6204c48734463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501721c850d781d53437120a8ad646b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce3780fa6a22b8d85f64e33d2ebe0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0670f64d49af1ed035890f7cbe0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029d7945691f1c970a6f716dea9df7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4773ed741f7abdfb229b490a168b6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39224b4db94414fe4337c92211bba82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001ec41af1b3a5803ac530219017095470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee864e65cc1222ec3b5cc7db4ba2698471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc4b2b225ddb1503e1d133ae20185f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534bf71aaccbb5c5bbde266a5e638f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd79d40f65f61122f001e2ed267b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e21ca945cc5db3a1451ce892472d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc620def448ebb0b6d81fcf5a6480476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377778dea86997dcd1a54bee7a43ed3477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16364,470 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J86" s="0" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.43</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>4.09</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
-[...33 lines deleted...]
-      <c r="D242" s="0" t="s">
         <v>649</v>
-      </c>
-[...138 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>