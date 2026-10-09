--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52066b09ee1e7bee7b73dae91d705f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea89daafe7d13b9b71c8369862997262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1afe610a176d974e88421694bcd123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaeabc09355d483014e104745aab4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f10095d65d3e0e4c22e36f42708d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfac68c72f1a26305d25408aca47696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf265ae857339554a106e6cda21cb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763527f8cc182dfa7ca4de22290f058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986a1e60e0f7ed514f0cc9970ec5a569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cfe7fcbb57fef01ad6ac35160efe610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbbcc4d34e00bf48aa742eea87ad0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf18b7720ea5d197bc07a26cd0a6ab612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70cf5623eaadac7d59a401cf9e6b1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538399f58977d3d21c4ac998209444014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb677c2f59d08bfb0ca815bdaf871ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9d67f2087a155d0925e7f392b270b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219ffcbdaecb9bf556ea1dc76f128917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854519c2aeedb253e925c0d1ddcc8adc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e8181afe582b11d4509a4aee20b3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45844eb4524f3cb6a34d034c523ba9ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98591aa2fbcc620b290966240b4bf80b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986bae904aa5a3f13caa6595af474022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33372f425c884a4db8dda83d718d62ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91755670fec5eb532c32a8a4754abd9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea393e4e8fea4c0f26dd87dbbabfbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c5254e0ca3cd6eaa6d434412e79226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b17330684757af77b2e1fdd55536227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f398f6836b56df7d7747ed2c29a4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd650be94ff3c32e74bb8fe1667131429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15abc59a51a9bb3f90413a35e7a7c7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c27637eaf4aaa85ecdd1cd5437c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06317896ac3ad90078697bfec3dba6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe194cf24df3db26caa2b9515629eb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b479a6cca5c9ee28cbd13c7947623d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28381cec5e4a3070286ac94a007411635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80331f68773af1b9c00e58aa3a9e32ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee05a0194579c93de31ccf4a8d2c6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b3ed68e21f4de4da723ec8b8e90338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e1576cf95cbf193bc79785b90c7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ddeecad6013cf765a7a16cd64e6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dcaabe85d54786f1c8e7814871f5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068030177c937344a008a43bc25096bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d2e39cf3ed673ded9d4a92ca956843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f92a50c452851b136018f7098343d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad45187c746267cab28a02630b3b6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab12e1c41731b5a78e885f6735efd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339226def8c45d8944b580e49f490c0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3918f9b560ded6cac6a934c47497fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45728446edebf92b703cb411db0da6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656076bd5a3428ca3d98dc188fe9b17350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae05d3dc6c96dc02962ad0fa983802851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640714e74eb695c86d3eaa64d3dfa3ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9841ac7356d3faeb38016d45f302b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8a425eaec29950a39169f8f6d25e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071c712da896483b6e342daaeb2b1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fd97ee4768226d43bb3496ef75c9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1e1c4145cf19a3f473e1722d079257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5118ca8b74167bc06d1d31f7854e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837fc4cee87a63bedb652eb1eec571759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6363aaf5a75a60a2e87628c16e2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0311c8c48bb7c6991ecfa701baf41661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351953d99794ad1c86cc46c085f7f3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd58c3b6217f95c17eddc14b5ce7af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c854fd76bbefecd6791bec8c47b0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d491151dd0fd5056bd8293052e68f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc904b166248e6025e7d4acbcfeed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6d38f8643195c5e7590a392d1e89e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85d61d483a8e7eee9af10988aacc6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093fee67199fc17cb49d4084a1a378869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b07f6646daa866b20a291e5d36092070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085861cd22b57c61150f64a4c34de8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67593da98231e6a710c51c18fbb688f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980ccc344d16479408d9786264b748073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b52bcfc373934237d005341f01ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029759b95f8c0fd634bab42dc1607bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4006eb120806dd8f9cbdca338c4f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedea8d66a2da4454dd9ea145cf04f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1077310ee64f154f288834fd34e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b0f07f33817e4eae54c21c636dd4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5124dbc2914b4cd4021e092ff00a3f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed8920a6e769cf4ff31095a2d874681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64320355e452f30715a989daed84643b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95886848872a3e6fd05f9b513a4cd63f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9bcaa60693edc02a63e4c3d84e2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386784b97b9429ebb3680c0a589f57085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffac9ed4c27b9df9e577ed497a488586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d9bf741df6cd4d7eb6ed8e58d21f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c3ac2a73bb66670f570cac4e90e6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a08b4cc4981cbcafc904aa4ff372889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e6d49242306f4f32b35bf74af60b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a864ac6f01b215869704b729c6b7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dddbd081d7fb4f67ff8d6972e5fdd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc686d802a5989079ba27a67cc9ffd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d527b7cbe3f2d9c6884754ff61b3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bb860b684befc06f89e7ad83751e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d57dbed2ec050f97302ea098b2f0e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa335e42fbcfc26ba472e2a97ab7724197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136562099af86b641227fcef35bb54dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23f1ba0b6e0f423ba3822edca1b67799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4d1619370c47535dad8e1ea02b034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e8159a7c8b80bfa03303006d8ff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d3b70ae3237d1aed1181726b9b5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0ece4808e37629c349100921bb2bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c76a08118c5bba58f21745e7ff3baa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bd8904025fcbdffe602b10bc6f58b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b6aeb0d816e74bf1bd7499f86be16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75d81c37ec2a2b92ad736381c1be1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78cb16990fafafb069019ea87681d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e42f163edb9eb14c8b492f4a869a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6bd9d3d66cbfc2ffc97962eadbea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498958ea9401949d85acc943e1c80cfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29cdbd04d06834db3390e323244571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ab228368566a9d24adc9269205b64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b988e77c214483cc00c5abc0faee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646576fe99f6b4c48421518766a52ef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2304deddd421132672d408e28cf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ba3d6c402331dbab67e5e32c82a68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169584d4e5da63cf7ba2b26f4ec0ac6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed5ef37e3697e025ff99fe701c73c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c5acb102860042e2e835445311e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d708bfd97bd3bbca57c1dbd9e611dcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcc9a830ccb5b421683a8403461d95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e8bffe987f7cdf36e593231b0ab41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b25d4d37f7c532d1e5d35641f61f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c58413f97db1bba664d670b3ce60b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4ea46f550c4228bc3623fc3a8e85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43985cbc3b409b9ade8bdf684665c55a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a64055e55ca166e07abe158f5a865128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04147ff46e5046902f841f426ccda828129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8350aaf23f5ff7b19ec8af6b2028dab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32199d88680c77a828fe6cc1bb81a2cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a89ff61f0fccc149def5b66a0bd75f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d79407f538fd55047f265eec290d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b816f5161f5e241a684b8ee305722e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec73b1aeb1b8cefd75f72409749f7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51ab8b456f3454f1bcb777e76a5ddf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57db336f2d03e1c0de877094bfc8581137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1ed1eaac6f27958afd6901eb9b95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c00d6f3d8a3fae60a1857b035bcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036334b3537c0a0301da14eb31cae9da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0444505282de53f6eb2197a34921e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa02b0acc50ab39ba85ebe32c6e54a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aa5a2f25fc224fbc165d29b797879143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c478da359d54e60bd8eca0ed6af7c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa3a690bb65d441272653a071ff088145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c22484372f0165c98c5a1085776a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776ddb138da042a3afdd228cf9d3bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6368094cabd9a25f9352d82c98186c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fa0b1d9d998ded408c152c6326ed1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cb1721162cef0713131c96fe161d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63157784da37ef3ba9cc5b6223ac0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7e101c014d94bdb4418a2a1e704e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaedb69ff93a11bbead22634de8a3cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4805957dba2fc686125eff40723c24e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1f30a260336c262cd90818562f315155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e93eb884339b450ae89099d825b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09c1259254051df6cbe45dd379a6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac31f09ce60496512ab4d92f7745b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b08ab95bb8a0712897e3c19a930eaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2a190dfe67e5e46d66cbfdf6d3ad7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93f9ead2b09fbcbca4613dc1997f5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617ceeea165ff7a181b172e6e53bf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65e2c8640422fd140cbcf37969854163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab933296005b051c82e8d9410f1ed6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cb5d691c8bfa25395fb7a4f0cbaf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8092fc8037e03b14f2fb22b7687b59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f83e24c71fec4e97b38a37c249ed6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5bc737fd37a786ed44e321a231924168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974bbc035e83301deedec1f7b6cd6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da443283f8b390967473e83d6f5ba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54192c906c6b7cdfef80941f58c1366c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18df5b192c1e9ba1a91705424e8f04b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f9c0566ef4f1193002934706fcc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e548aa48aafb1ab4a4a88933fe2573174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f12d4a6e72d15d28a635c856facd6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc1224804b37966d0f349c72238a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc81544a526b1f5a7607c311cd2e91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5730496904a2be06949fb738bcc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf86214b76a4c75439b5e3c3e90205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb13fceb20fbb91ae93a0a05749b251180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbce5c88fb50f9a7d5db0a37a16b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927454e38556150bd67bb562614c6a69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d197c95e6b3365aeb721ee69e3e32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282a5f11092f3387bc53706c1f4376184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b7adc1a63b239e142b54d11c66e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf0800c147bb2e5c9f8a3151b3da6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd77270af37c2497d6e2eca16a5b3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3184445287da095f67fd3e8640a317a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461762f6256dbfa20191863e8fb5eee9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccc68c1a0d1d303c29390041bdc094190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742fd42f316aa77544f919f0e264845191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11a25d684854c0004f87988f5b823192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e266b1348da23ddd5b316983cefb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a20f7635dcb432b7225f41c986e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed0c91b8a8aec5723174cafa41eeee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33181bc3966f071831f1aa72338e25b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274a29e5f373ee49c9a9c0c84a0c845197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cb65bab667e334e3d9072a237960198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0158f94c3f242d8fcabd2a86c124c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdc9b4654c8f6fa74f9a4162ba0b2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ac5f984f9b3d4834e759297d63a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23e391edf0b370804a8ccb45caf11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff9622eb0cec5b6456a9cdbdd3f999203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b070fda77fec4699453d468c680e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af32cb8bf3d859cea818829cbbfe4a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c614a7a106faea7c692424f7c0cb1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7babe5b88dbaf43c288986c1e01875207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db074d7e98b3155e05996271a20291c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7488d3e4b6dad5aa30595fec041f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4083165c006512d662d293011932c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14796eb56dfc59813231342871b76ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c15f9f42171d99a806751659791162212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9314a1f1cb056108a5abf82ea768d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0b136a51eb73e5e93bab9acd39179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b235fb8166cf4b3f6e0c688982217215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d58c11b2618813a2816e5705d97fe3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532106a9b14f9888e6699ad7458a5250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1884ca5f8173b962a8ba08da080a739218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744be59a99643165820c6d7bc3d751219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669f7b9ab85230fa5e7de51961778b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e67d54093a13b444b6a412e1fc81b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdb6ff1f7d1b85ca65ed9d6424ae14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404687bfcbdd8c0d26e097c68edb402b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99432613932079d60d8d52dfefe53b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b84ca982857ffc18ec9114972bbd1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e7a6e5ae1d173c122cb553b46641226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a953eb32c7fbb99d11c615b7687c2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06b662986494365ef839ede1dc0742228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec44bb14f68383d15d16e1aff16b76d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8de90d86d660280b9197db84dceb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611f049ee9c400e02c76fe5f6cca71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f2e5c53ced1aa0ffc3cc394555a87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91589ace71ea1de0c4d07457034ea1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b7f44c27f998b32bb2745edc41b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39c2e8225e055e5a186bb2eaeb2557235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bb6b30fc8e9f781d51c5b01fa9be5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1056e098ad6630c2f2c8db498e44da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e2834b500a6646fe48ef23da53baa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561256780f59746a68400f308e2f18b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae63a0626eaedf0a90ca92f4999c14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e53cb40c57c72ac2cc09df16e8038241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293966854d7543924dc1df0bdaee86f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538e00be676d464f740102065f71bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f86c44891c4103bda956261d46c3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3391a9d5d72899337e13267af41638245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862baae75c8dc05bf2356078a39c9171246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb94e0304e50d539a7d177e542da7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b20d5ad1b1609ce7fb53fee6c4a2cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7397225177e97e3efd1f116693839249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07354e5e96f4ca0102c17cc883dd725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ad4525d47807a94459f09d763520251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e12c807a9eec62950159db4daea3db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea813ba1262547261d1d7dd433d47a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534b48b1c4c8870cc93d989c9b74303254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc53162c89f08ff7f8d87f465cbe5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e26ec5b66c70aac799a40f95729abc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965568f1d8d3fcd5a611a813fed054a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5235578f18b24d8bdcbfb49243dc65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc80f5afe24870fa880d68394f19aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f379b9cce8fd95a1848c56a37d027a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26401adb0c97ad42e55ba9d674ff0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e850700e45a3800fe7ca447ff029b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952adb9ca13f1e896332fc914bb533b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80d6286d1522c497e9e46ba6793eab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91965e4402da0a6b62959a0f048cc04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204fd1854e0be0246e5013fe472fa8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f77e01e1259e9a5cd23454537c0d44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9263e28cc7e542fef67dac8ba7ddb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a00f1f23219417e848f8231aef41bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7cfb0cf409850594bc57046735000270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc64e3d46edf9d833911283e43c80d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414999a6d5a61b6d5c3f4f5f2cedba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58249cc3449522154e25cfbfcb30068273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0979e23deb0ef29bd9174276282b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a10e6ac05a542c48058ed10d02a58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb0278251bb0ebb2740327fb1a98c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a64881b248bc66f1ffb7a50d8de8ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2290dd4b2cf9f7454fbac5a81e01f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954e5beb7c67453aa6e03a8d7c82789279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d4976501a3a4d1f4154623d07b53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c17f4b926742b09b4427364f8b749281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550286d9953e03b9e93648658a31e05c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1460a4f3ac5aa7dedb240d040d113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247996b5c747393d6e709383c6ec365284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ac7c050bacb50f5eb888d74fdf14c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b05f2c0b39ad2fcdab58da8564c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2b1f919a323bb8db762bd471fb4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d507cd3304e7706e1e772cc3205a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882fb48d9b3a633092e1d1e749ce882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df04ba16e0ba4e10d627449f895ebf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19618796c949a5c69a878fb68c7ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc204dc02bfeb1ff6f98d8c4ec9ac623292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4564fe8946d140206b43647f5fadf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384fbf3155800b77cc7a8b61c6633c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee410b767e980bd6b63c275a233a9570295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d54a10add29013e061999b97c11a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c4a5a2145f5ce9e42478c5e716883297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1976675febcb2f7074903aa7229367298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a9107799112a604272cc80b7551b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea3efd7aec23cb9852086bc73daec4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c554f596aa22d57a6fda6b68ea907f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c57ffd9b90ee5f1413fe02dc4d66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6fa1cb56feb6609ce25687288d035303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e61c1808ad55bdf55287593520d2b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365505423db660b60f312f32d55bc0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86dda9a1eb85e685e14fdd4f06ec7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9bfd94d6c01098be96b4ab50c60de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a54b3c499eec326af240eddd05b709308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cd907d351455d93e34d71ced4b7d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee44f43f7da806ca344ff83026ec5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076edfe0931fd4f90a390954e06ccfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40c3d023b6df2f1d126c6559241355312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b58ec48858332d31b695734228c7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faa473e41f3eb9b8e11fa445639f98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd962664eb74dfe2fc497c70377a410315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b208d802f2db712f18435e89868c5c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804438b56a1f5c1fc6622e78cf37eb2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35764943e179655e515013129f144318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcccd27866b53f42a55397df5db58d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db728e509912fdbc62f2a7b6aac19937320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3caf130c7cf2178eaf8effe97ffcfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a6c2fefd1c9688fcec1fcfe6a1a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099779563ec6647a36345e4e122af336323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa5fc41bf3d4b8dd30da7ef397ef00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b157944201f8deb9abf87151333df8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e62db1166fa2dbd19527919a77c4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e5e0775ebbfa972e1d618610e7930327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8aa2c59192fc38bb30158b6463bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce91224b6ad57b895eb370a8e2761c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef60f0957900b286072a4d8d2f24f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e040c5a195c6f565b4cf27b0b704216331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff45235c4de6f029595bc133434119332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d32d28c352c357b1cbd8436b6c40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6076a11e77a965cb700569ce3d620e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a6fe32ed70cb10f123c60df6b0345335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a11bb598280256bc8f17bc682dc38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17a1c9349c0209c9acd89aefbb7957337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cca18762f6b32fa08a577935da97f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2bc9a437a2fd88c588c314f18ac6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99ea72ee32f3d6e1674bc996ab9e82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d654b9a348a4d19bd16a5217f01160341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefc477df95535147469dc998265f7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0353303f4f1d41f29a2c5b16dde7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be96effd89fdeae727e365b5ed95c65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236319f435d744fe648eddc743d0b2b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4e95b577a71e12d018918afafbe29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063680d1febcf7c47cefa28f7eb97ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362345a5bdfdd11fb4b5038f117b9ef4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2646f2b8be4221962b7ef4717cbd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a22bb4c0645b35e7dd399f3d586f75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdd986e877bf8978db8de2cc7e04da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6ae975fce739bda5a5809e6c57ad7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df3bbc20ba081ec40539c633626908353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569790c1e5414c3bc4f395b6bafbdfd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b95a2e0f5a6a74ab388bdefb9737355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc7a38b65e8c8e636a963b2e0bee12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5624a4fa2d1d28138c0c7bde289b9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db156d2ea2086b91d357943d2f179e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9b2d080a8d7a52cd54a0e811f501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dccd5f08f9ac8c44ac53f33fcee22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3445540933c0f8893f626b4bea06727361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23953408031a09bc15adadf4548af619362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257edf31d063a527e86b2274e04b37e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9e1e545a1bc47051f80b99fc6057364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75710a0e6b834b3b9c46003b63cf6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f456933e173dd647ef133fb7e0bef4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f56bfaf02829980b63062a90b74b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909e269d103ea53e876d2dcf5df0d42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d2eac6b11ec985eb53f0880f22d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f34acdf5e861c00c9bf6e89136903370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97026ca814be202deb3ccb08ca7b6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33501ba0bd893a653eae50537c0dae3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e496577381c49ae32618be5144914373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712a29ca7a207238953e03b69ed4cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043e3f1e7a974b9006611eba9eb3cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03bf323bc948eb52f97a7f2ac5eb7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d71f6933f4b825c8a0b89ee55fd1c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ee2943407407cb2e30fd40a6144c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d60898bf540cf4ec6715e406ab54b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a52a3345f3d2b14f0ebed797799fb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318232bba26c3b9134537b79b1c8c6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7caf8eb787355300b094c05fcce17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b383f4afbf9c3d708cfd4a1a11feb64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fdad305a886ef2d8056122e490a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05ce24da76194ee820dba3a6c11bcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21675fd93b2a9778859eec712b9079386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64f40adc6124ea0864ff1d0cd7b34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99b9545b00b77afccbce29dbb77328388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f04b5b522ee554bb03c4fd0e6cc50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a18e011553bf7761cdf5dc3b56ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4575494da4b45af95a52b96ff7bcdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aae38eab8ed55b46239d8163ab3153392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509d018a3ba87d2947538cd83696a76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c7485b9ae880143c8a30da168eef9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fcd14762ba1ddd49ed2d7e61ebd7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afb5c1d42f3384614fb38e6ae57125396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bf081e64afede322d4570a717cab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe90f1438aee1923863cf07acf6a8a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6a3dec8c3050ace69e8e78fb4668399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd66cdaabe1b54320b27f5e6f23358400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f32de8e60ff052f10717efcb2b3483401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381fe3350b605a8a4482e60f2165671402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85587674f507499785bb954d067be0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aad0dffadf2caad3d439a1c83f380c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917388438531eb264b1d43cffc4f154405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3292c79c292c47e097fd0737a9efee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e361f62cd19e2ffcbd29cf1ea5487407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d994106df6097c0afe759ae8d83661e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a270e2962c8baedae541b4bd471ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b119a89045f708f946aa0fda32955410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107f8ffe453adc3095e73bc5d22668411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4467e15b323368fdd1da93fd8afae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcbbed809acfb676d18b4319ccd47f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c486cfa8e5b7b396b91b6c6f5044f49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c6849c321fd88c86b5274d4e58f96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60b230a9e842f09aede014d8a903a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7684b664c33ce25339b11a07594777417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc942494d62ebb92de94896aa145fc58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca73d894678a599245c1b2cbba75e63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f78dade03f12066013c460fe8c41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae44b4d376ffee44c642cc40b065c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723104e99089051e8b35d067ea409b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d7f0775c2013e4f1228b5f1cfe13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc34af94828916f50c23dd89c84521424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532598c658ad7d7a376f50ee1e8bd9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b5308cc5d33d5aad97a29c6cb4689426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150c08d16c892c49f8ede7712d1a88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8055a6b889bdec4676353cb670422d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f984ba2853f14cae78f60c887725b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60251d476c28d9842288c4d8a4b6ec43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aea0de3df3ddabc2b57e31bcf110a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802172cae8fa43763ceaa1cdfc9bdfc9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976d236cd461958de38be334cb3e22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b37747a2a7a0cf514d9240058d88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105db8f7625650ac687abd40eae819435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce74dd8930a69e470aeea5e7fcc33e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e55939b4eedeefb6be9cee2945f59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fad968cddf1dccffbb093432b5e9c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c29dcb89c002cf305a89107a2f45a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97a82e0400bac6bdd86b0959c1d4f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806e27496270d4bf388cb1d184f046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c70f263f10d2faafb4a2a21b6067b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ab65f740aaad039f9433ae9695e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76889f33fdd6059bc8ab42b54016263444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6b6456a26a87f1e1ce4718e17fd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f867ced37f4392740570f882965f31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28731654c31f8647917cc69113d8a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac54ca42fa5963fe1aa1854814ba41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5e24c10ec1ccbb33f07a7f0a0c010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e279068a53915db459684f64e3048a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c16f750244cff052cb66350fac09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0f2b3d92782f46adb3b69f4858887452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415bcbf907d2c264d461dbbb89a74da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5decaea45a6a20924d6be36fb634ab6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174009f96e11d983336398c8e01f593455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7d72b7bf82ed4bac3cff8362078d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4ad4ebe316f05500dca666c623e9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc033975d5270a73965d24103049bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e936ce8cfd3b6f455069c5e9fe6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea467a85d171be88b94c585d90f89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724209b51e73a2217252a2e326fc1375461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925949c2f95a69fcddb3ec3a08098d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab4e3b9eec10cf13551cafe2a64ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23517960c814c05221cbcd24b8a2d9cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c799b7d12f1d727f02b566047d1754465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396bb9f3e93fa2847ab8329974f26c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34268ed6c58306ee5a9915189f9e5392467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638ac04498745ecac94348a584ea71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cac17badbe18a4689591e166eef6c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74be78dd3c34181c72e0293ea6daa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ebf4b9d3cf944762068e081d050e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d365722301f6475102deeb1c4d496472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cedbd5005a61717ba649d1d753b383473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705917d4c70765ed30521ea52f891d43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068bd1417af580435e64e9b49761607475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046d3c090d0341977aa99b10230b5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e11008d22fb3997a16bd4187a853477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d179d8ccd2eb799efd4b206e66b76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375fd29eda48c46dc32f83080e993d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca20956519a5db5029428cdfeed06f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2070f6ccfc715e3c92332fd1e3d1ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a611f56520a7270f23383aa81c048482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387174f9fdeedc2c93649483950fde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef091ae66d8d8f29c77e6ef8b43841484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4ede5a92a3cf1603f0df1726cdb71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc5d0ee09c8339548419ea94bb3b3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ffd5c1f998a3b18e68bfb130a1e5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e8c9d8558e29d4f00a66853495e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70926a5328a0b5a82b6b22b79250e066489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f7e9c9e2294a5887ff8ad1c5b56c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2eae3d610e881b8bd206dd823cbb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d76ff4829199c976762462edfb3873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c390913ea50bafadfe7aa258fcb654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f4d83e36108dcbece288b24b1c5325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2fb95c863548de58c72eb980090586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9b6f51c4685905fa8a60f375ee8777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e438e580abaa0a0731a0cbe7ca97f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59fd49408fd81a48936554c3dcb8b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005ada6ac2151418ca6e5df4a17cfd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef88cab0fda4b89d3c79ca0037105711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe053c03c3c709396305cb01ca0df912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b65a50eb28e2831d29b990ea09ea013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe93c926f1f71ff9dda4c8b45c4de6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517b4f07dcb4af8f9fcf9279084354b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1006c4f08db39b0a60fcf6b7035a5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5982c588cda9cea7b8261cb61e409a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ee08b7315a33551c00b73765ca03d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b656cb463a182c6aac7ef839adf0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0abb8d2c233a18e65b18f528fa3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee53c7fea9c728a544ce7506df00db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c792d5c664dec524e0865e97e0978ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc491bf294990706171403cf00e9db9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52201b9793da435243a6f176fd70ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5e979a6498e7af03d362c857b75625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989c70ff5568714af2100dbb09ef05b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b55f6dbd8fc055ca0f3a22c924d4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e7572ff184a507ba693aa69b421128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b29d9af02721c0351c89020a65dd9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff71b769ff039ce7e617481066227730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eee8a923257b0458fbc91a60804fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898511d2f7de39126e90b1a419e404632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe106b40d243aa89f891dd0411ddd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110489eb1bdf7667f648b2445deb6ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ef8de72e212e0edf0a8f5aa556cc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ff94854452fb9e933530cdf1dd8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61e9c1152c683744233a19f5747c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e8185647490150d1c44ee2c6eaff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0321e361024ef56a2f988895106f0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aede2e154e06d00511d530689191840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7380eaae4cff69446735f0e53f65d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0d608d09d28ce3b25cba69b3c5bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab57c1548e1d0719e8f3e56937727c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90037dd2566b638fe68df2a83e0f4da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a59f812e2dceff6ab87c182663634645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee00a897e484dea1deb4b0965fd0f6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16097b3a5a894f342222e890c8fbb6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcaa0c699f81270a9ce2c1f54ccc9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6965611d92f2b607f9cef35f9f7dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc75222779193cb3bf9e8f67c2e2af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c390ac16f187ef4ede202e906bd59851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd38256397475694b07eb2c72558a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63d49cfffb35a69840e3e9eb3b043053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede92f440caeadfb0e9590481b1419d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f104f7deb81beaecbaba48e9381cb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421995b50a1979623457c245f93a73d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c8e250a7e314d37ea85f7ca129d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b8042fc79f01599bc2e88395ad14758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7a38edb88bfd8e92ad4a25e48be5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f0e44e7975a5e5ec5e3e274b55d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceae13db060e5fd409cfd2d3e6139df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4a4d31a3912d7f16e904ecab1cdc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c4c58e5a91ed283032a7f94ddf28963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f3c57aa820bded7919d97ffd7f6ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273a41d06adee10ad3f56fdb941440a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a988a6faa057b71987aba4a2e2ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb6204d85d6056d9877d58e13c23f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934c9949306e0742120a6a213fe661e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c306c1b87fd785fda2f9f6bae18369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ce066b2ff249acd826c0d350044d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d00fcf42b968ed9c95524fa957ae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b72ac94a39d1ddf76ca17ccc48f7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcec549c8738559d2db5eb56ca91e7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60bbb467fc61ba2e775000f4cb772974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dbd9fd7e4201f4eaee7a7c178242a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b0a4b28cc051bf4d707fadcf960a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20114723fd9ea509dd5ef68eb474ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662995b7481129b4df9e6124a795cb2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bda01a2c3cf71f4d3e3df036ee636979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23eb24884318ec86c8b042949d59380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990350a57125684bfd95bfee1d08f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362a7eea58b5e497d14046102399f7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235708b6ae93e5fd3d59bec83d85c6b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257822513310da77893b149255ce991284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76a8714a8c9371f347d8ffa505ee0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f5e4faff2f9412f8ca4c6676610fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1be7ed19552acd2e53cc068b3bcaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450df4c57d9102b7ff2a68409da0cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cc95732afb266237ccb38f37568f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9971b6b550cd42e3ef07ae1b4331d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7a6b64b4267534e7a910d786ad1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca447f3d1569896fe5a2c8642c44092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b12c2078d03e0995075d1eb56f6ed593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a117cd0a6ae41ffb81a28d56942294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e32d2f17cb7ab65174fc7d23a886a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27660252773abab5788a5412a53ff93496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3449ededebe4aab45c6ad71996242c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b323f35c4354952b47e67b132a4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfb17b14eefc45834b8e33121969c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35d7ac88eccd7101815ee888e948f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396db12619bac6c00a4fd03ac72c77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c3079a23d8813c6b169e271598f6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a060ecdc61de9a3ceda47729b4089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c942668a193d66d07b8941a3f3f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199218d5ec54d4629cfd64e00fc6a2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff61ef1909c0043d6383a0b853f0328106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfb8ee6216d2b27f284240ebc9806b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36065e7da17994f6afef0305f591b950108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa566b6c7936b8e4758d6b5b131913109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b8735936567a727e5360b051dd2e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa26a5287f23c4539bb2988f2aea85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d58aa3e7ad15979471bd2fb8b1fab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae032d03cad0d2db12d59680625e9189113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9f1bacf904549aaea6828dcf9d1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e10af56c22061d5d170dab13cffb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a17efcc85c20729240aeffc045a87f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542525adf7360772fc4cb400dc5d0fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd9b5a6156c7d6fe67231c282be98b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c321527481d0d449933100fee7f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79988bfa256f9959a9a487c529998ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d754d217aa18336386f5e9f553a1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8aeaebf8d5ef003239ed1276d64e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4efcbe8b24cefa56115ddbc7fc6cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5f06d3059fe19fafe29d03992795124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0f3df6134640267a2320ebfa8755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20083fa4fcfa5ef646ff4f8b1cd6488e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a010d20af080d8cd3659b823e0498127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012f23eb4f161516bdcaadcf44a066128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9a59cc6f7775125afecb0f585d688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b39031f3a7a2c81f2484812b98adf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997401277cbb9e786fad03efc53d305d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babde056001716b3e91673c275985958132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a1ee6e76fdffb41e15ab185b3075133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad99fd6d282e5d150624826f6a7caeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ace8f1a8a607bcf4eab5e6d460d248135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5de18b6714d7a06fe1607e927e32c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54fc71218cca60e7c1c1d187b36145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04228c48f7b64d3bd2582e12236252c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc49bbc19bfb628efe24f8ccffc9e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3cc71cd4369d61c6d0a937f8bf16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc1f8825291b7c82271279867f25e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a9770a51603923937d390b66a12de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc9a0c4b88fd82fa2385512d83e8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52872f8719d10033e071ce8a9065ede6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95302542fd5265218147fd6b2fe3462145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f757310b645bbcae4edda08d28d226146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b07743eddb5b4d3dc0764026d5a72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad83ad5f7d8b4670c3e47f436728b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e9abdf8f08d14dbe95f29f1102409149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5278bdb0e300099d6620080846a01f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6f36347519c59b31ca4c800d402c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856e9ce40cd6a64ef77e0bf74e824ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af0173ae0f35cbbd1199d758ffeab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941518f1bd42f9da3005ef1d9edc6230154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac98cf46e0e66b644f0a41477de5fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3337204a01d3527d09c9677139f29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa25126ea0ee4d8cadda0d6e268ef18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9383a79f5145445bb30c273c8f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f90f4970e759ae479075aa4cf0f7b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295278674c3b9f8c04b3c4758248f154160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc757b5ab2304bdfb9173e8a1af9755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c8f79971d31f266c28c8a6f3b9c0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b67f679925c410385bcb2bddd4121163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599727f6c592e29584767b3fce4873c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62339e38792fd72e83149bd49e67de10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3928a658c3defcd7e9bbc79a1af25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae019c15167272c47d490da6bf8221167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beed07ba213a49b19f970d1732cf1f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0b69ecfddf157d855ed6b11d80bb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f903bd0d902fb2ca8b7232f13a7d819170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730c60bf90f3000a66d18ba31f6c4ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3640e44a20abcba65ce0ea579f9cd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e4494ea038c6c6a4b16cca17f4ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e5527bf6773224dcb55ff8255ec72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda5eee3bde2991b8a709ae277ffb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77fcb63eb65fd7e0b1317b233ab97a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7b2d652c547015f6a5514018bc623177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717c885dea817f52ca22eec905a712e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f313085ba5e9913a3b3706e1eb353179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e684017109fc93baa0402c4e214c5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cff8d3d2252d906d6df7c94cc6862181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37da35782ab4fbb830d99223d43f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e4b446aad059797dbefeccb7000183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4113e1ace5ec07e8175ad3e9b688202184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20cac81ebc2e19373f0e229bfeb85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce028bb93232de2f28095548355e866186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8b5a661c04ed4b6d654830ae49f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1808eeb7cd4f653158fd3ec54999136188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3749e3d48369155df28b831eaf8a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e90231649428fae6cfdfd1bdf5583190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba0494fe5ad370f3abdcfc5dae8b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ac3b31b4ac9497bce408e9f651869192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896808b424aa4c1dd890ffe7f525090193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4b80199a6057aeea24d3090339723194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384948ba9d322efdd8c314b8ba3e5e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db073e5fdeb1509e153a32925276d05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea02c417d2f507f0933c43e1e3af623197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95163c9aea6df1b802d6c4a7e00bc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1057db48760002b84bf168c11faa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d67802e9b7aa4331e22dca64b888200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385775775be00b7f39cc877e097fe0d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8106f07d25aa4fc9d8dffe68d756b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e1f3dbf13383c41e584859f04def3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752727b51f857d5f0a7b440f458aff73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6d0cbb7b3bc1d6f4335cb9ab638e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527adac19314b4676b00dde15d47f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f96f7cecad428f6f700d47e02e4f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046816ce03d1b21465a1e04805d6871208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7572cb2433e3bbc15901291fb377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30031ad1a6247e451b884e6774d8d289210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d294dc93b6af396916b06732372daff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e6efd4326e01d15df396f1c8d78bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79219d0c779ad19fcab4b205c977eb46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433efacba05c5ddcd4b9614367650f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b369a90f49935ddee01c1265928ae0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892c5d8e410431fe19806538b1682b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3cb64a91d3661b490ee27d164af6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce203b9f275daaf94c858ac209db59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f33cbd4ce49257e7ca43643591d8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4286cb528031e81c327e2f094fb5ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627728ba9fe5604e90c983d3af09039f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a799e5642931aab60698457904b6f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f11a2aff20aa91ca622b99ffb952223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c007ac0c58291fce321cc41b742badc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5dc740b8c97411ccb0887134208d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72226c5dac7ddd4687a36bf9960a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fdca3cfee54274d0b81267a1ba786227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c27d0988e83b2836069fa7b7714b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a057b9889149915b5c2e6d727941e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948a8e1a89d7451e6b80f68a2673542230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3b392239298dccc2b36933b758e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6d5702204038494ed0de8e3b031ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8bc9199b8bdeef604b649a0d57911233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606c926cf1f21123efef49b4044852234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bf20a1595083ddf8f3e475b571951235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741a063b4fdf3b5fe47bdc9d166d97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b6f4a181f51c12580ee840e3c2c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc1c532f4ce9b59f0c6b4875463d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdfe3efc0df616fdafe9175154a862239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce541db39d9f4e788413c04bf86506c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6559edd92887a124e4b16ffd86f7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6fa488c259fde4782e33535a7072b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91470d3c3fe91011c526ad5c01721de1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ed8de08bf2ed4633b6f75b2bbd41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218561dad9eefa10c36fce8f8989031245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f96428de69554126a46914d9e4d4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af245e750b0d764a8ff56deac0a62cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5b96f988b27c06797c909f149c01d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64771fd98ce87aa76c75ebe0593d7253249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b714963bbf80f8404d49ce2a594f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021913f1f69595db03fff379e152111251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356aea9555a68abc844cc6e26c07b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be848ed0c27c47c96387310a62d4c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d18f27bbf2e7d11cac98cd8a9dbba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d912fa2ab2ebdad31a6b838f9c746ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5a7806648e6b20a359f1090b7938f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798883f97ff5743069ced5c80ffe6d85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006108bf318ab1881c497a3744dab33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c1a5bd23a4fce88b249016b6ce7ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb551f71036329f16518bb1057ca31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae0cb318b7d011dc71c8532843b678261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d379cce46a461252a7e98c60548f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cefc946026381b7c8f99483391387263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeec78feaf6950b83ce57401b5f74b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d7e4d98a8a72126b7b3844243d160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fefd70b3e1dd58b31e54585d83e46f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18beaf9149f11bfc3f942f4b718b44b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e179be1600831f4e0692b9a1fa0e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12c8a3f30f9205bbc3226be42e2b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bde90a72a44acc2e927eb5d43e4f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484289332dfe0797cd9154e991d58d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1b27ce9dce928f850cff38249f6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf095762078879419aa8f0e0f7ac10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7fb0f810fb2a0b37d4cf1dda0ee68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fea76fb07853df6e58d98b6ec3599275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4430cb916790f685b486e4227dbb9da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a445802d959cd2b375b404eabe41d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc6b036aaab3c1cb295c32631810a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0117efb2d770fb98c5d7ae8a4876ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f7ae6b5dd69ff58c01b731ae0ca5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d8f60f8eadbe305192b4d1468828281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc12e17c046388d6d02ca7c69e4f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a6126cbc223ef2456ba61f9bcbf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3be135e8b8c78a1f780dd22fbc35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72288e4f1fce2565f263334ceb1d87b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85715ca6fc44ecb0524b1c093690f4a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dabd153ba01b4d4f677eabaa8c9ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf917a2868cbc51f1e51c4fcd9aebd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a02eab57505caa09d5d547d1cffaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41d1e0e4b7e10bc9eef451d1941235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193169ba52e40391b1d436768410309291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794717926636a2e91fee810b44d3166f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2adaff392a0e5aaf5b3ed1238fe46c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbbcde927ed36a0c60d704a0106480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cb52c780e234caf464cd39e010f9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1cc734506d3130ea5772f3801dd05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe51ed3084fcaa590a721248e22898297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a403317698f0a5f1e5b5e071b7cc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb37a12b44066e0db3b2ae7d213241e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e596e7fd8203070f97808a9217ae4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ab9c06afdfaabdc18c6e580df3c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ae16f25f74f6cc9c676974b99e33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a741fea97de3f1c84e63f8a6a112303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5b2e525a6b2daf29ea28f9bae132c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f1f53834ebd04cd5814353fa3f24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa5a6b081c6247ac19825b55b5167b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92735f3ea693fc344ad750e42ccb369a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0566e2cf6a25884d0c3c0999539545308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96679c7e5eaab4549d7af73e63fe4409309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8765ef76e79567e97bea4833a0b55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb80072ebd17404bf85c713d3e91fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836fd9402fc2f63943626bc766c54e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d45eddc5a31e4e38c593c649e6cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d07d2389883ac7495625cc2275c2ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ef059cd1bab31227be2417a972e12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79e4d99921ac3230231b73d37ca81f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543437ba40a8a0bb8cd57d8b58dace43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cdeb0ac3a17be32fd8c26d20a9bd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327356b489bd002a0377a4a092cd2f6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c67178b4d2d454c0d98ab00998f38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652a8450b53e559a6ba9679ff1f3ced321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35771c08a8338546afcc49d23054e258322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb126c18d135b79116c5ddb586d9006c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545fb9335bddc1c2561ce089f5fc95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96114ef44ffd9351cb64d63a831a6763325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d385df53a8756ed960a4c3e830be0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13299208ecabe53a9583b3d3f340ca3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76cc7a6a54ad3eda225a58eb3e6584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff01a27925427165c46fb13e8a8828329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d59b3f321b52d6173aaf6e9d75c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ab767ec51e6b6b80bcc8ab40dac3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972934e91815c3f0fc66b25601b5084b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955da1d88b2f2ec734491bc9b7711a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c30bd41150939eb6cc8d82bc4deaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1475ce6f691bb9694e24819dbe3fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200c9064d973f75ff92bbf11cfdb49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62200616fdb8cfa728dbb2d22ca71916337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a35310f9e0deb367b4d2c1a6bc290338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f0c00bcf44b35e9c026044bf5b2be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ee38383e767834117a972df1200f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc537a1004351f2bfd3580b3ad3d2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16324df97fbf327e6a50e3d38f052a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714580ddbb41c672b69fc83f34610a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3722308f9ecaea4dac2282c405f90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed5e27c546ee2c5e669141d5d1da55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b687bea2df2fe12dddac8d4317113d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeda29065b3a734598a00c6334d031347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47cec278323e8e3e1aac83dc5b188a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082da668b1b28b37173deea88a9e53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80e544d3bc39f10cc1f56ae48c3eb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce126e6c5c6b66588a2c029eeff1bca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee98a1e091b3c96bbdce7397008b952352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5eef7efda71afab63f3db198e370353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a36e9a509d8f777af9bc57c04ed5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3ee5c1c8e78f4c6c9daa7472f4ab3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c812fa8fe098538e93d440d01c0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b780d7e6aa726321f4a5adc3fd48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ebd52c231a0053784c5ddefbe1f83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c90bd02041caecb6c58776395267a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7d340e78de7cab663ab502097a27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b36fc0cd611b6f8cd253d066986bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cb5d9f7da7bec0402bfe3353ca8ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7730d19eba23b9b7326597c89bb0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb2861593dd4de70831a5e16ea2c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd988c100d66d96c5af685dce5ae1a07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49701ff261521935406e8ac3912bab4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c7921554be57659d0309b96f301d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d212807a488657a8b6a1831315475368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b891e79149e69750d3247bab9c6b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d219839cfdbcebcfb47da8e41fb76b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1239c4ea58738ef2e3f883957b3a0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4a877577b28d782126e905ca695a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8383bb36c24f9966d987e860950903373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf5361e6e74e8834d391566869557c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af62a5051ec9cf83613ce0a7d544cd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045b770ddc7f80b3015940c580b831d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f71ba8436820f4c91f690578ebc05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd56fbbffde07eef9318a75214fdc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590d78266e11e23ed29b32144073653379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b1b2df13bd6639d3751802c2e254380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3583f91ce352718833c2a86047af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43ab52cdd270630291bd2390dd0b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e1371254b926fe891b73f858e380b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b9ee7f5c0af4c9ec68620dbadf396384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86331146f4fdcde0e5024b081710d81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1b943d63db76cec2f36e86aba551386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d1ddd160f0d6d96cfdb68dbd5d68d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aa837964ffcf116e9c5e81a8b1755388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0f812bebcf6d8bc7742ba519baed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013cfc8a87700d04f2d156243ad42ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87761b18967edaf04f64a6d881894aa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabba94dad64a2656d0234fbbdf5404392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d63fb616002f8a98e00ad2faea6d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f918160e09fc7422ce19a80a9a20942394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f58c7f65e1219d8701515e52b83258395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e1e1e2cc0f22c43479ea34787887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322b1c79c69258ef08ddc70fbf09bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3455ce1650021a16a0a00a5b9d2f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84996045f16b6478e0ad4833ba65460399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3216ff06004da0d172c97826b0d74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994acc525366bdce2660b94d5ccf07d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63a8b3e3dd762b7b82d2b38b4a766402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8fe307ac7ff37d24911b142f011f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91c27eebbbef72cc609a5c9893cc6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33c7c093abbd8e4588f6f6e2323a2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0924c47503b918d8235b8ea4f819a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a73bf4b8957e91c5a572e6b7ca17b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca6de48df0cf00cc39c036013174d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caee04e71727cd720b0f302972722ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb040dfd5d42535b2abacd61497edb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ce3b000ce3a92cf7dd3ad21aef446411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647284081147e41162067ee966ddae7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dce8df305e92bef3e7201be0f0d5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c780f570ea01ccec715167c0a2a310414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c8f758663ef2ae6e00949c10d123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f488f921d93a0a9a5eee61420e421416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f40645790869d50741701b2e0a76d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b86b29584ec7722820768fbabd603418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573bfb96df3791b742374c0302241fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db776afd8353f6dfb3fbbe62c07495bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d0a9f76382d99b2c1f6b9245506e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fafc4653cee2ec886a504f68949338422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962cf5244c5177f0eb2aa0711faad3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcdf86097da4b2d8c07b9ea1075c04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a8e0d291dd6a306e6fd3eb730598425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e8d716c18d6e767606e8eda819dcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32293fbbea05b9a0d1a653c4f8282ae7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8383099ee927d8fa14174911976b19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f32b85830e3c1dc759c4ff66816b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b028b86022d5b78835404d250097f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1d2d231f773a0050cba4d7213678431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dd5af4ea10f65122a8aae0920f973432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edbfd064d1b70b6ab662ae47a72653433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fa122f6a0b3baced7a29c2a17e2f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194a833249cda70ebb1d01a61857d0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd01d98074afaa4e7c84de9af07ce5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7becbe5d81869f34e930624f56754437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc11c036f1aea618ded7eb756b8ef1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa583b252568588bc617587dcfa3c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c36ca479bcc1f9689e8cc7ddb9cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ee0b173a5418326af6729d4fa5a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88722cc506e074b34a117559d6bae2d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c715763d04fd81ce7b9dcc4c740c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d39f2d52165c88398630def113012444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e79b73f28b509d94f64784f7a1996445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026283622a94dfe008cdc594b86491b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a6039c449c323a0d8c283de1339bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed863d78f69df990795dc6d458441448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b2d40ab81409adc0a2213b0dddc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fbba12eb98f16d95c9c6dc87911d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c25970db96d373bd6a3a5c478c11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513183a64de4a8d5ea380f162e87cc02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349de6ea904eacffb6cac806d22af51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8eb9ab0bd71f137c2b42daef9c77a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79244a43a7631dcb9b2bac886452852e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ada40096fd1d3fc459dd6defb99ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d59e93fb15904ed1773528cceea041457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f175c13fd9f627a4e65db75cc7a193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5f828889ce56c530d4e3788f23d90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2a5d26bcdfda7eed906a80bdc7ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14026d4e7f92ce8293551ec15c6d8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c20ee0a7bc7a9989f4d6a1699a1e96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4314c74679479c9f37eab5f11286a52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8120a146e6e76b38df1f8abeb34361464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c82c7431d194e5d79658e419cda33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42633cf74fe50e2ed2e21266450939466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c08789c7671bb87b106a28374347467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c8391ac48594134316d7496564e8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400755d90f609abffc95cb5717da7c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb3f04751bc22fcbaf1a3c1704a60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a6850c1726a40df44fe021e14a14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210005bff50581b2d4086c7a9324c3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159295ff18dacd80c76a55648a3189f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eaa9b380d2f4bcab981d7135fd207474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b579b63b51e6c9d577f3e205b0f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde415a7306be40b14478a478f5db08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b0c9b9ba7d746e30022e64a0d131d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cbc6398eb654eec34f227f461e50b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e569fef92e7829bc1ea00ca55271479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>