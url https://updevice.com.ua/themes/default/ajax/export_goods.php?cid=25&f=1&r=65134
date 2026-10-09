--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -1,62 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="660">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
+  <si>
+    <t>Фото 1</t>
+  </si>
+  <si>
+    <t>Фото 2</t>
+  </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000236</t>
   </si>
   <si>
@@ -260,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -722,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1040,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1184,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1421,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1673,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1868,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2042,50 +2017,14429 @@
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1f4a04193a42da23a1ebdc2532c0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372acabeea0cc4482cd82118ffb227b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a4eb3f262b4b7d172c3828f82fb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169035700320a30056bcfc4b94002a374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917b2828c2c8444cc27403ed34e8e9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fcc8d1cbec554fe9c99b4d182b7fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e177ef9264a5975e67d975f6cc42f0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca47a60472bae98a9640973885067318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cd86a6875505afe6180901957d77f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac913620f724b058f47e6f73717eff410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509733bb37bd939fa5c78aa5201aaa0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195955db2e9661d83b45a015a774b4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c2b6fa5ac0b40744dcc58d33a683313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aae2b129cb45cf19b50b56b5b03eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685a9f7b79c8c2bbbcfb315d161111815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ccd74ad3d05eefa8f942d810439116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc56d9de6af6e4620ebf3d707d537517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a81cc9553ca11d1c144b141e9f9ee218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0ca7f0584764ec0f53ef1e7f59d0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b903995a3ad8e99ae0f752bbebd73920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2097f48fa49d4c7b75aede2eac3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e07e370a756e9e3f17300b7f9c912f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333097cf9df2f5840432f96274a166a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879af76b840bc846287ebb9d1b8624f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f3f9d282596468933f29a8c4d66625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd57e734aada54abf0f4fd22f5b65626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a7d2afa283c1ebf118cd3c5158bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9973120013f7cda818a8c02a25fb2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1ccbd19d84669b88ea4e416de40e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44802042fc3723cb8415c163b83a0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284a197eb8f35616d60014092a7aa331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d8166f163bd6e9aee5cc67c3b869232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623c5efd246246b0bfd5eead2a0be5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde9ea2b4f2332479792e0adb26f3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58581c46d06eda91cc2d8781bbd0ecde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2934394db65aa7065d6c5b923c4f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888425ab9252d75ff81783ae9e721d5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8c72263352dc214a22f046bbf20b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2bf4a25e1ca8e159ee50da212b7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3066228905fcd63dba6906af5ce10f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a8cc6a9d2cb5841a92b1c958b89041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f6977fbd9ac4641f8bcdeab06c4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a4456a7c6ad511a0b7e5d21243d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4afdb4c0288f9b15aeb5dc2a016bf644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b6ecb85b29461d370a9d0d822bf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab880e6508b3d55c9a0f4bda01aca6ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b406bd872acdfb2e1ee34113f69441747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab888f8a4e7645b71fd8b3f60a40148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bb973a282a720fbaf17fc23eb9a9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe081ad862f5ce955b69c2d6f1a5354a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb1930f092cd4b6b70f5893107ca6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7c5dc935704a0fb8aa0c39ffd0cf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c7dde15197ab36225df634d19ccb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c5ce2ab2f7f3702fa08e2be3e362d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100152a074e2d0ea6d539fb2c2cadf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d5ec3ba05e7ea84c79f1d12781fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7cc5cdeff99ca68012db7534a06257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26978514df902544526ab1099c089058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20136c2feaf4b2655d080c632699959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ac50595dd44a5971b066016a5671660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4362e042849ac09a3a0dbedd9a2f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef2679ba153ceb9ad600d85fc45b1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d2b189977a14d7b95fdcbafbf229563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9065b34da8db5bf09d94c9a8e3ba83d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff19b839c6b83b99ad60ceebc21e2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b87d3f2883ca2a433e632bfd7b7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c0522c62aabd4cd270575db219af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6e6ad29490f89d827d65c4f47025068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb8b2e45ba4cb8cd164103981639169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd92d50f1942352935ed911ab5c417370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d38b58180f3e5fde6ccba99001f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa452d75d5c3a131a529f7eb81ef1f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea29a321583429afea14540a2e26b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1c818f08f9b6c58d2bb083a1bc02874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d2afda75edde2ef6843edf33aabb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b6c4e4b9bfeddbc73792b614f69676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af291b4c5a17fef4d9b162b70958677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85169209022012d4acacbe3f7bb7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba3c87384a812fe08b2d6362673ac079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4fa3aeeb2679b12db6945016d4eb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61fdf989a5ab599bc50a111a07e04b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573012243774c8b4b45f725f88a51482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431040c1c18950aea230cd2b6948829b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e15062927c81c94b93ea6231b755584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0082a9aa2187745b561656c68e5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb078d69853d5e8d3da003296ec5d5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113d87c53dd8ecc3e1616bf7b55d72087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca535c43ece9f29e06d7ea3e52be4de488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e1cf4eace6da64f436d9a3546ab2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6e4e2424c128fb0327fb96f80eb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387547f00e5e9985ed5a2aa99975d9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac781988c883a161215b1740f1949a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4bcaac0389bf016b464c7319bca9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb956c56a1167c93bc1bba1b3265aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce9c3c656a3187ab384c96ba5c22295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dc84c9bd1205003b532c6741576e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa6071f23ed08ba8eba2edf4e554df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be81d5cbc452c8e0dcf89de6a063d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b46c82ed8d821df908707c675608399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878f86db9a014678c3f60938d145146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b6902c51a6e1ae9f6d37236f621f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51b112da9ac454bebfae7252da4815102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8591312751a4058dc7ed68aad42de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211131f741aa491774de9df576211d52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b8bb6cbb4681322571ef94fc9193d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408215731bf3d682e4730ba8126989e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd6b68051bea541d1eb443c3a05b84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea1ca4b4cc71b11d7644c35292195a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329772dca95e16e08c76f017bcb6e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64afcd7201b56469353dea7107ef23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057025b7b40e0775db0976169e3e8a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd0488a67f39ba3352663c0982648112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7024d8a6ac1eae4b7d69f01b1c0ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830eb0973a388d08b46b7f549da9565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22662af55bcf7fef46fc712165b49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50198b8d2904e3b192c33f4503aed3cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd0b28f59fd970fc58ddf09acab46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03225106ef1cac2002cd015283bd8b71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb19508f703dbd02d74e34059cd6ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd47bb972f41ef83655f00dd904c99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1962ef14f723c32c7a69816a4d47c67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badcc75479757742cc3026d3dfb93b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed728cb086049b9395103889732c4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc91166481a8e9046fee5bc1ce9931124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79212741795b67b2118dd959204ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8c809d47450180425dc7c10efb6bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d374df06e31b209c44975074602e187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f408da0903470f89e406ef5f1d5e6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af9e8150b5014090005051e57fa76b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906c629e94d559e9e4880307774454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54107d2e076e3be121a108964710fcb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139382c30fa7eb9a61d386906364a58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d64bb309c7f9a30d2bd45189fc64f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d66c5d763cbc39d86c76dd789c30ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf618604305eb4400259641db17b2c99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8497db08edacb0f37383e2fe85601136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7341dd35feea598d67d37ad2c30fbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab72822b69509de4c7a1ea141d04e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e6ffb9793e9e8a6d5f56c7557ec2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748745679cdc50fc84480c36e9b2430140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dff36d215ccff44171816d782de921141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7005fb994fa1e58be170a46de4bc96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56388b2cb3c10daf54fafd82f0dbf70f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf44f6927b8c7dea66004ff34a20df7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae22d87762b34aa78de94963d3df6e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044845cc2b636ed0c22c701e3599bff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765c572c8e09847b57af6105f9f32bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39b56fb53047c681a425663fdd6bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c47deadaada55f254b727118e7e9e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf677e61f6de22ae0560b1fb51314b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50114ee1aecc611efe8e8e6ed0866a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06629e4be1e4824bcd6c9aca2a4683152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c221087c3dc27854733dbdab2484fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda46bfd7a9c6072915ec240eff7136b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ef72800e89588ca909de2e42a54a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd62b8892c0eb408d195f2598d7518156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f8e061239cb6d21e43677ed98ce62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19daaf62a68c605e8be09723921b55f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03f8971ea7b6e4f55235f41a90fa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181800627aa6bc6334a07e1d8b9886b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0464b0d62521d6bc9ebe7ce8bba96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45ae4f6ba3e08c30a5371dd551c3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5a0f4eb56513beb13069c0f97752163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7d9790c009904f8eba55e82b4c37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd59b484d071b918f1a687a834cae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac127a3ccef644c99766e947240df5ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91d9a5065a635998e5434e0e9d93fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c1d04b414be99d6d02face1cb4985168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9141bfd21b7a8444c9e683038ec3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d77b4d30e09ac872089237fe78259170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db14db57d48e32702c38b901e6e562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be315fc6af8fac3a53255e58b53e658172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046faf4280cb3727ee763737ed88189173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16787bbb313e3843f582e73cc09f6bf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43749a6eb55428491151b8a48ebc88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ed1de5ef95bf0d039d4961922f45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f004e21e612779108855310039c2fcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48ef793067f14c88b912a2345e2aed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b43234dc29fbf3d4295b29d2774b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769e0a0efe64e0117f965fafa2584ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2384f30c1a2522e1031d53e5934832181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b3d7ce12d36faeb354562b38e53e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b7899388b3c49493657a88dbf917183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbeb00b3bc1c9ab873ba3842fc1558184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea0ae0955bbdfc1285623e692c943185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e540896e34b71ce69b6297edf3143a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3eb5777002a2669957098739d7c91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248d2d194bbfd60fa431dfdb1ee2bf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a747ca5c38c814a17cf1a7f8edc968189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09cc2b4bc7c14327db36c48bcf8db9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939c9ac0eedc93700eca0a379445a35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202df8612a7b5577aaa7923273fc4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795462cf196b1b00604afa1a6359d26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a73c321d9455a7d516d1f9551fb6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c23730d15212c0dd3f0939af8369195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb15af5e968f16746c608d3e6506997196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595f61105b093e5325b83ad80ffceee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74830be331677cf07c1b25566b5ffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff639f066ec138438f3b55bcb701288199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de718446e3fef61aa4a0835f9e3b7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b47296a59ea75b9eb0f6a0c80a5f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ae51bd47289d1251642d0d82cdc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed2bc9b532f6a2745479e43ab91b14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a6461ea58506f6c00b79320a91cec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e26e6df2cb2bec8153ab9e8b01fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b04897fdb4990580cfc4feca89358206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b790a1f436893e56891846a165781207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a663ab8b9fa8f839438c66e887cbe7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214a12b4bbf932449c65f1acdc6f9f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a643f87f6c134755263c8d27d93bbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1f292ca6dc50e9f7ec4c15f378bc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833bc2dfcbf5717f5e4426a8b234164212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f449c8fa797a6fb311d24b3ec7d8ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e9d8e4a1255fcd9dd2147191ad29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b9a3227a7b08be670b69c8a8deca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949351439f52827191337e2193a45820216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053ac243d4c53defc8d6465ac315c38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa881a076234825cf2df07ba2acc4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7796180fe6a295162a4350dd10377ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551bac39ab5f6903d4c5341bac1cc36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0fdb856ea2a03085a182f88110716221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e4bd64d4f71535299860582ec554d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef420d4580e88d0a080d8ef6714fd6ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad287ee48748dee7b8ce6e6dabe25b05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb33993f34be7d3de2794fed929aef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a209a9271cb8a2b130de87c2eda29d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598460a0fd541e5992997c042b6de50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9978a35cfdcb30838fb4178c4c3380228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658df98063361ca05c729fe99a44f35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54f7d2899e77dc2ffbad5b721be57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861b824333b65e8a180a8adba8e183231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f0fb51cf81ea74697fb3c74c27d6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9959f0c33de1dbbd56b41004a105e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9131125097d513e2c87a23cc54c05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1163c371eb9f745280adf8680776235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0a41eb35ac5452166d72c4907d415236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3798e804aea0a81de262a167b68070237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1368c83ec13b9267b00c032bb40f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975800313ea8ebd7d12eb7dade67b0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4bd1d1db7e2697e8bb5d3e376b3dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a15433068e90e8b52f97f86df73e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a3877b893dc016c6b192019e3c60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80147f76b8e4df7584ada77fdff2e7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c6cbdaabce7560390ba2915a18c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbf40cbe51966b07431ba110c672fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce314e40d675ebbab276010805c2597246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652407b6e61260d2a00a5a454251ede247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd179f3094d3ecf05e2a8860efa10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955665f3092af46fc8f6a50afb4ae0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38daa0bcaa8be2b7e0aef496e8e237250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03f4fe180e303011d0d3293e5bf183251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067265d049336962bee42c4fe1c55370252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a30352ec5d07b50e5227ae7bb525253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234adbc2fcf60ae9a51ada01d02a530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db2f31cc9bcdb79ae293ae978b336255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd2937a1136b0c17280e813a394e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48f117f37a6f3f529099cf376faf7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec97d6d9d1fe97cf345f49957009ded258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b18420b228d6564a230d552b5d947259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc84b882f949c68faa0c3eceaa361260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382489aaf3262750e3ad199b8f85e95c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb44eaf2754bb567eea2a945a70f12f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cfe70f6bcfbfb8f6eefb789c79b46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb22fa412edd60f363a76d585887675264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50041f64d1ddea0ba4bbc630c5919265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aca32ac607e402ed32f160ebabda2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9942fbf725ef3f2a42ae374a9d29ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d811fa98f9c6393001c7882406473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7a2ffc4f237fe444668afc770a41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd28bbddc5a91fc035ae69fb5efc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef5e1aa5e1f73593050d6d4cbbe9ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36ca969c231e3d429dc16e3aa05a87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe9f89e4ed4e9f48498a4e535638a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ee6cba929a475da0eb98efbee8265274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bf8d508428763627a9b33c3d5037c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259bc40714bb272c2bbec32f6f16096276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922733447f33b15bdf00cdc4bddda64a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3833fb0cddfaa35d9f8c0c645b5145278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8279f7c8aec1d849141a336dadfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbc39e1d86e52750b1af33f288ea2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2e3a6350db18121809c62c06887de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b531cdfe731407b765c09b11cf0f73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34b349ff7f256f47d983c0b57fe4ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c766ad999f85e44f20585c9b2fecc0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc66678cce3e850285eecd774ab5eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee600d0f84072d410d9a7065f7dfdbe3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71deb336bb0f6d6eb56fe5c4ebcd35c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3ad72e093e4383c97c5ab26bf0f89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae36cafb31f1aa195bd828f8ef776289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ee674f668a252da83ba74767f416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78e1fffc508b874316aa62056ad334291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6710942d3490763d7e310ac287d7306292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757754bba7b58a0a8d2a43e5efef3da4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f006bfa6837be7e46e56768df4ac93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781f2134f2546d770dab8cf565ea6e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c987964ef8bc96105dfeaf262ce520296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5408ac90f83227d5e480cf31f836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a4ead32d9fce50a2d3ca3294b0794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba216b7b7e29e36c9a771203a2164d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac970c5e11010892ae03f04ead2b940a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed2adee8d0f1e16fb7737754912fbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e90c1f819e0caad899bfbae68d5d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e7978658c1afb019c069f2aed339c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40a3cc098a02d1ed29f274884a401304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f47de9d995e464ae774996ac727e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f721c83a16f7a798644398b90ab95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ef8393f64df48cedc6fd58ce8938c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fb0f84544d937df32bdb7ce14417d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45fa61fc94223c4133c50667f48cc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3a68512be2aa81d26f16496d4b84f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fe191bbf2f3969b0e7354b658444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cfb56f4713b5acdd16e55ffbcd410312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32b2b75ac6e7ab4973cbdc17da41ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a63c56691fca15ade1f26106e4991f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb155ddb13481204ed7f2ffbf6bca4ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be66cea60bf663cce83045f3cfccb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e63152fdb405ecc7eded5b59208d3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d49ca6ccd93cfb18813f491523674318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21225b17644e99a5e1cd44fa1965d39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6cd4b4eb18520fe14d751bec7469320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b77d2611f12de3545417453630619321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796bcc58cb02a4e06e5be35d9465dbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11023877684e868931cffe05614a1a21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f9bf3871e85c3ca10760790d2dea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b72c32a56c25d3979aef23129f9bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30162feb024a421f04cc9d9dfb7cdfaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25182a262170c9a243f148e2df95a90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674778cb3c6a42efc3607a08068945328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeae7ba454b6470e87ccada8f0bbabd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11293cd55e477186e184e6ba74b623330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a732f4a1cec220c8e131f5b08c884d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358314b3535ea85dbd0179d504677c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189db392a0cf14d14a5de9c81888c13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e012e7c4196e8ebce2523862cab5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b386e13d23c9845db343962858b876335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd22478706655e7567f226b8062f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b3d0daea7bedd34114668f78e0fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd50fc28a5ead5aaecb80a3b1b4dfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ab05703796b86b38469b1f258d76f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a566188f324ff89c7859136206aeab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c8b1a405794f6b450cefbc1f0cd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185791fca66a417b11de1f541f7b25fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4097db54ba65da3c4ba5d2262e70c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37d3b9ebfd1716cc0cfd957df67284344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713417522d079058b4e09c73d152be2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfb5f8a417bd4901d0a1809297925c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9621e00a58aefc9edc03132815eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dbd2ac659190c2dbbf661a3424802348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0c171e5e3197225ae4f03150c331349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e5109ec1a89a058a7a773c8366ed5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a0177a1041bd446440fc679374d59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0348c2a7a8c85138d50a96a3ac6e07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e963cd3cfa15447b37d03e6872521353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148d84ad57d11da0ed32170491daff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1ce0bdd0450fccb9cfdbe047bdb12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313780896a016018a6356e5ad5de4f03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eb38649dfebf9d304799abfe25146357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e5cf19940a1d82a8218eb743b8896358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef6524b5879f735760af1427c57c53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d6e415b93937b19df663955c60bf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a43c9083c7412e031c41df03c01f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a5a09a5b627a637fc950b0a1afd6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fbbe3a1cf6e82f5d4f8702fbfc807363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559687f6f02ced73d6a572c88244c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253e6c6414dcc4a9effd78ad0121f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4ae9987bb9b47117986a1092dc46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d849939f0b427165a8fd3cb0368ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2023cd6a16747007ba055becc83486368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed68e3f9781b2d0b7881774908398369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377d1fe73968b93d2f0d66d6c34a75a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fbf21fc9bb0c5025b41ff17012b3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916e10e824c37cadd32d59a19e9a480372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d4c7cda972b76cd5e6573f5ef249373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbe6dfe61d049e962e3e36ffe91a49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1bdba094cb381d823d0876d0cd2ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef59efe27697d5a55029a3ab82bf752376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f120dbb8bbe7d180f1eccb5fc2cd6d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc4b7c1dad55914d50ab8136a2a1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcc0325df8fd7c42aa256dcdeaa3e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f04d0149f2e25884538f8d10a03f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f97c9ba0a9672b76f86fa9ebc3a81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23f2ff96ca99f6915c51bad87aede382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e199cefa94d5465d0fcda4a7617d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69eae170d0da878eff21db3dac6a34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccdabc958068ab260096f1709ff30b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866eabda2bb603e44b77bd0346c87ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75a7f44dadda66135e39a3b46818a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6144c36d0922fd4f1027df4187be3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0365bddda05b5bd1de8c6b54e5c1060389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89115993b05b420231ecb6652282f7ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f4dc88c2b35e6ccaf9abf901ecbeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55863322164469042beeefe92c128e8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1fcbabab068c50d1e84d92bd5da8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edaf5e165339ba2fb4c3cc96fc4f70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79b205faaae78108dccdf7772b374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242543ca19cdb30cae510d5fa8ba0d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f085216fee64ec6b3cb741df451d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d971cfd180a11d23a5feed9c1fa8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92b86e19ede36838fb043317e312ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e549dac43ce4da0682d6e036cbf77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4f4b1730f1845808b6f39faac968a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfeefd50758fce6f5bec1b2835c27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056eafd6418b24940533a9d5fa3a803403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c7d03f71396193c930cebbae36ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a254be5dd1cab4c82dba0b21df31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beac616e88984cb4a9e2e3355aab7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a04a20ca4447c20c77d9a14f5e0c3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f93fa9820b10b1f7260c4ddf51be3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a570cfcd9eb15ed8c45f89060918af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a2e92180f685acafe6c192dc6cf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f20e9f62798852267194111ddb347411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb1b4b3449f2d677c112c39a7e6ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483a4759227d0de756d8066b8ac90f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66d3952fb1b4ca9f579e95088888d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ba0dd06853e8de06820e53aac5737415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6909941c23e20a21f5de64f127e789416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b4587ea3876b85a2712eacaa557a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b484a1b5eacdb65cbb6c8c1c292fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3a78ffd644aca6be574a6ee32eb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e715ce707d0c885c60c6ea1b89056f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b908451fed5bbe2d31991ed8cd072421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852582f86686170a5650bcc6300d7003422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453517f26c5caf06de5117497d3430f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621e9816bc7114d844ca075cee62d83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d63a6bd73b809abff83bbada7b7f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59d4afb663aa43897420c6a3bca073426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2edb482e42e372e9dadfe47aa41a11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221a6d3afa22aa4f2e6b25e017507c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49550a324ff0c12c95ae5795b2b252429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb35ca0157206e7f6e3b667a8f6782430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f25b62ebe6b1d13b44271bfe04f95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd05ed823980cee2b9aa1fcf28c263432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c5213e2c2894db5574bd1032b5f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a668eec499333b3c8bfe5e85cadb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2215d9aa0388daa5b439ecdf0489b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2befde904c07e7d98a85d327a060436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae7f2c2c427d9e937ef8531e7f8f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f62c1209336ff220ee7b088ae1afa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f96b7d1191f20c68c490f0f964c11e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a730697435dc49add9a643e116865440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab3986d8603c099122e4ed51d45f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435ed0ac06e476838830ca3828a18d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c6857ff3b753fdbd2171934bda54a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06531982f49c1b8a88a6355bdf9d3ad5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db8045b081b1a6547c2cfaa461d75f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494b2bc6d4c3004b7481dd084f8aac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce29d514aa032a06cd296bbcba34f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df7c816d112ccc6519b6c2210eaca8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878e8e2f5c50bb09d665a42f4cdc5ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680bab82986d5472609c9cc7a87a1bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd42b81815a208784658067632bfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c8acc32c40e2ee6c3e1e4bd4c6541452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda9ac78e96daa7cc31fb35433eb94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc66093bd191ea164f9a4057c04e37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac599dba3d759b24a4df7984230a6ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa70c8b8c0a8ceb6b0ce7b7cc636f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7152284250874b0d92b2aff457a58d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c53eac356582a3ba2ea9a860e6b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc656e5757e2fb4b5c7b90894d3c3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d9cac3e8d2e85401a5a7022f6fb66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9a47c39d101715f0056200b26bab0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bda664ba357cf0d6316a80911e57e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a4c0ddd7107e75b772a28f0fb706b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adbe334bc5feafe7650662be4a5644464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd6dbad3c85cc009296128fd41e26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858335822554c00428f9b0ffad426f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aa1ec99744837a0a739ffe0bdde83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e975a9d8b147b5ff249dedc1b066b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9c170dedfc4e3f6b2e5fe33ba3571469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f782b149c7d4eae0e1725e04f79bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae49525dee2b7a2a83555138bbd101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d337305b086b487c2970aa5e36715472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941f636ff559eaf34f488958d9928e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6036bf9123b319a1adb7796d97302474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c690d0f594741812a53d5c651da5b75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3f41cf82a1b982fd820a4d0c46706476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b080f8a951e59b12d216a3fab6fe8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463f8c5558431224923757942c2f292478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858b06e6efa7e7baef1b4135f1cd14479.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2330,5746 +16684,6118 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="6" max="6" width="0" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="0" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
+      <c r="F1" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="G1" s="0" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H1" s="0" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="0">
+      <c r="I1" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" customHeight="1" ht="80">
+      <c r="A2" s="0"/>
+      <c r="B2" s="0"/>
+      <c r="C2" s="0">
         <v>15254</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="0">
+      <c r="F2" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="0">
         <v>0.61</v>
       </c>
-      <c r="H2" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="0">
+      <c r="J2" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" customHeight="1" ht="80">
+      <c r="A3" s="0"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0">
         <v>15254</v>
       </c>
-      <c r="B3" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="0">
+      <c r="F3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="0">
         <v>0.61</v>
       </c>
-      <c r="H3" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="0">
+      <c r="J3" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="80">
+      <c r="A4" s="0"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0">
         <v>15265</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G4" s="0">
+        <v>17</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="0">
         <v>0.82</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="J4" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="80">
+      <c r="A5" s="0"/>
+      <c r="B5" s="0"/>
+      <c r="C5" s="0">
+        <v>15265</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G5" s="0">
+      <c r="G5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="0">
         <v>0.82</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="0">
+      <c r="J5" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="80">
+      <c r="A6" s="0"/>
+      <c r="B6" s="0"/>
+      <c r="C6" s="0">
         <v>15267</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G6" s="0">
+        <v>22</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="0">
         <v>1.88</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="0">
+      <c r="J6" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="80">
+      <c r="A7" s="0"/>
+      <c r="B7" s="0"/>
+      <c r="C7" s="0">
         <v>15270</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G7" s="0">
+        <v>25</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
         <v>2.31</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="0">
+      <c r="J7" s="0" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="80">
+      <c r="A8" s="0"/>
+      <c r="B8" s="0"/>
+      <c r="C8" s="0">
         <v>15277</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G8" s="0">
+        <v>29</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="0">
         <v>0.73</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="0">
+      <c r="J8" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="80">
+      <c r="A9" s="0"/>
+      <c r="B9" s="0"/>
+      <c r="C9" s="0">
         <v>15278</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="0" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G9" s="0">
+        <v>32</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
         <v>0.91</v>
       </c>
-      <c r="H9" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="0">
+      <c r="J9" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="80">
+      <c r="A10" s="0"/>
+      <c r="B10" s="0"/>
+      <c r="C10" s="0">
         <v>15279</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G10" s="0">
+        <v>35</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
         <v>0.9399999999999999</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="0">
+      <c r="J10" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
+      <c r="C11" s="0">
         <v>15386</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G11" s="0">
+        <v>38</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" s="0">
         <v>0.8</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="0">
+      <c r="J11" s="0" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
+      <c r="C12" s="0">
         <v>15388</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="D12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="0">
+      <c r="I12" s="0">
         <v>1.4</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="0">
+      <c r="J12" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="80">
+      <c r="A13" s="0"/>
+      <c r="B13" s="0"/>
+      <c r="C13" s="0">
         <v>15388</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="0">
+      <c r="F13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" s="0">
         <v>1.4</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="0">
+      <c r="J13" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="80">
+      <c r="A14" s="0"/>
+      <c r="B14" s="0"/>
+      <c r="C14" s="0">
         <v>15389</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G14" s="0">
+        <v>46</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="0">
         <v>0.6</v>
       </c>
-      <c r="H14" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="0">
+      <c r="J14" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="80">
+      <c r="A15" s="0"/>
+      <c r="B15" s="0"/>
+      <c r="C15" s="0">
         <v>15392</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G15" s="0">
+        <v>49</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="0">
         <v>0.75</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="0">
+      <c r="J15" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="80">
+      <c r="A16" s="0"/>
+      <c r="B16" s="0"/>
+      <c r="C16" s="0">
         <v>15394</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="0" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G16" s="0">
+        <v>52</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="0">
         <v>0.32</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="0">
+      <c r="J16" s="0" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="80">
+      <c r="A17" s="0"/>
+      <c r="B17" s="0"/>
+      <c r="C17" s="0">
         <v>15396</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G17" s="0">
+        <v>55</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I17" s="0">
         <v>0.75</v>
       </c>
-      <c r="H17" s="0" t="s">
+      <c r="J17" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="80">
+      <c r="A18" s="0"/>
+      <c r="B18" s="0"/>
+      <c r="C18" s="0">
+        <v>15396</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="0">
+      <c r="F18" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="80">
+      <c r="A19" s="0"/>
+      <c r="B19" s="0"/>
+      <c r="C19" s="0">
         <v>15396</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="D19" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="J19" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...33 lines deleted...]
-      <c r="A20" s="0">
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="80">
+      <c r="A20" s="0"/>
+      <c r="B20" s="0"/>
+      <c r="C20" s="0">
         <v>15399</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G20" s="0">
+        <v>62</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I20" s="0">
         <v>0.37</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="0">
+      <c r="J20" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" customHeight="1" ht="80">
+      <c r="A21" s="0"/>
+      <c r="B21" s="0"/>
+      <c r="C21" s="0">
         <v>15409</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G21" s="0">
+        <v>65</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I21" s="0">
         <v>0.33</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="0">
+      <c r="J21" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" customHeight="1" ht="80">
+      <c r="A22" s="0"/>
+      <c r="B22" s="0"/>
+      <c r="C22" s="0">
         <v>15409</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="0">
+      <c r="F22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I22" s="0">
         <v>0.33</v>
       </c>
-      <c r="H22" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="0">
+      <c r="J22" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" customHeight="1" ht="80">
+      <c r="A23" s="0"/>
+      <c r="B23" s="0"/>
+      <c r="C23" s="0">
         <v>15410</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G23" s="0">
+        <v>69</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="0">
         <v>1.03</v>
       </c>
-      <c r="H23" s="0" t="s">
+      <c r="J23" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" customHeight="1" ht="80">
+      <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
+      <c r="C24" s="0">
+        <v>15410</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="0">
+      <c r="F24" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" customHeight="1" ht="80">
+      <c r="A25" s="0"/>
+      <c r="B25" s="0"/>
+      <c r="C25" s="0">
         <v>15410</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="0" t="s">
+      <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="0">
+    </row>
+    <row r="26" spans="1:10" customHeight="1" ht="80">
+      <c r="A26" s="0"/>
+      <c r="B26" s="0"/>
+      <c r="C26" s="0">
+        <v>15410</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="0">
         <v>1.03</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...50 lines deleted...]
-      <c r="A27" s="0">
+      <c r="J26" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" customHeight="1" ht="80">
+      <c r="A27" s="0"/>
+      <c r="B27" s="0"/>
+      <c r="C27" s="0">
         <v>15411</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="0" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G27" s="0">
+        <v>78</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="0">
         <v>0.86</v>
       </c>
-      <c r="H27" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="0">
+      <c r="J27" s="0" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" customHeight="1" ht="80">
+      <c r="A28" s="0"/>
+      <c r="B28" s="0"/>
+      <c r="C28" s="0">
         <v>15414</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G28" s="0">
+        <v>81</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="0">
         <v>1</v>
       </c>
-      <c r="H28" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="0">
+      <c r="J28" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" customHeight="1" ht="80">
+      <c r="A29" s="0"/>
+      <c r="B29" s="0"/>
+      <c r="C29" s="0">
         <v>15420</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" s="0" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G29" s="0">
+        <v>85</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" s="0">
         <v>0.37</v>
       </c>
-      <c r="H29" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="0">
+      <c r="J29" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" customHeight="1" ht="80">
+      <c r="A30" s="0"/>
+      <c r="B30" s="0"/>
+      <c r="C30" s="0">
         <v>15489</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" s="0" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="G30" s="0">
+        <v>88</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I30" s="0">
         <v>0.84</v>
       </c>
-      <c r="H30" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="0">
+      <c r="J30" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" customHeight="1" ht="80">
+      <c r="A31" s="0"/>
+      <c r="B31" s="0"/>
+      <c r="C31" s="0">
         <v>15490</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="D31" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="0">
+      <c r="I31" s="0">
         <v>0.76</v>
       </c>
-      <c r="H31" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="0">
+      <c r="J31" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" customHeight="1" ht="80">
+      <c r="A32" s="0"/>
+      <c r="B32" s="0"/>
+      <c r="C32" s="0">
         <v>15499</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="0" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G32" s="0">
+        <v>95</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="0">
         <v>0.87</v>
       </c>
-      <c r="H32" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="0">
+      <c r="J32" s="0" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" customHeight="1" ht="80">
+      <c r="A33" s="0"/>
+      <c r="B33" s="0"/>
+      <c r="C33" s="0">
         <v>15515</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G33" s="0">
+        <v>98</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="0">
         <v>1.12</v>
       </c>
-      <c r="H33" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="0">
+      <c r="J33" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" customHeight="1" ht="80">
+      <c r="A34" s="0"/>
+      <c r="B34" s="0"/>
+      <c r="C34" s="0">
         <v>15509</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G34" s="0">
+        <v>102</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="0">
         <v>1.35</v>
       </c>
-      <c r="H34" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="0">
+      <c r="J34" s="0" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" customHeight="1" ht="80">
+      <c r="A35" s="0"/>
+      <c r="B35" s="0"/>
+      <c r="C35" s="0">
         <v>15533</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" s="0" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="G35" s="0">
+        <v>105</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I35" s="0">
         <v>2.86</v>
       </c>
-      <c r="H35" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="0">
+      <c r="J35" s="0" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" customHeight="1" ht="80">
+      <c r="A36" s="0"/>
+      <c r="B36" s="0"/>
+      <c r="C36" s="0">
         <v>15544</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="D36" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I36" s="0">
+        <v>1.12</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" customHeight="1" ht="80">
+      <c r="A37" s="0"/>
+      <c r="B37" s="0"/>
+      <c r="C37" s="0">
+        <v>15666</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>15786</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="0">
+      <c r="I38" s="0">
+        <v>2.09</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>15901</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" customHeight="1" ht="80">
+      <c r="A40" s="0"/>
+      <c r="B40" s="0"/>
+      <c r="C40" s="0">
+        <v>15901</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I40" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" customHeight="1" ht="80">
+      <c r="A41" s="0"/>
+      <c r="B41" s="0"/>
+      <c r="C41" s="0">
+        <v>15917</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="I41" s="0">
+        <v>3.69</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" customHeight="1" ht="80">
+      <c r="A42" s="0"/>
+      <c r="C42" s="0">
+        <v>15949</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I42" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" customHeight="1" ht="80">
+      <c r="A43" s="0"/>
+      <c r="B43" s="0"/>
+      <c r="C43" s="0">
+        <v>15992</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I43" s="0">
         <v>1.12</v>
       </c>
-      <c r="H36" s="0" t="s">
-[...7 lines deleted...]
-      <c r="B37" s="0" t="s">
+      <c r="J43" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" customHeight="1" ht="80">
+      <c r="A44" s="0"/>
+      <c r="B44" s="0"/>
+      <c r="C44" s="0">
+        <v>15993</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...65 lines deleted...]
-      <c r="B40" s="0" t="s">
+      <c r="I44" s="0">
+        <v>2.17</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" customHeight="1" ht="80">
+      <c r="A45" s="0"/>
+      <c r="B45" s="0"/>
+      <c r="C45" s="0">
+        <v>15001</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.96</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" customHeight="1" ht="80">
+      <c r="A46" s="0"/>
+      <c r="B46" s="0"/>
+      <c r="C46" s="0">
+        <v>15004</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="0">
+        <v>1.14</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" customHeight="1" ht="80">
+      <c r="A47" s="0"/>
+      <c r="B47" s="0"/>
+      <c r="C47" s="0">
+        <v>16060</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...169 lines deleted...]
-      <c r="G47" s="0">
+      <c r="I47" s="0">
         <v>2.82</v>
       </c>
-      <c r="H47" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A48" s="0">
+      <c r="J47" s="0" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" customHeight="1" ht="80">
+      <c r="A48" s="0"/>
+      <c r="B48" s="0"/>
+      <c r="C48" s="0">
         <v>16106</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G48" s="0">
+        <v>147</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="0">
         <v>2.03</v>
       </c>
-      <c r="H48" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A49" s="0">
+      <c r="J48" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" customHeight="1" ht="80">
+      <c r="A49" s="0"/>
+      <c r="B49" s="0"/>
+      <c r="C49" s="0">
         <v>16080</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>13</v>
+        <v>150</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G49" s="0">
+        <v>151</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="0">
         <v>0.68</v>
       </c>
-      <c r="H49" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A50" s="0">
+      <c r="J49" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" customHeight="1" ht="80">
+      <c r="A50" s="0"/>
+      <c r="B50" s="0"/>
+      <c r="C50" s="0">
         <v>16083</v>
       </c>
-      <c r="B50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" s="0" t="s">
-        <v>9</v>
+        <v>153</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G50" s="0">
+        <v>154</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="0">
         <v>0.97</v>
       </c>
-      <c r="H50" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="0">
+      <c r="J50" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" customHeight="1" ht="80">
+      <c r="A51" s="0"/>
+      <c r="B51" s="0"/>
+      <c r="C51" s="0">
         <v>16120</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" s="0" t="s">
-        <v>54</v>
+        <v>156</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G51" s="0">
+        <v>157</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I51" s="0">
         <v>1.51</v>
       </c>
-      <c r="H51" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="0">
+      <c r="J51" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" customHeight="1" ht="80">
+      <c r="A52" s="0"/>
+      <c r="B52" s="0"/>
+      <c r="C52" s="0">
         <v>16121</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" s="0" t="s">
-        <v>9</v>
+        <v>159</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G52" s="0">
+        <v>160</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I52" s="0">
         <v>1.51</v>
       </c>
-      <c r="H52" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="0">
+      <c r="J52" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" customHeight="1" ht="80">
+      <c r="A53" s="0"/>
+      <c r="B53" s="0"/>
+      <c r="C53" s="0">
         <v>16122</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" s="0" t="s">
-        <v>9</v>
+        <v>162</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G53" s="0">
+        <v>163</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I53" s="0">
         <v>1.68</v>
       </c>
-      <c r="H53" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A54" s="0">
+      <c r="J53" s="0" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" customHeight="1" ht="80">
+      <c r="A54" s="0"/>
+      <c r="B54" s="0"/>
+      <c r="C54" s="0">
         <v>16123</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" s="0" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G54" s="0">
+        <v>166</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I54" s="0">
         <v>1.51</v>
       </c>
-      <c r="H54" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="0">
+      <c r="J54" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" customHeight="1" ht="80">
+      <c r="A55" s="0"/>
+      <c r="B55" s="0"/>
+      <c r="C55" s="0">
         <v>16126</v>
       </c>
-      <c r="B55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" s="0" t="s">
-        <v>9</v>
+        <v>168</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G55" s="0">
+        <v>169</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I55" s="0">
         <v>1.51</v>
       </c>
-      <c r="H55" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A56" s="0">
+      <c r="J55" s="0" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" customHeight="1" ht="80">
+      <c r="A56" s="0"/>
+      <c r="B56" s="0"/>
+      <c r="C56" s="0">
         <v>16201</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" s="0" t="s">
-        <v>9</v>
+        <v>171</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="G56" s="0">
+        <v>172</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="I56" s="0">
         <v>3.93</v>
       </c>
-      <c r="H56" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A57" s="0">
+      <c r="J56" s="0" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" customHeight="1" ht="80">
+      <c r="A57" s="0"/>
+      <c r="B57" s="0"/>
+      <c r="C57" s="0">
         <v>16165</v>
       </c>
-      <c r="B57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D57" s="0" t="s">
-        <v>9</v>
+        <v>174</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G57" s="0">
+        <v>175</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I57" s="0">
         <v>0.75</v>
       </c>
-      <c r="H57" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A58" s="0">
+      <c r="J57" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" customHeight="1" ht="80">
+      <c r="A58" s="0"/>
+      <c r="B58" s="0"/>
+      <c r="C58" s="0">
         <v>16176</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" s="0" t="s">
-        <v>9</v>
+        <v>177</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G58" s="0">
+        <v>178</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I58" s="0">
         <v>3.5</v>
       </c>
-      <c r="H58" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A59" s="0">
+      <c r="J58" s="0" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" customHeight="1" ht="80">
+      <c r="A59" s="0"/>
+      <c r="B59" s="0"/>
+      <c r="C59" s="0">
         <v>16236</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" s="0" t="s">
-        <v>9</v>
+        <v>180</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G59" s="0">
+        <v>181</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="0">
         <v>4.15</v>
       </c>
-      <c r="H59" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A60" s="0">
+      <c r="J59" s="0" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" customHeight="1" ht="80">
+      <c r="A60" s="0"/>
+      <c r="B60" s="0"/>
+      <c r="C60" s="0">
         <v>16238</v>
       </c>
-      <c r="B60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D60" s="0" t="s">
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G60" s="0">
+        <v>184</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="0">
         <v>2.22</v>
       </c>
-      <c r="H60" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="0">
+      <c r="J60" s="0" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" customHeight="1" ht="80">
+      <c r="A61" s="0"/>
+      <c r="B61" s="0"/>
+      <c r="C61" s="0">
         <v>16239</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" s="0" t="s">
-        <v>9</v>
+        <v>186</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G61" s="0">
+        <v>187</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I61" s="0">
         <v>1.68</v>
       </c>
-      <c r="H61" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A62" s="0">
+      <c r="J61" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" customHeight="1" ht="80">
+      <c r="A62" s="0"/>
+      <c r="B62" s="0"/>
+      <c r="C62" s="0">
         <v>16239</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="D62" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="0">
+      <c r="F62" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I62" s="0">
         <v>1.68</v>
       </c>
-      <c r="H62" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A63" s="0">
+      <c r="J62" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" customHeight="1" ht="80">
+      <c r="A63" s="0"/>
+      <c r="B63" s="0"/>
+      <c r="C63" s="0">
         <v>16253</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" s="0" t="s">
-        <v>9</v>
+        <v>190</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="G63" s="0">
+        <v>191</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I63" s="0">
         <v>4.69</v>
       </c>
-      <c r="H63" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A64" s="0">
+      <c r="J63" s="0" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" customHeight="1" ht="80">
+      <c r="A64" s="0"/>
+      <c r="B64" s="0"/>
+      <c r="C64" s="0">
         <v>16254</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D64" s="0" t="s">
-        <v>9</v>
+        <v>193</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="G64" s="0">
+        <v>194</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I64" s="0">
         <v>2.37</v>
       </c>
-      <c r="H64" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A65" s="0">
+      <c r="J64" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" customHeight="1" ht="80">
+      <c r="A65" s="0"/>
+      <c r="B65" s="0"/>
+      <c r="C65" s="0">
         <v>16279</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" s="0" t="s">
-        <v>9</v>
+        <v>196</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="G65" s="0">
+        <v>197</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I65" s="0">
         <v>2.84</v>
       </c>
-      <c r="H65" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A66" s="0">
+      <c r="J65" s="0" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" customHeight="1" ht="80">
+      <c r="A66" s="0"/>
+      <c r="B66" s="0"/>
+      <c r="C66" s="0">
         <v>16335</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" s="0" t="s">
-        <v>9</v>
+        <v>199</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G66" s="0">
+        <v>200</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I66" s="0">
         <v>1.68</v>
       </c>
-      <c r="H66" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A67" s="0">
+      <c r="J66" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" customHeight="1" ht="80">
+      <c r="A67" s="0"/>
+      <c r="B67" s="0"/>
+      <c r="C67" s="0">
         <v>16335</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="D67" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="0">
+      <c r="F67" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I67" s="0">
         <v>1.68</v>
       </c>
-      <c r="H67" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A68" s="0">
+      <c r="J67" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" customHeight="1" ht="80">
+      <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
+      <c r="C68" s="0">
         <v>16370</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D68" s="0" t="s">
-        <v>13</v>
+        <v>203</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="G68" s="0">
+        <v>204</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="I68" s="0">
         <v>4.2</v>
       </c>
-      <c r="H68" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A69" s="0">
+      <c r="J68" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" customHeight="1" ht="80">
+      <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
+      <c r="C69" s="0">
         <v>16380</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D69" s="0" t="s">
-        <v>9</v>
+        <v>207</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G69" s="0">
+        <v>208</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I69" s="0">
         <v>2.12</v>
       </c>
-      <c r="H69" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A70" s="0">
+      <c r="J69" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" customHeight="1" ht="80">
+      <c r="A70" s="0"/>
+      <c r="B70" s="0"/>
+      <c r="C70" s="0">
         <v>16422</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D70" s="0" t="s">
-        <v>71</v>
+        <v>210</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="G70" s="0">
+        <v>211</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I70" s="0">
         <v>1.64</v>
       </c>
-      <c r="H70" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A71" s="0">
+      <c r="J70" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" customHeight="1" ht="80">
+      <c r="A71" s="0"/>
+      <c r="B71" s="0"/>
+      <c r="C71" s="0">
         <v>16422</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="D71" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="0" t="s">
+      <c r="F71" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I71" s="0">
+        <v>1.64</v>
+      </c>
+      <c r="J71" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A72" s="0">
+    </row>
+    <row r="72" spans="1:10" customHeight="1" ht="80">
+      <c r="A72" s="0"/>
+      <c r="B72" s="0"/>
+      <c r="C72" s="0">
         <v>16424</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>215</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G72" s="0">
+        <v>216</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I72" s="0">
         <v>3.47</v>
       </c>
-      <c r="H72" s="0" t="s">
+      <c r="J72" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" customHeight="1" ht="80">
+      <c r="A73" s="0"/>
+      <c r="B73" s="0"/>
+      <c r="C73" s="0">
+        <v>16424</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>216</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="G73" s="0">
+      <c r="F73" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I73" s="0">
         <v>3.47</v>
       </c>
-      <c r="H73" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A74" s="0">
+      <c r="J73" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" customHeight="1" ht="80">
+      <c r="A74" s="0"/>
+      <c r="B74" s="0"/>
+      <c r="C74" s="0">
         <v>16474</v>
       </c>
-      <c r="B74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D74" s="0" t="s">
-        <v>9</v>
+        <v>220</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G74" s="0">
+        <v>221</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I74" s="0">
         <v>2.25</v>
       </c>
-      <c r="H74" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A75" s="0">
+      <c r="J74" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" customHeight="1" ht="80">
+      <c r="A75" s="0"/>
+      <c r="B75" s="0"/>
+      <c r="C75" s="0">
         <v>16475</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D75" s="0" t="s">
-        <v>16</v>
+        <v>223</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G75" s="0">
+        <v>224</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I75" s="0">
         <v>2.31</v>
       </c>
-      <c r="H75" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A76" s="0">
+      <c r="J75" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" customHeight="1" ht="80">
+      <c r="A76" s="0"/>
+      <c r="B76" s="0"/>
+      <c r="C76" s="0">
         <v>16476</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D76" s="0" t="s">
-        <v>9</v>
+        <v>226</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G76" s="0">
+        <v>227</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I76" s="0">
         <v>1.88</v>
       </c>
-      <c r="H76" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A77" s="0">
+      <c r="J76" s="0" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" customHeight="1" ht="80">
+      <c r="A77" s="0"/>
+      <c r="B77" s="0"/>
+      <c r="C77" s="0">
         <v>16481</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" s="0" t="s">
-        <v>9</v>
+        <v>229</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G77" s="0">
+        <v>230</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I77" s="0">
         <v>2.6</v>
       </c>
-      <c r="H77" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A78" s="0">
+      <c r="J77" s="0" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" customHeight="1" ht="80">
+      <c r="A78" s="0"/>
+      <c r="B78" s="0"/>
+      <c r="C78" s="0">
         <v>16516</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D78" s="0" t="s">
-        <v>9</v>
+        <v>232</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G78" s="0">
+        <v>233</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I78" s="0">
         <v>1.51</v>
       </c>
-      <c r="H78" s="0" t="s">
-[...4 lines deleted...]
-      <c r="A79" s="0">
+      <c r="J78" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" customHeight="1" ht="80">
+      <c r="A79" s="0"/>
+      <c r="B79" s="0"/>
+      <c r="C79" s="0">
         <v>16530</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D79" s="0" t="s">
-        <v>9</v>
+        <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G79" s="0">
+        <v>236</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I79" s="0">
         <v>2.91</v>
       </c>
-      <c r="H79" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C80" s="0" t="s">
+      <c r="J79" s="0" t="s">
         <v>237</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" customHeight="1" ht="80">
+      <c r="A80" s="0"/>
+      <c r="B80" s="0"/>
+      <c r="C80" s="0">
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="G80" s="0">
+        <v>239</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" customHeight="1" ht="80">
+      <c r="A81" s="0"/>
+      <c r="B81" s="0"/>
+      <c r="C81" s="0">
+        <v>16618</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" customHeight="1" ht="80">
+      <c r="A82" s="0"/>
+      <c r="B82" s="0"/>
+      <c r="C82" s="0">
+        <v>16636</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>2.9</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" customHeight="1" ht="80">
+      <c r="A83" s="0"/>
+      <c r="B83" s="0"/>
+      <c r="C83" s="0">
+        <v>16637</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" customHeight="1" ht="80">
+      <c r="A84" s="0"/>
+      <c r="B84" s="0"/>
+      <c r="C84" s="0">
+        <v>16637</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I84" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" customHeight="1" ht="80">
+      <c r="A85" s="0"/>
+      <c r="B85" s="0"/>
+      <c r="C85" s="0">
+        <v>16638</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I85" s="0">
+        <v>1.54</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" customHeight="1" ht="80">
+      <c r="A86" s="0"/>
+      <c r="B86" s="0"/>
+      <c r="C86" s="0">
+        <v>16648</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" customHeight="1" ht="80">
+      <c r="A87" s="0"/>
+      <c r="B87" s="0"/>
+      <c r="C87" s="0">
+        <v>16649</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" customHeight="1" ht="80">
+      <c r="A88" s="0"/>
+      <c r="B88" s="0"/>
+      <c r="C88" s="0">
+        <v>16650</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.77</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" customHeight="1" ht="80">
+      <c r="A89" s="0"/>
+      <c r="B89" s="0"/>
+      <c r="C89" s="0">
+        <v>16651</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.19</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" customHeight="1" ht="80">
+      <c r="A90" s="0"/>
+      <c r="B90" s="0"/>
+      <c r="C90" s="0">
+        <v>16666</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" customHeight="1" ht="80">
+      <c r="A91" s="0"/>
+      <c r="B91" s="0"/>
+      <c r="C91" s="0">
+        <v>16666</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I91" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" customHeight="1" ht="80">
+      <c r="A92" s="0"/>
+      <c r="B92" s="0"/>
+      <c r="C92" s="0">
+        <v>16681</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.16</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" customHeight="1" ht="80">
+      <c r="A93" s="0"/>
+      <c r="B93" s="0"/>
+      <c r="C93" s="0">
+        <v>16682</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" customHeight="1" ht="80">
+      <c r="A94" s="0"/>
+      <c r="B94" s="0"/>
+      <c r="C94" s="0">
+        <v>16684</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I94" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" customHeight="1" ht="80">
+      <c r="A95" s="0"/>
+      <c r="B95" s="0"/>
+      <c r="C95" s="0">
+        <v>16685</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I95" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" customHeight="1" ht="80">
+      <c r="A96" s="0"/>
+      <c r="B96" s="0"/>
+      <c r="C96" s="0">
+        <v>16696</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" customHeight="1" ht="80">
+      <c r="A97" s="0"/>
+      <c r="B97" s="0"/>
+      <c r="C97" s="0">
+        <v>16701</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I97" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J97" s="0" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" customHeight="1" ht="80">
+      <c r="A98" s="0"/>
+      <c r="B98" s="0"/>
+      <c r="C98" s="0">
+        <v>16723</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I98" s="0">
+        <v>0.93</v>
+      </c>
+      <c r="J98" s="0" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" customHeight="1" ht="80">
+      <c r="A99" s="0"/>
+      <c r="B99" s="0"/>
+      <c r="C99" s="0">
+        <v>16731</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" customHeight="1" ht="80">
+      <c r="A100" s="0"/>
+      <c r="B100" s="0"/>
+      <c r="C100" s="0">
+        <v>16732</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I100" s="0">
+        <v>4.3</v>
+      </c>
+      <c r="J100" s="0" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" customHeight="1" ht="80">
+      <c r="A101" s="0"/>
+      <c r="B101" s="0"/>
+      <c r="C101" s="0">
+        <v>16732</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I101" s="0">
+        <v>4.3</v>
+      </c>
+      <c r="J101" s="0" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" customHeight="1" ht="80">
+      <c r="A102" s="0"/>
+      <c r="B102" s="0"/>
+      <c r="C102" s="0">
+        <v>16736</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I102" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J102" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" customHeight="1" ht="80">
+      <c r="A103" s="0"/>
+      <c r="B103" s="0"/>
+      <c r="C103" s="0">
+        <v>16736</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" customHeight="1" ht="80">
+      <c r="A104" s="0"/>
+      <c r="B104" s="0"/>
+      <c r="C104" s="0">
+        <v>16748</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I104" s="0">
+        <v>1.88</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" customHeight="1" ht="80">
+      <c r="A105" s="0"/>
+      <c r="B105" s="0"/>
+      <c r="C105" s="0">
+        <v>16748</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I105" s="0">
+        <v>1.88</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" customHeight="1" ht="80">
+      <c r="A106" s="0"/>
+      <c r="B106" s="0"/>
+      <c r="C106" s="0">
+        <v>16754</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I106" s="0">
+        <v>2.09</v>
+      </c>
+      <c r="J106" s="0" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" customHeight="1" ht="80">
+      <c r="A107" s="0"/>
+      <c r="B107" s="0"/>
+      <c r="C107" s="0">
+        <v>16758</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.86</v>
+      </c>
+      <c r="J107" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" customHeight="1" ht="80">
+      <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
+      <c r="C108" s="0">
+        <v>16766</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" customHeight="1" ht="80">
+      <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
+      <c r="C109" s="0">
+        <v>16766</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J109" s="0" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" customHeight="1" ht="80">
+      <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
+      <c r="C110" s="0">
+        <v>16767</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" customHeight="1" ht="80">
+      <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
+      <c r="C111" s="0">
+        <v>16767</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G111" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I111" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J111" s="0" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" customHeight="1" ht="80">
+      <c r="A112" s="0"/>
+      <c r="B112" s="0"/>
+      <c r="C112" s="0">
+        <v>16772</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" customHeight="1" ht="80">
+      <c r="A113" s="0"/>
+      <c r="B113" s="0"/>
+      <c r="C113" s="0">
+        <v>16795</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" customHeight="1" ht="80">
+      <c r="A114" s="0"/>
+      <c r="B114" s="0"/>
+      <c r="C114" s="0">
+        <v>16795</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I114" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J114" s="0" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" customHeight="1" ht="80">
+      <c r="A115" s="0"/>
+      <c r="B115" s="0"/>
+      <c r="C115" s="0">
+        <v>16826</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J115" s="0" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" customHeight="1" ht="80">
+      <c r="A116" s="0"/>
+      <c r="B116" s="0"/>
+      <c r="C116" s="0">
+        <v>16834</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I116" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J116" s="0" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" customHeight="1" ht="80">
+      <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
+      <c r="C117" s="0">
+        <v>16863</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" customHeight="1" ht="80">
+      <c r="A118" s="0"/>
+      <c r="B118" s="0"/>
+      <c r="C118" s="0">
+        <v>16864</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I118" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="J118" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" customHeight="1" ht="80">
+      <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
+      <c r="C119" s="0">
+        <v>16869</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" customHeight="1" ht="80">
+      <c r="A120" s="0"/>
+      <c r="B120" s="0"/>
+      <c r="C120" s="0">
+        <v>16870</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" customHeight="1" ht="80">
+      <c r="A121" s="0"/>
+      <c r="B121" s="0"/>
+      <c r="C121" s="0">
+        <v>16870</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" customHeight="1" ht="80">
+      <c r="A122" s="0"/>
+      <c r="B122" s="0"/>
+      <c r="C122" s="0">
+        <v>16877</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J122" s="0" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" customHeight="1" ht="80">
+      <c r="A123" s="0"/>
+      <c r="B123" s="0"/>
+      <c r="C123" s="0">
+        <v>16887</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J123" s="0" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" customHeight="1" ht="80">
+      <c r="A124" s="0"/>
+      <c r="B124" s="0"/>
+      <c r="C124" s="0">
+        <v>16890</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J124" s="0" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" customHeight="1" ht="80">
+      <c r="A125" s="0"/>
+      <c r="B125" s="0"/>
+      <c r="C125" s="0">
+        <v>16756</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" customHeight="1" ht="80">
+      <c r="A126" s="0"/>
+      <c r="B126" s="0"/>
+      <c r="C126" s="0">
+        <v>16125</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I126" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J126" s="0" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" customHeight="1" ht="80">
+      <c r="A127" s="0"/>
+      <c r="B127" s="0"/>
+      <c r="C127" s="0">
+        <v>16922</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J127" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" customHeight="1" ht="80">
+      <c r="A128" s="0"/>
+      <c r="B128" s="0"/>
+      <c r="C128" s="0">
+        <v>16928</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="F128" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I128" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J128" s="0" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" customHeight="1" ht="80">
+      <c r="A129" s="0"/>
+      <c r="B129" s="0"/>
+      <c r="C129" s="0">
+        <v>16931</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="F129" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" customHeight="1" ht="80">
+      <c r="A130" s="0"/>
+      <c r="B130" s="0"/>
+      <c r="C130" s="0">
+        <v>16931</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G130" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I130" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J130" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" customHeight="1" ht="80">
+      <c r="A131" s="0"/>
+      <c r="B131" s="0"/>
+      <c r="C131" s="0">
+        <v>16936</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="F131" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G131" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I131" s="0">
+        <v>1.56</v>
+      </c>
+      <c r="J131" s="0" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" customHeight="1" ht="80">
+      <c r="A132" s="0"/>
+      <c r="B132" s="0"/>
+      <c r="C132" s="0">
+        <v>16936</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="F132" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I132" s="0">
+        <v>1.56</v>
+      </c>
+      <c r="J132" s="0" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" customHeight="1" ht="80">
+      <c r="A133" s="0"/>
+      <c r="B133" s="0"/>
+      <c r="C133" s="0">
+        <v>16953</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J133" s="0" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" customHeight="1" ht="80">
+      <c r="A134" s="0"/>
+      <c r="B134" s="0"/>
+      <c r="C134" s="0">
+        <v>16953</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I134" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" customHeight="1" ht="80">
+      <c r="A135" s="0"/>
+      <c r="B135" s="0"/>
+      <c r="C135" s="0">
+        <v>16952</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I135" s="0">
+        <v>1.97</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" customHeight="1" ht="80">
+      <c r="A136" s="0"/>
+      <c r="B136" s="0"/>
+      <c r="C136" s="0">
+        <v>16956</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I136" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J136" s="0" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" customHeight="1" ht="80">
+      <c r="A137" s="0"/>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0">
+        <v>16956</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I137" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" customHeight="1" ht="80">
+      <c r="A138" s="0"/>
+      <c r="B138" s="0"/>
+      <c r="C138" s="0">
+        <v>16963</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I138" s="0">
+        <v>3.47</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" customHeight="1" ht="80">
+      <c r="A139" s="0"/>
+      <c r="B139" s="0"/>
+      <c r="C139" s="0">
+        <v>16969</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G139" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I139" s="0">
+        <v>1.94</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" customHeight="1" ht="80">
+      <c r="A140" s="0"/>
+      <c r="B140" s="0"/>
+      <c r="C140" s="0">
+        <v>16969</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I140" s="0">
+        <v>1.94</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" customHeight="1" ht="80">
+      <c r="A141" s="0"/>
+      <c r="B141" s="0"/>
+      <c r="C141" s="0">
+        <v>16974</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I141" s="0">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" customHeight="1" ht="80">
+      <c r="A142" s="0"/>
+      <c r="B142" s="0"/>
+      <c r="C142" s="0">
+        <v>16974</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I142" s="0">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" customHeight="1" ht="80">
+      <c r="A143" s="0"/>
+      <c r="B143" s="0"/>
+      <c r="C143" s="0">
+        <v>16978</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I143" s="0">
+        <v>0.7</v>
+      </c>
+      <c r="J143" s="0" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" customHeight="1" ht="80">
+      <c r="A144" s="0"/>
+      <c r="B144" s="0"/>
+      <c r="C144" s="0">
+        <v>19007</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I144" s="0">
+        <v>1.82</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" customHeight="1" ht="80">
+      <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
+      <c r="C145" s="0">
+        <v>19021</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G145" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I145" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="J145" s="0" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" customHeight="1" ht="80">
+      <c r="A146" s="0"/>
+      <c r="B146" s="0"/>
+      <c r="C146" s="0">
+        <v>19021</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I146" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="J146" s="0" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" customHeight="1" ht="80">
+      <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
+      <c r="C147" s="0">
+        <v>19050</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" customHeight="1" ht="80">
+      <c r="A148" s="0"/>
+      <c r="B148" s="0"/>
+      <c r="C148" s="0">
+        <v>19051</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J148" s="0" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" customHeight="1" ht="80">
+      <c r="A149" s="0"/>
+      <c r="B149" s="0"/>
+      <c r="C149" s="0">
+        <v>19056</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="F149" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.08</v>
+      </c>
+      <c r="J149" s="0" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" customHeight="1" ht="80">
+      <c r="A150" s="0"/>
+      <c r="B150" s="0"/>
+      <c r="C150" s="0">
+        <v>19119</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I150" s="0">
+        <v>3.88</v>
+      </c>
+      <c r="J150" s="0" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" customHeight="1" ht="80">
+      <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
+      <c r="C151" s="0">
+        <v>19120</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I151" s="0">
+        <v>4.67</v>
+      </c>
+      <c r="J151" s="0" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" customHeight="1" ht="80">
+      <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
+      <c r="C152" s="0">
+        <v>19127</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I152" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J152" s="0" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" customHeight="1" ht="80">
+      <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
+      <c r="C153" s="0">
+        <v>19142</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I153" s="0">
+        <v>3.62</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" customHeight="1" ht="80">
+      <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
+      <c r="C154" s="0">
+        <v>19147</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>3.57</v>
+      </c>
+      <c r="J154" s="0" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" customHeight="1" ht="80">
+      <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
+      <c r="C155" s="0">
+        <v>19148</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I155" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J155" s="0" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" customHeight="1" ht="80">
+      <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
+      <c r="C156" s="0">
+        <v>19148</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" customHeight="1" ht="80">
+      <c r="A157" s="0"/>
+      <c r="B157" s="0"/>
+      <c r="C157" s="0">
+        <v>19151</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" customHeight="1" ht="80">
+      <c r="A158" s="0"/>
+      <c r="B158" s="0"/>
+      <c r="C158" s="0">
+        <v>19151</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I158" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" customHeight="1" ht="80">
+      <c r="A159" s="0"/>
+      <c r="B159" s="0"/>
+      <c r="C159" s="0">
+        <v>19152</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>0.57</v>
+      </c>
+      <c r="J159" s="0" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" customHeight="1" ht="80">
+      <c r="A160" s="0"/>
+      <c r="B160" s="0"/>
+      <c r="C160" s="0">
+        <v>19152</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I160" s="0">
+        <v>0.57</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" customHeight="1" ht="80">
+      <c r="A161" s="0"/>
+      <c r="B161" s="0"/>
+      <c r="C161" s="0">
+        <v>19153</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I161" s="0">
+        <v>1.02</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" customHeight="1" ht="80">
+      <c r="A162" s="0"/>
+      <c r="B162" s="0"/>
+      <c r="C162" s="0">
+        <v>19153</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I162" s="0">
+        <v>1.02</v>
+      </c>
+      <c r="J162" s="0" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" customHeight="1" ht="80">
+      <c r="A163" s="0"/>
+      <c r="B163" s="0"/>
+      <c r="C163" s="0">
+        <v>19154</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I163" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="J163" s="0" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" customHeight="1" ht="80">
+      <c r="A164" s="0"/>
+      <c r="B164" s="0"/>
+      <c r="C164" s="0">
+        <v>19155</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I164" s="0">
+        <v>1.44</v>
+      </c>
+      <c r="J164" s="0" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" customHeight="1" ht="80">
+      <c r="A165" s="0"/>
+      <c r="B165" s="0"/>
+      <c r="C165" s="0">
+        <v>19146</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G165" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I165" s="0">
+        <v>6.7</v>
+      </c>
+      <c r="J165" s="0" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" customHeight="1" ht="80">
+      <c r="A166" s="0"/>
+      <c r="B166" s="0"/>
+      <c r="C166" s="0">
+        <v>19178</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G166" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I166" s="0">
+        <v>1.88</v>
+      </c>
+      <c r="J166" s="0" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" customHeight="1" ht="80">
+      <c r="A167" s="0"/>
+      <c r="B167" s="0"/>
+      <c r="C167" s="0">
+        <v>19179</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>1.54</v>
+      </c>
+      <c r="J167" s="0" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" customHeight="1" ht="80">
+      <c r="A168" s="0"/>
+      <c r="B168" s="0"/>
+      <c r="C168" s="0">
+        <v>19180</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I168" s="0">
+        <v>1.49</v>
+      </c>
+      <c r="J168" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" customHeight="1" ht="80">
+      <c r="A169" s="0"/>
+      <c r="B169" s="0"/>
+      <c r="C169" s="0">
+        <v>19180</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I169" s="0">
+        <v>1.49</v>
+      </c>
+      <c r="J169" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" customHeight="1" ht="80">
+      <c r="A170" s="0"/>
+      <c r="B170" s="0"/>
+      <c r="C170" s="0">
+        <v>19180</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="F170" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I170" s="0">
+        <v>1.49</v>
+      </c>
+      <c r="J170" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" customHeight="1" ht="80">
+      <c r="A171" s="0"/>
+      <c r="B171" s="0"/>
+      <c r="C171" s="0">
+        <v>19180</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I171" s="0">
+        <v>1.49</v>
+      </c>
+      <c r="J171" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" customHeight="1" ht="80">
+      <c r="A172" s="0"/>
+      <c r="B172" s="0"/>
+      <c r="C172" s="0">
+        <v>19180</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I172" s="0">
+        <v>1.49</v>
+      </c>
+      <c r="J172" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" customHeight="1" ht="80">
+      <c r="A173" s="0"/>
+      <c r="B173" s="0"/>
+      <c r="C173" s="0">
+        <v>19181</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="F173" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G173" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I173" s="0">
+        <v>1.89</v>
+      </c>
+      <c r="J173" s="0" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" customHeight="1" ht="80">
+      <c r="A174" s="0"/>
+      <c r="B174" s="0"/>
+      <c r="C174" s="0">
+        <v>19181</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="F174" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G174" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I174" s="0">
+        <v>1.89</v>
+      </c>
+      <c r="J174" s="0" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" customHeight="1" ht="80">
+      <c r="A175" s="0"/>
+      <c r="B175" s="0"/>
+      <c r="C175" s="0">
+        <v>19181</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>1.89</v>
+      </c>
+      <c r="J175" s="0" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" customHeight="1" ht="80">
+      <c r="A176" s="0"/>
+      <c r="B176" s="0"/>
+      <c r="C176" s="0">
+        <v>19181</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="F176" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I176" s="0">
+        <v>1.89</v>
+      </c>
+      <c r="J176" s="0" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" customHeight="1" ht="80">
+      <c r="A177" s="0"/>
+      <c r="B177" s="0"/>
+      <c r="C177" s="0">
+        <v>19181</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="F177" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I177" s="0">
+        <v>1.89</v>
+      </c>
+      <c r="J177" s="0" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" customHeight="1" ht="80">
+      <c r="A178" s="0"/>
+      <c r="B178" s="0"/>
+      <c r="C178" s="0">
+        <v>19224</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I178" s="0">
+        <v>1.29</v>
+      </c>
+      <c r="J178" s="0" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" customHeight="1" ht="80">
+      <c r="A179" s="0"/>
+      <c r="B179" s="0"/>
+      <c r="C179" s="0">
+        <v>19224</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G179" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I179" s="0">
+        <v>1.29</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" customHeight="1" ht="80">
+      <c r="A180" s="0"/>
+      <c r="B180" s="0"/>
+      <c r="C180" s="0">
+        <v>19225</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="E180" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G180" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I180" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J180" s="0" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" customHeight="1" ht="80">
+      <c r="A181" s="0"/>
+      <c r="B181" s="0"/>
+      <c r="C181" s="0">
+        <v>19226</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I181" s="0">
+        <v>2.31</v>
+      </c>
+      <c r="J181" s="0" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" customHeight="1" ht="80">
+      <c r="A182" s="0"/>
+      <c r="B182" s="0"/>
+      <c r="C182" s="0">
+        <v>19227</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="E182" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="F182" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G182" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I182" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="J182" s="0" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" customHeight="1" ht="80">
+      <c r="A183" s="0"/>
+      <c r="B183" s="0"/>
+      <c r="C183" s="0">
+        <v>19227</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G183" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I183" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="J183" s="0" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" customHeight="1" ht="80">
+      <c r="A184" s="0"/>
+      <c r="B184" s="0"/>
+      <c r="C184" s="0">
+        <v>19228</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I184" s="0">
+        <v>1.24</v>
+      </c>
+      <c r="J184" s="0" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" customHeight="1" ht="80">
+      <c r="A185" s="0"/>
+      <c r="B185" s="0"/>
+      <c r="C185" s="0">
+        <v>19229</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I185" s="0">
+        <v>1.83</v>
+      </c>
+      <c r="J185" s="0" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" customHeight="1" ht="80">
+      <c r="A186" s="0"/>
+      <c r="B186" s="0"/>
+      <c r="C186" s="0">
+        <v>19239</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="E186" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="F186" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G186" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I186" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J186" s="0" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" customHeight="1" ht="80">
+      <c r="A187" s="0"/>
+      <c r="B187" s="0"/>
+      <c r="C187" s="0">
+        <v>19243</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G187" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I187" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J187" s="0" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" customHeight="1" ht="80">
+      <c r="A188" s="0"/>
+      <c r="B188" s="0"/>
+      <c r="C188" s="0">
+        <v>19248</v>
+      </c>
+      <c r="D188" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="J188" s="0" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" customHeight="1" ht="80">
+      <c r="A189" s="0"/>
+      <c r="B189" s="0"/>
+      <c r="C189" s="0">
+        <v>19248</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I189" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="J189" s="0" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" customHeight="1" ht="80">
+      <c r="A190" s="0"/>
+      <c r="B190" s="0"/>
+      <c r="C190" s="0">
+        <v>19268</v>
+      </c>
+      <c r="D190" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>1</v>
+      </c>
+      <c r="J190" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" customHeight="1" ht="80">
+      <c r="A191" s="0"/>
+      <c r="B191" s="0"/>
+      <c r="C191" s="0">
+        <v>19269</v>
+      </c>
+      <c r="D191" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>0.68</v>
+      </c>
+      <c r="J191" s="0" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" customHeight="1" ht="80">
+      <c r="A192" s="0"/>
+      <c r="B192" s="0"/>
+      <c r="C192" s="0">
+        <v>19275</v>
+      </c>
+      <c r="D192" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="J192" s="0" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" customHeight="1" ht="80">
+      <c r="A193" s="0"/>
+      <c r="B193" s="0"/>
+      <c r="C193" s="0">
+        <v>19276</v>
+      </c>
+      <c r="D193" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="E193" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G193" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I193" s="0">
+        <v>0.61</v>
+      </c>
+      <c r="J193" s="0" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" customHeight="1" ht="80">
+      <c r="A194" s="0"/>
+      <c r="B194" s="0"/>
+      <c r="C194" s="0">
+        <v>19289</v>
+      </c>
+      <c r="D194" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I194" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J194" s="0" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" customHeight="1" ht="80">
+      <c r="A195" s="0"/>
+      <c r="B195" s="0"/>
+      <c r="C195" s="0">
+        <v>19290</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J195" s="0" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" customHeight="1" ht="80">
+      <c r="A196" s="0"/>
+      <c r="B196" s="0"/>
+      <c r="C196" s="0">
+        <v>19312</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E196" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F196" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G196" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I196" s="0">
+        <v>3.64</v>
+      </c>
+      <c r="J196" s="0" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" customHeight="1" ht="80">
+      <c r="A197" s="0"/>
+      <c r="B197" s="0"/>
+      <c r="C197" s="0">
+        <v>19313</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E197" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F197" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I197" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J197" s="0" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" customHeight="1" ht="80">
+      <c r="A198" s="0"/>
+      <c r="B198" s="0"/>
+      <c r="C198" s="0">
+        <v>19317</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I198" s="0">
+        <v>5.31</v>
+      </c>
+      <c r="J198" s="0" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" customHeight="1" ht="80">
+      <c r="A199" s="0"/>
+      <c r="B199" s="0"/>
+      <c r="C199" s="0">
+        <v>19318</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I199" s="0">
+        <v>4.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" customHeight="1" ht="80">
+      <c r="A200" s="0"/>
+      <c r="B200" s="0"/>
+      <c r="C200" s="0">
+        <v>19324</v>
+      </c>
+      <c r="D200" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G200" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I200" s="0">
         <v>2.6</v>
       </c>
-      <c r="H80" s="0" t="s">
-[...65 lines deleted...]
-      <c r="G83" s="0">
+      <c r="J200" s="0" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" customHeight="1" ht="80">
+      <c r="A201" s="0"/>
+      <c r="B201" s="0"/>
+      <c r="C201" s="0">
+        <v>19343</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="I201" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J201" s="0" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" customHeight="1" ht="80">
+      <c r="A202" s="0"/>
+      <c r="B202" s="0"/>
+      <c r="C202" s="0">
+        <v>19352</v>
+      </c>
+      <c r="D202" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F202" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="G202" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I202" s="0">
+        <v>0.86</v>
+      </c>
+      <c r="J202" s="0" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" customHeight="1" ht="80">
+      <c r="A203" s="0"/>
+      <c r="B203" s="0"/>
+      <c r="C203" s="0">
+        <v>19352</v>
+      </c>
+      <c r="D203" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="E203" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F203" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I203" s="0">
+        <v>0.86</v>
+      </c>
+      <c r="J203" s="0" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" customHeight="1" ht="80">
+      <c r="A204" s="0"/>
+      <c r="B204" s="0"/>
+      <c r="C204" s="0">
+        <v>19353</v>
+      </c>
+      <c r="D204" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J204" s="0" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" customHeight="1" ht="80">
+      <c r="A205" s="0"/>
+      <c r="B205" s="0"/>
+      <c r="C205" s="0">
+        <v>19353</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="F205" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G205" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I205" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J205" s="0" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" customHeight="1" ht="80">
+      <c r="A206" s="0"/>
+      <c r="B206" s="0"/>
+      <c r="C206" s="0">
+        <v>19356</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="J206" s="0" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" customHeight="1" ht="80">
+      <c r="A207" s="0"/>
+      <c r="B207" s="0"/>
+      <c r="C207" s="0">
+        <v>19357</v>
+      </c>
+      <c r="D207" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="E207" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I207" s="0">
         <v>1.25</v>
       </c>
-      <c r="H83" s="0" t="s">
-[...88 lines deleted...]
-      <c r="G87" s="0">
+      <c r="J207" s="0" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" customHeight="1" ht="80">
+      <c r="A208" s="0"/>
+      <c r="B208" s="0"/>
+      <c r="C208" s="0">
+        <v>19360</v>
+      </c>
+      <c r="D208" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="E208" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="F208" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G208" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I208" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J208" s="0" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" customHeight="1" ht="80">
+      <c r="A209" s="0"/>
+      <c r="B209" s="0"/>
+      <c r="C209" s="0">
+        <v>19361</v>
+      </c>
+      <c r="D209" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="E209" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I209" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="J209" s="0" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" customHeight="1" ht="80">
+      <c r="A210" s="0"/>
+      <c r="B210" s="0"/>
+      <c r="C210" s="0">
+        <v>19365</v>
+      </c>
+      <c r="D210" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I210" s="0">
+        <v>0.57</v>
+      </c>
+      <c r="J210" s="0" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" customHeight="1" ht="80">
+      <c r="A211" s="0"/>
+      <c r="B211" s="0"/>
+      <c r="C211" s="0">
+        <v>19366</v>
+      </c>
+      <c r="D211" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="E211" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F211" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I211" s="0">
+        <v>0.97</v>
+      </c>
+      <c r="J211" s="0" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" customHeight="1" ht="80">
+      <c r="A212" s="0"/>
+      <c r="B212" s="0"/>
+      <c r="C212" s="0">
+        <v>19370</v>
+      </c>
+      <c r="D212" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I212" s="0">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="J212" s="0" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" customHeight="1" ht="80">
+      <c r="A213" s="0"/>
+      <c r="B213" s="0"/>
+      <c r="C213" s="0">
+        <v>19373</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I213" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J213" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" customHeight="1" ht="80">
+      <c r="A214" s="0"/>
+      <c r="B214" s="0"/>
+      <c r="C214" s="0">
+        <v>19374</v>
+      </c>
+      <c r="D214" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E214" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I214" s="0">
+        <v>2.68</v>
+      </c>
+      <c r="J214" s="0" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" customHeight="1" ht="80">
+      <c r="A215" s="0"/>
+      <c r="B215" s="0"/>
+      <c r="C215" s="0">
+        <v>19376</v>
+      </c>
+      <c r="D215" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E215" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F215" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G215" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I215" s="0">
+        <v>1.8</v>
+      </c>
+      <c r="J215" s="0" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" customHeight="1" ht="80">
+      <c r="A216" s="0"/>
+      <c r="B216" s="0"/>
+      <c r="C216" s="0">
+        <v>19378</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="E216" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G216" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I216" s="0">
+        <v>2</v>
+      </c>
+      <c r="J216" s="0" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" customHeight="1" ht="80">
+      <c r="A217" s="0"/>
+      <c r="B217" s="0"/>
+      <c r="C217" s="0">
+        <v>19387</v>
+      </c>
+      <c r="D217" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G217" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I217" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J217" s="0" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" customHeight="1" ht="80">
+      <c r="A218" s="0"/>
+      <c r="B218" s="0"/>
+      <c r="C218" s="0">
+        <v>19388</v>
+      </c>
+      <c r="D218" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G218" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I218" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J218" s="0" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" customHeight="1" ht="80">
+      <c r="A219" s="0"/>
+      <c r="B219" s="0"/>
+      <c r="C219" s="0">
+        <v>19406</v>
+      </c>
+      <c r="D219" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I219" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="J219" s="0" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" customHeight="1" ht="80">
+      <c r="A220" s="0"/>
+      <c r="B220" s="0"/>
+      <c r="C220" s="0">
+        <v>19406</v>
+      </c>
+      <c r="D220" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E220" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I220" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="J220" s="0" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" customHeight="1" ht="80">
+      <c r="A221" s="0"/>
+      <c r="B221" s="0"/>
+      <c r="C221" s="0">
+        <v>19407</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E221" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G221" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I221" s="0">
+        <v>0.66</v>
+      </c>
+      <c r="J221" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" customHeight="1" ht="80">
+      <c r="A222" s="0"/>
+      <c r="B222" s="0"/>
+      <c r="C222" s="0">
+        <v>19407</v>
+      </c>
+      <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I222" s="0">
+        <v>0.66</v>
+      </c>
+      <c r="J222" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" customHeight="1" ht="80">
+      <c r="A223" s="0"/>
+      <c r="B223" s="0"/>
+      <c r="C223" s="0">
+        <v>19410</v>
+      </c>
+      <c r="D223" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I223" s="0">
+        <v>1.46</v>
+      </c>
+      <c r="J223" s="0" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" customHeight="1" ht="80">
+      <c r="A224" s="0"/>
+      <c r="B224" s="0"/>
+      <c r="C224" s="0">
+        <v>19411</v>
+      </c>
+      <c r="D224" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G224" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I224" s="0">
         <v>1.54</v>
       </c>
-      <c r="H87" s="0" t="s">
-[...640 lines deleted...]
-      <c r="G115" s="0">
+      <c r="J224" s="0" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" customHeight="1" ht="80">
+      <c r="A225" s="0"/>
+      <c r="B225" s="0"/>
+      <c r="C225" s="0">
+        <v>19411</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I225" s="0">
+        <v>1.54</v>
+      </c>
+      <c r="J225" s="0" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" customHeight="1" ht="80">
+      <c r="A226" s="0"/>
+      <c r="B226" s="0"/>
+      <c r="C226" s="0">
+        <v>19414</v>
+      </c>
+      <c r="D226" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="E226" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I226" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J226" s="0" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" customHeight="1" ht="80">
+      <c r="A227" s="0"/>
+      <c r="B227" s="0"/>
+      <c r="C227" s="0">
+        <v>19415</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I227" s="0">
         <v>1.51</v>
       </c>
-      <c r="H115" s="0" t="s">
-[...249 lines deleted...]
-      <c r="G126" s="0">
+      <c r="J227" s="0" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" customHeight="1" ht="80">
+      <c r="A228" s="0"/>
+      <c r="B228" s="0"/>
+      <c r="C228" s="0">
+        <v>19417</v>
+      </c>
+      <c r="D228" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I228" s="0">
+        <v>3.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" customHeight="1" ht="80">
+      <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
+      <c r="C229" s="0">
+        <v>19420</v>
+      </c>
+      <c r="D229" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I229" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J229" s="0" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" customHeight="1" ht="80">
+      <c r="A230" s="0"/>
+      <c r="B230" s="0"/>
+      <c r="C230" s="0">
+        <v>19422</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
         <v>1.63</v>
       </c>
-      <c r="H126" s="0" t="s">
-[...134 lines deleted...]
-      <c r="G132" s="0">
+      <c r="J230" s="0" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" customHeight="1" ht="80">
+      <c r="A231" s="0"/>
+      <c r="B231" s="0"/>
+      <c r="C231" s="0">
+        <v>19475</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>1.52</v>
+      </c>
+      <c r="J231" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" customHeight="1" ht="80">
+      <c r="A232" s="0"/>
+      <c r="B232" s="0"/>
+      <c r="C232" s="0">
+        <v>19478</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>0.84</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" customHeight="1" ht="80">
+      <c r="A233" s="0"/>
+      <c r="B233" s="0"/>
+      <c r="C233" s="0">
+        <v>19480</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J233" s="0" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" customHeight="1" ht="80">
+      <c r="A234" s="0"/>
+      <c r="B234" s="0"/>
+      <c r="C234" s="0">
+        <v>19480</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J234" s="0" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" customHeight="1" ht="80">
+      <c r="A235" s="0"/>
+      <c r="B235" s="0"/>
+      <c r="C235" s="0">
+        <v>19481</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
         <v>0.64</v>
       </c>
-      <c r="H132" s="0" t="s">
-[...19 lines deleted...]
-      <c r="G133" s="0">
+      <c r="J235" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" customHeight="1" ht="80">
+      <c r="A236" s="0"/>
+      <c r="B236" s="0"/>
+      <c r="C236" s="0">
+        <v>19481</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
         <v>0.64</v>
       </c>
-      <c r="H133" s="0" t="s">
-[...2376 lines deleted...]
-      <c r="B237" s="0" t="s">
+      <c r="J236" s="0" t="s">
         <v>634</v>
       </c>
-      <c r="C237" s="0" t="s">
-        <v>635</v>
+    </row>
+    <row r="237" spans="1:10" customHeight="1" ht="80">
+      <c r="A237" s="0"/>
+      <c r="B237" s="0"/>
+      <c r="C237" s="0">
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>9</v>
+        <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>10</v>
-[...12 lines deleted...]
-      <c r="B238" s="0" t="s">
         <v>637</v>
       </c>
-      <c r="C238" s="0" t="s">
+      <c r="F237" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I237" s="0">
+        <v>0.91</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
+    </row>
+    <row r="238" spans="1:10" customHeight="1" ht="80">
+      <c r="A238" s="0"/>
+      <c r="B238" s="0"/>
+      <c r="C238" s="0">
+        <v>19483</v>
+      </c>
       <c r="D238" s="0" t="s">
-        <v>9</v>
+        <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>10</v>
-[...12 lines deleted...]
-      <c r="B239" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="C239" s="0" t="s">
-        <v>638</v>
+      <c r="F238" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>1.05</v>
+      </c>
+      <c r="J238" s="0" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" customHeight="1" ht="80">
+      <c r="A239" s="0"/>
+      <c r="B239" s="0"/>
+      <c r="C239" s="0">
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>13</v>
+        <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>10</v>
-[...16 lines deleted...]
-        <v>642</v>
+        <v>643</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>1.1</v>
+      </c>
+      <c r="J239" s="0" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" customHeight="1" ht="80">
+      <c r="A240" s="0"/>
+      <c r="B240" s="0"/>
+      <c r="C240" s="0">
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>13</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>10</v>
-[...16 lines deleted...]
-        <v>642</v>
+        <v>646</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I240" s="0">
+        <v>1.14</v>
+      </c>
+      <c r="J240" s="0" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" customHeight="1" ht="80">
+      <c r="A241" s="0"/>
+      <c r="B241" s="0"/>
+      <c r="C241" s="0">
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>9</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="C243" s="0" t="s">
         <v>649</v>
       </c>
-      <c r="D243" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H243" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>1.35</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...67 lines deleted...]
-        <v>659</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>