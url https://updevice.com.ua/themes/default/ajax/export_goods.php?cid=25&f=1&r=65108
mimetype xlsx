--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bfbc11fdd60a5f457da51d49fb74c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433463afc73b7935ed2ae83ee955b6be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ab8cda1bcd86d5cf8bcdb4a50ec33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770700a8ef41dfaf8a54f6890b2d03f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954718708e86d7e99891c1df04cba9495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db687b3f8830a8661063f95cdc6a3706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4cc485c03ef03f712cb0a1de0d4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f7de3464778cae2a49867205ab4258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0c01cbbfb2700baf00dd6fe74af919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24111c54d452ad7481fcb3ed0793205b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678b4ee36c969e4309451c2534ae4e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0669152d265521f4f1c66e699e5cab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3060280d96c641cf450e7ec429a5f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d69ebb22812d12dbc91812a9fbbcdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad2c4d68206080c1311ee6b39e057615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168338f682ab485b7477260d5c44e5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70925844bbaae6038a09ca04b232517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa322185ae297faae6fc2407e5aaac1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad119f1d9acb750cf71fc38851774d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce3823d81497d27807d063526311d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcabee289b0bd3e9a68c2caa8b389621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ced85f4651fb8368c7eee7a251b26c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eeadd95273de7397fb3053cb1b4b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a2d8b5b9738fbcaaa464c1a85360724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c70d7e7eb5378cf514149311cefab825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8fc964d0be44c73d42e29d349556726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8cc98bec150e5d610d2d22b08908427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04794a31aabf18ddafc29008cc1e077228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c722b8386745054960ab445aa8b5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf5111f4407a8dcd0d2eb99705384930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3f64a7e7ce4703544c4baf0c3d9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68920958d43021514d5fc7865960d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3420a37154d441a3826dee8e7c94fc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd5f2290904528e2c8fd5025559e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9ad8e9348803803ea420fba1d262135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426011b7cd0bf4ecf1ed0d476ee0dcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab197b90fe64f2c7100867426fdf9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498ca1eb871b19a85e0d96832f1873038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc02e7536250ca5d457ce5ff862363d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8dfcf98836c40271d8f984ba02d1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22fc73e4c53fbffdc5d25bb9eaac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb872919fdacdb790fa98297994386042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74609965e8f40599b9ddf7672ed5e4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6d208163b65701d2638845d582e5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221141f750ea936a6eaa10e82625125545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a9858b51ec84f4a211ccf01f874a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3551ea320f021832233793fe4c4add47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b15c9ebc46c40e911b0401bc578b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed2905494d6a3ca015c38eb85db4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f120dc89b5650627ced00ca06aa4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d79c802e9f615b87fa6d3e1a40db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d78417ecc7d0e9e128eb0fd91c2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d62242ec1cff991148c8a0ca8d82653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd80c0cd90caec54d5c8d8af1be6b6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824c64469ada7c1a92e8e888506b3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831847166b5d80c3bf64b32a94f03a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb348647709bde747cb2f56c39852ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ceee6a3c8bac4aca07df823023da358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e0c768b50960ffbac7d7222b445a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662c829e26331ebf3825cda00aafc8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b8179ef4417b6c300773d3a95ad7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4686981c6415246a43b565976b435e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae56b6a80402089c832df59b1c823363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac07c06ab5758be0d8297953f3e8e7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd587a73900d32f28a4b33f88b568f6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5efe4e38f762243da584706f5e09866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46750db0950d9c506efa535257bf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000fe48706ae34cf669a41870d63d6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4904b213326d5a10705708ae2ca3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb4fe9202d475ab17a42b5700b39f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93921332f83f4bf34b9df396d06ae81071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d54f51b4d9902d292bd6b321b7848072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e7c943736db470ccd27f0c311dab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75e6b407049589e909e7c2e71ab9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7feaa946f27d30376b387fbb222cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c47ccdf3f6b671169a0a90a10e84076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6bb24f5c4d5c51d87814afc6381a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66520ef235a813d63c8285ab68d2098978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de951915e3f6e5adc6e7d898e3d31def79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394595d57fe09f477e183f6106da95dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5266d5b2a0736149c33ea006af4d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa756e44c96eae1363a43265b24119a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3776088e995f1ea733e3fc42abc3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939af56dce0be76f69a9b754c409f5fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a5db39dcad1a5788a686c1c14258485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9530244da0a3658aefa731df887ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541bb0d6e2e878815522f9dac59f39587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8262e9d4b502b65ae007bc7e77c146588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edcea1e79368a01385169a7ba0b54b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de29849b5a2c43e97e92391f8705190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f775af530ef02947b33c4f6417d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789222add21eafda5740636515c269592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212bdf85d5c788f3d46c15b423f8ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07be47f596fa69acc14c15a6c2e98194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd5fa54686bfa44d726c5031a307795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc171f9a65d631d80a03b60b1f954f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68741df81d415fa1e5cdc4be9cf30e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae8e5925b3f08b2069c6fbdad9dc7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f7e80e6ca41bdd62ed3d56a365f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5860b7e8b149981a13d9b7ad8bd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091a018ada90ae8f65806e22aa66a37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0a4a3baa438ea05e0ebee3ae78dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892e4dfc0bf3528889222e14c81f9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8cb65b818fa7237d742327de2a7a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c86dd3ad0caa87e0cbace00a86a79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d504021cfab70570bf44d913471dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd3e7c4d3e0fd4ea898ee74a42aec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb708f04e4518eb48b94b0847f68645108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1c7fb4c89a0a49dae71530bfc99b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eb59715950e889d075eacd100d2fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b0b4b4df36da48a89d902cf6068e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e28bb91d7b274868078806198d49b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608086487a253407d19aca0ab9d12b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aa21f2ffec654367a98ccb72bf45c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea079592880fbe67a318e674cad0db31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55afa9176cd9f54c4fbfa48b8321cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdee9138b954339997d9cf31c2a753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16508baaf915cf6dbe007e1418bd91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb53f0c49aa3450762deceaaf5699119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269dd376b0e4bc04e2b4646afaa002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719c6551bee70717d35f30ed60277cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21d0df0b02f79ddbfd222730a4b48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8eccd1f7b58517a8f7a569808db9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9a77a3225faff07012ba4e1d3e2de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a3fc48cb031c9801a2f4a2626e99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35451f9e45d2859da35db3fef0d095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9529da314ec988f6486ea0d378424127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf114ec9f9972df944824032344d127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a27a62851158d28da9318c8d051ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a26b9b606f01fec4c16a55c1ba17a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c03ef95c2624c60095d9c246d41831131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f17d2e0bdcbd290bab2d5dd3cef91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f1929d7b356c8f2c4148e01e65b17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac006dbbe6b612f4f48a8a2173eee9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412eb89c0b83baa4bf032fc1599cf60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378839f7c759c0e06638c4b791f04998136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd945ac6bb1e055c67a0cb606b0e037137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2dbc54ff50f1392a941c497d35181138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832517384c7a15cb94d3e76f0a2ea8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da6cf9624ebfae5d85217dcc7165b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91bfad3ce1d41115e9d5a53aca62f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9c314c7c067ca657195fb74b1ba4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1971f3026809c353df36f835dc93b8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723f230273887d76729e74d2ea8e67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a1efd2b8266f847a0e71c69b04337145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec63743c41a52d351edb2fe50a2cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762bf4fcc739d99ebb3f1170657433147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280a821f89c86afc94b7f7dd99bf5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5af92aa376b56f58d4c08a663a36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b9414267b15c11a63453909a6aac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea78e85de3a1da2d0d805670448065151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93e65edb479a2b3b46460a4d3022b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c14cf010e925b99ae1a92db3452f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ac09a3538f4951d8e9a34a990a804154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9da4322c22bc9bc09a9262e69164155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfdb077d44b02067270e8349a57712156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83beccf9506988626a0d5b59b37bb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b9442850b82dbb9e5a56a4dd63421158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cdb4946194dd4d9719e8b2ae53462159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da3f46be65b27c0243ce43869b4dec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8be53a8067072a3d0ff49bd9a4182161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f26ad41c1ed0b07d315aac353ca8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a51cd2a3871cf194632076a87a193163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6505e94dd18dca1ccd01012b9ba9f3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e226dfedac4ea42a8e1fa899681bb47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4bf02bc9ffa768618b7a637cf64c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec05a99589ed277e97b28914910e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077108eb92499fbaec3773c2d1696b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85ae348b031acb976997b201b3cfa0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac203bd8efb144b83765934ab2e370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc719fbbb60b6d3c9b5f4d7091c7c497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24344359a0a15243283e09c98a8a63fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca01625777f120671643404fe5a6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21658385f7c1ac63a83c07a66684c44a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2827e054693bcb46b52d8463d1eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b27ba2e7cd15ab512e3d7758f3739176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c0befa3d18bebb8cb645d01f0a19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a04260873e3fdb2f7bf75d9c8002a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aba561a6da3f5f1b6e7b3184c5d616179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f17f7e9306c62a9eeb816bf6f5738180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5fca362ef00a4ca96c25dcf784205181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc4825ac12bdf9c1e542f476f152f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8799956973ed708d4c396317278077183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d96b7cc8dcf742c3e880f5f2f39c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f310b54f02db430f1b578cccb6ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9764c6c5a9573ccc91799635f356186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997023ec6842dd2896236e42900a575e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c7fdd68e7e517edd982f7de3b8ac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d12a83753ce2ce18f6265b8e5c81cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdc443cf01ceb9d342f0e7356862b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ded377ed856e1d1530fd3094aff5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb85871e08c3da46dabb051ca4f03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796bd2b87b6f5fa6e4a6f9c7acc803193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad11061a4221054b4205ea57584958194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3953d4469f0ae558c4a3332b90c238b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19eb4bddc6e339edbef060d13bccaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1364eaa5d5767f88162ed458ce25302197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51acc1dcba7f4eed979a811ab85c15b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32f374ebdfa040d261d0a61e6adf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135be21a1e0367d41c2c8a046a033e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2dda9dfc13b68b01c4e13191db9c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dc520bbd379dfdd7f901cb1a696f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68b3876b859e7a0ada201ea496c51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19a14bc73a2e241645868247ebc794204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57edb59c6f077c65b2c12892d9882ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6cc180ade40f5f79e178e2e061d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4f1bb279293e293f19eaf6e7db2ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387488208a80fc0178978568e1037ce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a647142855887a468ff1f5a958b522209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeecba174a3521ede80080537ffd3b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cdc0464d5444b668adc6417c5a44d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67308595b6196821db4cb1b232ece8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b3688172bb3a3ffe72641b35adb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79386d9f956f09d8dbc97f1112d2bc31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045568262186b2759015ab58e28ba735215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf9a77c4ba19cbd432f303ccc832c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3640cef60ab8f36d14f45e3442ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59419745db8ee2a6f4fefda758e76841218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e6c520a895cedfbb6fe8d59882568219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a20143bec8a178be7da734199ddffe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb01d169e2df693727e90b11f41a6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e556669acb16c43e7816a59409195222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973477f5742e89ba3c4e6f29585f31f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c754b9cc45b78686250b64f0e8113e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb4f24d446e52cce0af78218464fbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf2ed5248a3dbbf9eb30074b878bd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc636f76da95651d3beb9f0cbb40fa5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85a502a8c638cb6a592c3f4eccf517228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d35a43d2c3f8b9edd8dfaa8aa82100229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5af1967c8e8a735633dad2c169624230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792bc519815a5169671701573c3ded231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2e72c9db2c8a4d6707f393048e0c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52d76571bdf5b301b394ea93adc0b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe813c15e8a1ff8d7bca309abf241c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80cd64e15658e5242a24622201f6a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d75a67becefee9bee70de1e7a76d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f99eeaafc518833c6665c30bf965237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ca84c835ccc59ef31011e14474181238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d53f3fb361c04dc161103d7974a31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f344d68ecaa42fbb65fc0c4aff4b9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917fc5ef4017b0909a08ebeefe557c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce5b9f9cfdd44c79def6eebe020273242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168bc6cefe6dd49455e6aed0b9be786243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db08a0229eee37d48eb8ba113129bf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cf5a1b965ae4751314e0879d7219d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893bd4dc104344da251d29bf19436ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65dea7467b510bd4b319cf5b6ee9f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd430ac123a37f6c5f76e3ff05c3ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd4567cd02334d4a16c6fa6a9c5036249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39cf6c5c474e1c2740f7a5d0302bab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc741376436b33c21bca05823bb7ccc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73919d900af394e4d8f802e46be55f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31fa751744081c4d8adb0238adde22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f5c20bdac0597f865d48239f4320c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bc613df5320b8474f3abd5540854e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f9d3bbffebf58efd91618199cea3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda3b718d5e6f2194dbc6cac2ef706257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d917cbbeccfaf15b5bf02c560173356258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ac11980232d2c5cbdbfc382b9b7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951f196ddfd5498843e7b8479a4eb9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26f97bf57823ddafa6342bf972051261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137196e0f6d50c70d38305b3f355a8ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b022e402145c92c93366ec46c7b341263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9738824d428f6f04fba86f17498e6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3df76c3e2f683a88b4f587de8f953265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6906e214d570cfafe17ca8b9c394f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4013c3002043330a46327bd28c12e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1babd209ed634ac2a5c302687c1fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc0038ab801f73b82765718c4faa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76dbb2f36bce1c1c435479bc2f20c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47818038ee5c5512d8954f8b07317a4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a509e2d35d7ecb15e8903018b3dde5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129366fdd463d0ceb1a9b50a8d7a3ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859b27dec46a23e17a0590b4c157263274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb657d8791cf0754f5902a6f0387e6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22efdbb6de6bf93812da1a79adf3b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e4f1094d899ca4971806f9125aad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f313a5bbacceed51cef42b56e1f5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d449ccf15469383b9468996383657279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0137d41fa40907ad80d68daf507dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc7dd6ab1315a9cad02fe6a72e6d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff393fed055913e467536bae50e99b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56efeaecd37ada2cfac5ddba4b461b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8ae06cd6f950f971d32603baae7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702be1abe4877af478e16ab5eacadc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8d9c73078ec61e2b7ff4e04ac1668286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db9209b6e8a625af35bfdfb411a326287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d0365abb7ab331cc643a456e9f4b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad4577af35a8490fe773f32af16675289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83465c317e56430988cc8b86857b34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b787d84dc7b64b2c110e88a74f27b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b3854ba2b4133f7d13285d5ae860292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5f05dfa39781cad365af9e1b1e720293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908256f72f5131f0b72cd640842e33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dca758780df8f926fdbad0301ce40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d13e4a977a77d88deafd78222e05b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f096040ea6206585a730f89137856297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6618f82f398d5bf89533288bb19a601298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b13318c6b7a94fa6bb9caec23c0c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e948b39369ab90b85ed4bff0da22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb27eb2bb328c260d32f426272de1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1385ec839af58afe1633e157ed548302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5d3761ce362e04b75a72c464da9c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd847ffaad4ec5a37cd2d7f3062d03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31846f776bf5bae2a293d9d5472bf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6b21c6c337efda9dee615a490e240306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b1b4d86b4fde928a20e45ee179343307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e5f3b8f7757f73e2ba324eb1b8b2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a9e3d3ed4066afea39c38482a622e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322714477656141ac1223ab128a92c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84347b6778bc3887afbc35a7fae492e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4577e544833c9fda98d6f851b4b5f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb021286767f79502c87ca1d4ea0465313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429521b5b4965e22e9c7418dba3834ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edfe7005aefb7452ee1dc2aebf219d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08c574568e616ea3931016cbbc63aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303899fbe563734ad053c6648410d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646192e94ecdc9963c68ea78ba9e013318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0febe920d0043791d67ddce60059a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc10a172b3fe8ec5f8e5b08c86e2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f09755a4cfe98d7a9a479c19cec78b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897281be63f8c3ab3043663516d78cef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af7e2212a8e6b8afcf1b0d245b67c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39363060fb5d628d98c00a3ae153c35d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169673f103d383c704cd64d18c545e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31e72a0b1d17ea7d0e42c94454825326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf50195eaed7caa090ae682344ebb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe59268a86c070392038777b14100e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c248aada0b22c149cf7f8cbac9c5c10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277be6c8e87985609d554a7f446347330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700b7eedf6bf2d114104fbc926aae8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c6242ae170b7771575cdd864ae705332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204f22a65d99ab33b2d54c2a0e2dc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fd1dd02977da73245d1bcdc230220334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0da552217dbbfd2d583c7906a33e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aad42ca1d61699ca80e628225132a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6523499fd3f4b31eb7e27810af7b5d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e120e162568d16c95a3146b9103af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ecad3babfa2a6449c145e6db125c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c99a4251a7414158436096f5b37364340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e1e6ad21158c5a60eb5ffebc1a89e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3e04f579ce8555e624c2d2cfd6b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4b897f16570fc321cbeda745f5652343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f3cf7fb743267cf6f50fb39dbeb24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca82f446f3324b4c301dcb68ea5d5bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927be7d49cfc823cd6c85bf3fb95b288346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174157541035a237b41878fa98d47355347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c06f58ae80ae05f9adeec5414c46c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005a00b2bd7be4d87159b9bad53dbc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ac294b09b23efe10ead57a12580f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fc9191bc9f5d6673183386a533827351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f927154f79cadd4a5edd4c87ba03b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927abba1986cae991670456a1aa5e99e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c9734a226e015c0527e6c7cc85eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e2a9797d66a59b29dcada51af933355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5132141ea4cb66db243216509f799356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd30cfcb4cde5b4178a3f5d8473f52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9575d9308cd62782605293963d2c6bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c59f618b60e7c53ecfa1b793aa30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dfef6b84db6b2e62957abf7d8111e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206d4e13313d591c86b9e227f7408d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c897f9802f42a4a57f0f8f979395362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cbe4efdbab3116397209c37c2f538363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc70d9a9674680254b45fae395111f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a11af6f530448e834254943743bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe4e650806271fef2ebb4699d63efb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a559fe5b0024c54554b669e11ce4cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c456ea55dd1c8f17d2fc46861378a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ec87ae8603f189d4fa7351158a9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e343b3bd7e345946d4be2aca1235d64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00488bf1183fa6896024794880482208371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec38434cf289ad707e181b4e88e72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9679d94d5d1ca6dbddff52a4828a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63b9e4d7f027539449310ca05e6e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2bde15b503a1541da6038ea549c70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141ad4074376a431893e46c0c69899376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b6f0874ee157aac21e8727dfe808377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495f993b78d86d25321ffd24a40e050378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844aad6513ad9b2ba61e86eefd7dceb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f91f57e0e7ba4c69330fd9d4ce41be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcfec2a8855ff0731b9a0abe6bce07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87933e6832bc311913776e8430d8e00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734600a86eb6bca28eff485a7957939383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d663712a4fdc0b8b200f2b54344e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791441dce0209ea1466a065475c6f5e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3457cce97db7f9ae801def2a1cab43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0324d5d55382405c0d90ccf78a94dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2b4347cebb5d3c0141c95d435adc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f50ad8e77e74407f9f999c0b5516f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088efcad7a7c57a505ecff531fa340390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b454898eaf63e95e8e3c84bd51ba7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5375470574a19f0fd8b9561cb21696392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d20d3a36f9f55d61e10db5c58d6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d082b6b3f5a2e626c51a55a8bb8819394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d42646238879cdeea79460611dfb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffa3fc12304481aba23174dd01834396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66cc6df33c8342b5f0e879d00be774397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e151d4d0bbe717cd36220b6e408201398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219056a2763173114be63a8741639da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b662acdb1ecd7010b3b35436dffd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d391c7915e6dde7b321fe5450ba24b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e253be19b6d4e12a556ffff291c5214402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d42be5a696d02ede1108c9c20eaa67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f33d760b5e40c663246ac494b46fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1266539a29809ce52da98e85adc7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3274afa6c02fcb9bb99e09fe3672a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf450fb54e38c2df2d16991702b5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6d85fadca423bbc8b930cfbeb586408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7e8365eec5da6d4ebf6dc59d9ae74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366f6aafc5f11b6df78b075fd113327410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965edf279c3fc8b93d83e16c4a613a18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d86494a11281506f0ff869e93860a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d303f594e9c1a05c90f72982efc88f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95712f682a3fcda31ef89b3ace9f197414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477cec01869719f78d5579836679032415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df50d0199f4cca12d0b4db78b03a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ba590f67aa138694fb40ee092a75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417edbf7fc824c10bcd6b4dba38cae8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ba6d0e7735749c356e7fd0dc26b1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6750d53ed5c182b601b5a682ae7f97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45533960546a6a2160333988922e440421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb0ef1411683d40e451e0b02a25957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103f4d2d6bd7114996dd629c36bee6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4744bb23691e5faeb302c7344fb17bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826db90f3a45293923baa7e49722c130425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92f5d85bc44d0b442845eeb19c718426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63eaf71273cebf6d66901a1100500e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229a76290045cc36b0ce7d4e414515428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b096147aafecb851e086c5f30a63829429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba076ff7664bdbb0019617c8419de4d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f4ef61563aa2fa540d5001b54ce5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe4c5d8fa8488e6ea8f2bf0492f8d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9882bad5e79ed96f080ef6363a4b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e81c77f486114b226db3ac587a06c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ef2cd299ea643a826a303d3f78f7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97637babdca045de26116639b6505ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16c3e876f97e7d6e47d2c5fd68b2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965547ea44365b741d8eabe1ae4eb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efa15325827e19dec3f8399b2e8ca0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964aa585cb7f4abf9bf8cb4b26f0863440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f126582b0fb1979d1cc7138a3f71a37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b623edf1fb415719fb9c668af1f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f29a021c4bc481127013a3508c30d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa7b4eeb257b282ae7b1c04a2a7741444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1b164dc2d9c4d8a1177b70f6e011f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad13e02a5e5eed20c2da8ccb462d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4d5fef89925a52228fb7f71b393d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f7d728d89fe23cd182103b8e8fe1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece1d5c26717e6e1e535d283d78266c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45644e1c6c4fda30be7f49bca78ead4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee79f2e99689ec8805f814413bfbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68515f569a2ad682ee3e602a803ab4cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd5bb48b67a5a3c84bd8961abd7959453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2dd3b6aa76c2adb28e0f9b2162cb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe490f71f150d6836ea3663123802d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2374d5867b39d1bf87bf1d2a4bc4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc4d8fa2e560be37342aa8da4bb558457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9565f174f5b1446ef6780b11fc37f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590e254401a64c01795a85ea0dd97ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6408cde7d0791980ff43f1ed7e2a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5898f573f2214a65e814ed69a3ab14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4879db5ad72c3ab47b12b90177de31d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366740be5e7a421543ed19736436a80e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270d27d57d834c0059acf2e5e2cd1fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7eea86979fb7f3e8a3cd9e780e98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6acc1b77f194ca6e079e36537521b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafda6b3fd5025ba991ab97897bb7cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678f99cfab8b66d43f19dd5cf8b8dc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d8c10780c23783a85aae301958ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b07ce3c8663b23a549fa49d2cedd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293da8645eccf8ebe315276e79c52819471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9c8357e03bd8199c0dca7dc1b69b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b1db105b1cd4a560b0fdc3297d1af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3f7572b4c7c5d9d3a1c70e775466e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c4a67a0c058a3e06912b0c6d5e208475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a57c7e5fcb2a9c7b81dc1444dea46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced13aedd10b1eec509fb9a59a2f55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d96de2001a31f3af93e22a2ddd71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d122124c3c8bd8f82df52057e61d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c10a41af1b4e2741730495d296e9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8492a21dc19833a7cb50d826ec3ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f9824e4b67ac33e191e2489a288fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d489a9e9bb3f3f333c2260d0a463be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b86b19e77e07bfd49b5ed4859fb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da47c108f2752acf33a8634a54bdd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badecd5c2c027d2c2b0442e0c075523d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814f079375f718a9875372b56906303487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1818b883424445a89031c6cebafe09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29230a6aaac668a5d82b07363240d59489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b28dd65f228a988e6257c7540def1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77bbffd382b6c3c7e8947921286862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb89b71c3c03aa3f5e055bc82418ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd644ae2d9006aad53aeb5bb132e5864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fcb996485cf3fc710e715727bcaad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f424abf36d13ff89216b73d65a756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53ef495adb32a6985d400bcc78737e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33bad7582f8b2664ac241d9e558a8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96b0767a77a736eee10468e9b4f41c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd00e7d2f06d9f0c574c43f086da710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f5d407f1f4e1742e02696b8ded08111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6109a515d6bb61214cc5fb8d749d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea7a44177c936666d61c735919522613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84bd72b682e74c3fb6ecc8032346014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92117923ec72c5a2fcb9ff81cd6d47815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269788560704250855e66f8729585d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2f5afae20d5f28a6afe5c83466ca017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e18149e69a67b9597e715f698a7d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae501a3e3dbd6c0f0a0c07ebe32386319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd659550fc85a139b6d6db9ee07cdc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422b09abf75539edc078179a27ed92a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85715dd0502fc474dd82e12938f10e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7d8ff0e25859e292af1b95b0f54923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2e46cba5122c19903309daa9fc91424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e99ef9bc3449a96cf4e5a6454632e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2240b67926f08d0f47a43d910fdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a823aa41e9c88187fb637900572cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c0ce2793032e144205fdf351bf2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bb2aa4b50c4648ece6a771685d09629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ae7f505299318332a10585c2e1ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b7ac2225ba470b938c811b55c20531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee91c2ce34374ebf0b5585ad4fe43b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac8623ce0fb42071b4941979ff0cbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ee1d0eac01cb5e87bf59f5596af8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9c9107e180ce817f3211edf308a8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a20cd65b5ab9b3852a43a5be09a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e2157082363f937aed282be3e40d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2493cf1ee33dcefc6bd87595cae4b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770ea9d57c6a48b0695fa1599778bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b0cd7aecd950c94e952ce4e86e1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73560b83e109022b7cc0d65d1504fbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151dca260843e6db7a61fb82a2e69642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91245721f098b8b0fecd07829506c62743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9e8079d1abbc0c2f971bdf960ddb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca4da69090f87e6f0069b8bdd681f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9583c426b37f794bbde569acf6e2e7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d354d88edc9a61efe2af46ee0217547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab01c598c0fb0479078349e620a176c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf319dd70025a1dd39d32bc302c56349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c4ace7100f045b26a040cbcb86d6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b86ef1fa0215831c34e5b57fce3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2550e7cc765d2fb890df776a2f8800652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb03f4c8a3b3450049453919303f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627dd3bc62c2c7336ac6358fbd16f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0965e9e36f85187c9ba32c7950886e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8458012b6fafbdb0479282da28d2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5000ddf738c5835c53eb1861b98d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a176736b05fa9688e98dd7579ae7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cadf310c3659c113636954e5cdab759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad0cb021f8af4d18c9a746fd3334360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb0edc4a5a5169bd684155f72d471a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428984baaf68876dabc7b30c0d33e9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30edd1e9b64170b09938582388cada263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b5aaa3db7b140dd9ebde9f8de81d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53a32ff0cbe62d7b36f8babf9c24f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b0653d0789516d1f2c69595d28ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ec82e40dc3b43d191a8fa6c3a31667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221305c52539e436c0698cbecef48c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651738207aa4f5dcc821fbb5904e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333945b738110beed594b5ae4ccf8e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac129c21b40cb2989bebb53e64bc11e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8961e291e7a3d06f32e3c5759144c6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e348bed34ddd2d06213452578c94b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c9c3cf0384e57e9f6ad58f71f20fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39801eeb65eefc914ad27f85dc143175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2960d65e6ffcea16e4480c20852bac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183cb1bdad6df2677d59cf1f013a7da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a8fa11cf1b5965e5a3e1e346c900578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7412f0f61814a0b260a9ca28ce24a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe237834ff3ece46ae7caafefe720a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b304775228d122c2fd05174a9fbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005ea540611efd22ac75da008ac67682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c8729e55767e1547089bd3a2c62183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef9441b09b173f625ca1418c634df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32485e9b1f6c110900299899782f8ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfb6bdcc33e266f7c7dbad9ecc995f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af3cb7e408b9563324c9cdd3c3b5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477217b913f6fe075f78091779e2ff3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15192f89066414a4902eac960060c7d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcf547f647460b7de999e6d6ecdb9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a3677abab6eca26b32e1e22c539d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7ba8a88544435314b905a4a1a2c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248525e3eafaf6b57ec74067d2cd26093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a26dbbe3842b7e4d3d9474e91fcd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a0919cb68337cd2255db3dc7fe85b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218edbf9c234179df587b1f7ad8f8e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ada855ed5b5272f4243774316169797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c31fd609cb7dc465b0db81f4c4e4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e34dee8cc0130bdef9623508d61299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd5896898a73aafdf165eb15a3fc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802860b22e503cfbea83a4fe037ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054aea7c0c9e4db1d3d816e4eb37998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a294c34a0aacd51ecc4bb2b223f21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa89aa215eb1444b1cb6b98513772cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b436de7688ba92f7f4365210026b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552fd9243c2c541bc43e92e0c8bd300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b8a605253c90ea6fde41f6a02ba61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36897e1896ccd2c32eb806c2a34eb16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393edf2c1d3e31d1b2130b131132bf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115022e8510eb7f0271bef7f9f4448c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d41e670b9895da2af8597c40183c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf1cc461fac007bb7cdaf4bf222d6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138e5e10ccab266d8afacfa10c1ddd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c034b22e3d242cabba296d3fa610902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536404d946549fa43e1d3a06d3bd200115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa7afd04067193d6edb047fe23b0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914dad86eb636fffdb2dba50224da4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a158158e710d3402495f47d8b3e339f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f6f14eb99904b9d970f3499105b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2d5aa78c5a244c0f923178b8e256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a445cc8abc990d9df4b91d537bd74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a356f93ff37207ad8d6bb7b000f619122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce932382ac7f93837dd546eb192f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fb3ddbd4ec7855b5279c5383ec130124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7646e34141813fb696a33a8fd72ee8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab7ac280f5ac3b309280ece3f252d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a7690014d06ff93d2f0dacae5d3c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b6077d57600bfa07d381e672e19bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015afb5b5a87ac78f91f72c001585ba5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfc4b56a88cde43b0d25a80bbabb14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b15a3905a2c036bc0c14e513177b4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e822aaa92a750cf1584776408638c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713681a86f6d0bae55e5ff08f441889f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcfa3527b6ca144feb877632c633d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04cb3df3b601fe4adc4980ad54dc04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba025254eb5f69329a4d1224025677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d94de685bb4620fbb4a9b8e1ad53a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2b385d716c639e49695f207dac346138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e89a96e6ef134e3c41fcdd38e1b6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6efb66f1556f3789ef0c10b29d9755140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a7270a638cddc124a29df4e3da2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2fe3214e7ec65974fb967cc8bc8fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cfa54a8b25d7020d2d87ebcdc4bd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269751af2eee52e199136dddc7a27ced144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357e3d329f8a8798a9f117dbe5132a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a707e647529f7a7b30d57a6001d32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f72f2a8b69c057672d232611a9754f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e05e3a866dc2942e4de9d8147865e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dad4b46cdfaa35a610aa75ce2c37de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d152583281a5c93072f31b910eaa14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724addbd1115dc0e2a2867d44b29aad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527a869654a1ea4ea02c03244cf2c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7f929aeb948cf559356fd4246ea13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9c51462ee57da4e8ca577e7bc117154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596113209498cb7a4015429c693e0881155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083590fde70c2fbba609fa873602d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4376f12f9cfee5d8671f2740991bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce717d8f2b5fd825d4ae3ab73d18fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2af6db412fb5efd9648dd42f16cf5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed388d04ec2d9d6d6cc56271806bca1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679290959ebf1c1fcc4d7460cb979c8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060ea3191d8bcf7090534d83752f59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1c3bf930755029f32fc5a4a47c348163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8a7737a3f48949b2a18e8d35d88e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d952b2110b8c572b15473dc6098b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bd6a8a54bda0987155d11397813aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dbe492646ef619155fd80a60c2082167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762966c060e17580581216780d385cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afce02983501a631429af674e22eea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32f28f6f03b63f69afb58d3dcdb012170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5b69ebf431c7977df9ec8fd68595d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864fae8420130ed3eb47434c1349ab5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a914170355dcd1710593592df10ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa481995dcfd27ba564e5b5acca345174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d774939f1b5914a75ce4e433b283c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c2aeef41da3a192db23e95c32134d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73440e1549d6b541f84cdfae55fc5a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9f5a0bbf7131694db933488e5d85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc985d91b13a9c0e9789ab48d63fa755179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475470788b73a878f771cde7c97d240b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e2f45b8c2e53bf91a1634a9b24dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7153fcb22f78bb660d79cfbc4c153182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8a1d3f5be6cf1c4c54c1dfe1a95ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b953494daf51549379003f27060113d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9130026764254f8d2a290fb31e7805185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bb2d8853f3007ae4b8b1621056b96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f9ca960c2d1566915900889c21d22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac50324ac09bd92557a4fc211dbc8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92d19d86ba01ce4e10097ad46ad1de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475197bdc30afb849ca90ac29eb54ed5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d0c74abc0c6ebf7cb298932c5b281191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be6a23dd01397d1ef6d7aae6b786d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d564f7c51990045b03055dfe2dca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6856e4014fc9cb5674d2df3dad61d81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743992debf796d40ae45e2f45b22e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97873f1bc1ad663132de05955fdd99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39a552c0a604bcc02761598afded49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea26033c4e6908efc8679780b03c42e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cae5f2790e83c06e9637351cf3077199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7124a60230680b2c1b08673a1c44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b70372b1a1bd042242c9849a2608201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4502b0ec26556e5ce7a9672ef05b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49150697019b50dd76adbaedec82372203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e249c74423afb53a2bda4bd3e66b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21319c84e330790e343954f0100e4db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a32fca0d61570895c862549bc6939206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e15a13eba80ca84cd2349bed48257207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d4c475eff711d29792ea63ccf7b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe9b97af7ef64e124747f27d0ccf0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d223dd7004a57894ac2c7640fe44333210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd183d59311e51db9e205b0ab0aa20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f428ec88c266dcfe3e8d23f313f6ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485343f27e27dff444a59e9ae22cd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc05188edba9535bc11966bf463807214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a37a4e4313ef692b372b4d69873689215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd861c9aa9d5cf3dd02d69feb51f6c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d374cfc536793aae5d1540e3dd9c92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a90d36e01854bd7a3a10e96d1337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0dd79d1aa1004c325122158f70e6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c6614a28a46613eae2a800d7024f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5024825da61701ff78511d293e3142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3da21433747f5aa8783abc914e634222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e01236a156e34faea00a46084e1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c763ee11047ef61dac438642453a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696acf64179bcec1892ede304a9e860c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc3ba5babd885ba2ee244714bbc06c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287357de55e7735ec6b82b7c4a087b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357243f74627d72fdc59b889083184a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f01d2d06931eb68fdde5a70cc0a08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaaeb6205bc3b62339a7e759516804230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a1e66ae7e6b1eb162f59fc5fa52c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562687d612af0c6580913e3792bc18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170e0be04487734de6ee9ee272d2463233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14f630324c85f7614f097f72227d22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcad920052e77f66f2a6450ca44d8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c004ab29eba71a158af44f45fa5745d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902ba3467e1251064114d4f65e1956237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c540b1700c6f8f47648167c84795ea2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdf062c85ad9091e4245de293ae2a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd82e9dad0cb0d70d452b9ac386fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b34922f0257e5d10d3aa98dcb56702241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1009d99356f325a6134d1767640a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf967620654da2ffc4e7696df98823243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a35374ffc6f1b91d08ea1d1ec1f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474a1e1b7d61665d9547ebffe72f442245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd14f3b2b3cc53f8e2776cb4b72cd40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6a95921a22ff659898ebd004043fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e1e7c3e0e9d9df06fb4192bac86a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f79f8735f4524016bbe0a41421dec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9d35f48e11a13b3c6ef2f25d0b1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4c5f2cd4311d7c7e0accf1d0d294c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c6fd0ae31b20aa48d29d2a2b82f1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d8000a40aae1b4d68998e2b8dca5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3561e8128629af941180959b559773d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f1fe827057cf6c52198279ee09b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad483d8f7d615c595db0cc4270632c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5e445fbc8d513b171952edbb1d4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a541698dac771e38ad66014572a413258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772593f0a7768374e4034551cf5c639259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea674df5c5e08158026c8bdb93332260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600d6c60cb1aaaf112ecb185d243ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a93255adf7826feb8960d483cf485262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e100fd8686b24c7fa460b8a05232b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b795389e1b125034677cee46c26173264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd1b9b36a714f7026b19b5f70dffe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0830587c0ad6a8bde08f1d101f27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4fbb3a39f43c46d66f0accaf17202267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9d12dbd640cd28f8804e3a0229d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b26c34adbd557ddd93be8f8ff408269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db9af19618ebd29af64c2f77c9ef78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4073d0699de9b4db899d53eee49f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa9f2eb122fdcde5e428012dcf134272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a400b27a7f9bffb82c634f2a4034273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c44f009f5de089dbc55a14bc3df70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842facef1c201c69737557db5643c6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765918c4ba1cc5020aee38ff85fd9c1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5175c35d5148fcdbf8a6ab38cbac8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3623e4c483d3541cf50299988459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca6a7d2b78845747908f2e4e6c1dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d09d42e813fac698eeec6c2f6b0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836165def20ac46140b98693d3f6ce2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99ed88cd7707adf1cc46ea2f76712f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365eac4093afb8850ce58d3f2e6c513283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01a4d8fb3c25fb6c22e7c16ba2089284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdfafc462db23bbae76139b1cb8047285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fde27e45a0408bd19ae4e499796a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dafc9b7e696d77593b3ca164910166287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514410e5d8193f6cea4e48b6a2d66c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c34b07dbc2abe3e2445554d35deee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884773d7e40f245a349178f93fecaa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c759c8abcf64f0818d07e6cd4d8507291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e4ad0c6712b595153b31efcf02cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c69a86f8cb1975a5b06ac6fab9438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911e7223a0125a0669507c2cdb56c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e93d4dd81aa7b1039d861b3ec10cf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eaa0af9269105bd82d546fc7f1326296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfcebd0db6603fb6e30842923d8043297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78259a77ed27dd5004b403f7022d37c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c43b5a22ff55f66b66ab39bb121c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28fba54c8350d4e1314d3471fd0cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab963be90929b7be538b1b57897ea9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d164043aca3fa0cbcd8957350bab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12caf81392daa6fb992e7ec3db7b0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09bb203714daf4418cf155b1d41047304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bead8e28ced8c7654539d536cb83385305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158bc561eaa5ef15964c53a3a5acdd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa286443e6b47bf89211eef2f00bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e38bf06e789864a261e73dda239921308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebad6d3cc07b27a110498d593737a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb5af05e295f26f3edf8a267479bb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c702f17a23a99c92ce5c72740c76097311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ae4f67212679a79f6de77b725aa0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df81bf65af52a3cdd6548d699d267c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef79b2b3754ffdc1cccb97ffdbb990314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb2575af44bef5a7e18075b2af2a91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3dd35ca43581c35f2b5ce92b0824316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b89540b0e06534a43b4590ab701f1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eb95039584334b6ff8594bb8b617a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce85af919ddaee1c5074047cf6d301b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0582a21f95d518e587806cbf248d91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022f338edbcd174a18ccea0240ba3df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02910ca16f5c726ed27513680c97fc66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f094bdc7cdb7ddf4f2e283e42a3d96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede04f2b723b70bf28f8e9dd26e5251324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3ad53f411fdf561046cf8bd3b812325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3a51b2319b87b91b45a18c1f1f787326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc845e5acb4ba383c10055d03b400fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97129ebacd7856a7d32a9c566040775328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becc824ba998f7b7d14a7e751d64f6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be9e936bb1fdb71e5fc856b165e8cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c18e91cf26da67109253302e2cd56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a09a103c41d80472206cd31f3f46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e90431610e6654155ead06db979f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04542f31007f9b4fc9e118384cb98e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1e37f617fbb5fc6fad6268d93ba8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a63cd8b94a1532452b4828a3c5372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5f05c5597d1251932f0f8d8e2489f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d24e29e256a5de3a2106dd7c12f98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc65112dddf2c4815cea4922055b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90920c3b14fe74b8c3d8816cd6cb64c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ec54b8e32d9f671b9e9c5a2b12ab0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6964fde49aa7f3f02cc09f0fad5cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380ebd24f944b7d899af694bd50185343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a60d2f9ae5efe3505c1ab73f08965344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0014acb24f65dad38523f0e24caa7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a7678fa61ec765027b0f3f627a117346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb454124d0b41cbddfdd8b0527c5f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adcca3208548555f63ec2f9bf27eaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d8c6d80f8c3bd83edef7ada86ee7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351b0ff128da5d321746f0dd834496b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe81ddedf7a93f56fbcd2ea8f115d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1111a177b8b10edae6f3357a1b4a9d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9e4dd8d7aeab5a944da61ef266aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3bf3e7f898aaad2089154ef4a828354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de9c87c7a05d855fc6d2179e5cdc64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e28ccb04e2ab01891b19da0d8db12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128da599f812852bde7521cf6c205ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618d86535722362b2afb335a1551f4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e84146222213478f9b9a9cbf2667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a1b121e97d0f854958e34c672c2cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74924db132a56cfea093de63c5846722361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771050926f02c7ba1ab8d514c52fc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e626ccef6180f6a503a3826774208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a331d2af9305768b19f5cc20f85c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22a43f95cd357a96dcd8620c742fd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ccd04d6889f0f998cf194bf99681e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877125464ab42378dd0f05f4ce8fb2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10944a8464689663adb7062492e955d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461fb6dda6cc32ca0f8546deeb709b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab35cd6e1d6d0c821860a33b00911370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a788147d9d85fb227d542f9bd75e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b74e0175c1f51992e30325a8ad29e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d03b1f76193964d258ef9ea7bf526373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f59f972485861ccb57e179aa24c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211459ded13f54b3a13a40be75fd6be1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc8b57e37dcd06093abd63c3eb6d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df8510873532a89cbdb03bc056638377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b40109775db2eee801ec64ba4f7b15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f14137bb7097622dacc39099a2963379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c014c38dec2442b6796726191f24e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a97ac01eca960f597261b794e78a44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e950e0c7a5a40521554bcfa7593c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed86565d13297f9f8f5221a45459710383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4d0d52af86720975e7c2c5bfc0799384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733038bb7ee91fd2a77e1bd8058bd749385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d10f017dc233f4f984ac4b4da36cec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cefa8f69660b01abca2a4512528e2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1dbb08561bb9b19d8d8abde5e8fae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ec7d917313445d586fb84e7d8826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc82b573ab5b20f156e1670695c562390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64941018770fd932f01abf27bb62d630391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b98a992dba065ca189e64bb64627e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a97cca8c25ab16cc68bc68ac1601393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f073084f6d2e0120f87e62be8ccd613394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff5369aa9b16a41ce57ae3d825d15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b1af0f57b37d470b1efa751fab5f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc0a25fd735ea1e7650d813e885deb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bedc52217a7b75cd99d4bfd617760398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f453cc71b0ffa074367ce682186b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eed45ff08367e80a356ae2ecab1bc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0476d122b1b4897b59748a1dbd3e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ba9a4efb9f18453c881aae6ed4af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f53d37c4d1c099eb901d007e5dbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08507394dfbe3f71a27240083eacf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf929412355b0493ecd6eaa3b771f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ba1f4989357b0cc058db630aaf6e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a17215d9cdd87fd32a8b9fc241cd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a252148ab8bae41f1f7301292f3d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a019a53ce69669736ec2f918ca189409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609fc1d1d1d6345d8462d67f295e35d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087520fb42338ac0cc2b4e5a54b80374411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a50aa1a8d0cf6ee76439f81d7b7520412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de552f0d50505686b89aa2d557679413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b1cd1d4e0db704b0867d798bb184414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780df441a8cba0ca93404c8dac2b62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d860064ea07f16809f39ecec9f6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6acc3bfa64cea53d8a6a4ae804525e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ed1245446691125495369a91d74e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc1b1963cc135b67b473becd215a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75de417e2bc0bb501910be4ac03f2a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3898ed04ac77762aabc7161f7f09c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312bd77aeecd4f809cdfd25d88bb83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452c708f901939cd86e67953e6f500d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cbadc6d410215de786dd302676755424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08982a5db494b0984cc9dcc10a6418e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fba3eeaa56cee0d5b76aa4235655f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f68141276bda9c3134b531e1c0e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c48ab655ffc84a7f7c0c92bd3944c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02b2c0e92dc216298244e03704a9dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079996bf3a4a4e41e5fae94f5228d3cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f17050c8b084f9ff8b0a7aabf1c09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b6bbb721fc594d1759f3eb691cf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62c256e7ef6e0b20f17d7e2753ff30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca97371e7e7bb2b17ffb9bc1640d7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bcc797a3c1264ecea8f0450a58946435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06082aa5fd8b9da28ff3776730ab97b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa33e6f632095e64740f428073be1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7203e7a93969ed3aaa9ef117102674438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98803b0a62c4ffb3de1e22b8a1dcae6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a5501832d1b173cd9819e5f62508f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e067c6b8ede72a8709b05608b458441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9513c39c05e90bd7fc72ac3eaf928c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20caba1d8f3531080a5013e7382142443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9502a0c65e3b9830fb73952a7d01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4469cdfb628d7f72014471d8a3ba5a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce140edbae9e7575225d5ce09adf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee246b0cf100f135be21d6ac4ad26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801009f9190ccb12cbc49d6ec1cd467e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c586e3b1287dbe94d2b5b694c9d4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5beb51d32066c1d2715835e8610efa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1fd43534747922cd89be9507be467451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba207ac14840fe1a5a2657749da0e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6c8578d13a8fcfe9e79777484249453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344ce3a1fbb7e85ae5d1a430c6d46b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c7103c3258920ef3aae23ddd63b96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895acb829a6d096ac874cfe5cd9a2d35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ebb8a13070fc612057460f2287f69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822032bab73395cb874f1193f86c43f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cdd50e2f55345d913f903f643e81b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b975ea8e79c3eaace981f319542f971460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6460b281b6fe926ce2fd8b711d8e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a54c6b46866583c3adde2f42430db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b10b19aeb73b01bf0b57ede1874eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b24faf8da2763f684ab24a57aa400464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb47f066d5c5fc86a67a309b96fd32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb815a4701ef9de9283af08bb545cf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da9b5742686f97ede31c946018efd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ad731ce478dda6bddbf5d28d1892c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b1b3da9bccb580ae02e36ccfe847469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bd058f0c18f215067badeff9a04a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24349f78530f525b110d5d6cc8781f93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f7ac9f550ecac3a86e85e14d1f2e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932a67be98fe0d0a7737dd1752c3d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5be2061d5269766b2ab55658f896474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a071cb6e7bc4abd069fcc483c1d912b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cecf9b91111497814c672665f7c4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75db8a2c7e54d7d3c52432c6a81e1e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce69f85da5afd7b4bd892fb0ad47d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13154eb40fb2ef6b0f049fa4378a02479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>