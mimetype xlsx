--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e1b3f81e0e867bb6cf2246bf9111c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c07c1dfbc638fbfe806f3b7175b142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f541b61cda9557dcd484a888eefd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7766e976094ca0c253abe47aac7bf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064c518533ed34eb9945618dbdeec385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b71c4b7a264dc59fc9d63befac3446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceae4ca8a89e7f668aa76e0ee8c8927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54e9358ce6839f8db79a08fba2e7c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fefb8e41758a826b3658041059609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7da91b70ca9d413f91dfba7d32827910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59bae8b4b0955d9abb180253ed45e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f057cda8867ca768b2f93f6cf03b12e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55336a8c7927c0e02849cd6b12f08dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53795ad5a6d2cde2ee26d3564ef9bd7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc014ffadae1e04225ea54636fc7aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21286fbd0ff2fc07ed239684e4173c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b4db94b74747a89ccd6fafe2eb3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d1b4fda32ec31af3a97c0c51c440118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90226488bba82d79c0541d9aa8c2db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d0411dd013f61ff99830c86073ede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1c8662f88ae2a2cffbf4ad4d3ee9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0475002d5b1a4c488ba1a17d9a23522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a10dea479c1f16deb09a89a65aa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad30ba674a3dc8181129059d73632b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a964479f31fc57fee275b0a3a231e1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20251c65424d510bb4a8d7d0918ec5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680019fd91663f540bc47e5bdd058a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f072ebf0e1190fa6d2a6157cb92a8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404546b4c11cb0c01d66b020acb8679b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193442b76ebd08e7c0ecab8b7da568630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716e8ab3426d43f7efb4a43302bd06831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc841b07b7f87af5bd192e7185e97132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98531ac3680282e6e1f36c6485901d4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3706b766ce695d5b07abcbbb647e4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3492cd73a3b2614754f4f96c412d7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5dbe986ee74cc52035807f847415c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d5f9a030cf497b3c40741008d9b2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9f416494f20d43403230954bf3e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a020bb97b4adb603b16c2d482e14239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340951e8d555732d1e4fb3c671a331440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40181bf70af9865020d2d320d48a3e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d6e16da27699e321969c5646de8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b24a43a25786a5ee679cee20f15843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648971af85a235d0a1f1df876836a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae298d2a86e9409a32e7fefe0f3c826445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c80ed2cdc73e5aa806bebb391037046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097534a09666b651889817a06acd31fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48656c80b8f2c15734c5422a7d79a2f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020472387222de57296b3b9afa4ae98149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd33f8ba2dd532b77a9b505f25708c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748b0e38d5e94fabde6cada683a9eb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257405b446b412b8a4060d324c0c7d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd09fb95526d5ade21d9c9bb617b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ff73b2bf69af055b404b093586abe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db22028329e8c48bb3a5d3c2c527eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55c2ecdeba9a74698522cd6533fac456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45ea6c3a8863bf8cbbe9fb429f6fe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf1efd250ce5c3faf878f8d529e1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb7898190eb5d60af66c5781df71059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440a8abfe46e64f8bc912b575a914d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573eaaff6155e24d304aeec2aeee18f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631647d8d2061f85f200cd74bf3a07462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b121d79319ddc98033a3972a42ad6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ba9b22d352a7b985f48d9d79c577564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c155d4c7b80a7d926be2e064d69082a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d06f8a5e824d50abd004dc5379c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d00b74cbcd8c4c2416aff90d7fe1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df28fe98592adbd30d450152512d37268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b080e4c160131f883885473788ec0f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e6cd04fcbb77e089ca115635517a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db093c4da642cbbe20d2ef07803a31571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180ef29dd5565fb84c5368017d12af472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8968c65dfad11262dedfb0d43eaf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af912d2197d98c98830396f584c7552974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf85ae4f3f46ce052b61dc350048c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933de3872a47005f6906b947464f5d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46369170ce0460912fa4293e25fd0ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e69d34bc6a9ae98e31719105c890c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d25b40373ede66ce45c6fc60eda44379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0509295f52d67e9ab8a9f87d853be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d9ad73a3c8ca07b7aa5a1be39650981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5126d87ed6cf6b005e2b7348813789482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f3e8efd61b13a627a2b0fd71c57a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b9094ba5689f7f2efa9b076a7707c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc464f61bf9becf3047998ad4818a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f09091a2cffa5d3ed08cb0893dfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6da3e68d6dbb38c1ed521ece566f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b395500c0dd18358729e91fb32ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749ba7135a023d65c9a005c6893e93689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc5535983b5754d1c4abb6f1e7c59490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d808254ed9183c1bd87187c543bf8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797334cf0150d8426b4b9243bac9cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae643e587ae5918a2ffc6f3fdf866a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff1dfec82d222068e24aa7216e0acc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50cc7e36d3abf83a17d3c8f588a17495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778c5f9a191abfdebb5f522655d56e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca6e40f1fd905b01c99b830d1da26797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baef1b078510ad5d82947ea823e42098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a5aa7451f0166632a2a1801451f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd31e7ffdb6110cd5553a1249db9172100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa6e174d913a0ed6b5a0d130edd274101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dc9f52a1b101009c963fd6583c4b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a7482783b850938b4ecb34ea2fc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be96a8d20aa2f132f2e0ddbc9080f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ae7c92a7372b83d43bc30bd3dc47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec542bf95fb8b0f211993aba1afa2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d9398902222df68b72f1f7ac3cb4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abfc37fa746c339fa30652afb4ef25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c7c462797757582dd0cae4bdea27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3cf58979382bfc61a1c933d5d4259110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d8da12a9f082565020f219a51048111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d60c7f8998fb4d476219f82360024112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda07064d0e967f1d47a083ed58e863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae298ed7203e85d2dd65012100a73ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab050405bfc25a107b3c36861b5bce2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691c2ca29ac2e386ae9f0985b0063bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ae5c7c8dc4a9edc998416f0f5f855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322ab3496af54e3742438056325ef62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea18fa5b0bcaa1b12775449cccd4f20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b920af23d75cb5692ae1118050c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc140d68551758f31a4564e34b03e7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ef57e420ffb6a8a41ebab59ece4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d266dc87bdaf8d94d4037860f27e73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8dc7e442708b3fb299fda51ef9d49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6918d5a922d8bb1f5dfef780cf9be08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75404bea05a4a7bb3c9b4c733a5c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7a087d5301b0346885827b85bddab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efd3389248534a9b6461f5b17d5215128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b4dc66d9797ceb49b8df125524c65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294c4b4a2632a671a0d16c313ce4fcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d6248300b20b239bbe190bf87317a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe880fc3003e5b737f167ed9cc9902d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea817dc11f7325d5e43f238201026c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bab238c1a817485127c612553dfb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d309927335c15561080af718e0708e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b076c13d9511527e1522012fcced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba73d1f3f248c19e798811b51f35a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477dd97b75ab55763b8015704e7522b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a64f9915985949ae784e0ae1558cc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfd4346fd4a322b4bbe05755dfcf9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea578ad93b9b211e2579be45eab41be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada8c488e8767e54c2c0ef65319729142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c78fc34f53724d50600bad5d2efc6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cfb9c1ca4a30590b30c96d2bbec7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad80fcaed92a382dd75807200326534145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca89db0710d722d8f7df67df99453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceddd57d2ad7f1bf90a2920b06c4568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540a3a795eb3a9dd66086f21e08d49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbf14bc4784b55e538d92db7c1419149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a248250565f00eb6c57166a7353f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37458735ef8628d6cc56333197ce0cdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0feb0ce1a1a60dc882e82deab6377152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa859f0dce161877902e4e375620eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899553e64d120f944c94e36da4b511e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6ded4eecf05776b59b73234481ce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348e6403cd715519008158aa700c63e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a1bfa95d283fe21b838bcca561ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ced40fa8aaa3b0bcdf4a33ae0a45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db00a094732842f201713d7c0914df6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a2565d3929cda401bbd5eac3b5bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e15d449dc4a06981137d1ff4d922e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99234f2be41fedb358409881c71489a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1b1035adabcf7fe639ff5257f605163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4b70264481de31b4207b4904e9db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd9223d026c808ffc2761bdb00edc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d9976769e1d8b8f967e1e7a6f5604166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86f97bfd4aff096f957d39ba312f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2bea5d4a4b4b53c74d089ee51927168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478591595dea774b7c334cbc6ed315169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a9c214198b699dc01de8becde3c7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b24533a9f349235ec98503a2f51ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86686ef184e0b867cca18fc307635f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863964256873ae457aaed7e616c5ee3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab57a1f670043c03d8dd016d06cb053174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec1ab199760972545f1a7b048f830b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e96a5fd55abf72475965681550cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e126a69a462afea3cba7ba9740b02a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218be5ff3f7e26f6f05b6a52728dda72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e342d487a19537a61d8ee2049a6e0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546322f9bae8151b29b475d236c253c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837a571baec0f2196060da5e45a62d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886cdd27f8442f9f9ccdfedc2832f4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac115db54d00efa8fcc2b404f7e4c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa10aed22a5f01dcbb975ef6ecccd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90c8e89b29359f8f9b70a74172fa8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61a11f3844349450e14bd9e676a808186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042ebcf70d23977a4547f964fb1d85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f41f0062b4c57788fcf6f8cb78c354188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b281dbef035360939b8e667f722d5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bf086febf81d98a7f25459906cb65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e27581b01106ea1f7282cdd3e8e97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e3768313f996699380477c312ba1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113870a2abb1978377f4a00a5b06921d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969518a8d5b975dac88b3c07bc3e968194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd70b24ec75c0149b7291b79cea632195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979753a385a2747f85e05f15b3030017196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff902db1a8e9872dd682cf08c13016197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c585e450b2ae468f2fc22628085979d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a89dba68bb757337684c4b48280241199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96029e1f031d319640789b4e31d04c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003e107799acfe245397f4b4946afb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbdc1b80441ac309d9c7a78d31c520202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a392040cea0fd57b6bb83bd49297ef4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0907c30384cdc3f966736d1488d8088204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354aefa1d783660a79cc2fd3ab1ca1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c6b98419d179bcf5f393bb120b68a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d617cef1f1014e74d9832d0e06a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8f1c1ad7cc8bbd10bcbc21f7b426208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d42fd9177bc4c0522b4fe19080d8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294fb1df813c0fb261c11927a582fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de991f16663753ee7e7bd5a9907baa68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a4262ecd45a1d3da1992f866c4b97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474c23e5b0dcf70e90ec006d538982c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138df3290c4eeb01fb1e15fad7c2b15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f40196717e5faad15970cb27699ed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501e8d990a9de6ed7030330a27d8d90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f9aea825a1663487b6fe1c8ac825e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cec174f43e246941113518b927018218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34850f11f89a9e3df1bc6c0c7916abab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa465b6cb6c43bd1260dacb4a5c90b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352331a1c3d7ca146324d72aff33005221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f387734302c66db0df9467391745222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c51de96a36d94783bfb0f754d9997223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1371bc533a27f060c8817f78d5bca55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84056fc7c64f97a9739b526389bc7fe3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94910666730729c2dc4907f0aa92ee96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b64d4ed752af2b093e62d1c68c158c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9e878003e48fe1917834c791ce95f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd598145b939ab010aa499ebc4253b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1d6bd0e021fcc8989fae81088b73f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376494f87ab53c102f485fab8ff733231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05563f300c693179b893bd12e632a4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a871c20a37592302058deeb036b9bca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d452e1b61b1725b3523ceaf8c26256234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc227e8d1efd0cb22f900bc9489f6a77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186396ce7cf8cb9907cf9fbc9e19ff6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e65cde090307088fca669e7e82907237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448681bb3f5dbae9210af4c4aa06a3f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb308b629256a70b18bd0fa2341b274239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f99ab61182ea043d5f7bbc93f8307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a461edf5c5dfbf4542df039e448f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b252d29cd89683420163e6cf21c28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d867c8443605489968ccc5a6d820243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73209789de865ba669ae125199e8b2fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894728da9687b4c17a2913c33600870245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ecf1cab6039a10f989b7fa7ff04c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182e18832a64b7c262ed8953bf3a0b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5da631503910c4a6f9c79c846a4244248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939940035be9ba3dba84ec6ea91d3ecc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842008ef13b4ea4ed31ec52535b87c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d69528536a2fe3902f32d7b2a6b358251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095d9ce6a7ca1f6233fce71b681e4a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c1eec9190c20062efcb17c0af4e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0133bb4e9bed2362d57d19742ceb7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe0fd73881ac150f95e3ed6d2f22cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144b22325a94eb2f55a9df886be1ac9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783c89b785b3a76f5ce67897c6615c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9448e7f96ad9be46c8e2a554805dc5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bb39ac36a5d0b5669e8a9a35dd18c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a66635dad66603c2bab69d244771e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bd2effbe3f529c32bf909fffd6bae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2710a6ac09a0bd52f8a9714b6595f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a9b35214e9f18f5fb2397a0873562263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0614118d3fcc6e26a0a70730a9d3fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91eb7bc82ec26f437af72a0714af36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dceab1218b66a99e6f99c563e4f12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2f7a6a3721b5f46e4f734a9dc9f10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1306546d759a5ea78f7dd62bdb83a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89283fcbdc267f2b5a41f7fea154ee48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1675b0b1aeeb30f2b4b42e7715d3eea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc87d9ac0d88c01f733973f8b292061271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ba29015983c33caabd8ba955f787272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179155978ec11c152c3419a222fb2c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d0613b69cd2f14754827285909299274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fbc1c8867f24b8990f3578d9888f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0fcae97a7ed8d208d0c889722bfcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670dbfb5e22fb99047ad3d599387ec7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d56e53b4a303c4f461a66d3dd17a8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227194cb0cbabcb08c1852b8b70339e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429c8efdf6c2e375f0776d5b0ad720280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7856056d201ff6823d160c15b8dd3da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7c0e1061440f05c5054057c72ae35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de705cd252e781b350577c9c4aae0a20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac21163aa1a2c15a112f4521041b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854e5a7c7868ed69b6bb3df26a8387e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacce3332642f628111952dd3b5c9a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e70f487d829a1a6e3b5c53ad6991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b6535431258aff7ed381a48dc508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1a3b8759dc670c9d7c122efa73e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e87c8846039735d3367e05d4677b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e2bfa3d03da04d9a54c83b35b1a6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a997d83e02e9739fdd5f71c61962cd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b275dd16d1d568a06d2556ba30262293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b532e15890f14e49dce2d57bc537294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf60a2a5e6b5cc955abaf61e11ceecd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e8d318877d6fea1419d5cd2330a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8270ed3881f1debe011b99757a11dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a04661567576b6a43ac1b2cabf96ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f0170b77ec9e843383fcc26d9dfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349193077f9ac4b4a27bad3a7e001063300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207804b7a10a9ca5b79d33a23b13a8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc833ac03583e16dae743816aeae196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d757c0016396645f09129935545307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb287b081a7d1b90db77916b76b3960304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d4b154b6895b4bb9ab3dcdb4fba2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692ca812ed46908f0e7d1d0b7344ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c2d8819453d37d8597c5e0c8221a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698fdf7d747819ed257a1c7812b693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f8e9c6f865b6880aa1a8e3a68474309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653af45ebcc2d241c9c86dde14e473f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc5c2244dbe4a24895772e350a24a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9e617369cf397b209f76017c83ec2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023810a7eebb642b29a5d80fc947cbcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1ef838333de99c10f43130d9c8465314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee88419256f629e03470e483ff4c7d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f849ca8fd515c225ebdf0632402baa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7827e865a647abd1e1cdafd71283b89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381fcf489c23723f39831ce0425c0e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0137a4a4b9392338a7e40d0e277d07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169e1d46c69d72d192508c764972c99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f202919bad9ad7bc01685a6d9a602321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db33c2176d1d5052da28cfa1ecff6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ebd345e9ca3927bfa9ba61cf61eb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c278018ef26f283fce33da5733988324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03c008d4495402326ccd2239e8099325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf1ba01d6774bb6ee563a496fcfa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7304863ffabd2d077ad95791a5b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994464fa5ca891bd79c2a34fff8d262328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7981a12f5506e1676ed05883907469329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809165545033c96bbbe02b7238b44b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620b4bda579ae611dd1b63f0faf93e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75672b18b39834683d52e7a6443ae8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925280c9e8a1523da88fb2d9c737b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d74b983c77d2dbfdca62c05d2bae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc2974448ca6bbbc3ce46519b61d8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299e14c5d0cecd49de6ee9f8921c4bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb485c2dd60c9e50ad16d79ad93bf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff3c6956cfb5bde625ed40dd48e12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca923c6cb001c0b1f5bddc986c46409d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d1c9ba2f46ccaabb9276f05ad86d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1837a213a33dd617045f683db4a1414341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eefef3d309ff25ae8502d38dc37b2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c44e543218f47dc70c217f1e3bce9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413650bb29676895b9784d5a0bc55e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d668e195fd9997e74f4b43366432df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6fcee5a99c5f8196f0305510d3ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187076add49b476d63a877bacd05cdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f3139e1aedf12c81cb2a4cc31f45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab540939c8ed477563c0bab0e0f5282349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134343eaefea9cf156675c88e46b1880350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896c566c14926855e613193d2515df8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96bb93b341e9f6e1509d84cefb13dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2408fa1998c8ac5230d13cde87b190353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25aefc7e88d5cd9c336819a9f214f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c757ce767d1c45807ef1dabde58b8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5b61a793b2118bc07eb528ffd69f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89167c99a3f8ccff5e2c90bb81ccff1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb996ccc83273ed96da163a6964781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57810300327d2059155f72cbd45e49f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad647c5b14597fa8feb5e964d6b586e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3bf53519ebb211f8d24adca2972a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42326df2771c18aed50f1d073d8d9cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bdae02945d0554a69fc9236f8eeab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71220ebfc8cb1fe9c69fbaacb759406364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef773fb8b4952f7e9b3bbfe0e9d97f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534d1c1651d87fdce141394a60e1d69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ef12117758d7e017424aea956442367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17788fe71e66d7253ce1ddecf04a0280368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adc1e3f66b88acb08bdca0d79f76e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c90b98e16499f9a819bc9cd4a984b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e60d232530a2d8a19b113c4f08668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a7c6852d7f6076faa53fa0c12b28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aad5793c1c7cdefc0f54ff1773ff3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2f22de4189ecbbbb388e92d39076f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8a392b5a8d70d120bc3eb4102465375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff981379b888afe88216f82ae86ee0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796fa3d941213f85d346ad4b46c85c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98989257b0629ab0795bf6a61df0b77e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25b80cb3d6dfc0c557836b6d221f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae286c7fce45e94b1d98d2e2e69b6be2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e3aa2eba7d31b481d96e6aeea471381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2157de2327bda02ca2a8c10f51c033382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa3888c36a0988aa28df6365e48c17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493716608af81dec1df38fd627f411c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5613cd9c7f870f9876ba505b93729385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c1d5849bb52a8f0d1eb2ae8865321386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4467753dde39f1d11afa5acfbe9bb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b4b41c2bb0a00a281f47c522106d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412d2f89a40f3b02c23761c01301c9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28155962dae818131c685464f1710390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e678e438d8711db5b7985a247940cd0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d939db6e40d6c3d9685b6717b6268392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e60a83a08090071e6977a7a20dbe4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bcb06acbb9d2869f5871183e576a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255e56ebab07a7d986035d1d46453ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bad423bfecc3cc67b63c31b703747396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f185965d8e4910908ad587dc84964397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32b8982675628481efc6302be9706398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b102f2211d2455d004690580e3ac9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6afbcbf89844e4eb35b5009af0355400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf7db6734e7f6c278278d102852ffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417f368184e9540c203f5e671f6050b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b680e80403b481ce9163d580685436b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787c39a53cc3815c7df4f4a669b407a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab104a4b62c65dc4565115848124907405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b524c31af9b91eaf44bfa12ddd2a0c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f482bc82a6c7de0ad72f15c6b89d72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2127536932abd877f6f17f07e6e4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9419f0f07d56b0683f2b914b8cd2537409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acefb6aecf58231f3c8c637599238a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fba12a97634913e0ec6cb507bea97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2af6c10dbaf86a728603940d48de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26436c7a43542a016205c3f2f0b1615b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6df983fdc7ecc5cd9dad70f6aa81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9d114511c413f22e5051435f14e79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15660440f4af335c3a268caa6293d959416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e1a0985916f2bbb134e69211fa03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01aa02d99b191b2ff1c9baced2e0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7b29d8e40c019c34f240dc9a76fbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974233292cfae08108c1528263859d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd1fcfdfca64f25148e13a9807e9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444dfdeac98d444e7088bba1d163307422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdb0b9e736182adeb246163eb9a145423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e946b30ff4a5f93679d6e2ca01079d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770fffae2cfb537de6b9a5b6199ca48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d4fb524e2529ff5fab8513fb26ae4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7857f9400b4cc19b8f9c0d73111e88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73434644a63d711e0234ddc979a94f8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760a699a5a68b0019085bd5ac64009429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2e2888739c46bb6a0b2de2096e744430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7944d3fd25aeeefafea2e948c7d2973431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b160235ec9023a61582734ba2b315432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa857419dcc9873ec553d421cf6d8588433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db0b99f4fb984518e629eec07305a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f79e30c5d0e45130771fa44798213a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31611a873727993d4eabb223a6811655436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f261f464b5cc7050c025d49a09c5de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc9fa326f8514665cc4cd85e38fd33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6056613311adbd071dab4f387f1854439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb111bf4090eacfe733535dcd4c0a90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8963d801f9e7269889a0e387cbcd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff1a62af63fd8f26c3cb18a56fd3cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c001c51d17c3ad1689b027a49ea51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1631c356da8f316c1097707d5d85f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef039cbf5973d50a0e1c48e9d9a0d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a8d8de39db7656cf6f268e9080173446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b3751f98e579c46d7c6bb7d51b78c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771d8a3f7fa4b673598d4e064c8e820448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158caae967c9f34af19ff0e7e79cde3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8243060325c801f91692755252fb95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ae31071d2d469af87cf675ef29ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362e22c3904749b318ffc77c27f802452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703337d36d1eefd182cd1d785e67c116453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db385f57e62e71a9c456dab288672b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c2f6f306a1d249772c892a4d1808455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ceadfd23e713a13f0294931665860456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c798a984f768168132dbb22203e521457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc50c2ed7742cd2475295319e9df0d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f2ffe22893b932a3f757df99604c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391034f869d6dccccfd8aa02aec3db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d521ae910e9e0c2b797173af2f8ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d612fda3c2a7bc80d13cd607e69714462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5932b0e6ee68e9f122eb9275e90d06b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa37fd5f783e12d73c4dc8ad0dfe695464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05541a79278c179465f166a3e7bdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb658d751bdf0ffe3ca3734ec39e52d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c848176863406e45a17a5268e80dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c0e007779af461b2b7c155f022ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739331850bdf3eafd8e893385583567469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b288868f91c10cfa6b378e97c29037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5b84964b888bf15e0d3546e26c525471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6aee6a382b8f08d844d48359ad6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb359c2c6285b2e92d35bd58d358879473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a135cd7bc7ca9d91003a54d66da951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753bc92a0d114935142bb94d432eb29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728409d1bd405ac72459f3c28875191476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef824e4fe74faf516e0cf9eff0fdfb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c900d002f33a439831eadb60843b50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d354ac98612316dee01e25306099479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41680e51bd37e9d23dacab753bc00c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da1aa7350e79dcd0f38448a7a5eb06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e432758de071f755a24d253abe38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a641609d756ce31fa04c7cb3fc55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467bde816ff22d9e725d78d9848191484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6202a8a8fb484d16e36a76db106d4a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec0015e1a5f0d07fe5c31f8242db4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd7e672bc7bd8f50f72585916f6ab9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285585fb6abb9a759976f3c07a8cc4bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad488f3116dfdece306e0c569ad02c7c489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a690c0e62c89232ccb67f1e4111d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffca2953b5bd1bc625406211c3927a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b4e003dce8df614c33670b5e209973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3b7fa5c6626339d9d7a4b2d1f7b194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae763888a78c8ce8fb0d915b5d9e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2c8a7e4be9da85f8bb13a4afb4546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd479525e9c088199bdf322e418a44d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc161cc7b5d30f1fd74cc04ec603e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1f0866bb3e4c68ad8139a261203229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cccc90e0aedc7ab4b7c183269afcb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077b24cf1d43d515c42985124e14c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a20126d224ff8770a51e2a9f58c6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0388a717b6c8f6e43bcaca66c04e2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7798e137665c107b33ad5ddfcbff014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b4047dee4cefbfb0575d8fa0497d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326059c283d59492391dbdd0b56ddc8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126022336b0c196bbb730731fcbe789a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1553c9a7834e664bcc5e384590f3d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fbb7a657c39fcec04be24db3eb0a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8955328647bf7e7a85546836d974020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aacaef0139f86425bc7763a96643021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4bccd684e2cc76bb741de99476a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8214e2f7a00c9bb2fe63e24c7e5e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d89886a9bf7baf7a5076fe21e20e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad19ae3eeec6a3566bdcf0cf3870125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa339ce6d2b32edb384125fea04cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229019dca4fc9e7be8fdce658151efc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc217ea7fa1456dfebf2ed3d9cfbd55428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f766a6cd8a8cbed427015f84a3369629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2af0903acf767f830c338991f0220630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1becbc43a3cb91ce460101417f5f27431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c280bb1b6b1abdf13ebea867f5732832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8b4e13d6006736d4462b2e00362e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4cab2a998e3867ecf8060be480c6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c7a7475b73d38ff8ea4fe1c76f6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766326f225b6d0440d97545a0dda4bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cb5953982863213d0ae979e83cf9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bdb726de3e3a95d4465c9add6dfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf9396b8233c507a730983b4db86139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe74077a5653158a37bf6c21f4d734d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2980ccc6580c659eb56c975c19a48441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a680f2607e54cfa497ab0005fb058342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd46c99303af600c2d715b02cac9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4d8c3ee0b09d71959bf9468e3ac4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde886f9cd12b77aa3ec7a74b097f5a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5218d2e84442499e968d540b234cbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d841b62ce1f9d722650f5c07193447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af01d3f9e68e04371ae3dae9c03876248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ba83b909ff101fa103885ab9368049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa61c3025d1f620f19156acb2a91a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e358f33a22d8a09e0626f3764f6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436903baf02e4cc7e09ed98f31047ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359e1a66571f9ea756af8af3ae928f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d86a074174729ee643bc77e15d82454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e40564d4d0549e9f01af86dc6a7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bc14c53d7f16ce00cdc49067a63e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a30ba97ce28c49b645a1449cbfd0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86511c9a5af38eb08e0b7ae7e4d842758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9e4ce6abbdbfb07cd346b179a0f6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f211f3411bc35a61fccdfa84f39e9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c70a8b35e2c953aab722221413f9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c25e74acec447f13949a30a6580ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8472bcf653f60ca731b3c3e5dc8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad7dd2c86f5168adc09e7404a3dcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a5b861094aa3331b16fb9574052465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef4788641582b618fddba7d7c482166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac726ea22569cf2077ef0aa9ab9a0bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6271f468ba200f83ad36f5f1220a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc72a5ee781b10d15f9aee063f426669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20862b84b7a51cc623b2d333417da170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e05c35400079254291a542da2318fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5693ea9470dfd091e821f73aee3f5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72757c8692eb3212638c1b80b65e215873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac21196504d29cf348d72be0da348e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff7b69c412b08dc61c73a52b21e14075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598c35341f72df2adf6f46ff29731276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0579608773318be4031d25aa1abfb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4bb6b0ad664c2ce8406f39a8e2d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586f4104378c4295981f89c2d596f4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5c8090fad303676886fd4ad2f0fc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a9fc6419663481bf2c789fb3cbc2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f0276c46aaa5414fe7040fdf63ff182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49526ea1a6bae08f7f013406d163c8ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b46da7bb1e0ee7eb7a18a8714eafa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db740ae8b99aa03fad965ed76bb1d9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387006b4c8d52b059ecea82c57c91386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a6b592fc59e40480138dd7222080187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71899e22dca16e8ca22a0c7ad2e6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442aacc3ead97a9d770f0fb01f7fc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798633bc0c1fe658ed2bcef86b50dff790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145417030a6a8a41ec95483fbab0946691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32815656a756bab47e09984d22c620892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3d0fb6128bc1e7a9855290ecde9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561f7a16a44dad45fb9c3ed0d5abfb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb51ed94491f0e6150faca27abf70d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f9fbbaacdd67809948f15f139a8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cfe20f155378fa05e72d1fba7959d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0181531195ce0da0007f414526d4d1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de510ce7c4ec6d84b843c21b1eaee899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e85eacc8bf4823857046ef06e58af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf882189969f23d2d0fcfeccbb135ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f015e1500588d64c1a911fa04ecf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb43681fc1cd640c878810e70b6a40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d61f37fce243baf7b0fd2d43c0275104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291a01d9f1ad6667f2cd1018fd3b92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741bac7984814dca7bbd16fc0e826fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06587eaea188f655459c5ca3ce5ccf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2a72ecddce292caa659035ec8b4fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df832f3a6fb86dfc4b823212d34c45db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1087b3f05d14d86093759d0d08a90d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df712813c5d698b6478481d7b9839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ecc57b9032479186d66b79188b535112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31c876cdef605040824742cef17713113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce65cecf0d7f5e2b1a9f4fd0e05643e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072dacae68e5ff933c1c13c7f3e6e0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec11b86725da3d3ca8d9678586c253116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabef2e39bcd709e4dca56ab4aabf56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028556c77809cc3d49a6b88562725ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecad27a5c493f56495d3fb43e8f6db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd66b572438bb5e3949ebe07cc662f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4017245ffa3fe303491dcce211ba20c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546efbc9b9d2acbde14333e575591581122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3399c1bb1480c7c6d451a226fd136123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67e1550df45c2378a1c0f71a12915124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebeebfe8809ced13290e35e7b49e8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a939f25246f83a4cebced0af9e8d3d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916403f77e9047d41fc8d622a155572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfbab4acd96f92d204f77d2cb352de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da646ee579e643c0d4e798b8e9fdb5cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d6b9bc845e4a185fabdb6ed542ca1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c2ceae1841ec07f087b222d8612c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ef9a6c117599cc8bdfe03253f8b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355d9db59e1158bef7073b087850fc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b41dff9e5fde807c2fada772ebed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa7e2f9d722eb205b33b130dd2b96f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa462135156f054b8c185df3d50f485136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca41195e79c3dfd6bb3064ab2a4dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1cc8dbe09bf8cd98063d8457a35ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35742e191d58a05e1cc7856deacf5f9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec341cd21d1fa96621dfc3942d98bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f326068759751875014b29f40f921e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351d30bc519ef9d812dd83a647db6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be575b69f63abefce9507e6d67ecbac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ba25925fafd736c01c43979f937d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568ebb95412399368376b2c07155a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c57314d0811adadbe342122b445460146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b97d52f3fb20df0bbb79375b7fa83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0309ce630c9481a40b74ca670d0a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d94702c633191c7b0ad3e67cf9d737149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322f49957dc972cea83198a801e1c5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029abba4bf8333baa7e76688e9b1594151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa37813d3b74ea45180282ecd3ef4d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfa77d573fd2264c29529d1a3e01e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0116b68eea284da4c9c71eb21f604154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db4d2b6bf86b40376411b22caaeb7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678db7f39faf71ad8b05e15fafde235156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b02a7aff677dfe81defe05927218157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326596bd32908542a41c7b602e95f34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f9573c9b5e94c802be89ff0b7759159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132734333f873209650afea0411854e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a09a2433e6927fa6fd038460141f96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e251f882111008a9d28dc579e2da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc980cac369e4920861096bfd9327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08537148f1e5cd02275025985a3ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae201bea772ba0726b0003ffa35e4ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d4e0e0619d7d66aa5a452ab3e4f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b72ca0ece94bed3ea6933af1ae642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b37f0d1bbdb3eab5d8944e8c376dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca654cc1982d00ca0dc0187c7e6c3d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791b1066ad6a2395ffdece77fce6794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac80bc20379c84537a592cb240e32dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7df17e81d4002fd162fc2853b7ef52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acad60e49dbbc9d39cec5202b4abfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82720381bcd2d142af6ed2478d932be9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59002df480533f65f8a98ac495c99f2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72e3df4f5ab40ce3d6a844ce29dc47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2774dbddcc1407c595a22ec467f1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d214522981f4b42476f624a940a91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798af9724a24b508dc0137253f91e5a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de59510d97b43c41227baf696691b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6e6476554db7246b54cc9ff6e141e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1e05b5a20f906b0d4861481d1fe4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efea6efa7e9e6cf81eab0763b910113183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3fb400c2d0d30696d023afcf75e21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142453a149d4922d2df4b780b39fcd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dfc131e6de72dfb19008df2d41522186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56275f33958679cf4ba47fd5789b8d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b977c2f06e25c4f0ced5fdfd5e2a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307ffa6b1a2df87a59607daa45392b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba832e9e22c039dd1f39698ee1030a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ffb456add2cd2a1e84fb5eca8583191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0703154885d1ddccb95fca3112ca2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36b98f2ddb2215b0dbd6cb5c629be1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c25562527aae5867384bf6ea6211bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5d0edc5fc610b2f778f8991a5da13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381230326dce6e07768e0b4a7bf52f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf1537cdffe7e99c3f2d8a9634e43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a19672b53b27a5d9974ee4b7cbc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e669ac5d68985360494fcd86f3b65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151053739252244cfe57e16e8065636200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc7f7f1b5d6021fed54b299ba1f44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195aa0a29e6f9196dde35f8c153b49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8853b99e4f93d4136cbe0ede6c0218f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df51ce4b4b8061a7766bfbdc5ff1a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709f772c582cf8004fd564926de3612205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2397872bdf3619a4896585c2faec78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7481d5d725f46a6b4ba0dd9e5062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea808e8c5c86b8343b38af03e463e9d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699b964ba6efe884a3e6b95deee413209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe9c18c922b52ba55a9cadcd633ebf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77967d8a8c872dc7fbb71e6382a96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3106189a0c170b627f7470b26165212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39b0913a50a9690b1d94b37d521c31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f31827d141aad9c14453bc2b646e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9df1c4c6d23ac1281283306be3113215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9cba2eed10944c2f22d2e61b61d94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1265df59f8fcda497d0007fc7316c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6be186bf377bda9c101527ceeaa76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cf0c4372293b3efef251a62a64291219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e36a166c18a78872cad7553b07298220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1df2e232b6197427f7cecb107d739221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2967a3f00682cd44fd0cf09cdb227d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182d856bd385ee0bdfb37361a2f4ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8661081f8af38b99d5b30498a8ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79513514678cb4f4695dfdac571d3648225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927494f8d88442579fee0c946a94fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8462b1cf93a44b3150830c2912b7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dfad97b8317942da01bb5d18633cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da7dae404281de46a88a8a83ab787d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aaa17f76d593aa118ab0b6eee0cb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d774401605a6912883e409c970289bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4770559518ce4eb62b543d15eb85f09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4800d065c323af02973a3a302addc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf1aefad835814b39f72acd7876d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7022fada350d9b982596236f1b321a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce9f57eb27e34097b57326be5b694236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1bb2177d59015d57e724ea07fc5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b44ae4c4fcc439cd9b8b39317af20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c0cbc39536b036651e47f6c51ec73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469c55849f0a66fb92536f178e74b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b63cf935d377c4a3ec501e172a09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b67bbba11f65ec921725698a61378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64eb913691cfa2737a17a8e887d30f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c95b0f0ccd4a1c01010744d628bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6813877cbc72a3f95cd1addfd35fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791ac86716681bbf6eb8829454f9f9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe2e54224b71a3bdde37fa0bc8708c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e0fc8f901ccccdcbed6bfaeedbe98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c81670d078731e2f33fe20ef7429ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e4a1b1240588598554bf18a034b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfd32de7005aff724c09f3bc6021e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d319e900677abf7099e46d4d422be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eeaa62c0edd699ce3da686f535a8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377251c3ca545a6f5d980322ac700a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342eefe070901f573d86973d7b199cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a4ca247d79513c0211aa2c75e98ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f2e5f13bb33be4832f078fec7cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb668e207412c281b22a302eebff2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293818e0b5e8e4b58266910ce5f7061d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f33249913d5f916772dbe5f54c54e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1c92a7f137b3f21f8d85f16b76387261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9316fc01eefd94164590fa490f4a29a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8796d2cbc3e7bc9ce7fb811219dea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec729f1392737567de138bcb28ae2efb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4f37d49113c4dddcc00d72a7bef7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b65c44b28648b3c1a95dc8dd176a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e8f43205c8486b286bc11a71131f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dadfb43f32b12e076800c89da234f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51521aaa59e99ee67a5d8846b4ad366b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc3db869ca86bd4a26f41729793f2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d16fe0d9e31ead9ccf6571a332a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473662a76594eb7be793ddabdf657d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe67375b15ba86f305f278c8bba710f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb8dd2d2735f72d3be24518248608274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c09bcb784c8216af1066a9c8bc0e99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2009c1982fc1ab445cef2b86adcdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f54f2ab0518e0018f1c5488d8145277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c0688867feccc06600821b28535a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a302f2f20cbe65d9d5610b616d082279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb648e2c5a224e512a005742c6ab8b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda887bb9ba7d31b5e1f8dab57cadae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e031b536e6f6d4fb06b32fc1a1668282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b8cfcbea7202025d6427ea3c76cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7726c2a29d53a02eceed992825dd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda35879a2b66f339270991d0878f47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f92ec29f67c242fac70cfe4d6ab6b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f367f6eb38f3603e697b68880ebcf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556de96df3510c565891bd45ace56545288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141d3ef435398d010c25a71c6462f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217548293464f443a4c21aece6c15a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ad07c26824e12811143b20f04777291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e43bd34732e1854b15b9015683e1b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2518fcfb967961d0e57c79cb3a633b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99060a72eebf89e31a85fac285fc034b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d2d842b7e25f0718cf10e6db263c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcff3d7cbd73d081194352974427e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831693e1751d0d648f719c52a3f06d1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ab3c3005f6f95af0fae0874d5f716298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c9c3fe108f1f43050a7fea5047819299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341d447df3d50fcc91a55610ba80d6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf288e01dfae522f3c2d22fb00fac1de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eb88fff4bf87f3c53eae82b8fd067302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeefa8a9f9c50b4f42530756a4dc457303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b00bdd8646451d1607ccc3915135304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519b468926a62263213a1695272bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31afbcf326a7df63f845451cbad85a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ee83ade74362bdf2c5576008f33b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7bb8b81a57c8f4876b3fdf9c9a11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1eb35e213aa1a1b84012b3a27815a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4dfa43f502d968c5d60cae687bb9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8a7c2fdfbb450b033fb35c9782b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66d71d35fcb75415f4097e7020a1ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c26c0b28c67dfb58f15e1e20d06b44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82942d1917d43bdb23847826fe3690314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c48e9d50942793876d5518f127d24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7085558129be406a1ebec165cdd8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636b2b847323a64757fd4e9bdbc11c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82200d7ce4b3491f9a37030b25ed108c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ca79af3a596334cdf7553f7c8a63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea94f6b10da2dcb4cb05a9e03a692320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252bea4cb2918d300f7700ec5d8c68e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85907d1e1f259b66e53e77399c9a0dcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea09f172c6106fa4e352febfa2078323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c50e719592c4e2ed3b5c8008c2ee2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00154cb1dda336a58d075a9f3fb557d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefaa2b7b3d58a02739fb0d5102fdff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb28d89ac48531742894a77ff5c8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371336a0882c0150a3cd9bd9d165e83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f3eb357f443bc184b91d8e508c5a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b404f79cacaf2f23eb591bc37fac86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a824708c2b3abee7f320fdb15cf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736e33120666fc9250ad1ae734d3cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f578b3d1c11872dcc71af2ffcb52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c11e500cca08d9718e01b64554b50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43755f848715ac2fde5e4e5a70594d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482ea7b5db0d655b6d85f8558f9ab9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca627f08efd072f05d00a2789c2f6b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bb7251b01d89b6c88fd1a5ba2bac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041d48a0290fe8c1db4cedc180d97fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7159ce172ccdeec07f853684b0121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5803714520617a574102939f8876f8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6a7a3d9837a3834797c75eb6c0b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ffc6dfa2245b89576022ea7c547aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a48db664ab33df8c1feabf8cd9cb6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68efaacaf28a53740823b3910184b91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d15646b776163a16cf276b21e799346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128c093ff5d3a65e682a0823ceaf80b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ae74d9cb4001b249847d93a8b204348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d098f35752cbd40afb0984c9e00d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcfa6afc180664d1a5a7983c70f840350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf94018109caeb6a4e2f7a9cb6dcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317f48f0d90eeb6752966fd8a1e42d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065ad31d7d797b7dc8df7a53d187c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb33ab8d27108dab1ae1e4342e1b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c3657f3a5915364db58b2ebbe453355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee47ab225f49bfec977ad4ec495df6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff569a1007905d0809f63e30e6b02a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795f31b98d0655248ce2ef9a8fd4c5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa6ff71a1a10b6230f48be45cbfdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a000b020e6ca988293f6e7e4a112317360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaafe3a5b0c0bcde687ee027cc0e776361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491ccdb2d6ad661c086d568f1a022f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30513eee5b7fcf8a398e73475d5f652f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43e04347650d3316609b372ec9e926364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0cc2cafc7322a892653a6c45099ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1622e2b9828945a7d7ab4357a7e44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f8eb0b0a4d8efabbd8473f0b9de2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b91aed7f6118a15bc27b1ef9b14b55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1cbda50b92d94bf5fa2a462ccbe3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fe85c745c4d4cd45add0487e5fd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa6973c84fe3900b6ee0df0e901e37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6493c999e6a6df4ac2a5d6faa85a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e46e3660de7fae28500b1c481210373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfce523ce8c180dc751a771dea981374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100882d3fc48d71edc283d676270af6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea4b872da1f35ad0360f32ada238d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01069df155827e82fbfb4f37b0c990d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b5d12faf3f835d7b85ad0ede9dff0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a542e7556ef654838df392a5d1217379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c376cc6a55036c7d792c7b0f52fbf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d290a6699fb6ca83bd0095d6d59f6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b0d6a071c008cbb9630e4bbdfc145382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24527870063e8d0ad7e3338280f67485383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374084c70738d68bf015633d9504728384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973b7078aad3f852082dff13e38f90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be0449b3bc9044c0d971df7a60e9db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae65458a4c6708d2cac472f7009e06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8a4068999a1de2a48546f98740a64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d8a02b15eaa4970fcc24ecd869b15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6503968623f592f233b3210e63a215e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b74bb090efcf44a286998bb97668ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9728113846775b145ff9d37b7913b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf42b343f0bbb9723701e2d783f29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef767967a0792dcc92b65ca1063b01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6651c74526603efbb3d89631ef9d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f20b06648d4b1a866fd15bd8ddb788396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40283cbcee684a9f4217a67fec2af2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994b5add7eccd648262b51144c917b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16738e351dd6a598af1b8d1a67a77f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69cd35569f26e939f478baf52f116d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e20db684851afaeda6f05c086a45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e79a093f9021affaf854e81cbee69e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3f4cc69b01c4d7f23b43596615749403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2708b83e022b48b51deb948a8e2d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a0b1650671d063a6bb76e6010cdea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bba6730930bc0beafe361389e1b42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68cdc0ea572b87d63c0964437e0f0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0bda7ca11906c54051bf46b248824408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df786b907242f83031573e9558c130c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda55ff66adba788c351a0521c292233410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b6f288e27c11a96b65e2ae1a7a01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a389c5c30e3dc58ade754435c387412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd273280caa389e064f5fe795928e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbdea94ddea1013783b251fc290667414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733817dd755d1f9b191c438f369bd4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d9ed8e94f6708ccced6512c33911d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7c2d0797a0b066246a4275bd77cbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023216d823a3730c8fb50d61638cfe84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1564fc7361a89d6942577fa23a6908419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feadc80f125fe0e67726402181cdd78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a58fb2402e669c9ff342711331c06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d78d1dc7a30443480fd2f070ed2acf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da11b166d2e1c0ad43f8f11ce9e59f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0b44745db13d296641ea9d0fdb55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759e975ee7b7e90dd186564987cc42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabba1d514510025aba7b5e924e18a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea329ea14d5b435cfee016f46781ac2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d02865d8aea04a9b1d0f0bff97f85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879386beb0cf841ec538996f77ee94c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c9e64805aeccf09cedc9a30c66c7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae260556ff9d6ae091612ca965d4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631023e965d8adea6efdada7b3bc4f01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c6d1f8780a9a135e4fb28b94113f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84294f85cb4714ca086a273f06d0d069434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf07703e3383eec2a534b176d57313435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e333af420d11e8cdd253bf168698756436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e88e28948db26d0ffbf358ccb80a94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e3ff517909b3f190af22f7623bf5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286de70757dbbb4663aac64ccb7ba56d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b82dc02d6de2b48d59bca656e1df70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0acd46e9dca3a39dec0b554ec181df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac57e0bd912940ea0e75a47e147da6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd96f44cb64eeb28f20b044fa8837443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ec3651c0e42d98c246e65172d117444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00176f928cf1d4013d83f38c0abff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276ac1a9ef1d26da43c069c70f323b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95200d5f76df7e7b5f4912fbe4b79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ac346d4596ec7d2f7bfa85a14115448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22e8eb20fe185aef8bbbc304a87e43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c27de13b6c471b7a33b9456efdcd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda25cd1021ae2731703096ecbda1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf853eb6f8c08214be37364241dec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9765feb88abb807d6a75ce9a6c5cb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c5fd326565d1b38cf09c1cd0e964454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22641fe42e4eb262f5987117433de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52bebb66c3ceca0877acfbae3fe4f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303d4968303f6c2529c0a05c1d95ae0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25e6021cb2286ba53e7265bb29d5a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd6f78a85c8fad97403e3bdf4bc1ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31c5b9e9ae68723303a9d10a02889e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04b81e15539455a9ec502d8ecb8c21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dc250dc8c91a65dad9407f7a16126462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8359c8028dd7b9da4e3d40bcaa9914f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5d83e39770d2b178293803790fc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd983af5361b11715a9a8742984f854465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e79707097959d6e43d22c3773b0ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc219fddcafd07d2fcad5f6b12f4ee4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb78929e18903b5f230ee49cd5a889468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98316c200a0cdbcfdea3b57f9893750469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924cae548bf28a0372be049e6328815470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2549ab7e6f57ce065743b672e1d42f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb3a2395fd28d9079f9cc18e462ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc9cb7e9af9d3638f77ec97b323b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104629a79be0a1121e0204ec363dd330474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd05cd4168d0dfcc387bfcebdd79e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44165d660f7bbfcdc53285505a41c5f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f32410bc8986f99ff35608afcce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec53f7fada9e8b35ce15bff954744b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad900d3bd9aab6f3ddacfb28cf03e3e2479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>